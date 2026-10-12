--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9e4dae6159adc0920307ab27616f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdec8db2a2f1cc09a92dd54475caef82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34727fc76de3ea8b6c49f595d6457e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84273e49f3bf894c0c7932b3384041624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625913f6d293a9719710d02ee8b7bd745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c147bdc205a800e16556c7ded72fe4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79509d9dcb3e7dc69be82a91237ed57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3db6a26da610dd92c9acf0d5d69b998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddab47dc3db991c4bd5a4935329cbf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd6057ee034f2e698a5a605220cdd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3204a715cfb16254dd6fa233f020c7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c6f08c489c15ba38d1252ad6c358212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971cd936261b7cfb2ea9cc6190689db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9663a2116945402c802b9ad8b42abe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670b7cb9f7430912c1a5e379df9a6fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83c3780dc75b6dfcaff181c8ad23aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccf0a2dd78d67419058f5430c2ec5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc3eba7b03d418d2521bbd9aee71318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252181c22b58956ea4a58539067e2e8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626504d3175173d82855fa092b2bcdb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf53de97ad9e964605171651306b2f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c47e3158dde4322ad609033cded7e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c04998a5a236ac12a5996bf7e060b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef27dcd9e94a98e62d2f161fbb676a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05802cc987e8d33edd9596ec8de1732025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c56983a3ba337aff70134a189fd0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c51ac086c074fe8268baef1c7cc8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf962db77199f8709189bfc970e3b30b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf1e860a6a30d3d563c1b3bbd3c85b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb376b53e3585aaa75fed8f317e57f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a501214ec76e2056794ab25f14661031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd32aee77565f9d575d6d3e945d3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bdd20c672a4ca76553752264bb8b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c0d134c9ab18eb02acc87046b143134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8dd4e006ae5d6763a3ef22522689a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b0086b9bba4a0093203848e66dea336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df32a2b77ce58a1b6a0056b9304b53937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9a0d302eeecda367b2e31c950afc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0bba7b99d8626608c3e92c1bf3f5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0557edd282a00a8fa7cc650705a8b3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538c2053d322763b0f06efb3dc3d1f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3e07f62a737a2175106b96d6ec22642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c6e739c5e94b6d539f1105b0806f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b98ac9a3651d3923d853149a23d2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85b01aca9060fefe4ab7e742fdd6f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b80933f7dd3b6470c16662c90a71a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e486648b2fa5ac737d9d9ea2b820aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f237e422acdda47159a25aef9cf4f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d250ffa4aa0b8835ac8ac95a804a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f602bd6721df68dedf4c55b07d2c9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44684e0567739a985a2c13bef61623e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5e32b10e9fd34538c70a3447284f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd6db8f1c56a811cac09a6c9007aba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42917371f76c1a3bede498cbbf8bea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760296d509ae8f9bdcdf656af57029955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0240e859dfc317719c33803f838b5ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885fc38271983f6e6aa100422d8449757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aefb6393f8fa2decf628750946c1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f39d27c064b18710a864427a332be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6798b70b2e6b9a302791cf66000ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b0eba439d152c10c42f62b3551baf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c496a366e78ad0d80b51cdca0774ff462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5bbd432791d3bb2963950a6d98b7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf119607b330b9cf531e9e0678404464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fe722e3b027904c6ca3512960e87865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95469e3dd338807e33b76168ef7db9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc792fdb731338a652d90e4fdb20ce967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d798a3bc8d7b808f202c063b612307b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490633da9f268f46196e46a42e6c6ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda67eabec5ca906a8b7ae1efcb4e0af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb5458fe6539333c4f1083e9f900c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202248dfeb8ef87a681eae6f430ed4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd60beb72552f7886b9eda211f9db873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494f8a5bad3c7f61d2471fd16e0f4c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129992c604a1f6fbaf72ad11460721975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae65089efc2c6fd5c6b5f04bc54b6ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41395df373487bad42804c70ad71201577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d56ce26b3b312af169e4ab4cba6b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8df278a1c66bef79d68ebf38d1f7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38938b58d5fd3a82924b34f8c1e8f41480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7114621cb9bd523cb5d56b2f37db43c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61f6ded404d074bd412254a87ddb3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60397576a4a4fba545bcfa5edad1a2f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fb05f7d84630ba6a78fb5df2cf0fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924426718583798620e10354a9ab49785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e304287075d048c825aa794cd356586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1456d1116d015caa8ffbdf2ad94e7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3fc42401818e86b146da48ddee6b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea5574ff3e08c6d85f6804ecc7559e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89df9f33118eca17da2a79bb0f178e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34ee01e056ed0192cb32b8f1ccd2db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc131f4cff66c8989bcd9c4c723be4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e59b50bf457aa824fe98f11a8abd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd24f0bb14df9afc149c89a06353594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3e02323f3ff138f7ff2244a7dabf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13033496791da0e93dd0973d765948496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf55925aca642302d416c6eb2d57f2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf2a551bfcbbc48e9056759e1fbb8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223dd42afee6c2a304ce87388dc4fe599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c6b66a7aa18dd3bf147707d84193a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d159a9406c16927d533929248958d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24182441796701bd75f15bc95d2bf9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e93f55177486a62ec30c4e32134bd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27ccf884341ce6fe962c38dd79711a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da552fa67f3697dbd0971401b399a109105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec35eafcccbc2ce2064f6f0b5338b07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8d907791d9b594217fe546f8f8e9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685618d3570c1d85cba0f356a27bdd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6113c9e331e3d646c5bfbfb1564a08a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e6e428478244c8e3658523d00127c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03357b8f69803e306315b9e47429540c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f620e1911293eb4359577dc4e4d728112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e68ad11f76c3ad150c153c7fc4fab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49910d69187b2e4d67c5111a85be8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49804eecf29889c70049ca7e5ef735115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff13702d7dd8c224613218062397ffd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55906515fa4e2e804639f44b20377b11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f592a870268e6b895aa8034d4bbbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaa00f15c57bb20eccc3fff489b3c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff321ec2e83febef0978620d919df33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef607260cac47bf8fb3038a5b353adb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7108bf81f3486828a620d5b39a2506122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdee5baa0c3da1405d543579323b834123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfde1294c54e9fb031c5ba7d1221fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d30000500a8352a0269d31267f60f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d8cd772d462674f729b14c34b8cbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29967dd7ec3fd1710a43463a8e91bfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc8c9b08dbd28ffa8d4466900d9df2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659b8dd998fc893b046933f6a3c5307129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01382222d2dfb100325e0f6f4a0861f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1f2f7cda85925eaabebb918bc65d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf773e4b41e45fa234bc46da709c90ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845002bd5b646c0a69b701b81300d4b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7110eff1705b4b31e11cd3966d7db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e819ea46add4cb16051dbfd93220a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c81ca38edf15bbcda172d7306b2d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131df0248d4ad8f27ad9e3892497bffe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8eb178117e71a846543a8d5a598c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45112d8379f4f2b72b8f500a8073974139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e5521b8695b6f7f05bdc7f11619a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92609b3879fa73aa774314ba7b1141d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dbeb65bac13f125bdeaae94923598142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e583557404dbcd378d22dc118bcb98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e355eac28b7ba9630efb0afae7436144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a94f953b0c07d435a95e7d1a9cc41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f68dfd587d8b30faef9d0b016d93d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3360ed08097c22190ba74d84c70df71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24097bef94fc2e8e58c16b55adae60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9882ac765814f2d7074e9a2e2b27f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458c6010a056a618537ad9e78bd420e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da930fbfacdff06daae9b79364964c46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329662f1a5fe7c3d802527edc9112a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeeb0b5cbe2f0c903fa5d7e41e1afa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101f156ef5a22f5477a25568fd072cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d1394c301b9bc0ccef719350e6c9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca61c6f3e089279becaa44804250270156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755a6dd8f9b0e7397634ec83ecdc502157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a58f7ba0dcc0156ba921eb206457f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a6a57d5ed02aaa9a52e8eb684385159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78843bd0c8892897282aa67689e2fc46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf3e32624e653b27af5e021dc32948161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e8988f69a5d7244c9d43f2c2526b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85d921d5648b20aec96029a314e8f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428c91759a75f13593eaa44069dffa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc21dbe32683d445c8e0899298b849165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ae1972b62045c58a05b6baae8afa5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648d2eacf74ff9e26689952c1a5809e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91953de41975c0f6a7bddc472b099b8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5af8098eccd6163ad327e55fdf186d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1983c4fe8b6f805a150d631cb92592170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4d52adc909298bccdbcd122e37574171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2729bdd7423ee872a97f323e085ad2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55101d7f9515b869622bb981db4150e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c377aa788ebd3d2f76bbc7a0ac4f01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc3193f3e3591ae0f42b4ddbda8ce5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40bbbe4c8f170925070f5bc2d444a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e9f1cd0fce56713318aa646d1ab2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8f7cb7c9f921e1f9027cb182eaec6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a6e5f04be8273b3e1f52540dea37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda794664c27403e2b254cd921e91cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbae84090dc78f65232886cdda913a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855928d7492ca2d77bd476213228a87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f7dfae74521a62be3dcee9694fe3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19d38ee9d03bf8b08160d52780b878184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a74132ab851c25fc9a34da8aa07f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad42040d3d5bd3b2b30c9e84a290ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de25c426158020a36333b8c9d76a0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60524e022646d81e71c9a84611259b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94824d3314158d3b37a7c424c16ddbb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41421acf76b6e68739292d3b647e7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06660853549fad1b7b9a475f9c2f8601191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63cfad605ed4cdfe4fa7baa781a141192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7c381a1c91a2f0edbb41b9e31c25b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c21a16c96eab00d221b9c0cfe7a151194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e682539419bae59485e565a7764ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd367969bbabf789a19cca6a7dce228b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc887c4881a4675279f18428158c23a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fb837b177154c252692e60af0c539198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c672bcc3e9652d3d8b8a5acd9448db8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792cd78c5b169fc33e93ead26e7d89f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd039834ba9e1316aeb5aed2a55fafb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012393acc1b964b94bca1dbdbc267f9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e3573447f92c523f2349ba9a70cd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13035e542e6c5910fe791014df222373204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea562e7cbb9b50f099f198783d7290e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfb130272b145e6c6e2d1c2b315720206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9198f8779c5bd3c8864d001bae69c32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838a271fdcbce3b36d6d6bdc613aa49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d70c35cf3656a4156f89bf93f14d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38229f8b92005d2a542fd85feda0ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83529ff316ab86e8f25fc99c7e05004e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d9ece2bfd45f29d93abd087bfb930212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c4c9187e34f7a90040c239ed0bd6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d174bdc0fe6ec4a89b5fdcc352938f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc59855f735070371d479ebfd1e8819215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b1025a8eb144dee6444501ba9d444216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d51b5c4e90082abb86f672050a7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeaa7b7768980837a885927a2b5809218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33799eb5aa40fbb99732f59ba5e517a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205bd0f09599c00d7500ff28ef86f5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303a01d5e356f9a877c1a2bf01f7e1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339593512336d2ec8975d99a7c8b749222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836123489b9b0cdfc84b079f8dc64870223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b057850c63eb6c6adad3d172d6e62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11f17438601a5ed8fa55e60b08dc56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d816b86bc1504e691c42cddb59958a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d5bdda0cfe71b2ddc95bb1a08e75e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a722f91ed653eba21619d2ed79072e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85053f8d926ef02a25435586defde4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee23a55456ef934b3f6d2caecf33b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d2646f6c43ff78680d8930060bc1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2baa405272b7d914a7ad4bf6d61da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2323eb0ab30dea1607761591c88da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ab22f5473b76241aa46406b9c3cdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44d8ac837b0891460eb0ff1b19f31d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108de5ea8ab4712f8825fbacdb21e787236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e5ce7458136620986863956e6fd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a86a66c8e0ed35131deeb7e5a3726a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac5185caf93be3035770f6cd69ac7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5424aa307c58ecdc3a23c08f80b7124240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a90a57b98ac2da3a6ff5e1af3acdf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3e739f9cc54d6be3a2bd4d718cefb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0902608e85dbe6a375649c211e15fd0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af7d69f1ce28dc79a3a928bffb7cc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb19c8876e5617d543e14cbd29de44e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b27ae815ce24b406a74ee4a966366c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197817004450374548eed996d1688a9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49b0c1a1224620c5b7ce94cebe8c84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1f84c092b392143fdbd933a6339dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb308e320ab540fa11a96b819597f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab425d6ce35a1f49445b7d7348aa977251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40737f04971422289026b9894c817d30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb8f686e028bf1fb2b2ad81dbe2d40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39e66324a8a8e794f990472c8ac514254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec4ea453f91eb171208d1049a6d866255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a71c2c23921e164a74dad710fcd795256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd5a54703163d302e73c633ed0384e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f21c2e181ffbd32308a6a86a2f5eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbfbb55ff0395fd50b6c28ef0601e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be15091d4a5fb977dfbbed8ea9e0ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31f0bb21ec996835e4a9bdd7550835261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c7608350e0eab6ba59eeef883d613262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe674cee8a31d91156ceba864e7baba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c727ce7ad89573d7b4d64f53f820d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3639df315b91a730bc3bbc843c1d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb11fc994164a915ff78195fa4bdd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfd2b4c44d40bfeac3f1695511a3d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a06a44c13ba7b59851ac063488e21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04544fd80b7dd464497c31cae7dcb09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d346e09158dd067af164841cc0277270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5e4ec414317d11f97b72e37c1d752271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6c688e46ee935e9d6df01e7d43bac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7278a82b334b8adfe6de318c040c6e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6198edbfc77193d520642e0066393b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b465286b0fc73aadc45a17ca3f4dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45ef9c678ad53659ceb7ada55ae702276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d6d95c96ce88e769de5afe68ac5d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b6e5c9684721cd3656f6cc1d72971278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e8e224aaa927a407d82ac809cbffc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62346fa7e45bc0f47c23b3ab579b3145280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd94a3e36e08f43a7d8a0f935ec409281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c60af8659f756b283d124a857b99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662ed2ac8b5b33d39e355cbce8aae10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29faf139f69846b59e5e287a1d9aee6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d079f1e96398953ba51bc201872474d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75feca5e26aca101f8400af7c3a8f6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238177885611cb40a9d58e74ea7fb68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0c440c4c6d1da167ee6f1e2412080288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefde9010a41366b6b9fd11f7ad7265289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90a7b9cd44ef85ef5d9568a683b6de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90ed15871d12fd49ffd1acd8b1672e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0da96263e21559d5f132edc06b2d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e074ab27c3b385de1f3201822f8ded293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1619c3fe3fdcdf334a1fb1a77a5f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9a98067f64d8d48246dfee3daee5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6007f69975bbc3ccd3c344682a1f40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8df354058e47b4ecd928058ffb5911297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe98fea26b8ce1022f18a29d685c4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7d303deccf881166d7b6b8ede6c3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d82ea54438c58b09c3d599e16132300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad538a9f4c6da94187b75c2cb0e1b93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caa89173bbcdeef39dec785012ccbe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba576c5a71c62fe2f289b2261cab0be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aea8f870f95d5ab1374f5d8516d017304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eef219512e28dada7318bb6e2d05a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd80a517d0d6d38a5d49e3b6ed2568306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b004f18e83a2e2a97d3701f5e9917d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c54664ffc8b03ed8d8bf744a6d86b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4de40a12c6aa3c84983a7741cd5e69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362d28eeec5828b2118b70bbad7e982310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9946f3d0dd29c5ed4cb763ea92687311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535e260a71198364502b5d6ed237f3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b187a6acea2b568b34391de2d5200313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548be8be83985f34e158830c295dad7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5776ca1aa802dbaf2eae554ae035de7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a67a7f13e12f0df472a022a7f74e55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d2912b6239b85626b8d52061244bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f650e9ced288aa0c85b4c70e863d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38868eb8fb4507b7db6dea28c06976a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965ddb8bc387728091a1aa704561248320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ea88b5088e8fd452b56f6bb38b90c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccff3ec2ca39b99cb1fa414a99ab93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d439ca9d9372cb31d3d0d39d1df9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d34d5d92265f6a6963b7fe807a322324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36412f27c0111fca62ffbde838147d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7ed5c83921e3da3d72b1bd292c212326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db394af3f5aeb1aa2d119ef2d14ffc57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21947a3db6bcf8ff6aed5f23cec52a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d2824c8837c3fb444356e50d30106329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c19625cab614d862db144a4d70ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ff8edbcb4c4685f2f1debe72ab6df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5e840fb0f428c9f679527f706a7e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10b64f3a451d592af8eaeccf9024e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0d871dbce7d46738001d6a9b606d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f32c0138dcf41717241a40adaa56bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666fe1ce19bc13280f10f3097f9391d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db9343ef80620037c0930c4a01a060337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c82e3b1fabb2fe527c5ce2642396d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0886fcdde5e36518b152c1b878223d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a142aa1967f7001475b56d9fc88d39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ff1c6707790f09dbd68b9701f1899341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d4d2e62f6a2dac95f82a065a8b58f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c603baccff4942dfb53fcd0b3aeb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d10e070e7a7f6cfd59975cf41c0b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e939cb594b6b9ec71e63a567e4afe2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd935371fed37bde772bd37c7df61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe35b14d5c0d6c0130aca38e956968b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f77688053f0315933fe4de3a394e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05bd590fca9e11f6fe4d3c42da9c32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece622f02d98dc916f0db9c5b2f844e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ee3512036a0b034ab10af5b978b5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356a12f0bc0d61000fee98ce2076659352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5e1dfacdb35326996eb384fdba424353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c01d7e45e8c87950861ecae2df8bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d2cf0dabb564d75d689b1faae6861355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4aeb50f011be973a96096f8d08582356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb214cc12ab57c71c08f6175f447232357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82827d9f5e3773088070557e7f76492358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0316f870351934e9cf18405075e36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7fa5cc44534f81d3db0bb7095d2b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eeff00b421f2c01c860d630c28bd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5766746cae839ae9022fe55dfa06ec0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15102785b729566df49a96e742577fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fab36b4859364e1268db27b91b46e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b77c1aa1c5f33896b429dd5228d7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74967584147724fac37c877b80cb9331366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ea5a9087e747043fae80cc994cde5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02673f848ec88f03b369df753cfff4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913db041df2e330f45985054d5c665e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a70f943dea2b9fa96d9b1e4e240b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c80dc0de44c54fe544a0cd05ca5d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee86b586121c9bc66a6545e7e29ac0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176801a0962ceaad6eaae194cca88a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdf851f8811c9104247ea058b8df64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3f6dd388129242fb28bdc88046a05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76001b1348e761886834e9fe93461e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4a63bd1f3e10005b589d1e54234a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abddf1f22082865812ab12253e1cf8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee17ebf33d2159104744ed9e497456379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e7a98b2fbbc4d36f22a8840c24420380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daf32df9269381abeed1f0c076cd0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366354affe3201d767547857c6b6d5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866cbf732942b67b2cc1de5b06f1321383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42013c4d096f6e419b2549b5855f7a0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6155d027a537d05868f3559948c4b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024afc64afd4b2adf194b4033bdf0761386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd56d575c1537e13bc6e9d81f94c7b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969655f4aaeedab0ea90f63804f3816b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64906fdc0d9537b5a236ba471dc282d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f76386f5f4396d9a64a36007df7521390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf04a33dec6209a46e74d187556141391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7346636fd20558f5858bd0636be149392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084eca9c347340e25cba7134147df31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5e75b35073edbc13801200e1765aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c6e809f9df6aa1fd8e7b94391e957395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76a1423b095c7c5a85c70a5beac6c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe76ca4ede61736eaa399f272da607397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc7928a1fb6dbab238aa3a382d832d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d72ee0dac4dc76082a8df7261b75e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0311b820e7fc16f8e534241a1030090400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838806a6dd469236eafda569e27a2ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c62de0b42c04f1491aadbcb952098402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3d774876c33765e6c6994fdc8f88a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce028b1c4202bc95647f4e4841e1d73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07ff70e0a2929a72598a80bd813ba0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec67cb9fe1c029a2525b0ca40fd67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e0ac5443175bc45fc85676c9b8819407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5b1e746bbcf595e08d13d7ac9cb8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68adbb45a354f9f71f49f35c426a57a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef01f98a10dc0ef6a3653861eb53cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e8136f4d460cfa5290e72fa771e76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9b250bbe941e22ab68c18a9210398412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e5c51705e2859373b786854444f32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551acd497ebc79b1824bceee34290f28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847ce037691d3beb372ca8a89b2c960415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b34784d3b7bd5f4d99748099ca82f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b762553d1f8a51831297575fb14d70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fff8b0a68eff927aa969c2c1e80011418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1c5d75c10b26b58d382e5ebadd6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001267c124dc20c2817c2314a382c2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db775af695f56389a50fcc88a4dd8d62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5983998f4d0f7f45db9102e52fdfee8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1965b9178f7fffc142887312ddfaf56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8042efcd4fe7bca36b097fb36f3422b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b483b981493355325b24fea8ab6cc2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44a2058d8f42d9444f7bed10d80292426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acb626a3d989b12f1e5f1b009c5d0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b66233cc9034dbe3a45dd17823748c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a86fb45f2e269d7b736796290def2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ccbb8c04ac167653997049d54cbfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28db8bc6645bd05bb6fa1cb7238cae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e4e0bb23ffe63a58d21c6aa84369c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b66f869aae58d6e0233d302b41c480433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe3a29530e8296e91292b03ffa13d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77578ac2901685d0088046e766749b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5253da6d6cc49505fd653a4b384ec5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebf71b28da313a313ea94e347bc300437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226b55a03e7e739b648af0ca8d14263438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff29b3f17dc5b04ccdd57e3a0743064439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737a798364c8d139b871fb8ffadedcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a28ac6735ff637ccac3cc5e4b2077441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b066049bd7db4d1ff887f2c898cf4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446df70fa870b78e67274170e15ea6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fdad36726701fd4e547d8b43a2aef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a7f3962d45618514a7fabdb0df127445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63094a4e72735eef0598cee51a7b244446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc7e90155d526a5d49468cf96a44a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4a512c8a73b11f6639c2bdf7d7b05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4666e95d2a4d7b08b702e7a40b5f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f2a3eb2cec9fca1486d1cfdc4d6a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f0a83bfaf27c0fede64aa5c3c01f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117fe94bda4af6348ba5c15231aeb37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60576068f005a065764b022d1856b9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc87275928b2af2c3ddb1534750c14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c9d68999f6e4169a63522f7be6ea7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351452c3714495b6dee071a86a6ccac3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aeca4fc2338c9eaac0e1b173d7a43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bf6845b3403272bad305b50a6aa3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2186d4f5f43e658b56e814f354d2ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0434b00c9c905ee6226feb2513d537d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074ef04164fd4a52599a635e2acead4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af765c079d8da0b7cb545583ba84f150462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9670227ce356f68744ee39518013d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a6055a4c61d99b29473ba5e3b7bd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357ec2304c55af4da2fe2c9a207ac43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d77d19b216aae715f6b78354c8831466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311112d5382925d2dc544133c2ee4697467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c957814111879aaf258cc77b6c92ab6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fae6876e647d31dea84727d7291ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f930db6c5f9d59a99851772379a8702470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4508f2c0e603b1fd79ecc5b1a0096471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a43ee5c795c95266dd6f11933cb2f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b982ac74ac67ff93ee367a022ce15c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825fc2e823a87525c82571116ee6605474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9cc5d3f71a894a1b99484c0f9e2ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48b52bff4c407d3362930bfdb85d67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a94f156076da308f45d84799cc4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd64886db84551c35b580eb78d5cfa8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f67d35e34477e6de142292cb8989b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cf922a6166243400c7d63c86f684b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390272635289f30d73134b93cc035b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3005dcd932b1cc1501002dd65dc94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0fb46e79c7040ddbde6d8ef64a276483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea775cee4d1609baeafb930f40f6caff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03811805bc286d888beec50e2c76bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87cbae0551e9a3e19d3f976320ca2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f37d1b3268f5c10b576224c2967f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec400663b7042f0049affaf0520ae9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fb4a2e573517bfb6628f16e872dd4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a17271b41a84263d839e3f3c361ddb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a392792d5d406ac5346375f3f7877491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b486a11bc244a05cb8db1dc86667c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135314cb14bcdeb22a04decddaf1995493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ce022153d1dc036d48f5b1c8dc648494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa43f73b988b4875e87279f97ae4e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6537995121dbed45e02e7fb685fe3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99181952a0aa10feef349d22f78cedea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f9b92a15527db25c51619dbc7d1e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29fe47872f6b8eef1142062315be5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d9a88cf99dde0dbabe21124475080500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eafaf5b68e801efb620f2cc4a0b3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6edb6d659c514831092f2e4f502dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77de77315d4cc008771ce17f29a749503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a67b95d823fcabcb9d185ecbef7bfd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d3e934c57beb72773e59d7499b24e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b492799b41c1f5dfe8d8f8f6b168f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18e6996e3d8b5e0517d7cdc4d4f28f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78eb76f7a5df4ca66a4637d548ed1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83090f57e1bddcbd750b768062c6ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405e5a645ca02b8bee53e48d90d4046510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42ca475106f8043dd8be0e66555e7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce96e971e17060f6df050cc5da63ae6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0cf19321a24c522197b6c4fbfd83b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbca8762bdf0b5d5a0ea60c8ef3d50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aac8aeb288ec932a3a7c9f0f3498c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ea130ec2ac3bcc43effe8db192a8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6c99f504d7786128772c1f5d67e7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f3f64f21e73467e5434ea79c6b234518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c04f7d8e03fca6be9503e09ec47456519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a64838a0299a7137cd41dcc9a57d0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f727b3275d44b9c93c1506fc9ae31a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba485c0652f8425e778f461416b7c07522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498e97f2fd27cc7df0b49dd72e8f45e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a080b446a58c56834cd98c6e53bb8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c20e3d15c171cbc4a2d95ed4840e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0c18e6214dbe88f88376d4651a0b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807049388675998d3d0129a96b5a0765527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e917431350f0de3e690e89de34bb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d92e42aad93781887bad388c166ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bb41d42f03c488ad308f8281fec5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054fc714cea25c534bdb085c8b623f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a68fafd047685109007beed33b4c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc7d4f1d1cc9e787f89d8142fd8829533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fb7d10885b88dad337b102cab2fba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47411e47da3611e3035db9031ea932c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68280123a141e64cc13f2a6de5d1bee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c389ea848e1a48d085ae37ce42987f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ab21df505dc04beee182945de290e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890520ae87f58e065afe22737f18d5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a796e6d075280d2db6190f2907959f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e159fee4497b3b17fc2d9949ae31e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b5b395b68cff2197116319ec3e725542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389903dcc43be03c06f2be82a507e02b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521680b1563957bca88a58bcf455a5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c869a7706e45e445e55faa4924f1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967351e5c7180ec69bc2fa4487bb76ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a9fc368d23a084c1532ed8dca5766547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0607525910c538f26c6c3682e2a94b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152c83c962cef34f4cc93e519360f5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058758d079e3857ff1d5a6d5b7940405550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59456cb0a7876660d91ba8fdbc6d22d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9be93ef039fc58bf2e1fb8a4f36c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e5e88ec5ca24223b07069080489c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50fd3284d7bd6ac40b4ee4a9553264554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd849c6d3ca297a8b3552c5e40a4badb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75574ae6af13b6f15f8117ab29387b5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54aa809bc8db24f86a25d2df1cf1ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01eea442cb06676b29d17ea20f5a3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8150e9fc3f2c28b33e15f4c4340147559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f430535eb7fd9ab65a967f51592db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efd24910b7da398d347064e8d1161d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791041498d1e4cb1130c04da2d55800562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834d72c4473415255012e9246fc1714563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795eeb0f82ea633081ddf923bf42e9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bfb3ae0b0b093a8c3d5521c5d7c45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826acefaf0638972297e269324aa0b50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279946f56e9d2c051b6a6932a5df39e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcedebed977c0baed7490e6df5de78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434e2ec28c1b8122390100b89e174f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca724e67bc851d3b63f3377d4489734f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa8b9c6a8b8ecbc9c68a1db78b9f80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e593fa0a2051b2f281e0c4ba5ec91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2e9e50851014af59b4e34bb08c790573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a51f65d1b7868f34b0249db45ece2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161409ac995036368772ec678a0fc0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6b907878c0daf68f43edb57e9b02a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b67857b71ca223faf6d370fb1fd3d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ee2d32671a8fa366270415244518578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9839951ea29b2b751e29f443724606579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ff3d932d0838ce16aaa98a017f881580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652bc8df55492658e8ade23733900c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabb6d6119b3243b12fa52baeab5492582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a03050ef71c3084ecb7789212207c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c660a8350f56908672bf4fefa81cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445b2057ce108dbf4fb8f2de7a47ef8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6567176055da9ece678a8fc579beb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea72b75edc452d13df53cbbfa1b0b19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8dd6f0d995c17ea0975b7daf599d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd2255819c927e89ae82992112086d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a0d6cc1b3ddd59866798720bdfb69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7110916277ddb69a2cb6092d204132591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4daffc1ad554cb17820172b595e36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42fc9fbca5f654a198cb58114d1dd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cbb35fafca6a8110fdce57278ac69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1777c26c6e7c3d0d38957a8c650559b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a257fb5d0b827c3d92c95a033a312f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d0554a8058f4993688d84f22e42d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeae11255a0d8541201041717b2818c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55342d5dea70b5dfb06ea23c695d3b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe477104103c0a526ef90a39cfc65ce1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204651cfd8f0fff7c0c619b356b737a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944456070bf13e00dfbc39dfde283c3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6f877aaa344972926f9c6daa4eb37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c3e55f900544566d54f757a2ba356604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bea1f0b44f3afca75f99e185d19790605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a23c191626965746c1c804afa811f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c50e3edd585dfd01a6d8596994bb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1f88919adbf9fa2be4c9f65aa58a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519cbde0b0197a95b1fd58baec425bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb421f78c86068eddf969270dabe9895610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e6e7707822b4ce6e6218d7884d7e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d4ca010526561126d4c128763fad4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150153b93cd9aeaa46071edac61c1881613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129fdac832220562985333976643cde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbb467c72334211f8edf8b213b555c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a98f67e56822c846c05f03422bf00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1042c4145558dd445bb3122f575c63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca73412e1daed457a1ee605c9e240b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c56c640d7c10c712eaee3c34a5e45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412314c902ded6a71adc6efe52b21276620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b56895ca0796f86b8ca139e71ef84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb8dcae81f72f0476fe034ae61a55b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79cd62e664d75b3a6b6f3e2b526b88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200cfc15601e3c31819d6b02140a17c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6ad54a7f63a7fbd65cbe2c0e24b0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76dd12acc386dff34f3aa3b13700cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb908cb095fd4a19c11eaab81c7053627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37757b8b79a7e3ba494eb2e0895144628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45a6d49cd4cdd5d68ca876a8662049629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f9413ae15da567268d0c23f7c8051630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa7341ab1f29c46238122c834b5de3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1fa2cb9a578bdf30de101caa1e675632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c7d6567428307a98051703cc3821633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597afd230ed76075233856df4788e19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d69844638ac8a3d773072623f6823635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a37efa6bfee3efb33b80900f39d4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e9efa081c1710403c3f8108a158af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b7921338a03e7398e2ee4dd53180b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11b1f6c061a92382b046b15970d098639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ec57f369094fd8c3a6ed35315e552640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0c61d6ea066efb312592945a364a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44251d54c8ce9439012100bd2eef625e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76a6619d67c7ef3f3aac6514ed4a85643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b6bd9f7e87134b07ed3b5305badec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a12011d7ca33e4251d7fab0846cb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81c0fb11a31d5c5d29b2dd1dceaa16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9af0e3f7d03bc41d0bf1f076a9a717647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e85fa18d04b9cfec026b3fc860d3ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96805327fa80a595ed916ac6efb5c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f08f904768827d9eee96d1464e33f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4abb419fa285e4a466538447aee47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895109ededb0b7f853fe2eb9011e2896652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc74f95f41536ecda0fa38c0e6acfd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce870d80dac85b43f81a37b0970a37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dabf7aa2107570795983af707d303f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b3fe8840df54e25d43632053a3961656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af36ff8b6f5015dc9870ee42f066f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effafaaeb0640046e8cb15899349ea9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71f642b2da71e4db19465c2d7b41e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dc223c2d303a1caad728fe939b544660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afc1be1340123a441741e646b7f5a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dc524ea7f36d969d6b361945d9ae1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dde9a3a62b7c6fcf648d25c415100663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531f91c027134e3af8ca89aa8da6ad0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5547c3c775d72697739a8ba412368e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ae6be509d428e72e497155d1ff624666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5510c32e8fa6215662a891b21b146667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debe04ef3862bac306406192515a0d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fc1eea9006c21b2988b2a8c8f164e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497d99d27df47da47f667eebcede0fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162bf0fb99b75c88bad5be865dd1083671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b28b9ae99ec9981d9a8bfc23b4337672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24883358542243c55bf42bb2890af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa51e109e0979b074600291bd64194674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b5c0ad40d5d874179c4e3ed704bf4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc05c1f577bb6064ee2ffcd0a9d4d6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c709b47fd33aa23cf0ec49b7b01d79b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831728345d808373a528ee5a51b9a6a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7320a52f84f35afa5e37551d6c417679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d73b6a11ab9ae50df46115b84cf75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b389c65cf68436ef6ca31546320a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19eb7a8cd4b6627d24c44600dffce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddbbe8f5ab86a61ca95e4d824b62af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48bd31576f09eb224dc9324d2d8be0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87785f5907e63b0d0ec9ce6586b2177a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787914b64f81592873d7eb35495a338686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839a180d0242a636490d9c25fd59c64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e51cc82e2cc8edef4ccaee1b26223e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edac8306ae7cebf222ee2727c1557d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e9f2ba03c9acbaf6d25b2945e74f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79035caf136e28b5d2f755af2478dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f1fafb237da4345b9925228f6ea6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45d3db9464ee9e5b37369fe0ebb3fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4e809639d706ad6e60bf1f92ca6e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b5837f2773e8d53dc807f0e260e3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1dab22a4243df2402fd63d4f54aed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c03e0425440afb4fc88ceb3b69237e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5d2d89dc9b1ded156cb4c0f2fa4a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd866e8c76708f72c415bd3ed14cfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfea840681b1313c8ff4dc7a41588bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c7bb40cb684002923bceb42b7aa88701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7d1fcd792a00c7a5038013d06a45f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e87f78995a95255ed821dbf19110e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09441017d175eaf5a09f86ca8fa7892b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fee5a1c2b20fe9c9677100f98e82c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6d39407208cfce0fe0bcfa54663b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c4291c6767aee5970ffe30cb02a7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aa158aedaab4bf7f98ced64ce830e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49850c8f259829020889a203c85c23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928c3bea5a1f3b7ce545cd8da8da314710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfd0a39c026852d2dc220c0bc4e77b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7650b85fa3bc7a5b94d1d987d6d6fd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994efd96e1dced93a6f06f8e44a235ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7fcd6a2051306daddcef3ce71003b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519e7007b7bf61d4d8418d58df9ae8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e391fc1cfab9b0a9b9b9573e4a9e9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e9dc5332595c1765fabde2e6b8543717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0854ec2bc7ac4eac37ef45393ebe5aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f049fbafee4b19fef1f2e5d1a8b44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ec38be8fe9082e071148574b53276720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca1da60fc8a3c12ce50911f7779d3b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf517d05430419c62b44ea5c3409086c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c73a868a2829c997d642d329c56a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0da54c956416f02b71304c03512575724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9edcfd87f43d742eedaab2ba78da2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c275dd6534ffcbfc1a43306ee0fb3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a05b8a96d5296b0614d0e491781a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fa133bc3ad783e726e33e8a5b01b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b8399bdb78577ca87d937425b62d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394ad2ff24e9fe6ab242b71d9e71fb4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b94bb5d26b55d6396afac34a7cc8fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae76cd81f2c5f3b3800c094425a3c97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320568df6fc3f2f8993ce10fd2fad10a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb3b8063236993cbc8e4178ebe4e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ec085470451c768b9fdec4c5666fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf5879e3fc808db160a1b350dfc7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c6eddc6b54829cf6668a7aa2005c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52217b9527a9a2c212896f30e453910738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0261edd89a7f00f7da83b9ffb19105739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f656faf07ba0f3d2be59d77757738740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddab7c7c4c8fe03d2ea57e498f3b7cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82c737bd98ea0a42db2d603bd1a0bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ed5b58321645d5ecf214c6388a404743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7399ba961d4897fb21430646d1fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eadfc27fcf31479bf47cf5eed21de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db7b352e1a072d0dd86bdd3b06e9d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfff3f448686ab2d8b9548c9f0ae4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521d1921edfd6af979c328c1ca0a350748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf029bc4a7ea2edb84e9c58c94f8df67749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e633952b584dcf672d9e84123f72c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf00f69ac85dcfd243770b094d070c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264540fb916c2327aa18f950b2cf67c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f95d46924071726979a9dccca5217753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c318901b4ebd4f23ba28bc126627e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ddf6946a67769380f372c0bf509682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd596cf82710440f28062465ad8d543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f59c41676a63e2e0577b7ef4e42814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e160c24d3dc8c10e671121f0767865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f2d1a7ca226e3bc754ecb66c7100e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df195f4b2470f9e00cee1c9787b0e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5acfcbcfbcee9920bf3f3e8e5021d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b673603a15163056eae3d2d631dcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad324f94438c627ed9cada3cdf670d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01055ab21dbabfa5dd7ea82f1faa2e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf06a89dc243dd3eedfa367f973a50812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e683f3ec02dcb8410aa2b5328b2de913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eef3ba5af1796ecdda3b7f86a4ac0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbce374945933bb6516b82eb86cad5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c04398f1d05e2bb67e2e5f876bd00416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d2ba8e323a6305357df4fb2a00afb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013c902d5fd0211b5483437e5cd9c7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49f8fe89622be9f6a65c07d7f5c04519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37bee49d721f0e8a3f61933fa3d4df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d740ca3b7cacbe6a7626d96ee330d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d17feb47d636345d7cdb2085b2d93822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26e083484453f7c1687bc2ff27b9f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610d034ab1655f7e5b22739f2566e5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fc90e0f2aedf8b98cc493c5b5ac3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d5251c6467b565745ac38b0426e1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c1a6be15b073e1307cfdeef2ce15127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03931ecb4e35b1d23fcd3b09e1b8d3b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff61a6db07c5b7a4d07f04a48ac9c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c991aed9154a2a20535e1eef12960130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5dfa2856d8c19e433f4d7de44ec5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c9aa35deca0d47e6b791bd41e0cfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbca2775b9004df8ca30cb64bed97cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3562f67c6e2f0826ec631784a9ae0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4dbc8782efb4d19c73e8d1492e30c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1bb839d9ba37ab71599ffe5f7629236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e905d57a448709961b84085cd600eec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5164bd286157e1b4bd86e6fd868eea638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cd5f1c78e6aad1239f7897d120b6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6c8428f0dcaf62bfe0e841498306740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6a0bbaa837e3d4bb045b4275a314441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29826b9e7b271e795393abec75fe0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a341085b7470324c52191ecbdfbe4ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a568f2f69774b333387b9de9403ec144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb49f07203124ee4456d5440b43da545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae9cdd626891f90bf5e15fd1fbe54b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15169e5d392c8461ec626c61b48cea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6374a60e9ceeb74e443f683af21f3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b4edf4b335567ec0de34752075c2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36bb5004b976f2146f1c2fc3fb942350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801f74bb252dc6517e4d9a909fcef7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26576e94cb5381548dbbde6bb830a89352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5cbc0726310d8b5be6d516b9ca2b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82bd70e6063c28f761d9a4509b17be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc236980e0a0c6b0fa0d8074e0114155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ff9db2f06b6ad019d313309e64bc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd213577734dadd58896994c9b008c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991771f3cc40fe50c946ccedadaabec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4f6b6f088dbcab8e814b852e8b72959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334a56fb808ab588bc8044b7192c23260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad640b967b2f88c698b1b9d98fb1f5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28d1001a51fd33974f3869de94962d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c78a76d4bbc972804e224300a0d40363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027af1f6ad6a9f6bef59902c266ec1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dbb18e1fe1bd9fbc0db342663c38f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed51c0bb460a92dc84832e878e4a47166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5a4291e5240a24c1953ab1a6c5ba367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c769b3f98eb7e7bb1f41546629662668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4031477ece3ca470826649f7f6d4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431146ac1b1cc78b4d0ec48137d66fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee305e8364f085db52bc5e58513b89471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637de221b803f43cfb925b7d2e9bea972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6342fa6da832eaac05ea71aa6005eaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b8e444160c15d304b4c07d79d9e5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43ab925ad160b8bce40c81c343f9ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739e8e67575db186e8b0779034208a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a48f77358931e4357e3bedf3681de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea23c1212e5dd5c74b90c369ea4e0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e0cf8bebf120a0a5264966baf35d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e51dc210b031d60d1d3f5033c4729a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bdefb5a4fdfb6d7790d77dcc5e07981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5db4cc3df0e891a0d22c18d4ebc8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f87a30061de164cd499a788b49dc6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999b32363ca7a866dcf210f7e970e3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513890213cef0a3a1baaa4af1be42de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480005316c7e4ecd6f4adee0922f34b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d5effea4818919bf77e9e6283ce3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c9936abbdb37c0513e48dcd16aaab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e9dfbfa42b7d15186dd349fbabc8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26612d00982b2dfb0c1d62a30a2996bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1c2465c01c7b4caec9ddf3044570791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee4aceda0276d3dc845a74a8b3c4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12792fa2dde00b608818f62da6b88893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00481c6390166c6ccbe7810c7a8a7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838dedf44f3e811e14b3ab89e2b1e1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba30fd5b5603fdb0975aad785db4b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fe228dd6d4a91d507ba8a25fda62e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc40c04ca491700f39c854c1111bb2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df1e8b473e35eeeebfce73635d2e4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d208c9261a1db159bd1b1592ba8c7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22843f5f4c579adfa64e1d7d43992686101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035513e850e600550de3c4fec113f52d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40448cd4df77294a377b37e8d6e7a8f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458d653ac2a894d6cdf99cc60674acf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd8d4222f36f45072504c76978d5bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16524fdb62de955ca7771bb3f36e9d74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c8abee21d700b3e6e3e46a1dd3484107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c11c4f46af5d9cd4f5329ce996757108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280df27090c526d4cf729c545d842072109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32c7db47b7d462279c1fbd4cb71b1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9f82844ee0f7b5c6be97794181c7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67609b824e168be03739de57d45b2781112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112798fb2442997a6937766f22f40975113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6c08c1eb881477a31fafd0be1420d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44a87465d1740162769c23ea4f406f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91215c99d9514a1d0167d50d403aa09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec51e76b6a3d89148abd30e228b830117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2340f37d3855e9e05807e02533359b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7d43470c780df0b3783f8dd5eddfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0069252461b9d76926fa338ebf2870c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb553ef322b56f7ca145515659ac970121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc54ad91a629ec0856ead94490263a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4ad08dea39de9530631072ba1e94e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61b8a68a735383cf2f3974cbeb660c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18f9584f46200b0d329bb209baf9ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17d17b23dbbc944169f8d9568287d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f252e4345d5e7ffd72994ce3dcbf88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b005e54be3d5e6c62b9ba1ef55c00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad1b17ff39a9f0c715c9a106d60347129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55844e519b75ceec7b796c712365cadd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40202cdd5f39e8b3790eba5992a2779131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b92e6efa1b70c0f6ac2dd40c2c434132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba8272e7b006b94ec05f0bd3bb5405133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77920c615ffc8865b5f708d27a3616b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a08ec25927be60885bc0d885076ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec121e484ae29cde0759aec340c75c78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d72cbd26e8fc0844f93f4595e596c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af4a2d4c1c5c92a4d225cc026ec01d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea30ce67baa033b28debdf23cc65ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6b87f375e6b1dd9b97a54784be91e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9326a13b5b7272d439ecd9b9af23b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61210b8419fb09dc752994cfbb8b9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ade5a2d00fb9ddeee44fbdb7bea587143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67c05cdb91246e99762b8221b488d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3de4da5865b610544d81fbfa1579d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5829be0d116ab20340029fcf19e31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cb8667800133a7f91c570021d94ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d224d8ff1cc7216259945377b08de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2956225b92a4ea453a9d8fb514d0b17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db430efaf45cd682803cf30048189410150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca391fee004621da63a0f5d90016c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7284c7b938b0d49ab1b2fcb524a3a67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a63ab75bcdad86484fd374085c4d46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071b4768be45eb7b37ee82b1a9b396d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8875fe635f87050ea7be21c8f024571155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94682062028286e78eb3e23e7fd555e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4589ab702f67bce73d90cd829c5638f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93944886c228706c35e66f40ee9d510b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7f3f48675e96f9be1b56213e8852f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8867065d0143ef52261c4681dda8e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b58c2f8801ce33a9b7798f64cb929161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3755c380163e39a3690b1aadd43ca2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f587a0705c684413944d28e0e04d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0769e592e831599bf8fa7c241d97e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b689edb05f75270410cdba17d2baca1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd080419e6af6b42d8fb41bb6091b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f69613ea4662955e61f3f558f9e7e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5733d787efb9f42faa38412173655c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca209addc49cf3335a653d3df4bd9b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31f0899fc02fde7e657aece97736b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b211ee7ae2d95f99957b79ccb07424171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb0ba0f6e5d596af359f83610f119a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafb5fdf9e3cb2108b93fd43b462556173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71a6d0d27fdd4e5253dea10eb0e32f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df95053fee7e2213f8d1fded1971cff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264395845026e0c28d27e83617ea17a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230f6b15b6820c7d258ff711e99670d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfebe343cfcb6ba0ff502e700229b8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8e130a1692556baf489aded1bff81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c3b3de25db8cd9f02ae06eda3ca0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7e6154173ac4318ae17071421c3a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bb0fd97a296d2d193e230507c5f86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fb0bc23056c2ee699461d61f03144183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c2503972647efe15c5924591b5f20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef503505f3be5f648bb470b7d3562b61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540cb254c3b09ae01fc4e1a1d339026186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ac5dfc8b96942ae4a0bfc4420050187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad610944b87587df284c6badff3881188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86393b864e6e96f96c260262fc819782189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404039d7165adc850b0bd7fe7737b8f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5d573b735c78d8e8b0e7d1411c71f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbee0823ae356d3ad932ec36abd1dba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b48bcfcb95ee0e4c4db414458d0da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40204e58b6ca191960c7bfb3c7aeed15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb3718f505f3675fc0fb29cb67b0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3b8b0c711661e9da95b62eca87fbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7085304c869e34c609a73ee4fb3db6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae51db61f467941cd92e219a9728f3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d9e9c7814bd1177db90a6fa5a61b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350021f829b38e789e7fd50748f5121200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc30624236863e35788a47701e7fccc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6f46bbb6460036e995e9fb7876695202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211cea5b13d84477d563777f61b9af4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f5b544e31c094874aa87ac7bf451204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f128f7f143d64c0095075b04b1a43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75f6ce076963f1f1bedd46ae54624c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bce07191277a741ab0f54b9679259e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd743a9b036b11732bd70af4cd022c3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ba8f1311985e8464ed8733b63fdd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd660295fd8c94cfe7a6dedf4500d74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8895f8d46dd7730092c235fcc3f084211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed7dbffc8debe2d1bd8914355f781212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090509dd0d2b7826ecf07f3801f077e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f29797563ddddfcab6aa411190e235214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa91ac6f2eecb3f996ec51f3d87d067215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db91fe04ff0e5c2491ef22422bae6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce256e4e4b6e3dc6ea8b7da8514c15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158fb0e173d1f727aa3a36f68316498218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7adce175a6145cdc1a0d6cce0c522219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561f8c4e62d94e87fc8ec016085e0a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142739a2335f05f59641879e29c8c46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffb84a6102c96c032359a8e79ff889222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70188cbebedc0bec0c6e66f583e2b1a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d63186d7acd8c5582d99c528dc2b9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537f2d8fa7c5f7abbfc3fb9581333d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e19561e944e0e9718edcdc4e7993226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d92de75416748129f650e526bd701227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5388f6e007449118f1496d5c8b99b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56b9e5df024bdd5b1d74c9754ead22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ecd3493f06a6f9d496b3c6a146ce9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583414f850c0f321eed505a78a438a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e8ae5f0ec42ab693fea42bb003253232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1d570301e5f41834a4f8056fd0bdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c344210e619f3b3c8c5d84f4c563c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332390b46415ab227779d3f65bcb8a4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc580cf59e8e6128a23fcc756d7777236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e72e7fd5ee32e5560bfde02e9f1dfa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8fe48e77b86035117c16c7ea78d4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16e5216975e83d34caf4e284661c79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a8954e1e7c21fb308280dce16dca8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fb94cf6a1c156b38644215a46c7a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933474c22b80ed34cf726f3dc0cdfea6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274dedd54ae9a32faadfe2c36327538243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def2eda40a49eb64d8710b6e6825526244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f019f07d72e347b2a504d310b091abd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f519ed5aa7e8507c3c09494cad5f186246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3ed3ade2a3e51f1ab6e9efec84459247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeed42a93e30bb52ca52c00d716af84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e2c8270b6522993491a6ca5f7d788249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fdf67a386b55b0e6f783bc320ee7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c13a70e4774671d090f274bea5ecf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e121ba9408b58275671b87c88eaf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf62397d1119ed2d5ba9b2d1f13f65c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b1fd6d8cd82ae2d3da201b590c65e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036965f17e4f7050a65a9ea307c51004255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d698d6c121e984304c7d6de488b829256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e45a8d6f08def0f11b6932761d99ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620feac417d898195f413c2089361d70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0540120a76a928fb20f6fb11b789b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c93efc1b05fb763a17f652cc0b0832260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cb41a9c93200814d0234a8a19b703261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69963ab830e5949fabfe801d4daaca0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d39a01aa4ea4a97be9e75d64d159263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ded7d5889c35972c975d8d7e3c7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e2ce13d51fc70efd290d620056167265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced485a9f6ac9b0215aa42a0671bb39f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606372bcb5d01106004eb5ed27527e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089795132bfd4f99f5b9c535a3b9886268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3cf566c32d551449623854be89af6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc20baf933cc121c923a18df62f629270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af69542acb685058e1e7fbf4bc86d00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254022252a2dcebbb920757d5d22690272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2896d718bbd5e07805c83dc62d2f761273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d0e29131ff96d4c978f15dbb74c2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e83671c27bb8191ccd67d9056c188b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40eec87d05a5d74788dd30ed521fab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcca81e78f668549eeb64606f9c977277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b5a3cacfa092fa850abfde135882d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444483a4215f803ceb9c9744916fd310279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea6ecd0710bcb03d896ce0daa757da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac481a07418e52dcd67d94b5282aac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d0597daa53ac376685f12052fdbb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e233bd152202c924b3180669f0d30f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d8c2c384248b41ecfa94f3e2a68c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0224b94fc906a41a8eb7949038263b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228da81c7370d03bb903709b63e645286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687a0e70fa088f8d6d64b2ebc19b3ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227316753cc5972aa912a4e4a57c464288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa967783399175d5d7a64c6cbec9806289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bb67241d47ed4de45e776ee77086c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ebea6d49e8b5517e9ec0b879942d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e55b26bf0dbecd2d5998ddc054028292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d1224abdc09adf1b920f4c986f27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55797f66eed561946c7661e1b18d2e62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d290094c45f6a80c085c44727e3fd84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe677d6c64672c10ba450741111bcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947346836a5855327d94465f77174b16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131029dc3872e508bf682ea093b494de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d05e05c5e8b74e5600676561b912f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f3f49a7cca43222336120b0128a57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714bb5c8c0153bbc27ebe73d43d708b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114398a87288d6fdfd15ff2e2b20165e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36878403578b36968d7ed1dd351ad5b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaa354530f340b2f41b7eee3db2503304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01682b0d4592cb9d88bc93d5e196586305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba504d851ecb2fdd5b4d056c47bf02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea0d9a245a6841b315c6a569037d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd1bded5b0eb5657a0fcc94c6a5adc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f80691fc8d3b5368f95ecb7939822309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c4d77bb15a9c29e3c120edf8fe491310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031cc5b7d340e49d5b8c4ae6723d06b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81924db84611809534c3f5ff1df87da0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6bab47def35027c70af28036b928d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a978e7031203ec68764484b246f74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798f284052108067c16166286484a84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc26616f04740b672078a923a7c1f6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c70df70b4f1a504d636de0e80d184317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd54ddf85b68dfd143b086cceff2de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b5f62cd8ea51a93d3a03fc40f8586319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937642524a98fa13402fbb5d62044280320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e72dac07d18e12795918f153fcdfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa4b6c003e3a0ba17c201b321b51f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713b163b1c3cab4198906582989fc6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b3c6af7e1587e67347cd154e6198f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f4bdb1fc0316ecca031443e9fdad5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c50a090ab300e04371006b4e43c3d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fbcd7a480bc21ba04da9cae1bec8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca62f7503a284a56dd45a3018f2e752328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de54c6a2dc72ce95a695e95aa4ad10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4c858bccd744d97f3c83bd66e8e74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16213cd2e76875c4f9d611084ee67b7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212023cfd0feb4ebb3b9075249e9e77d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfbb393d7ddf55ea120f84deb42a10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91956675c4ad8abe75af2b73c4d118b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39de47e068d350729b68309a7e6580e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c2920f9073abfbb1d544188024395336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa351bbe714ab77e54bdd75492ba76b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909e2ef6d486ebc34b87923d0cad4c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e3b421921f7a8d26507200b4fc288339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c5e771cb98548eea4423aa13a8a30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d341b69cac9b5abb850bbf136c3da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f464e12e56dc4162279a97e9584f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15581a9ee1a43110a6d76b39b34f30b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d844fbd4736c83e67d85fc20875346344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab0932399ad32f467a6c35cdc0303345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b5d50dd8a04cbd441469b1a5fad13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a855224e5edc3bfc7f19dea2424fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea334a2f1fbe40e079a922dc056794348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c891adc0b124ad622a63780f1b079349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f953d5f15e6b9e885599cc6b6363d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e89733871d92cd2676914222f29faf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84772a77e341b8e1076a9931846ddee0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523bf86fd351e5f8ee93242badd4d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c3f3b0394bae1ae43bf86ea3a07d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d90fd7790968880184d75c566eb2c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a63f563ecf2bd077e42b7bc6057d8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b94a310467f028c72d0b339e744c28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38826fd31bdbb9b4e4dd7e92796aa5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ac853a14e908ad794f9efc837fe8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0f78c11db7ff886cef4dfc6d5718360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4c8aea6cd7670f45cbdf9dd3570f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f9d139408c5471565475caf99feaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54da4cd8bf90d29ea4942c83b8a6832363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e39baf19ac971888f3f24b1b980f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c5cd14c5055608001f9d4757c6ab1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c983ef3cb137eed8a171c7e15213a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a23f7036406f72320e5bda15fc6a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dc9cf696168af2310cd50918a1dc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da2635cb20f25685c5d6ba8c6e49b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2b32ce11bd668a8dfa454533cd0b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f266fb28dc0cf99a38bf45f1c77b54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4d0f5253c30895804fad144a7efe7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25760d5c7228280e7cf6ac4eca0b827373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68116f1ceb8085e4cc726803af99876f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee67b215a7ec3e946951a8e701cfc1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca66340a6352d07aecc2298508bf5da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eda577d55bf95125cafb991d320fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc29c6cfaa6a8d5548db6e443a606bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638c9822bfea894a5239acc6e83f112379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4e8c9b48d2ac1572c62f81f2ea944380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b46eff8dc656d593064a1b672426cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4692e8f4cd39310f4f3930ea30053382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d8e2a117eefd56ab8da565c4b1b45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ec95c9193c0406b17260ca60ac61f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef28d1588caf95630c13c1cb3e6ae46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61fd8947e1f479859f9bbecc273b27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69dd2d0a3a8183f30e337176bb435a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ead5d9fe1064fd5d9948d83afbcedd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1124bbc5af4be1a93440fc68531bb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955926f16e56d1977b91dadc9060ce2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094c1fe78a8a440f4f6046f3c84151e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3344d225b3a186d9492e12fdbc857e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41ab61bcaaf7fd1469687b52cad931393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ccbf7a5f2eb795251be70915002c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d925eaa681d61baf074bf10483a2c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d3056b61a484b7626f372b6529aa8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ea7756623d15afeff2947104d0fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a929357bdc8fd7d574d4c00e883d86a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bf1e4e98241a12000b13049f4d1a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530766bd7eddd277d9ecdf2bb4d43023400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a62bf27f1f78ec7431f9b0bc3583b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b280298c76c7a38e6021fd26e6cda2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9372377b2b3878c8bc20c13da64c423403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5af451fc9bc430e63c0b68f37f5ecf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c2ea0e4793adfabc202b5079f0de8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92900da816bcc4e2a0cc6645c83ce47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b7ad364e40c3d88a1294e6f845aa4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392c084dc0d68e55c590561c076990e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145b1df45ec66183b78c4a3ce101dfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbc25c81e6dbf879201899793a3edb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a92ad041930753d5d549370a722f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433ed60f0b6cb06bf79d9a8b7d55abb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bc7b89ea0d4eef4bd73826513dd98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19139c1818acae6cbf9f67fab84652fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27478a8b819c9d336c8fbbe5c6fa3055415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ae2c31cff489fb5138cfaa060fd28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06094cc7b6b8eaa64bbcad97719419f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0bfb90ea5fffc6b1368a983818f28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082b5cdea105ca9e67ba0004d72d97d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255591bc3423559faf5c8864d5039944420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11159d38c41d681f71e3fc0b5bc80ddb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e477ec9aa9db807e1a12385f42f75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910642dfa7e1cd6e800e0b66f1516f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbba9a0c17b20f645272d03f80367e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e581f29ff77c881c68ff2127c8a37fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276f1e63efddec24b951a1ba04f36a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662899a0e88db4b42870ad624c31f7d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac260403583a0ae4f44ab1efbdb32e25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb6660c64300572b17218cfc163d5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11dabe50411704f6232c1b523685ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922911550aed8589279254e43f860b91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc5229b1c9bf35561cf7177006db98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3877e6135960193b5ddaeb1ff7247433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5f0d43e45b8a4b6e118dafbb02c70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8d1d41ea063af6a8589098ef76c97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db408493fe0285812b980823f5456f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f17f05086085069e292a736c15ee12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9923834a4a1fe093ab24592c306b171438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7562ca0f9e235d85353d32b5f7578439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c95bea99b7fd272fc039c97fcc4aa6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb65e756be6e62c3398ca5ac6282a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035421dc11f24d0a3d7cee5e99ce853442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf34464ad21cd903f675f78ecb1378a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddf1d684e7f9f84973976458ec7184444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414afbaad984729e41b578720213e24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d283653e0b4953907eb49623d356906446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041444023eac96dfd64ea21f17a0662447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fad3344bbff81d870f3c3fd4ed425448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d748fc7b07ce0d2e3d377039e11865449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5ff9babf7bc2fa6531606e497ec2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3df06e19bc4d4d56dc45ac607f982451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc3537f5a6d2b8193695fe680cd4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c59405502f9946a04872b03f9c4eec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c363ea1b9a080c3fde93dc0f6f466454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1f4ebf3ddf2119c11889cea5d3a56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abdc76be6a616189352fc9227af1a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3a7147b591821520eeabb3d12d220457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870885689f1dedee65bbedde192334458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cad40cd395e7451ded372ca815174459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814949f6fb82e945f346c0991a81ecca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbc6488ac06f87d70367e675da8cf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052032d107c543ee9c8af61fa9430e1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5271b667691a7ada44afd7af24565463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11da657c45ee8cd7b5f413b86230a95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d116316e35213213e6d95aff2cc86e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525972dbbd0dca4af4852f372b4dc9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877628ed6f49df6d649e1e4833486564467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9218649cf068394d5da665b96f63eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa73ac68d6dcb01a592b5b5eef601b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dec01992df74c06d535fa5b3cbcb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d847e15a8140a84ae8b03e98021d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d477187d47f3c2307853fafd87dd3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfe0eb1c8b9cc98964b7fe826c99c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29a6ef0534937a4023f9b7aae2f55f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53386d48bd98a255cb842dbe01322aa3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9bad5281ec52f1e0a5a617daf0f7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7257efc10395c3a820e90dc56bc84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cdf061104286f6991948e7e727546478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeefd38078901bd39b07841095e2f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b368814a30fdaa9232856a0c7459d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f1c8318a7671e5dcb363ee6a4c702481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45818e411fb02952177d996039ae5015482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbe40ac0acbebadb252f24711fffcd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c312ce53dcfdd047b701e35b04fc9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcb1d0a31b29bb42b85e3d34991e75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96892a08d375f261a1893c9b57d89e66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651935b7afea141ebf6ecaa9b10ce5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a06710ea0956a49903c3e3d2f3147488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6aac6b3966898fcc1186297517ce2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edf9eae0e6f8c1a71506b68bf4b823490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3067edd0542d53c09ae1bac11af134491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4b3423c60c63a1addce399584e1d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9a1e3979b4b383394a11b76a98df3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197555983f5cce4e3b3ca5e5eaf994b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41b670fe3bee8f3e2c7a6e5941eefa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518a714952218a9f10356c8f6eb5ce3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff445a7e0c40f880c7b283c17739581497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c6d4809f9034c4ff0ba91bf2a88f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce764a0e3ff5175a66bf6da46dde6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dafd7f422070ac58ac29c54b3ed64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818c7d330fe8715eabb7d7ad911f289501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559f40444062ede6a9328770d73ffa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb86dac21c1d7e13216ffa4e8d5ac8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b465dbdfbb933c784253b84eac541504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac99b9ae9a0291a246c0957148c2de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6cf753ddf36a6be44c75fa06f16cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77f1e738d9e79c09d465084f51aaab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e15219712644ea692ac09309ac569508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4ac773a4499b2cf55c63436ce81e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc247e624457499059b24e49a830ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949c1a5dd23138c772eb42960417011511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cfce7b9dca8a1063b2e76aa4735cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e80e020b305b38e2d821d35b88965b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe76766af1bf62ec55994090648683514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251c3e78714ee1f239f8c2bdc5bb2f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fec45ae370a5b0ca1cc75ad74eb859516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7523af9f87c2a90275ae06655281b3d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46a061bb5109bf65475fc0cfd81279518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8ee8be44459e598c20463ec021262519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4d28a23aac130ff71e28d825ef740520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55b87ecb2d7ac3a72abc20c6b9393f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9bd88c472d4b780a7154c23b2e7ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c118445f6592174f081e0b47e7e20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab49218ec681c2ee1093d13f52e9d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0336271827e8633b2e52a92e5e1c0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac4424f32f9f678792ea91f6cf2f65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366faf4e7c4350080ea69c6a47dc8c91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065663a6154bcb431e1686ced05308b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc24ea5d8ac33ec227d1475d84012f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c7b2b019fcc87904cad05f8309776530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bda74b498c3e3d81214b4333fae4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495a874a6a2224f7a06ae1830967900532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c30c19d7aea68e7577780bb8c42497533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bcfb6a52e69a5f032dc580d8f3a2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add589edf0aabb449549b274c6a9a984535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d615faaba2d635412ddce79309f58da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d65d109b3a4a8e1aba35d0b4b0d41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb34be34b0f0fac9795b8d4f16c8d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcd45e7793b942b2b0ad5e8413642b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000758cbfdf6070ebdfdfce4d8d2e203540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957613ebdd9d8bf5e34748ecc060d31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e30aaff3c88de074b22280d02b3010542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b54e479dac2edbf091e3e3be23c31e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610a8d9718567a84c26e51b954c71aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10b765a7bdee12ec9277a6f417be1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c24952ac9ac1d24a51512f943924f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4c2ab6f7707f2163654fd95916722547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ba9ab954859513d71e04c594c0785548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cedd4cd0daf1ef5b850144fd7cde6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095a2e0ad4683254f2c78c5931e978f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d966e289e5905ad6ca13198b27d9f92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76cb5d8fd45b2a9fc57777b7c349e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599d046726eca753cf8402f451aad05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110001f04eae59925602d98cbe3bd6e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b612d745860815e514efe9bd24bdcfa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0310c5988485b1dea82da16965f155556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23880bf635484fb0083e4a7604c77be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c43cff202efa0d8fb9c07b73108bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fb202216a33c3f5c6e882ef4dcd44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c2751b1080cd990c14c1e51ff45a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c78844aa385825bc8d25e5646b9a43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eabcb8ad0483a952d8a98004abde4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb405a9083c7e723d297fac8c4e93b50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a83ba585179bc6c145f019f2a9068564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8904e24cdd03a9f1b74e4c514dd91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0589150ac0b938a2b8b0060f1c156cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caa40a5401ea933cc40ceb01dfa59e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6731ed2fea04b73c14eda08b65d0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7e4ffc91837c6daf12e1145c3d417569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eb0658c1a5b9f7eb26309e40cf045570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db1152582e3ab23224656ceb1a490c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c8d3a2ee8302c728e06cd3c855e72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401c65b43ca83abcee64eb502651aec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348e25290ec5f55f8bf08d13692a312574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8eedd009e765f5c2d584b09401ecc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d295de7ae8c332425ee309dacade9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9605a1396bd38f70fa8f75d413932577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a4f02320e41a34750208803d00c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506b8b1e0b6c7d44a2b6b5cd54125f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba72cf23f05c843311ee73d103482a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a8db11cc3f5354a4a597899091ca6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae2413f68b3fbec88a5d01b05d1ff0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6718009874f36ac47d3b7271978b5fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d19743c5ece9359c5dfc290549f88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd559d4646edd3c6bb03a18da9c9142b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05ab4635e84084ba17de7864d2459c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da3ad5ae3a93de4ffe7c44750c8642587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7b29de57de05189060f895015327a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d53996b922653e6c0c2eef1681e077589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3a7e019cf94427f85cd2c4e560c83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee47f01ad3e43457ea41af2d081274a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f1682b5353cdf325f230ae2ea680a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aef73e26e847ea485ee8e21e6510c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d8612bfb32bc86200513d2d464392594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5db53fb75ae6efb3ab03d0eb847dd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885f5fb60d47acdc7d13210647de9b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ac764706c46f13060bea27c7f861a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bbdac142a871f3c941b40f34d25b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68f4f232ca3551bd8137aac6fa2575599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78439d20cf8403c804c5ca98e10c2bbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076e5ac47b6e912f0b048579623c8ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c26a1dd563b3df6a73f824a892f00602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59f70e725ba340fe945f5db420f08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85754b2ccf75455cfdc27b28ecc2fa3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e419df041ee1f139f37fd7187b6dc6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b437506cf26a0ffbdf4820faf612696606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449660034718f7edffb5c14deb7846607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36fdf8e053547c8769b5d8f142cf35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a6c3fdb2d94786d94828705a92bec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b9d0f6ac30cf463f2a11c209eec75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9b9e2555137e03adcd63d15456a13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d33e1a4554a0c46c2478952feb6e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99edba7c6fdc3b4108e1f1b1b37329613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06364886b1cee127a668752d5251cba8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cb448ea86383377495932280a89ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b63af15603ffec92cefd3e0b33b146616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59962ed59b239d627ac0f04a37b6f801617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636b1aee8a3fba45f7f3d406cd744f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097132ba1c1de4970a8b34b2d3b1f666619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260cd7d3ee5b6faaf799979d22f4782620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8862ba6877d915a25ef37f45d5f607621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8943f787252d87ebb2bda388800e25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e0850db49bbe21cc8de000c23bf82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dfa8fbb7309012273e443d8c6cf85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7245d4b85c868a69a24778005616f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77dc2625c6e6ed14f7bfc063db72c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e14ba959b18997fbfbb390312b5d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa688772c8d22eccb7273fc1b538621a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952f3464c5867588fb9410f808e356b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f081667dec9974f82250cbbce3ef7a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f11482a83dd0baa2d298d6411a5d05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf5b078dff081f69b01c1fc720b78d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1f08cf58d7458c3baee52cc5540e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac3729a0a8b78d108d361b49279b7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db061ad9a64a53ccb1887ef8bf8680635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e80dc2a4d560e775a7f9991b231047636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e0dd23d817db0048cf05a541953b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532525d17a680bb825212386fb638c5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21014e88e6521aad68592b254b12b586639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65350de577dbe7ed777e59779a942698640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027b7810b1c285612e5f60a9abd86f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14a411229322ef1f59fa72b258d09d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c3b8af0ade9a3c52a7fb08d62f5d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816cdc180381d4aad03897df83e1ec4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125f970fcfe1adcc7108d9223eb4212645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f36b436ab0001b201801b7e2e81fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248846eeb7babcc4c1b0b720b49dca7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbacd6b0a0d1d02dc071e84a7b1c652648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b00661d94a85282cf4d5a9146729d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d04997c9383f467671e41ff62edd2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ef1f08b36117d97c56c6ca4f6e7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb2b52ba66ac0cd25a25107c21e522652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693195599f34050d52760f5947ddea7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e0ffe8dce19611ec8e643e61e389c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602823721c2a25a668860b90a5dc237655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646910899b88a3e189832923b5abd0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec2d6d02c9177f25740b51fd5ecaad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e9e75c01e234193651b297aa306bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645943dd4f96678e05cefd6bb260cd53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e29328e862f1dcca8475903f76fc26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4334913b6a1992051feccc2fe8255661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8248e67bc9324cd31c15cf84ded48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527beaeef27354855fc3af0811c9d30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741a676d6e36ef6417de449231007cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3c23de95ef3d27070a6d99d938a92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e9fe35c00dc54716bfaebbc3fd8f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe02048689b06dbf719b7b0c62bc2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d5bb6073f9fcc5531e5702d3fc5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19501b12ddd90d27548156451433dc1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1680915827e6d494cff873c92443ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac513b8f0f47b55c1c8c472c11887d81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd35c2f955a5b1539a6b789f208d0b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b228224b4e49ac5ea3c5b7fc39eda3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253208a2a67d6ef5eded5328c40eb13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd43120ff39a15288e419f2e88598e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3c1f9e6b762286e35d5f4127a1b98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb49582e1ccd87efc743cb7811fabf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49add0d0d7e85dc557178dae1f43bd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aac773e80ac25ffa5439a99e0f0e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff82da370f46d3768c92ed01d0ecb28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35007b378bee78bda166d51ee9b6ef65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870753ad573fdd6363623cb5e36833f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76f2d770bdbbd3f6a0e70739b92a15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a010460aa16bc458de1089edcc6d477684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd00d762157176da8b09071e87f1f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b70bd405782cd7ffa0b51d01b55723686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0713fe7bf6e430fec608a6a0b52e5e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78635b8cd95d28cd7766eaf7bf5991ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488315e9c1e5547840f73ac48d9e937a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b72b997ce99b8288122f17f44cbc73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655552f4588604b31c26efc7e01f6ef1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8721dd994dc00feeb3da0f594e7bd89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ffc11f1dda3aebf6914f3cfac6b09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29101013d3acbc8894c05e4ab7832c26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a63c07f237f1710eacaff22c61bfc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2796d0379537e723320af18823d8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7cc2c2ecd8162822824a7cddba527697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5b1f291ee310ad64eb5003dc5d1cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a125a970f79c302a135eac24868b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b7f663689b0759014052bf2f5d800700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fedef1f37fdf56b692264cec05ebd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf04a5fc9c2c74705d5df9c7d1b3db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f26c90d7e01ef5e8403b71da76dec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bc65f999a3b6e7ca447535c98a3ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c54760d1a025716707909ddd989d74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb0a2f6dd68c387b7ea37d54cf682a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f976db1d5e34ac7dbe78bbfa13a4a60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608e3f9132193245e7d8796488d6cb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a2cd61a65331c1f87f5029e8ebbc0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2a8724a0ecb00f57f0c9cd978d3f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d019c9534ac716c8af6aee7b5b4c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f8e53757fb5fb198997ae6ff9d7a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b26aa394780586aa3d03d595cde41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832a4393088b1ba468e2ee92780c9df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c3934385002a3280f192eb2350b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c828d968e83b21f58b0bdee21e20f1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc0fb10c947c9bff5fb9925a6493c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8abbf0dcb96ca54b15fe0306192861718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b529b9b4b9a87a62746c18cc232088719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ab38d1b569e41b96bd0a12e8566d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1139f7ded5c2c234c21dedc611076721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240a830e568a651b19786fa35d63232722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa008fe1b535f3905b7c3807f54809723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6bbacfa5786cb178e78269a5562f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8f0630da0a5a3371a76e93e622b5a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c3d8145a943db913e5a4b3b1097ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376e5fd5f71289822923bb0e9741a1d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13e03ff6fee6917f46b0b13515d931728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9e65b4d67451431cb647083cfb01a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596388c3e0b7c272eae760479db9891730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c95d469a5871b417defc5ab107631731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eb5f9662d6ec54951b804a1a4b3b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edf792aa01886e528319eb52a85b2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e871599905ba2038fbcc4504ee91f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f0455bf744e9b450633af0256bd56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c4baca857d35a596341be7cbb8e31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743885de2b4e2b70d78badd2092690f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a995ab7dd8832e30fb8d1ff5f79d14d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c13051a5f103b7cbc03552ed2c3b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0baa197f38f61995c324c25a0f313740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a63a4da9326ce29ff05dce3036215741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b45c704850ba628542649115e4c111742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd429e0cf5d093bb8c162122ba68524f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e203f4b7a5159da052863a2f8f4d10d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd88e1e8a9787af907134a29525127c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfe8743f9c1e738a48d3f8dfe0231b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209711a5375b241479b5b4313234c6de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d38b5a99aa3337fb07622f61f53719748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd0e283da5cb428aceb2357fc6e17c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843a6b989839e78e7ef14c09de6465f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903788ace8d59d94533ae85252a7f70751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97057e3ac1129e600dc0d54b4c6d217752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc5c30176897dcbb1a54485a181248753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b3ac152246c6ad3cb1c39ec8c7be8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d070783eae09c7b3f46bdadccda02dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7ee65dfb98ca797667c5ba0fc9a1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e7af50501a3d227b1b30b37168896757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>