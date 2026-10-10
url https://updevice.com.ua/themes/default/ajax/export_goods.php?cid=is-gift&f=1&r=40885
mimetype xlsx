--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20d56e12bceff3b84a8529b9ef05ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbe41d3a6d4abc422c00f16673b67a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1e5e1c87fdd0b8c9d1415c2acae553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f533da9ab2c0b363a7e0663551b68484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb9b79ee943fad2736500af4cdc1e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b41cd19c3388dc679657c5b1fdb1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8a24c267394318654ddb9f38e85077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75801d825583a98558f17387fc4985da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46ac11d17585f80227c2d23cd91ba89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84228b42994e033712bded949e64ba610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa41ede28da50bcfc0156332aecd3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0346464a9051792731f919480cea812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b189e99805c62b3a92a5642dc5c7c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6428c4e8b436c13d41f2e8aff0db0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d99096403763b03a057385b6ff3f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec307f02abc6b5a5b88998647d637c9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6aac487308249f82a9ca73895c9cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4941b193ada85949bc32dc36e675018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a9d06e55eb50dd04b8019623bf34019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbd63cf803065bb1e48a83112a6f6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83330c1810b0a09e8e39ac0dfcf55b4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11690b0ba3978d29fcab610537f005d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501559947180cbb20e68328c220b68723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7674a0bca7538dbef54f3470ce34324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7fa999762c093a5120fbd4b69730c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dec0b0201f8d97126c336cc14f8ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d17978464139d11a474beb6f736c1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee328b77cdc7b06d2bf7f42f900c12628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eec0a2d0885d1265c65b981f4209a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bccbe11ef2e66cc1196d6448bf78ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a56d9a1552b92eef2d41677f306e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e877829d687292ad1ebf5d27ebd8c8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2a8c87ca8605f0484af4c566ed52933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e01ac5a3482d64ea931ab2bd3a275a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25b480b4c215c058de831eac228e4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15631bffdacca29b9ddb44bbb8ccf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043ecf641750d506254ba314414dfc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126c28163c889537ed00583d5b4416e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8d90186ee32add734be8937a645c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d8bcc042550357584fb5dd816c23640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82588cf99c40141b2e388d235cbb3e4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8185c8e5b9479c12c9bfcc543349542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855fe00703841138f6a8826b9cc30b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f8169399ff7c1da9fd530f0fcc10744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2ce4041fb122a7f45639bc8de0afb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befefff8cd09938b38a1fef6ed1ce72d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7072fcf40e98cad081612df077743847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609d055330d3ef4a5079a2edb974d9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3cb722b675cc64f01a6f3da111d8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da017c4cd05e16f71ce94590f5f87dfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f6cd1f1439167ee82e7735c2a74cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c93dd62f5c5dfc0e012e3c1353e7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ea023bc72cb6579cd01c75eae383f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c95b443855fcd4df7507b0b2efa07754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594615d164d59e6881190f002bc0c28755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdce7cec06a2b4fd4ce27e5e5b839b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd710713783d215816117ad184a04d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f7444f4c1914a03a90906a22b99f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f264e7611bebd904a73ede6da59a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44bfac678a36ac65b7fa1f8df9a5ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c157ab1fd6889f8cea0ae4d1f227fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94bdaa49833e6fbde2f9633243447662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aedd4ac9aa18360cd595eb02c3865d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639719c06df37b72828ab81c7e164e7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316cd496778318daf6f4ec03cfa818165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f95a80a559f84b4e55b4f8045f17566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1423188b1c8079d29b6dfc5498ed067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4badaab0f7aee920c80e5d8948448c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee08305b6de195ed062364794a7200269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159c131fda22639ef46006c7424942d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706a3d7ddaf08a774854f2f4b80d6c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07288d9cd2e43a49799795ace7cf33772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea735ee4f133a5153da20e9f92382373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e253a531f67157fd1af9abf9a4b6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbeaaeb20073dcae58a20090752d5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135c152725e89d735bdaa6c120a67bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5213345eaf3f7a044662cf318ffd6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfc28840a6eb8e582ccbedd81c2a6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17fa6aada80ca077bc2cfa2afde40679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a744919ebb675ee30b9421179f5b6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b012d84e4f51e4dc5f2bf8c04ead1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dcbd5c01b39c9fc72708028303ce382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d376616cf25a4e76613e51b827bd2ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e6c151bbf4cc05397bd9f80e54c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022d80802a18f3b3e3b7d174258bea185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd6b65e5afba9515562e846525e12e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e36282d8e1ef98217e671e65695c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2884add878a53c292bf355f88a7132288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9538972c262b116c55cff93bab20c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e683d21858cf7927116a63959413990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805206d87b76856c6bc09867c743aa591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d75a56b92a766585e1bd261ef86a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc89b8ac1e1cb8fa359f1e1502400793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580c00fb058afb30cc81596bc9117b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908deb142c5bb819960b8044c24700d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec7f416db48c6b6b3373ff6442aafb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711df05ffddc513d1224d13cae4a50a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61436512f120969c0c6cd212cf82fb1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b304f1d1a4f5ef5dd5bfc6c4acb4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64205c0706bd99bce5e9bd088b0676a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc4256662dba7da938345821b8f73e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7051a45cdcb8430037131e69263b3c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4739be045aafb0dc5ad017f9201be5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f88740ec4831b3b62bfcbbb449cd7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f8027624600e546eb0f299c14d30a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7402468ea30260790767ca29b78baf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642a30d44e9c8d207e690295776a2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111592d70c01bb90b5f9d715434c2e5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c796a067bcc3330b1239f737a7fb9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b2f6f75a5d5fb9a1a7d0cc508b063110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55cf5496f157e507a94f4b85f1f007111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e08fd0043eeda453afb842e28f327a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c34f315250f2f2f61b1b55a025bbef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa081848105c6b5585374d0aa52ffaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874254553e04475eb8676212b81b36f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896b176cffdab15eb0f501355108204116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394c23742e3aa140d0c3065eb2c57c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae814929364305e230e52b53673e93d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fa010850aaef064d64d9663a8b3ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037565048a33f04e0bbe293a1bc13288120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b00ed0273294397e74bb95cbc32a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a81a6581f43d0dd768a5bc2222473f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ea77503b29ec41b6a98110766f9b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b0d1c1f61912c4112562ab4475062124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c14812a0b54f48cc9000867858cd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf03f9c90e809d421f44ab1e500ea79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b2fa4659e0ca8dce1b33b51923749127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf70f2442a20568dcdf36404b8db9fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fe1e3f26b59d19ecd9ea0bb1e1518129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09984331a8f865e1532375bc4d7550c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6924efba3b0f8bbcc8e7568f81fcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36835165e2664f9098ac732921aefc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5867c762d5f7985b68668d610c9f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5be1d9bdc9213bc082ba8cbb67c9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7752d81aebee3b5508a3725543637d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9cb7072e999173b45b57a303dd469136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed877a0f374c8c8d33d4105955fa44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a861db922a28cdea8a868fe4df49808138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746332c84c04b43aa22ec5eee34d7772139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053471db119fbf818bea8429e3a1966f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ffa4799bf20a213d3a7e39db683b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb236b57b65821e5a53b3e38cf6bc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c40b0cebc1cc95df5b140ca30864a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72bc89abcf9779e446da74e5efa9fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585d97f1c7712e1430739564309b461145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e8942f9861b7cc69d5881aefa58c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebd3509e1d42f92cc1e1d52a954f8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b66c7ffb20e2de9e375eae9c6f066148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847e999dba988084fd411e545b0b667149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6278d02c8fa6621648fc05a2a4b7cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eed59bad084d988a53bd9c0c0630d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e11d3ff09fb822e589ae8c16c5ba4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f46cffa3e8a6927386440cc2fa1d6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb6a87154a314ad103a88208497004154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de1dbfdeffc9f9aa7b75f7b085cbb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db16b33b7cd70c6d26326feaf4fbba1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00afce5e08681539d07863dd0fcc44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e0241443930350d9b44821fc48394158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91394cd3a5f61ca770b5b8764341953159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ad611ece0080740d61439f1c5eb8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7320613f585e4cb35a3a7b3211b3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b3ed9c7d6180d5c2a65052593e5bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a843baf2a133c893ef3777cdbe4c58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb82c1349dbca98bf188ab3c399e966164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469abd1150c3c01f991a11fe53d8c983165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b745f7797b177e62f3f41f13abfd2de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bcd9b47054903c955307dfa610b7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d310a9abfcdc5d1f8312011bc4b93e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a24030f954044172892c65de4d253169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ce655ec557eec8f2cc86b002dd081170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6117c80e8b9a86b75ba34397e3cc13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006866efdde9e85317ac4aadd9931492172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b10400fa493b46ba2a1ec40c8ad115173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c57ababdd48dc566ea7f9b4324adb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f80b79dec7f9da63462dfc0dc80da8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da2f78b187c10c84587ed0d7244919176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a4f780cc6cae3dea58915ddd1ea29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b7a66b5338036d4556b4027091e6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95afe1ba31198b4fe95838ca158db05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fa43c5f246e3a6255564c5d6c72b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304b95cf19d1d569ca4715be82120f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f97ce1fd207f677d4766e8efb459c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156102995571bc9959862519b9439eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aff4fc3c65ffe15e57970be7a72ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780269e7e711cbeac9a8cc4b086e094185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2684733e00a2800a4ad0c27f1d3573186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4133cb04504d1c1620b868dcd185b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c8354fbc536dd2c5ed513ba23136d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e3b97f557da7cd244fe56e4bbef77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b8e76830e465df6ac741bd2edb0c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff1e29ec2ca37b3d85a6dfd0af83f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa210116328ac2bd244405f4f100a0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38333232c28b2d800229afef6695c56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59223b510ad75070d14a07dbc0380402194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef2969acddecf670d54876acb68f56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3768c96d6c48c9da2b14ac75e744196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef5276cd78b1173034d0b06d26dfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79688ba521fa46e57b9e3b61a87b4c36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916589d87d41a0af21c38af2ae768fe6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bc92638129831ba1f396806f19963200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc433aa5ab49e5828fc2242cec2bd8dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912d4807a1b73c2835d2790ea44409f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f63df63c53e853f1ba3e160cbf2ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1079df0646165b49449134210d5077204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae202d2867eaf075a7f2542dd6e2d4b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad785502d82b2173fdea06b3afea7a7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b1418aec51f1cc9da59c5a1a4afbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a040398832e75b77843ae5bedf423c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602207bcc7d02f8deface1050560c230209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beee3c515fc252feaab31617aa9ac8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccc0304622cfdafcc7f28326f1838f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5e5a3f6fafa7cf997cd026d13e30f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b016bc7a1a2c5e2848ba1bc275a6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef21dc7b3edefc0e76d6c1b7d3bd6de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92081e64349210c6e36a6fd6e551dbc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb3ef56873ec51849a5376d2c923f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7628f567e1e496bdc10cb380bf9f7ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713c906a79572759f8a001d1df28f29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878e4cd9bc065541fac8085c47f7bb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4632290e68f192b0514e989e864bf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed0dc005d263f1cd69d96a6acae95c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e412ad707c83bda1b7018a06a8603222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf0d73007a47c245ceb434ca71ddc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7703039c955d868fece2aea3df170bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811417f71c192dac051a2bf98b0026d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fa32c1233b4b4f77cee67e5215ef7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3d2e4ec76a77b250564dd9dcfa4e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b542108e1c458e1040f31b99c69982228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c80ccce7389832b3591903be7cf29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a62317a25b492edcce09c3e7cf17e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe60d63f71ba8dfbcc44561a17923f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70065226e167ac3107053e8f22dedf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e391f2468f5a9f67844b812de09f54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30f8f80111457602c268c33c23b987234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a9e3906635d0b2e0e48aa163245b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c844506c709f8bc7f919b32a3cb25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ddb3958e0c94b638d57ed6e98ee1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88996ec9b709dba06146d592b9cda21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d58581cb3107b9fdaee442ce95d35d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582db1e682feaa595049c6eee104504c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58461bd0e604f6ff05d252fc35a0f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597fbaa83581a02e4657fd3e1b644d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832652a8038ad73b1d65b23ae00781e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9dd1c5c11d666c89f262833005397244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2c94d610c88cc353c188a2d4ab895245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a7773048aa0cd90b630b94a4cc7a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351bdf34802aed2e1719fb4d74ee23f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347284f5a3cd8d339b3a82add86b5dcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9eb0f85725f8f79c925cb9ef0c35a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a32d6ef4ce30a2d3dd86f125fd8749250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff988831ef2aadcdac6422743132670b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99a99222f79ab66c8eabd74f96cdb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e0d1d42e582bd4027fef9dccd680e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e38a88804636640f96594749f38ea1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d0a172a5240bc37315d223a1f7feb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02abe78c3482f591813c839d922316256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d044820399bc52dbf78fd957fbfba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63468e1b90d26f15bc4a1fcb6b5226e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113e63d3407e9929ac0cddb0c050ec0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd3be77b9276a9c5217f0d961a9cb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d905459b7845be544157eb3bd31b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39db0695bc19e5b7ec56425d8bdc75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b94d5c39b502a71fa20ff9f751e2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e64c4a444050c96673f35fab28b610264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5fa06b792be604e041300ba89dc8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223862074bbf9fa92089f9de5d5ae54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c55a646f9efd00bc8dce31a19e708267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11713b1f5abc54af52d57278ab223fcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c5ac4db49d34105cd13082ff1feb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769632473d9b47018ab32a8c5dbe0dec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbf9d981d04d5cd7ad8d592bf1e1b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c73a2afe918e14d52875e70cde5d0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629cb60024ab35a4f663f5771d113f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3f85ef38ede0db5d1b5882696c001274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aac5931855cec1e9a67d6eb476fb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4db4586058d45c822b37d913c292a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d34969e3023aa577c545257171262a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f5427d3def70abef7a13410d6ab55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dc5b90addad2d75708e1b83bdad16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bff6a9e946da0376620f6ca9b1d4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3c053e6ab70e81de2dc8e67c5586e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5643cff2af4042fcb39360f2ff5b0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc6dd44b20ed16b805b1166e8039f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01963c119eaba8e1fba84a0cae020e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307b54b5438500cbe2a0cd5b43ca2a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483d60167b3542989627f9314ed24a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e20a63a795f2a4a66f04d4085e3adf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe311a9834ac2c92aa4171587395d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97252186a5c064840c1799081cb5f78d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5405b766085f414c8c370958e234ae9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c7fe1d8a1199a9cb5b6f41ed9f490291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d2ab48feee0c04a49df5fa05cd9b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3b8698d877f101da7f6205273da4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9132173805940a353481fe7230cac4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13960e8e01ddefd4a989b52815e93675295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9f6c3cc145f2a9d417d156431f698296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc8f7ffc82235113155a672008305a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb441574c332148a1b990860d48202298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bc6ecff6dfdc5126fb2ff26d3f79d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa5889f7df454c1e20de04386ec5e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa83a4b5bf1a0c33a5714ae9ecf50b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152207200927641f948611946e0c7fbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566db0269c92f4278be72c4b70d39c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a1a29a7ed42f89622cb73a1e37314304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1903fccbdc050f4d6bd1d3ebe513098305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ed6accc8a3329daecff36e1a69447306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd283418a0c44216667804ec710ee0f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476e3317504e8e976c13dbcdd42d2e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6f61976b6b455dd15e4060f489b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b0b00f436b7b12def0c0d1c2c4544310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fb95318f313a398ac64fdb690f4a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dabb93c91c80fa747d43a80b4b0bb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94601467d580aba2684abe032d6cb272313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115056495877e56a93b0a3150f8d283314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c447ed8a60e4fd1d004ecf6d6ac944315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611410222c6dd6af58941cd2a2bbc2a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ecc86a6b196570b961186578463b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45372da9c9661ed513d95faebba8c2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec4c2983e3871f5a079c20d9beaaff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a88fc3813b8d73807b1f674d770ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b15a950ea3e057cbba3810f435efb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b5c7632b5d3e5bf4cfa1e2c0ba51e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dd175cbd0dc504857d7519fdaa885323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6067076f93e61e54eb25faba25d9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581c157f063a0a1a56b4a4c62b5c096325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687003aeecb5d488b04e545f0eec9d91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308d6a875d138cd8f9576a252f2c62c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a6d0b3a992a4601e97648aa9348db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066eb0fcd287af2aa45158cc788b05f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f71ccf93de35ec2d05f74603577ca1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f89dce8fce7e5065759d7690d760af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dddf6a3932127ff6aca18e837cca54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993620609cfa6be7cf62b44624e16a49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d41311247bf31e631d534470f9ce1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4053a93e878a4b95aa918fae05c6965335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd64b757f0e32b638c12ecc351949a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bac811a0758c57634a19de32949b35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a40b197c4b7f7b994336d2c75b13cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73308498597d350f77a8b6244e2237a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f215425fa72e90a1a44b62b1304805340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c1a4dc9b3f202ec2afac5695a56e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54c9a683924909f5a7a934bb8cbff0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04996e08ba38a99e41484c92dbd993fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e9e54bcb9380d050e2852dd252a29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa54eaedc3aa1c3addcb77c4c14150345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183639b870a0445d4d2008d27cc3e185346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8372230db144a7fa54abb4421b5c5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825bc35c2b5d69961deba6bb27141be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1c23ef1c456a0168486f1e4f9ff0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c25929420cfaa154b9cba987239a6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e37acf99b34c469dfd2101164d216351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828fcb04be6017aab71c80813987500352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d9748191dd70ffa67d8629c22468c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389190b8981de97f470794c935573a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66396f601ae717e1fb1b861b3f850669355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acef920e8b25d8e9d43fe3abc972b4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0613fcbb83c2e366956d2781ed7e32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c078d4ebe98131505ceddbc346943358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099e77510544e7ca2e30259aedaf411359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44c2c95189b2f067dc7dd1b1ff39f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566840757112ca7a816b780453632c82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58649de1316c9dbfa718eec81c64353362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5686dfccce8896e5169a05e58afe5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c1970f123cca1226bebf0a978ebbe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964979b13f57535be80f4337e7aff79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20984b263f8810229044d391fab68628366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f72a4c81f1765d9fcd6ca6baa42ddd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745377605464e5a970b8433df34ff632368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edaca3d75d5865fcefe95134171799369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9745480777ce49ac0eee39168d96b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a6ee1e6c79d3593c9d22067c8e15d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de79d68d0ff56267c1517926450a46d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc8a4e57ce7cd2ee0eefe26f5d24df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b2f229c72e7eb51eb270c7b5d3ad8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eff3d8b4a560e42695bf4c1e4bae6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fabcf0ce1be8bf97364d435ca4d943376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103ccf272ae7b2de1780283b8a5b619377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abf6bfd0e1540960b44bcfc95a27ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609552b38edeb3d8386da4ef9080560379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a86a13440aca95df802fe870e53bd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a667fc816ce0d000cfcba07de221c2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26fcaa03ac79d1494b6824147e51f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ec74650f84c06206d01d994e7a368383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19908dfa9a1c94a78acb32427eaa1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a499e7761022f1eef4f66b834ad65eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71719364db79d568fbe0b9bd8c79497386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a026bc0c3246ac1af8329d03b9fa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41752857cdae520416cc3715f74db5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806ac628cd54af8559f1262965a2c75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9464b82abaaa0b199f23d5deb48d2ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b694db64ea727606d9fc9c9cf29f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408e2a1eb1a0272d9681aa93795d766392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be41ec39e6b3de29027cc1dc516d7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef53625c518cc2868deb78e0dc0cd7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486274462584605e955e51a010b76c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137d1b3a03e139e85de5ddbad6e2561396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b897773fe43d6839f86bbbc6692214397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb208cb18a87d5ce332d2e418920f06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cef4ae9b430a879688db728377891399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369da3cc59e86bb34c57c15d672f955400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479d87a1da34243854791f670619ed2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756efeafb3adfdaba59867d00908a10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173db1f763570ab52b393ba414073803403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd437f298d23118b0a59d6fba2388b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a533d4d495e3cd756cb6a047ac9bbf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa8f6f360e2d3a36dcb3f401bda1b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc385780a4f476b40593fccd29a3f43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47669725ec479157b93e6748baf31bdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf12a6d9f218c832ec276cd8951286409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943264037e5fd3b3b23413991553f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d781076179b7460b4241cd08062cc2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea29be11621f5a2e018d40630a1f5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab97e82de06232b4d278d7ed4b1e0d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73776a636f725db06b1bfeba1011c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694ffddfd108fb9377ef2bad2df0748415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954806cd7d310d7bc257070d7eaecd79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb3d43b49069b11071d5344b5956e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725404a90b98e6a7713d49b0e027c8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ceb156bc59723af744175e100fef0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c08e69e5cf8f9fd685b367b1598d62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556d98ca66effc65b32eec495073985421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838adffc860ee2ecc30387a20251c59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97dc4d8ea8a7075d92c4bc1c0d323b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bbbba9fb4e1fc6e79a6782510113f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15dfb9b09b6cc5d6ed406453f4ccd6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa25d0a4638f17b2b69d5dc0107965426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcbcab47c7308247206e856aae5bb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6564289fbf842d4fec4feb2444c9736428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f0585d4017bd02f7139ef1afb3f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d709a55555b1555786b839a57350d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3e7fe277797fa55b66371ace6458a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0153a7e0fc58d43e17bee8d5e1c5ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a5bf9246de37047cd5309fd87c4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823f80487bb6a67277d31e46d388855434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505970d1fcb3354d3aa7bf22531a59d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5fd91f88a07744b3ce949b54c4824436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957851d8f124ec3097eb9acdba55c91d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9c70d4dcf65dab59b1afe11c2ed1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c9d324b6aa8671c4e50a6270b6899439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feddb808358b9c17c5eb72957edb5e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd6273d53a9da0302826e5526f6efe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced62a0da616fcc76af849cee1fa3a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02212495f6f0834edd02eed543a5ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996b20b07de43826f78cc1804a047bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce2b1cc7189bb16943b7c677176e13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e391d368c60ca419c0d757e88178407446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff5f1eadb426592f24969d95ca4993447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025ecc2503c6a0fcfbd60ab776ec4cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898deb5989c36c5656f699d9b7aab12c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1936e5ad86caf3e1a64db78d7a8d15c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b778669de14e6b4548048498abbac0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3698d82e3caed9f9034659e80d0a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc84a389e56e093f3238c3f07eecd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd3d2e142eb518781e5ee27b4dd788454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbdabedb1c882d2ed3efef21516b76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4ca8b492735cf0ac02fe8add73969456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4757abe899652af0117c8bcc6c589457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c84343a0f8e4cbe80909119e50bad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480486d1e38aa3b47cb77f98a8f2866459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cca11740a83e28e5db9b3f78c5056f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79d9882400b8b7818fa07880ef7098461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f552c3a4e95cc583d8639b3be19392462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e7dfbb7caaee3d7ac5e06f2a4fb17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d7782b0bc8c625049ef666b8ee10f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d043223bf7c86c9f0fb37f5feb8ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd9f85ae972fca30a534b1e47096f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444988b37d39107ff3d9d38d7890ed9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafcadb2ade788f6f50af1ed68de9d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89c7d3e7ba8db950522ed0e9784c78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9299d7ffecb279b0f69b7b201e4f168470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab05aa8b5356eb31a00c1812a909626471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a83f3bcdf366394d234e1f3321a5cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e4d4dcbb7f151d4cb66a6f872bc92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce43f5e30187d22cad88d38257390f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b26954225ee7cc858724c1fcde9c28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80569e84a6df3fc1ae8c42c0a98f967476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894c023546b0f8c791433d5f386375c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672848fea8ddfff44e17d564fc1d7fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb7c765e2c146bb4aa1ad5bf2dd798479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661076620846209dd20672aabdcca50e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ff1832e215d826e2991a022db1882481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed95ee611f97d9c626972e1c4ec37da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687f2257e8b21dcfe45f5e474c5feba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460e6658f72e94765b0286c42bb1b51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450739f91da9f470d26c6c3368e80ece485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65394838c875a2c240f2a19bd77e4c33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3e6d3381b6dc247797264a2db3438487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800a6f7918d352dcd7ced0bd47224b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ff38a69567b19183f7b54cf6e6378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178bacb83952c6d55855e8517d76cf8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2c825e6ee56a5d018df900553bbcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf7bee64169fdcc06913be2a232f62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce367946b0b783b62b4132f0d53ed1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2deb97e7b14de38a83e874479ba06b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e72be1a56cc2e416759fb80d1e15c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60cd79864787eb21eecf3829ac8e07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf7b69293dd400bf4b40e8a2917e16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f00dad03da7b7695ca101739ffcb3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a02950749935f94f8c80fed755208499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f308d00115c3230fea1656eeb807a59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fba558392b221831dc22ca8a9027ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7575ac3ff73ebf3aa33f7a36627e71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56400bd3627cb0a7cc5f05e2e1b844a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a2d5ba05623f074c86e044c48b58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ee7b2784ee47b9aba7a0ee23e257e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5214e7352c3d25c8d8f3244567cc02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aa7fcb64b61aeee6f2e6fd9876f9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e20b7436084301f3f42c7ba4b68a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028655e4e0b8d1b35b7dcc4794d5343509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011565e0bbfb581995c4aba008fe67f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d9aeff2cece2d59e518ed58b92187511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4424874507eceb96457ea2f981716512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ee1683801f73297b7484eb452c66c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02718538f1599aa5131ed7d0f0bb6b40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e420fa0951db464b1999bf11b427e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec3583d8cfcbb0747396edda509603516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd29596bd48ae4e6aa8c33ce82c7186517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81a9f7511ebf0d709f0882356a94f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807896e1943d04cd59759efb75c1348b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587846d5e45168ad67daa9d363090a18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ab566ece10a6cbeac27f41ed0c1b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27012afc8db80994f214d5d7faf428ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9eb2b8d30714063c91595a78158bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2341057e04f8646b32e9d75bfe82248524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce871b2b8d73f716e9086c8d73008d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bcb4b005cec0ef5ab656240a2a909526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0aa811e261d955c45ba8cc86cfc87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc601676b49c08678486780bfd48746a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f65d857da31a76ac20f5dd0468977529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8618cb2b87ba1b6b54848734c6e667530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408ac4eb4c767a815bde881cfccb054531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a8c8d11e1a8bfe2c0d77461952f51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f62ed5d465ac3474d6ab6fbc64554c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7926bbdf045af36cae61c371dbd19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a25e46712ea136749e8dbb2ad47731535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daff67e02bac6a79b10204d25758791536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5040d591042af3c9606b4071809081537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab8255ac7637798e02836fb226b336538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7e682898b40cfb3ebb901e489d422539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481660df8502912bbf527d4a0e591b72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f44360ae783b81d351ef986b17546541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992114b3f2e336b19ee92bdf8bc6db7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ca45da66e97b93d19531bc9154ec4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedee831b85fd9c8ac8863c4928ec8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8fab4b97cabd1734feba6eba452ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b57dd7fe125f9833958cbc120a3d66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b9771c0d986314c4415621e50b8a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47397797ad1f9e9c58600b9a7ebb8447548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9509e791684ad951d594ae2ea5511549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b615280fca17a8ad9da9b760e709d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8d9bd29f8418e52c20126e036202f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9105e79f7425b410036b4978dcbbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b877b5c92a7a2a01bc94896319c786e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2868b4b1df35358216d734b64340f19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17364eb81d878caf0fa975c2fafb0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fdd19fdb53302979d364ae12209a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31459f659a7dfc8f2080a4c3661b993d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931dee1b1c8548bcc09c88450c2f898558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1d960f0698f6b1fdd75f683880fdd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88571ae6920779ed6258671c1f37bd65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691ed64b265dc19d7a676006861ffa6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3159d2c695cab4d4b209114ad6ea203562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5f31f4a98b6c04ea0282166e25300563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf6ce292f6fb093278b94cbd5cc76a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b63b260904b36332a17463924ea7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99199971419de4cd0d2c2164de4ad75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28806bcfb58192bcf03480d8fdf986567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bd605654e57960681745cefce38bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4607891dc06d1f58627e16a32063c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5cd4b02dcda4ccc383ef72bf6ed0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff32d30077bea6a77f18392ff90018c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468b6528b015a5ece57a7ee00905d55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794b9a38a259b100a1427a017b2a1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899bed3c7cdd223e478f26b041e03b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70858d18c508cf3e86d93b996381de65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd0e824089ba150580c623626c2d12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee6d339e1832525210fe47bfc26ecf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c73bfa2f5c2d4aed44de5e8b6ab072578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095853566a4aee4febe281e6869c5a51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e2baf8437e92a18311099bb1b75e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01defebfd04b6c3de11b759aa517abf1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dafb7dd84756d598286aabf51da668582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50623094c337f93709452ddb446ebaeb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d42e4b7d6cb78a0e89d5f2e50bffd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bd3bc864291a76b28afee568e7682585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406d58461dc50ea9bb113a40a56f95e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819313ead1d0ddc7c7aa8dbf8a225e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa362a440fe68fd13a305dce4dedc54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c521e409c5f894fd01b45b02df6418589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ed30982bab2c141251f93cbc11a29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e559634374c18156c77ccaeee85439591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc944675a574d44082df9e326d285e55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d157fff1bfb50f57c3a0ed693fff38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053f4cab9c144bd373ecde27a55fa1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec597963a6d4ea6bdf7c0fff6ced80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6b97c22d4cf5ca63ae12077844b6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e397a702d08815ab1e28fe36224007597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea465c4f53f787bf11c43783451754f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f672156e12b7d076748e11ab11179599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca353ebb34cfe29bf99c35c61b584f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174903a1ca62dd709e3996da0fe7ecbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3457f645f8f569643d9ecc053a496602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9f1552ba105a5f0824840442a53e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6989931497e011d21e57cf7564de37a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b443445e67de0e966d333d348f706e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8b1fb2686e5ec52d28c589927ee58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ea09c907f45a64569265ec00b1b6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7ca17df87fb3b53899a1454759e72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e83a5307d41be496c7cc930bb31219609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f613515cbc1ffa7f608b6362f208eb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39435e610f1d60a6929c59793834bd6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad113871fbe387108ee49b225464331612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f74dadcff052af434f39d1f021d27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a0ddccab3409e232149b282ecf993614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93fa2f989c7a30e5645900782581eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1821c13f3c6da42bb12f5a1dc2cd52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337375ecd3dabb0922fac749faeef0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511f5d95baed561b908f7b33cbe5c9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b14062b3b9c7cc3fa8b4dfe0dfe5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90711e816f3a8787f0deb16022a0d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c8d863b305c65f228ca9b2f1bd256621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ae5d2acaedcb3c2ca682ce96d6f02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbc27590948f71b5ad4a36ee0898e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b0fd31f7a26119d16bb216e1f0c58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49aa5d7f62401c69bbe4744053faf2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fb911a3ddb860e185faab36cd1a11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3752157e71b0d3b4f725190489d87a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a77b7e45e8fe14b52f606847a80b32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afe6a44524a792a0e7aba7d853c663629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d6e092b07555f32a2215020ebce01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39bec62b29094b5ba5039885b87a35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e4d3ad28e2e16662a213ac50221e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83b0835973de877bf49a7c947d68b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe6a2a612bbdbac6bb9956fc99742c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c1b35f399179bcf31ac453511e55a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af2d33d6332c002972d3ce2f96568b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7726a40e26fbe8e4e9e11d31d265f7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420a500a734824f509ab27a20de7a44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44218c076a5e4ba3db28537aaea766be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b59ea32d23b79a9738010614c6e5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825374a0a2eac87bd3c3aa2ea1627428641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0561c135b78781b0019b7107bc7c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135750ea678cfde4eef39c2246ca7f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cfecf5bc7a617b8aebfab729405c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75694c27a779975e71a788324b1aff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d797d263c2b9261ad1b882bca1b727646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eeb83bce8e20cc361da9845e3dc2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc51a6a6049cb3f98efbb38cc0ea98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f15c93624cd80e03e05f913929f6ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8d26e9296a73d37a0b5aa76ad25f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b625ad3683f7622e248fff15522b300651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d43bfd7d52b28df9dd725cfedf8ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2f2d413c042e13b851f06589182f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2af87ce2a3159c9a7948a166fe6d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2fffec14e3caa72c9d584cf35f331655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bda8882fc3ba1840e7962d05a50c63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8dcd812a086af584f9071edcafe4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854d0fe167d1c39edc8cdcfcb11de0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413c074bd56dfd415857dcf7ad41614659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052f181894b1d3c1f62cf5debaaa6d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fcac8be13ea6f66b0568aa9aa7099661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5268fe2f70ed7524a36fd15e82e6dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf884e0fae89936d231f89bdec161d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1830cc58c3d6506e7395e996a50a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a858108e86f9d0a0cad71c0d5bd933665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab13d85c86aa30d9d908b837953a18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd66969d54354056f08915a92cb0e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb55f06195d4f98d6d4f9f8eec60ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6477f08a2e145e18f667509c06a3a86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac948b93fe9874d24bf80fb69c48a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa5249240ef1b09656103ea68db095671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf91e1a93b37d8b80769fb6b1ab4b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef818b1b789ae40be2a567b877021456673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c542645cf04cb2867b819d2028de16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241620af7f1a6adcf112a70215d64573675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200b4aca05b078d4c803d7a06c23096676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010cb814ca4a4a886facdd349292cc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72de06ecc120d8fa77ff85a80af7c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f210872786d8b0502eb0ccfd9fef371679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8430e65c95de250903898a2ae0694b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc42fab5d3605b788257cc4ec6e4837681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c754cc003a034c4c684159d1148a76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78439655dc1b3c124a0f41541ce68e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfc121f94571f32d9528cdded1434d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97c77d190855fea446d1d68a5895de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18becdaa7164331b0dd0044d5e2d179686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4da5df433b30b172a9808b85be9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d058bd7233dce724b16cdc685d903688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e2b703f01c6c9abf5cc3f1ad72fe6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5a29995be61cd0060a5b499da86f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ef5a7ba3ebc68f0b6ffd2e977a38d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3560103ae9533b1c78c2562e94f9db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721028d542eed7864f902e0012a5c07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888469c4f08d392b5afc3c7e935afd5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b932a8c479cf0795dcf3448170c82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cba6fa6b99ec1af28e0ba8b601968696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae33d34d9e742bc878ff39b83a25200697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976dea2f3ebd2c44201b6b981558744698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5ae5a627bbe43829ad31f817ff38e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7483a35a7e63fdcadf570e0941d22f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b801a1771c3de0217d8d62b9422167701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0bdc0aeb62a0b68669500d91f9731702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774790ce0360ab83dec051ea7349ef8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2aa27320ffce636ad470b2d081e53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d873d47e343292cc0544b8686e935705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499b49ab92cc50f45fbc649bdfbebd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481224e33d3d9c4705b7ca74cda7e14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c71f6a50089e13caf88b227df58081708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf197491771e4c3ea211f631b2a794cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbf9117fdf39d91210be157d195b12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d0841a8448662242ec2161c37976e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23658fded72e47c4a5961929882f93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f7ede77f38c71796d2ca1e0594496713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5d30134b6e5841e612110250e6828714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bcd942263d3ac87876fb7c0b972dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a885908a07f4434d4c8977d92f0fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356370a796fd9e13889a2765e39f5de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901ec37ab528f24f0b3967f4818f8e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4899062faaaf01a6360fea31e5153719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8cef448405a224696904208894a8b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e03d17db04f634c50e1b1118c1b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869b4ba3c38ea1b8fbdf38cea9d5127722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9b2bec7f0d629d216aec1c6e48222723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05978db5fd19920835c51b10c761e4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255fec9bf4e1764fa1b049223726611725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773898ee196ace19aaec9a9f0c10821c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f80559242d74ba48a14b59ec5ae25c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1263d168c235da6cadec97f7f46e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa07d71badbc912a365386a4529e836729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120ee80320a007d8d0e4611d50d672a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b93fab2eba7a51257ca2a7eda74ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7020dc109c9cab116de80004050dc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f718b3fe55eb65aa953e50ec65afc7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949b932b5bf686020d5ae93172c2133734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a406f6fa500dc63d6c7de4f21de0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89c83855825b3d62d81bdba8ca0f89736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b156cfc7bcde061933755f00dbc07f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75486138b7b0c723e0fa7b2090be04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc9035cfd92920293c941da9adf86a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72923871e7dc4d65eee7792b3427f35c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89532914faa1d9ee5cd3788ebfda43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97d6bb276c0f33f034b43dcf1e3c3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48fa917eec57e8fdb68e034b84fa01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f3e93bc71dc2b0aeae7dfc3d2a27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b2dad6156646e03ed2fad75282417745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bcff89efcae25282e912a6150c9fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55b40e5a36f13253dbe8f6160f354d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257fbb4c4b971bb1efadbc42b7ea191748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa8426b5c39f147135caf69e471fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dced7edf9d60b69337e908cc4b173b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1f1bbb126b28c8cad3e55f7a32554751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac27ba938fa88478b8c0b384338595752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63712671a2a6963b0f2aae9fecf82754753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449b67405c2a13d59c1129fb278c5d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacb6099ac096c50dc26f2384e27eba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db118e8cd66a89d65b81ca54c0f6c9bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945691825e375c7861116f74777a9b4c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd24f470df88fbf99ae61479542b64e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dce8f44e0e3b9cc5ddb6988daab25759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb4100cd4a5cb20c098e23879a079d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ec72a750d081b433c44921c59124f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b638929431b3cbc8917654e320bec53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662a8a20c847628124b8c3e849afc994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c2d85f66eba94299561fe0646eb435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43e5958c10b54b4b60ce4bfc425e186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3511f3158f3a338e412a0da86305a507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709049c7e22c97fe63fd204fb701ac888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939640faef1bc5481e672656059fbeb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867937495a3ba849a6972f182da47f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecd47fdc7a968731f17b48f78a802611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713eef40e39a47bf1be8317014710fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21898bec0d317d1936f0fe910a89e0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ff650768cf428ea9dec708e75748714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f01d247b369882324e202e773f0d3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f677a9fdad25eb5443f380e046d34916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fda642db06b04a6de158d0b42f700b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec998ef77b675308fc6d71f94686cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67746e4b40995a0fc44fcaabc5f55419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036e3f93732a74d0f3c23f41723591620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66588b121334eb2f02e85a4be746b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809125ea55a63f6de294f8d33a73731422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6f9d64344f13f8b80193a24fe59b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dbab757fbc13ae409241b9f6d9b7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439332a380d260142457636e4c8b87325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ef0c858cbea4b50dc1af442c5c76f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369c55b35e2e29272aa15c60fca91cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c6661271fadfa40a2edeabc55e7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828137fbe018f366e7a2380eb82fa1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec1a7b17d3662236cc41bba8268f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d713887c038c84c7c80c3d3c997ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fa02c4ac02ad76629652458b3ee8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940aed9c486f8bfff985824804306d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf3980cac56cc4c64043c680562f8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c300458e945abaa17dc99bbb5cd1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49546a16b78b788ce3617135c590fcac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322796d4116328323e6b03168b575e7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358213b47d4764f49ff225328d4d93338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855eaf9e0f3d2b1779ba4c5b392420c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc066652e09b136a2b56537a766df140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08c8afbf03b82aaa27041ae268231941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e615be85e46f8f54aa01d54db5b6ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd0649c5374d9b574e7081c3420a2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb821c1ad65f57f5a0df0fdbdd2bd4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401ff5cf67656fe2833374fadfc61a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468131905cff151201543b640681fe046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48857d2fa919cc684e2442664d71e47347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf1ece0c2280676bc567b83891c23c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149c99eace90e1c3ffd98678945c47149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de3e714459671e84c9062d511888a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1d697f251149f16cdfcbb515df9bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d0d70b89b7a1c83b2f51adbf632f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2bd248100893471678ac0bccdc8a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8e62d5c012e0c96644c5e57767c5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479f646088bcf50e7ad772e1c52e99c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b3c839155d21f0af1875aaf0f153356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8c83cc8aefbb5bd20a0bc37d16f7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab04a3ee8fa3a99edd2d10567cb37858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652db0741debbbe84e7c0f4e3666f4b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fb0c1f995f778ea354b68846b199160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9d26552bff55c840acaab87e0d26861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78823f0bce69df50408cf17c94cba29b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717ecef54b5466f94bf3c469d0669e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b3344d851b019a4ef874facf7076064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7099ae813f87f6b79ac1d1c3262dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad03fb3f1a00f82472a102c5f5056266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b61637a401ff4cacaa45678c144d7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8411e497dcbb15d6da9858ea1bdd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b4186d6de824ab5dca98284c5cf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481c01f230b95df9d031254bc98d7e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac55b1dc558b6694a54ad96f37b81e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388fd0c7da948f7dcd3664a237e697072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bb6c74e98de7a1c5dc8c15ed8c9c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02e4a35c41d3d772a38d6b04d86ea774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89068660b6ff648518275cec8b72a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dda12a30a6134f90002f07dd6d3d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab516133c7c7909124c2b9ecf65ef7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e81552a51b88a94063568bd799231578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664a45506085375d693d8315bce259779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5614afbba169fa87594d5f04b19864980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72588c29a389e909d0e90901654f0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a97f8729fc8bde702435ebc8baecd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38187a8c2c3d82d2ecc92de9cb2412383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e189dcb39de6041491cb407ff335f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5cd448933d53b6a7bbafa644e791485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccc64a5fce2a192ffce58cc594c5ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8aff8597056d6a750d346e471ad9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232bebe969813b83546f67c8142bca688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff8980a3b0c4c9ef762c22a8adaf6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b97b11339034f6d5d7cbb0888b7fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560fe6070ba1a520a511f4152c7662d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b3cb33ed114a07b87783416d32aec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad1755ddbfd087520c33f25b1fdd5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b52608117a03053a4f2c65a98423d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532503994821f2f51a9bc8459380edeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3fc90ab84fcbd1e52dfd86e87067996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e71dfffdc33d114755fce6e6f669c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0fbe1ae40c0b3710974d323d2f68998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afca0a52e244761d8b055bc2d23e97499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9038fadb60162c35c8836c8238226100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe533bb6dfa08b8ff082d270d5ad0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32275c4e7e2b5950473cc1411e027564102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d2b5444bc66b4806894e9c1fb699f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec131f6e3cffdef2f2548edd32d0329104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023cbe2710f22766ae6fc4a6ccaefce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb608fb2fc984e6725a0027a5ed79f01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122e3384dc868ba292ea54955c32c6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef269e6cab431d80cbce95367290e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d9ca5cf9580d19dec0feee735e57a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32aab103d21ca6dfa91875ed7832f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c1857d9ef6e78dbcec108ce215aa1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da073cfbe084a5e8dc8acd0fed87cc8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262600231743cea44252e1b240bfa43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ce125b0c85169480fca8f7bb519f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f9f1e6f57a270cdddfa6f1a641e0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d810a0f3a9c2b5ee13ea24142ab2e84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81dbb02351001cfc0231afe4d3707b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9f1433bef6bf3b50c45770ed33b9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e06cc40eb251caa64064a9f3dd008d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e8a0e97792150f93a15802d09dff1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a8faeef78a9378075406f876885ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c900444974fcac1779cfc59bbf13a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083f91dae9ba120af5ac9bee7ab7312123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea948c8e4ea6958251826ba822bee28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0be52c62a2e75e16dbf84e9ffba498125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ac2abf2360ed2fbaf24d30d23950c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651f07f22f7771c00bcd2fa49c5d617127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ae4929206e0c1894ced4bd1092ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189dd0544873b65365d7a8932b4e54e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd189d61c19846393c08a1b6fd27d7bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eb41f897c1444994a62ee27e90ad4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352d29d1513421db0d677ac3f6459f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec28e87d12676e0bbecbce9cb015d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34949345645e6c658bc6d4075da04dd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6274f5bf1de4079ac3945e4ec837a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317cf8a136b3fb510e8902b360a3265136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceecd8af940a66c78c1407410450d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f92edebabe068a4b71c6a2901ca854138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb637d712a5ffdf879eaf70ef40834139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09783964a2a54c9a36f053fc7d301928140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93590129278acf008ab9bdf56b8e503141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f9a4c3c735ae98cd19c1aebba089f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8cac028210da635216d8dc1ac67d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82058b8766fec8e0693608bddb5cd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bac61bc0d6f62024fd76238efd87a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77f81de904304a5cfaad2c7265ae58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f344d123b4b903d726aa95d48d07835147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310e351ab1426350e4cf4c096eeda9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3791cc3aa5cf3448923b8c0fbf795149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436605768014588a0c96e0be3abfc33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744c2a5345170cce0a57c21dbb7cae4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44a743b3db2509b2fba08cf8141704152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d357585ead891de19caa25777303d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860f79405a95a75017eb36a84dfdb3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b4dcd7645c9623aa7bc00760679c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df649e5410dea9f8a722793e1b7f29bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee42482930a7e3854526c691aa6a31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096242209d5b8e78675ebab004a0f47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fc31e31f46c809fa7b2736aac645a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215425f1a9989be1fe28c6fb7b127a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a456e1d1a0f6ac50105f4298026f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d04061c725005271297617f1c1152d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f12a9d737e3ab99b2444393f433518163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057c572067dc5789b4b65be09ebc91b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe227dda3b5f0f3e830f0d46a00f830165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70884b9da1d48a3a8a36c209fca1742d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e964b4a5bb042011a94183de24d274167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb3b7b10fc0b472b1e3f7335559957168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5b724204adb50bf128ca5afaf85f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d7b01bc891ba72c77d9c3872bb73b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af73ac47dc42684ea701b8d9b269e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108eec1f34fdf15c952f55ff4a3589f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb362084d1e5c646e1527519641e93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95d4318ad020e1eec098157e9d28e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed39111a74fa3e5fb5e299a124782f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a0a8a2b102a91a7045698d3a74d6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac21f6c3e0290ccf99ceb812fefb3e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45be6a735b46147826fe1df4583a2b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cb53e17c62da697906861fc5fa0cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b04edfd849e28432be16e12d45d690180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000099e4e5b6e805ea4a0270a2b11f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110a927c5d119669bcf8e51596763ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cee7abb9e6c8bfa192c02c73967ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f04c99f68610a9e7aa6cbbae218fb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd589a3b07f812cb091c37cd9531092d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfee76e3c8417ec9d89f3e94da3e21c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceb6d441ddbe637c517921a653b2b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171d26f4497264f2e88e4018d61d52f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ee55d1c92687f95317cbd4e2949d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc42af015173d13cecb9332e41fda9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb56683009072427d21b7978613e68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499d5874a9194b83965e081a3dce161192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30278cf38169982f59f5d842ae77dc5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6507a42db01af2203e655c319e5c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cc4d3e8f2a3d29215b68bf680f905195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eca26472283bff3627e888c0b0998d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847eb238c72ad57c91d3a5462953948e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a5d76d3abdd44cc1ead827a26d6ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ee0e93a8a6f42a081b9a183d70b0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ac7bf83b48c9cf4a4d3a86ef708e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcef3f1bb3c49ffbc18422102bf7ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed49295b291d09a5cf21fa7527b212202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf4d79a676615d92791efd6355518a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c06ba20e7d8d048011d5dda2f17c19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3156da6c51f82be94a977d2faf0d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee583d01892b0b98d2acd925eafa169206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839830f5a630e303c902d7659dbb1c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94535ed7da6250b92e915e4abcfce7d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b68552c34d36c1952f00315b8ca6bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bcab0ccb3c6392ae6c01a4aa6b85c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6e3456744cb8bf82975e483b2063a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3cbae7bae3db5fd58976a8df7aca0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5f38e219ca97b4e507a9978aa6420213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdede8e31d45fa26319a50428b73e432214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb9167a96347e82c82c5b32e662331215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9a0fa2bf4a6564bdb9d4bff5c9199216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da641725adcb77ed1dd15e4ef211b126217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c2238c879aaa0094dca335e9404d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51510f7b7a33aa3eb2c45e0e4c90781219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb201f3ee8faf6310a11eaabe02f338220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a010d133b9fa5ca1e18bad9d878bc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d133ff75eed29fb68ae82a3bfd9955222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74810032ebc63a0d737dcbb3e0a244223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b96c1d4d8762b45b008baf5102a70e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cbdd39bb25074c02b23fedde2975d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839d38f66742c024c8bfe967d560692226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fea330b09cb9ac4cb0c90371b7d12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0060643c343fb8800b047ab0bc7b8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b77fcf0e341707187c5e7a0187f11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d3283cef9766feefc7e850b0d6a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f28129142e464d04f1aa32f3006a8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31469f0d95987ee7ec1f1589a323ba14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b1e67cef06eb4d4474d7d9e00b4af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceb83bb607c3d333904f51168197d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a09327a6090c48502c30725edf28b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb019b6f1acbef863f483a2ffff07e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdec008d97bfae23aa7021d55c0d1a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454008626bcf90b90e27e46f3219c2e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966ceb929ee509c70a1d4fd6c99fb8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018eca51e4e5762dfec4ca73a9be55ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8146b85a6715679e67455cf2d499b39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d18d417bcaf2c3bc1b84fa686a377242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaecca1f4aac6869bee25650b0edea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb158406238e5ad9932b2338aa1df92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c5bf2240654a077ab464f44cc05c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0096213d136266f008e9e657bb042ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d46d370fffe941ea62b2a72b567cdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b493fce61e0222531254d66a5fb9a53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13375967ebe39cb564c72c15f92162fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772300e759417f2702720233f6f3e2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b5b85140d6fe8189614fd6badf61c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ea2d9b67fd85a60895c176e88c8a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc74f8b89203faa7a22a2277bd571253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2dfb0c0a63619b3763a789f9b9ba7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d05cb23a9230ce58d1d10cb1bef4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52c2a0a4b24f752d621019a3ab1b2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e40d89dc7785f9a4ecd3ea58af2fe2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c407d8bfa01da75469c714b1dd0b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fd74b5c66e8a286969c27b8378b89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16836f3cb6876ab82faa19b15ac6482260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90591cfbc828a5e102d0a4f0b437f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e1eac0f5e02bdc67c8e1d8d065cfa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b209db7cf421f3a963eba6c1ebcc2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf885b911ab9b3f1bb09bd28fb36596264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc490373dc40482c46485d53bd7cd0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6d0c05b45bff9d50a5379b976ec3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da20eada06ea5e3a2ecd168270f029267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b2c1719d07c0ead047057a78e6d3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdb06d414de02bb2e4981b9b8ce2a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95927f9be204fdad1ed7e5c6e1a06133270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0820e0f33cb0a3ee0e9ec5e5244cbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48d2ae093150d3c887f587feef4dfc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779041fc81112f804287407c01289247273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebf6dbdb0594b962f6eaf8a96d3dda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5530215f7c11ead467a74788a7aa4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482b95dcddceaacc6149fa4fc33f2bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1cff3de2995c5a2a274bd7411be02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ab476bb34c43e6610db7abf53e8c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29ed717110bdd585bc7043fc218557279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb9d7269903767262a8d532a408dc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbd9511698aa64169af9a77c45f9a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627738118fdf115a1d80500ed0360860282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7d83b2c90f83ceb6bcc085fcdc0c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8da1730a2b9041ec26bf672a6a44fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9e8519df33148b12054816b44a45f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feacefc152a3bf0400c926de267e73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1ba4ef1b471bc430661adb872188d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77969d9cefc5b485336bb37843aae755288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ce8222a8807bc85caa900c4a691aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdbe5f60e8439b335c6f163fd657a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf758a10cc0f219debc10daa2d6a066291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d7c2d9dfc3ab25ab79bacf7545867292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ce959ceed9c72eea244eb7edbf159293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0beda03b725d79fb30a3fb8e54092294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceb2e9391a97b25a3e14273f6d0e45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cf8f96a6f3c87211ed88a29965d96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82532f096a214c2a7ec0c73bf0da67d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508be9ff0f43bfa8f7c5c0fb09dc08d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc3be1ed1ceba3dc5ce6eb15e1028f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f28c6b7717a47042eca3ab04f299d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8db283572b1f0ebbd4262049e10eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb49849e31849e99a62cb902abf770302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf701c7a72589de57631e2f56450a396303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61eb6d30badff158f60b3822017d4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef885a608c2daf984dcc4bfc0cca32c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3499350a463e586a82aa4db6a97a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2bddfa10611da16b184159b0cf89b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abc93843bfb2587f5566893487449a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca774dec150beb8de707b27ffbe72c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68594bfe9cf1b6d236d539c0e92b05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeec1064e7eb5d9ec2867b422efeb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd9bbe919776beb74d7ac486f3722b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff260245fd631d833f1262c51d522f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362ceb5d7e1e585e2dd2c441275f57e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4fbb3c0fdf07c18f02501e5d3e145315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2846f0d4753596b43e044a9cb68ff09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf786a53815eeb1177912a06487c1cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df1bb024e353953e5f87eed0a341dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64dbad905748ee0786c63ff73c7112319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8fbde697c6f2e04b8754ddde45520320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde4914352b53a1dea03f25e90f4109321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b1c1c2771fb30611f92decf8d3d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e5ad5521c20058e204c51c1786711323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743fe7cba01f1310fcc14360b5ba9a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77c853b119a21f492a4ff4299e6e4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9baa2da1d8a94e3487b2a80ae8bd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc94f0594fdd1e4e8033b5b96c74ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147cde86d03b8d0008f045e8964e4b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d9fb36c0db3da2e8dff53ddb2239f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0539a7e7ea995db42cad59dec4f45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde820b4762315b4d56488d7290f0739331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf654faa553724593500dbfbe72f6aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbf4b7e4712cfeadf24eae4e380487333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c459e4765625c00a60d8c896ae2a7b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149e9fa833c7b6b396d6521366db571335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3916f507aaabf3b03e771fd28dd31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3a48b0d37cd4661641aa4cc7626ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb464ed9e3340ffd45c1946bb5c58a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167830a03a0370bb60af2a9b3dea3867339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379c896df9f884aa62df2bdfba1b346340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ea02e3cb8e2edb4dd9d65fba076b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e72bd5e09dfe3f99783e82cd71928342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecdec8455a4192b40d37532a5ccad6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242d39989eec724df91cd43d422bd53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760fb52ab468fe6201d530112d22a2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf73fd410c729382febf15ebc8a3282346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594bec7d29ae24b7ec0f55461f69a45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26a6f6e91ed44db68dca574db3c85d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca660de0a0eb7973e8e7e4593d9010349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37403b8a877f186d98d99516f2ebbc8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83399e2011f056c83dc517f0797acdcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4838894d4daf3717b2bc4aa6a0eff11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c68a253474b283dca0013452c8c12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42992363ad75f1d7065c1ce0a55dc3b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab34ce0040d4561f051bc2704c05af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef87654012c37207d437d14b07e1c86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024272d68c84124e23a8d1bdadc1592357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f0e178d324f2be4011e69900ba6f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a9ccf00bff772ba9c6f91b354be70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d723ccedaeaa587b5d9302658625b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370508eb2c0b48c7a70a2d20ce26be13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b705b9bceb89bbd5ac68c8a743e7dd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e781cebd87578ad74da0d2fca1ec8cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dac5a287a372f4fdfaea0fa219e93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c20a6d68251e08d3e5158e32db7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13563de2d2f11f68d2bbe4a6f808984f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a7b48c74ade7139e36e1283f6527367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3a173723044c41db7d4ece6417c3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f520a9e7997de37b4e27630754822369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb444d47b59d1316254ebedf8a44b5be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad4b57d76aa710ea95bf4502afd91f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6319bb87c95fe718f70eaa9a43fac3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581335ad4e5c083e9535ca2b7f10c3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa85e305a4d560468549446dc3e445374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeed54d73e7308de51284b1279caf1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926739c71e97cc8fc4e33eaa2274828d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5fe006096c8fb4d8b74436fac6571377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506546ff36cb2f07c872534a40e2314378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763f58bbad53d8360a8af18d6ce6846379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed527e7446d29d399fc6014850e2f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bcaa157673fa4218c1ef05a58bc8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d9d4b259cc431ae6fc27f97112e1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab052f3113b445bed0a5c27d3361d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec67665ec6d4ec4c3c06eef6712664c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b19677e9f0bef891b7ea65eff1d2ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82041d51115be570bc5e1674d4d57c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb10d09fad37b4a10bd8b394fbd1c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1faff6f223b1a517fdfe97de69896388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba301550e510775fcccedeac3bfeced389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136d695bac007c3e87d62f2a2ba1aa1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfa86396552e73ba988174c7ccd498391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b4fda0ed2f250f4dc380e87365a7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e4926a7531a51bf57f25e172558b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c4bbd52fdbd84fecf6484663b2d81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f15d843443afdb4aa3d76c110697c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b97f73bacb20aeb4b07bb4d3c82a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b7e8a38819f253c563dfdb4c6b6e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232805d4da7005928f3edd16b9ddc676398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032dda5582003890cd7758f235ce63e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee8c96e25a5a437de869f73f13a167400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7543c79bc15b527b9a504f217154b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89a1ee6f887bdbf5fc46faec5aa043402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435252043fae6b4853365019906cf54b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f477ae07eb4f0bcb671d02ea8521652404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936c58b8cdb6742b545cdbf922b9e74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a37c4579fb1e097901999e654dc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20541222038380f7d2dfbcc1c3778ea6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e9edc23f66a554cacef2b9117efcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e1ce885375d37862a0b12185103b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800a8dcd7e8f727db71677b74a9552c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a46ef044178bd78be58f5674164d6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eb3d65478e316478af6358ec74099412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a20b39ae55545f0f8173a856a58056413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4249ade8b08987284808715799874414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd67bc6b3f79bf109e1dd0e72ff34c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453efad5e9c8a54bcd65129d31f0e909416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998afc360b0872c4771594b86298c5be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743745ef392eb244f96e9b8c1e5897f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dce7f2b9fa7e292a4c9d3ea4e5857419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463445bdfae222ee2f787f7d5f029c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a41bb8305fcfdc2599c220285723f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9628d9bb83335fefff2b50579ed69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acf2c5f85ac774c6b7d37e67bff943423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b992fd2e46aaa963d93d0c358edd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600d044d18fe22e3f3202e1d78099ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e8cf974dbd780b804c6372387b495426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4333536a52ac0545c132844cb1bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bf33c8e65c70d7b3ece1a25b3574c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890efd295b8b7b4a869d2ae83bdd9b03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae11ff8efbd3f90e5d3f9cb83ec08b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57585ecf59898dc6f4bd8d8cafecd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf615c0e272803cb0ef0f695b6be6f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c817fc8b59da00f1a5534fd695c3629433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284287b648a823d9083882c6a1066f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1c4fec8c1e436f9c7c2a54d99b719435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f2b6e0aa34bbb3681f81262c076cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1a6ff50dab683204d1ba10d12cd7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ac504531b3862282777dc3ebe008d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9696f477ffa25d7fc00611265326f6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f71cc780de4945302c5a92cc1bf4ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e711a676d81567ac5f22f0561011893441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a03c0974d8c107d2cec3101097332442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3acc6584f898f535fe14cf6f3fb0f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332d12f3ad0b97d6af50a06accf2cc0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068070389541d0a2dfaad1c46d2545c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21367c3083476c22a10065052484ee74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c9dd7bb82230984f72efe6b8a700c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e8ec25f5237565330cf2c69aa378f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46be884b583ecf6d360baf67df44b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7acc25ec17e66e182400cc3438aab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56264118477705eb096c93744bdf67b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ff41fcf2e17c2e3bb0ab511c1412c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb18410fa7b7c2c773e50718292a0f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbb0429a32e4f53bd10f62fd8517b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5621e4dbb2e12ad9d25acbe0d4f88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b837509b9988a154ade9f83b209a011456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8260e7f597a6ee1e7dfec52da95da4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4a8f89d289696d9ee87d1218a76b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ce6a8b624ac9e4fd6e60ec0f1780d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef34158c2be30681983fc30026c93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd19e83476ffd06d1c9de595c940d01461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76eb3aa5f4770ff05a93197d295bcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635b526f8802dbb9ee0f981e23602a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1fa262195a3ae752ff1b562e1f294464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42254992d784bf25df562ce614109de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85270d3bffcb3d1ebd90a584b6d9d8fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a831fee5945e356283bee2d01a9f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76571146c93ea79defcdb0272727be6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f1d19cff1409bc6649e5e72915cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decade579228a8e3b18700e35b1b2a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78879bebc53a512a471a9334d8b011f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b36fbf79581b2d09f705a0d18339b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba9791e111a241a1a3ea393409599473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d429263936b9b2aee5dd4a1f22568474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462ff6c243c2bbe3e83eafe262cd2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152d195893987ec5df90d8b4df51fbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad0192fe60981f0025dcfc68ec8ef8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e59b2760135db82cd07920f93de5b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a38789d38ab4d05d97123ea154512479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf33c8613c99c138c6ee10ba3131707480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705968bf5a4a751e741beb7920603e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992ea624661c76d27eb400e6828ee44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882897996fcee8db17b703d7ab4e996c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556b50718eb15bf76ff26d8b478aae4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037627154a232c1307854946600a2400485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6279bea7f431e7f0193047276204f9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046df63c962261d3229483fe7906f8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fdb8f006111424a59407b99eba0e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faf5707fa4bbf0c58c7aad73d1a949489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12a653fb9d20a5e5d9276d7b23f619490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3f06e08660c0744886643c401c201491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e12b9bae605cec34ffb3ab592604dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313a336f9e2efa85bf642611fffe801493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2783e9a187f078877120caf4f3573f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4d58a5878b83d79f27b12df5a58f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4a2478f57d8bddca2083852c43ac7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c295997d515ffb4f9f33209998ebe9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4fd0a269c68602a33230e48b93620498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473f77ce0e6f6f68b093e1b3b4f468e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02fae2e656d896e31bd96335cf318e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cac7125c7fc77ba69547484e8e797a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9324e6ec48b96254c6c54a4f3414d20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5205db38259a4c9243504c7e0125e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14574b7e346241a174f95f56ba9ff658504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e51bafe503da4f4679f82bb606b9c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426fe65e01f9c3f3838fde86e6af5f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8b5b4e37b60b882aba188dea421f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f888569ffc54e8cc02153ce53fbee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1ed8b593df4c9b51d9b699e487702509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c909bfdcd350ee883b0b719727248510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd5fd590f3dca0a73df90bae481825511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006619ab18cdef3f83530992cf471d1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f397e0e4ba8210dcb46b30b342cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fc3cc1cada1eeca25421034080d95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e324e425f256d3a9001c328f7fd95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9819565d49b179e298e52d5dde7e7fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8faf35da4dd813f93000b663f2e4e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7238afbcbef812036b757bc026cbbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c1c8df66f70cc8eb1674d4a05bab4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b3daa3ee31138538f7242b54826e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79c14efbd2e70ed97004eeae8d4cdc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da90a1e903532ec3443662d5618472522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf11c2d5c9b48604fdd64f93499af0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785fa81af2bfd4f9c5b674ac777f3e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdbf795567208973988498aba30ab4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b417d198c33daec85719bcd601f68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d690286fc5c5d54bb05113d366692e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337b13de831d86dbdcfb33d24417717528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a84e1773bd7306054e9104da617bf8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b74792215bc06dac8b0fce0bfb402b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067e6664c4a3d0fa29a5d9bfd26b5d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3f3171f0b04b708d5fe3202a4d4d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9481ee02ab5e4b49e6b91a5d451390533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5787d0e56416fd8992c4d6e1b8554534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ddd9f04093fc40f35fc6d84b9f850535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffa158e918b5844c9a379082cb9073536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a71744d559733797c4122fc5e88f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d1b2ae0e68ced2eefaa099bf65bb2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbaacb5e89556120111fed99ef3196539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941195f0d6f9d4dc124fa52253b7139540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807572e690a2a464a8c55de70cfc644541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fd3af47a58fee6db0599434b7c7c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b95ec2daa28856cbb7469311260b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6432b769eb34d71dcc25de252ef6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbc527c58fcc81faeb33a7bd85b11b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969487ba37a12e6f8b6cdc1def80e86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc580fee08eb29a3ce928e3a4da2798547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e875f35642716c0fc06dbb7fc9baf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0e9ed28ccc9fad43e7f9c2b0829ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8b6dea531ef4a5d997d21194a492c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092221eafe8c3403ee2b6115109e3011551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa3e9a67ec8dd2e8e349f802ea47b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051ab0a13ec2a1068a2f387b9619dd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761ddf3f190a5b64b4da81f10fccbb6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96c5e08faf6989c5ad2bffcfd1971555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8d362f1190d5fdd65f27400670456556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eeefe11adc2a77c5c96bfe4fffe1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe571bdd206de8d0d0c1af83d8116c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91771f8b80404c34ee290255370d4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18396528665ac2fc45579adc70eefd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbac4ba2fa97c7cae669ce2efbd67b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4865c5a986c0e82997a203bf9c0bb71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361d0a2a6937792d8b87f76ae0297e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ac2a1aed77b9129e5359c47ea94c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e1ee273fbc6878c001d5533f55d11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b3238df46912d68895a5199ed24e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662e1198c2e4073444f17ec7f534ef7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d932b371968908de125a2f7ee8eda92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b65fc387beb69a149531109e3c0672569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52daa4fbd79c3512a7268f7a145775570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe973c00280d72cec178d29462ff02c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34897e0a36bae5144ce3460f9acca464572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a0dfc699bf9fd414a2c3ea8746e5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20e87830cddc6297dfc981f3f530e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c128857f08d6921db2c0db35bc77a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d3647c6fa736cd1f7fa1b1fdd97e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc5313e5937c67beee0d6a22096b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c327bae630cffa718ca62bd5bb8c4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e881a58270fbaa0aad967c7fce33af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4bb0652658240fc1fbe653ab3e8b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c1c6b1df1e2353f219540704dddc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9dceada727fa491534e089b8ec38a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7883f9e9115de45af1f6df03e3d5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747754d7c329cda2f276628b5803ad2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cee16d6829e95764b89cf2acc0143f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b27f8f988a077d6a83372668a16f29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419cc0d8ebcf31a8deeac3ea0069a97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f2873016ec428f5744484de21784e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60355346573c6276faec839986d7d1c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3be4970ca0439859dbd4bdeb1e221590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383f1f1c4242403320ca658195fd4c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97daa1981ba8fd17b0b43507b23eb9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828663b109f1aedcf9d483bc52b92a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34478945ea4754b9ceaa91bd6afeca7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9ad2094f900ac1afbfd040a71d6bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99326f3f7ec3b3e1d9fdf7dc1a22c82d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51d4f8450e88ba93c80b8d1f769fb8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6e51908bf872afde4f1bf2116f65e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27daa7336670bcc9686af6c023b89ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f056d9db3b1a89dde02b8141b4015600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b64b03a4dee16cc8ecf05188036d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f54a80808c4654c1a1391b9d7763e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2448a8109e0cbeab3406ba85c9e3a6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375cfed370655414dfd428631a7a23f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbabe032cdac01c1fa5034b2c79861605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f5d3a658d284f774abc31b90f04d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bcd5cdda47865d2a9692079aac289607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6c0f68359794985402dd61e8bb11e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ecd9f0c1d0d2a7c83276e71db5642609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d00d51a2a7febd4f6851ff83220d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd8be909b0ce1fea020461b069b9c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61182501f803922714737fdca161cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995e8162b217e8929c200e1e891c829613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0b17d84bb2bffc71c5d1ceb68265f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec313e66067360800ccd5ab03441a9be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c920f7edb363acdde1913a1e98a881e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c8c80ce7e3b3042c8a8b8a265df33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ba47b9df9ac33adf5be525c485b00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeec3a3e69a3a68c189da597f4873a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb9a4fa41ce18011503b461fb734d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacd7b50f1b8491103b5096439d2780621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77354290f509627770f30145aa6c26c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8dc7c67c461c4c93d17faefdb9033623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f71fb2756e6a8aaa1d2849e3a6af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32a58469768bf2f18b5d8ca2e31b2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063b4656e90068088074f882f75809d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aeb23a80d5f800cdad76bbd53903f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b83a393cb1d7071f621d60af5d6880628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594251219eec1bf2838e880e772ac9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e95602a97df910c7ef3c7d654793e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4d7f23109d5ec6197f57e79f42ede631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60769b734734beb226295ca6942de47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca6787320cd75685366fcc0fefdeb2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8bd7273b8deb58d9ff1d45728949e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f60307fa38ee6b685d2bb10c007d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385e7f286083ca0edcee974a455cc93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647c2e8ec89574ac4db31d71e07f3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727403391bb8c27130fc7ba37d3743a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9a282f03e2e7622b21e48010fc00b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf66717d735c56ca2489d943e753f06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72333fc0eaf5746cb8a236685e7b9d40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4971cd129cc403296e77485a1f2bbef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4598cf80eaab1aeb0fe14c95c7385643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d109b9512bbeb96aa500dbfa1dbcbc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c022bde3e999f27d7626c05f6931645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a16a2418f8c388e80188b504ec2b02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834b0a12c41406f76943112316f168e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442668e8b0161ca3c9aa11fd57ace70648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319f5e1919eeadc6e5b97187564ff0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da19679025b59365448e4d3653e758650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6414195ea33e118eb4d70c0827fc1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac5b69cf0712397205772894acb041652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f425aa671335b4a6fd273a099b48b84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4dd93073ee7eaa72dac43ad6c27b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f241331199f68026e278bc92ab87e45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675bd6b30aaeee40b65322b713c3e56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7af84e16e14106963987cbb8dd1d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acb77eef48f1131b8694d86cfb9039658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34ea3ae2f0fe5b4ae9a91763b9c882659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509167cba6b1a12e63b7b0316d0cd7e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9afdd1cc6fb7c08e95c2b7c6115a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78034a8749c71215eeebd78befb654d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3830044e78337428be4c5067bf14c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aa56d7472c8985dd8007eaf42447a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb85cde604a23a5d8c7883924dc5226665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab471147aeb86cc8fcf05a18275184666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bebc1b378a5252dd64739e51f61ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c731bbc40865e385143feb4cf39c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0721542820dada6d417d33c94eef3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5cd9edacc3f2093cd4b14975a242d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d5480c6e0adb29225b39769b89a67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d662edd220a5c02cf6503e205cc2ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ada4f6d4234461ed7a25e414cab39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c6102d9f675547fbe9cbb71742aea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c8b1464e08fad5615d29c6eecea97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed3f1b56062a2cf90f0edbb127d487676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93845cec7797b51a29a42ad652e795677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7129dfe02f5aac1f59457ae2502471678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd704c1bc440d22d25a89c6435e8bdc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084e7f68c87e6a9d25e13bddf6fbd6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ecfd59132fca22b6f21b95b1d350f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfa5114b013f12fb79c6f5be52ff62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0f3d753fb0315609ab4c7eefecab0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6e3446919c20245bdaca9146ef8ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db308e81f0564a7ad1b78d00b2aea93f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e3e3a1a9d71d287209fb7f22b48b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184561f737d8a741ee4385889719103687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d97f187342c06e15f55482e9fcae8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20090e651f6e26488a7686fb3b3f4ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e379f7b5a209563be750287b3574466690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e341aaba88ffb414d1e2b0e8f599c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc11e8f64810c7ff99e953005c345e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf060517b30314e54158bb661681a9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84be46cdb21fad20c863b36d81cba38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3a7303ced9e668879beb624bcce1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b33df4ff259857ebdd1df0eb1bbd46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0662a9e6c798dd3b06f0f19312fe3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff00aeb099d3203c25783bddba02857698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddc0ee35e2ab737238f47d4c0fc037699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b17108b5f018f0f2aadecf630f61a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face59b5588a8a067a9dee73ce17d03e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616f752d2cb7b204c1fbd37de8c024a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3941bf05e0b6f9b4869b066716a42e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b715644431cd15642eec6e1bad789704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105793ab6cfc675f68113029253df7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93375f80405dd406cd1bee562b1f1b15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565fdd673b6e4959b29dacc841b6843707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de85a23d5908d7a1fbd7294235d90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5dd98bcf92738de39cea9e0b9fe9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5552a8b3763050896844c46e3f98394710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917fab0c2dea1937e2796b8193a24c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f999dad49ebb4a9d5d9ad5f87f5f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207111458edeb63e0737482660a02fd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6324fbd7fa41bf123401bf0cd0faf6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa13761c944a1cb1143ccb66b0161ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725822933a2ec1b04b874a28561c3602716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bc4f09b3bbb4255bac86cad4fa72e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b6ef643281f7253cb4b14c173a247718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016c945a6dfe24066352d00fef6c0a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78551ff265ab7cf7fe2941d00d580d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e9abee24e7cca812ef964714ad4a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e275cba7841bfab82c61a76bd198d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b904ef3dc3d5cd000d86f51e93fce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdaa002c1ab37d08c673bb41327f7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862bea3259d322a01cef2c2b8bdadd8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc975115846fae5df3869abf86b1c54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7092b6ef84d57146cc04896c7d42a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12512974a64af7b1e2ef520293e367b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45489e1f3290af244e04381e7a0b7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda3f929c5a596cebb755babbe5559f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b57aa9850be8604a00324b0eb1e7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aca2eed0d1e442a0bb177b584e72b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e121a9181a9185fb66034b22f47fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff6a6336310ff29294eeb0f7e219a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56981ced24c3b049ba0709fda842b83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf11f653d886d40c659062894a0c0a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527f57f08a06dec2eb32c61ace4e3cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104cb985079e22263ccdf166cc57cf7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59451a2cd0ba8928cd74f6a0bdcc3743739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fc3512f7e72bf18a8d0663962d0f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f446608bbc881c8fd10065726b7cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c54c6fa7e2bb689c7afd2ce21b74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225e02ed7941fd55e491fcbd509f2ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085ef6c2b390a702ababd423c644d07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a401b7bec8489d6601ab3512df02be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735066ed670b1ea1c09de6b8d0b60c99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a66f15e4f4875a4122098d46770e6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f075f78a28762019e8573fb1a349a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f38f1b01f7b102010a3088b0d2fbc4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96541b9d2023365d54efd02bab2b48b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7fae65d95430b3395144766a95d34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22f279c8387f8668acd4e8af78ec1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd688f010a1718f3f4ea4924a4e4424753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd698c0693ce3a0f713821ba412731754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1487d93d7855a3f93df42beee2ebe09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ae18298892db128980c6b1f272875756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200d77e67bd160e2638263c9fde9df8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a91b5c8fe2e51eaaeaeac8a13dc4aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917651a9d1d6832299be3feb96dd22fa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>