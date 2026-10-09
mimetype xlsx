--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75734d272d9bb4682d6f585c0e282121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed93edbf66a0872d2c566543d4d3bc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c5f11fe61824d52e8cae1acd9e38a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f48c175f536ec43c584b098d1d0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89630104f06beb66e946c9af376a50b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a098606997845841a9736682b9eb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b709335652521ce87a45fd8c58be197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3097357ab36b28a9c772dbccb35218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35bea83824ac605d84c5ee6b64203c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6d49ae4142a92edb922a5f2c7df5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f60bc5cb81864a693a6b1b8f5020011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41391ba293b89295b7313d6ba4d9ee6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f348bd5eaf850f5a9b06158c82b4da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1460241b23dd8171b45992ae75189d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a4279d5968960fbe933f49532139b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de2e0e8e34953de0f2b2ec24e17ecf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c70f651e97a8cc470030cf421117d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18196dc99ee978ffc324661066b8cfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec010778017a194ddf3d22fb272c8ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f508dc5afeeed2c7cab01af108f466020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee12846852f2e55d41ed316204343c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b875b94772e95f8426a1a186ec15d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6ac9988aba84f5cf59883f46c602e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2a1684378953e228f2ef95522bacb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26fd20391e48d5d2d08435a061b8de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61257a58a8f15165d49103ba788072ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0465f6fca694f477928ca8ee4a9e1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9486a45aeace202391c6d72513dcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cc953d5ecbf543e74e45029b9802429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d976cdab61b743a2183ceaa1827164030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04c359449e7e8561f3138b4cb722d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec8bfb415db6b64ae83adc875c32e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d3a361cf980bb7c2432089529ab6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192c864a3e8632d05f6e86f960ff94634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8389f31a8547642f4088be3c9b72b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c17b4b0058712652482e2396669e4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79a6dbe20a6d41dedd56c48e472cbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168ff79726737dadf1d6cd8aaf37e9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc26cfb7936ce1472a2894f3129cb7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95b723dadd2a46fb33d4395d03dbe840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eb794e8ae11bf92afddb353872bf641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e20106c9c924441ae7b177169eea742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d97dd0b429e50aa6326bef96bbab2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1a4a50ee79e1a1552f5b764231e5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225e4f8d2926add5cf1c4c32b456d9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fed9d11e1e8a1eaf1d9ff1098e57846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388b46711e4ab2e1df51ec954fa22ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a07157ecf2ec5d0df07b33adc750e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71064cb209caa08b10cc587e64b559949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8129b3ed21785596e902a48bc5808350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ad67355c2172b1a3444e2114c7e3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb30ee3e36f631e679a9ecb591b48d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe45d47f41fe10890db67b15ef9dd1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f9089ba2d5c740b0616a561ef401d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218c37b16359227abbacd0c3d41d5a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1562a4288c057f90a48128f7193ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422fbbb451c688aab3bcfe16e3e192c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511239d724ea562c557520e2e2c987058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef78eff8caae1c9da9510749e003a5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06687da89bca7d3182cd2d5c72d12d0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5a2e2d9ba00722b45602ed3acae8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96493220083ec2da5eefe15db0f3bf0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e6bcb4ea3a111b728a3cf684bc42963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66bb04de74735415330050821399d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52366a4e6b79a07cfc6a909d573a31765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc63b1081fbde6662e89c6767ac43466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e02712f87a7e78b73fbad7b72919e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bfc60009d60f367f3b8f7fc18de1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf53d8ea24cb50e6c249e78084305769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6826859d319e4ccc69a59c395f18e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1be815951aa4a59d02457f991e6b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ecfdcbe62f3a9a030e3a4a2b7b25672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746785beec17c44f6317a795c033684773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e31bfc1032514e88c5392f802574f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22604ea7e68feecedeb59b219c9e9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669fafb5555617d2081b25db9d3bc7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10746010498124eface4e4f987e0f3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46508618e9658ea897ca2d9c17644d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905ec24981a1f8d1febf1578be53f6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa8920fb7c590ed4af137be37b39f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da2744d95e6e11788346bba9a097e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6d681e80a7e6cf35c7f6b7d3f5e7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed00566c31f0791d6e836f9057a00f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bf616d90aaeb67f689897d28a622984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5187dba90afc52130ba63950938d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a418e24b2aa63db7432a9400919bbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873dfbb54baaeaad8f18fce5614699a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981a7ff82e6dd9a5a7b9ec4a2525ecc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688454c52cc12c9dad09e5ae4bc593eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21634f0d2edc694d5eac6642aa9fa98590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670053b27dc390ea7b4bac5f356c93bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086c59d67a5dc73be7336f779b2296392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93f2660420ec73eb7934a758249fca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084aaf74f5e0470b909c5ffbc3c811394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb046a5835c5ac108403b0f07db365a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad426c2b4f0ecb10ad68da7965ff38496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442cfa4d23a22268f530d6d9c640df597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5c3ead948db04d2d2f2999922def398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c251b0777fddf4ce51be55d61d54c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc71491cc43b163a0d9edc13e77afb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc60979981a3bf78021112d3fc407b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd56d712cd35b8672fc1d42ab875c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f27081e7ce5b6ea5bc387c6a15f32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200ad89fe7fb6b664ed54d991424fc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5291299d3eb86ca85f960e67acaf34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa14460b32dfb6a0f05c59c10f6428106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646328631e1e4fe5796d33535745b4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf48282f803a512e77bc2467ee6d900108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4ef551c4cafc71015db951c5bf1fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad5c019528cc4028381d2ca5a6998110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98650cd0df22e3f6dcc17ddab6813d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dcd3148bff457e38d0c0b54af74a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4421640ac7c75ccffa40064e4b6e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e83b083d5e26f44d8b895356908105114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff665c25b6bc340f48edec2cad9f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a9c99a159b5156ccafae91c19e3f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c542f2004a3b95b9cc6da7057e94f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d59818cf61e012acb0f66b50e9a7ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06a72b3d276cbc8e5cf321b5f80aa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed85478b3602665237927efac93703120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7dfb1e97e8b1c8e600dc35541773b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0367f957520e5848be8a533ef14ebd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd1945f4bcd70856c70bf6ea7145a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2afab4f5621c049d751e3534c8a9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859fb874c78fd6a7e2695b8cd68a6f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94430d87982e778a91d610d31c23dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf66e1844d9b01ef984e4118b677438127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfa27a1974a5219640c1ea46889fdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef8f22792eb05e54e56f321b5f3c17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c00b0057b978aa9d48dad85ec7381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60aa4d1990b0f6bb800f5354f6ee47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee1f2d31c77fcb63299ae16e9a7751132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8fb29311ed7a2a65a698eb5c55588133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01f3651941104198cb48f2584e90d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdec1aa82b421db5be975ebbfb9b9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993af408c6e8276075c60375c9b6d8b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdecf6d2c36a52b3b0df89f49bb92d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77691ec9ad494234e90a876b013f956138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496bfedf473c6f7356e8d8444112f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe14dae75f2ed0b6d9229686789339140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8246d09daa79e4b0f4f6bfefca14898141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da387ac3863864dd601cf52f8384505e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effd4ae5b3cd8b927dec3593dd12a72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7c2fe6d551039763d13b5425d546e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ca34ac78c061f8a11516de1efe29d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6b34b0c00e1a5c1409185e6892832146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa90150ae7f9c75ad0ff4313575d81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4a6a893ec3dec12ffce5a9b450e87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0987a0f1d491ecf533aa3919501291a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0706e1bf26b3ad0656e26bdbdfc753150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ccdb207300e161858075affd85627151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481511a75b970bc4f4b12b25355599a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc939bb23fe2db7ee19fd9b7f37475df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52a472e0d29423e615e3cdfb786379154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65001616caec1ca80c70bb7497fa88c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398360cb80bcea797327f402ce7db83c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a8f24d5e881cfff718e50a23a7d5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d46e3f3127af3cc5a8f503099810f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f14fe81c575461abb868cc91fc737159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d753a2f7156da65f6ccbff8c65084d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b465f60c2632843d39604759e432a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a82a2435f374a75965800bbfc6a43b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4bdbe98d386a2b0622a5246d3a97d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3c22b9f32cc2b9f538efbf77c183b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba746f7b929eff864edbf069605a8f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad6a2f6594ac241da0496211908140166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586863cd37ac2dec5cbb3d8376f24a54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2a0cc7db45f9f89195c45a1a27c55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758d8169f3a425d92a6494acb4f6098169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed385353338c8134921e80794c4fbd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbe48c72c8da83cc5a53ff66ed9ba2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d5edc8cbb57e2bb1a088849a7b13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5548379ef5e1a6defbebd23a21a1a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe4e440451c9806f143d1891f06bb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e6a85752dfdaace34cad77cbbef54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586424c9a8d47904963754cb2754644176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d233d56d6a71950eb269b5a860538d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad32833a0f748392fea5f2ef21a9d68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80958b0ce3861d8e22e2b53ae64f45be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac6d3f71c93830643e78e3af5cfc96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac37376bc023bccf023d29983e50688181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20ba492946326d82562e4856fceb85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1670aba37d74338d2586c5c57b836183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f686d94b6c7c6d13f74c06e66f2e1be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043f6fd9249c191a192d5315127a82e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635ec962da3869510874e75395d2240186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47d3d9b5c4490fe7dad0a7af8e701f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fa6c23326b7b810d341c14240f89d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda311dbaedbe7a714030c23def2bc0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72b9900e6f4c9a795da45afe47c464190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63ef8821febe96cceae8aab810a658191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f605d47bcc14b2ce6ca7d44a10b2409192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963c20f30ca31c55b7fe5ca41ff2152193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4349a2257e4fd904ff3ecce42a239194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29cc6e335bf24b5da2940f1db00380195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c802ad90ed4292e3592b3de735a18ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70569a3ae2a49b446b0fbd1ac7fb56e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e52cc2a5b53677a8174e42647404e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197fd1c5c600f90c152e9d84ad73a49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86031479441c5bb967f411ac7bba1877200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c19c33636c17802c4700d1a4ac1081201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abeafbb027c483f056c7a3ac32567d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca1d776433bb1bbe01094dd3208aa8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4128ec0623c5449a550f9bc56a57730204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba610fe8bdf8df125f01d8cfac7f33d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8e674ef6097347884f86cf573c6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c450220e77df5a5ecf34fe618a3124207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2dab5fb349221c8ea47e84f983040208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc3a3269a67ac3299460b6a365fa25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fb4253a2c819426daf24fd960dc41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deccde525f0e02d1e83541f1561016211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf193260c3eefca9322598c9901c1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fa0c3cbbaca34fd1fc24cdb4c2b29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f8d1ed44e2703b5383fe152815b4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacea0d887fff7e36929447835896d95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8314b0de268fa5395635d9d41f8efe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77aed20d58884006171acc1f9e0509217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2cf09da046a393eecd852161629bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe70e3604c908cfff475d6a1cf804c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815850f62610b3925fb2ba1a21598d4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed8b5b3bb92f643fbd2dcf33d7836e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48556774e3aa96f10e72ea3eb3673f47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee105e2781540013f038d5f9ee8d90e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec08296557a39f0a7b7394e626c2fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f02c12205c47c2b9a84975470dac4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc59c6eb405383485ca18ed76c7a12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee89bcfbca3743e2b79a582bd3732c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bba446e6818034e2e90a72b513218228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa8adfa859c91e5bd7004aeb54bce8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f5074e24fa3920c13667e50a3611f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef5eac8d5da643bf16d85c13b791c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157acb72756802761f286df32e27f04b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c550e02e4bdc2e6c742f1afb5c8a6db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dec98551459489365991fcdc3617f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80ee5bfd84d3756d2a521c278114b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f31bbe96846671845eed7475012df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e14517fa7e66ca9811531290ac5ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809248286965f568b8b3687ee4e9895238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e23260a94830fe78a726e2bcfa2e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade7f3acfa019df94c295ee0c7a3fe7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8517f3af52820d95bd39bf9dcae473f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bece7d90a361f566ea21cf22f35244242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb3a928444948c7f78d95431c4e528243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9abe9155a58a759dd4e80617b68dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2303bf475e9312cecf76fed1304953245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbf7b3cee9801abab3808a53bcf062246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b1649d69715700b6b536481da1774247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe6d835b8c529ecc28bdcd28d3be96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825a17233c89e0f5980833928a63143249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4224ba3c29fa1f98c29f072a0b5d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd5fb1c32a3f49d66cda3a448ce174251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dc67a80adb6eee71a8c00a6fe01aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964df2ecd4f5267743025e34b8d1115f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f276d5a407407d8094b15d9e8f34e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467be249215bbbc69f69e9be574f894255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da099fc145c38a78155b075734306982256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fd82fb84d1b8322e8d0db502d4fd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8cb3fec40f40e0338ed4df3886acd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5176bf94a4436439f5abd8cdc3535259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dc7c7e0fb577d50b87aac9ae03e67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4708b4fe9538e105d18b54d8c54f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d871b6cd1bf31d0a04b1412e378c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e734af073a5ecb942090db8ad5355263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25150900751731082f9f361427a3f18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae3f04d4519a96b177e7a89446472265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6534ddaadd41b1c4e2a228028a032a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276528847d4b4778b8193c0a5dcacf4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719f5d128ee34f613a97ea0790b6ca3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2b4a37c67383cdc07dddc00d40c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99016aa5fe1404ceb8e6d41f6dceedaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9142753e21024199356a7463fc6c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812bfb80cd3c10b8d74a6e85ae4765a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d1e6b9913085db3bbfec00ee70946273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c746d6d71d5b05385f2abbb555a578274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23481c7187be95b763b63b7f51f8f77d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b92e6faa9be3997b9755ae2725966276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5de4d73f1c152da20d00a915e9cd12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9720807e29635c6c650ef486417a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af759c05568f328e974af9bbf310effa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da41ad59f041365dfbe267ca0d02663280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf36438048b598d15f8beb57bc1f16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190f0aa7b429fb1bab9bbc6a7be86a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4d37465e46cac95632303c0ef4e69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9943235f0bf4e96a4adbf08c4d650284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04378125e4abc85fcd2dda007dcc78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fa3d30494f66ad1898f6cbdc8c225286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec310e749de449362bc40f5826dee9c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7284dee930c77b491f49c7fb240b02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f0dfad1e92f1515f5f25c8163b159289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a440c4851100fbf1d919a08f580392e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e8a4ad34d1fb08e57063db7e6c15d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54e74b538a076b015bceb9e495985a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8b1cf7f3d43db8458d83ad574b31e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f739ac444811d206b09fe27bb614c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856576cb4be9dda6fcfedae11273b9b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e721d29457fc6ce8217f8dbe6ac57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da82a5aef714111fed4477fadb8fb16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652213d96fc0300daa76b8954273db4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2184f258b2c528ec85a64c56f477212299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bde796ad841c60b6d9060467553bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded8f1fa0fa36c3fcf9b5caf078a82f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f404c75c002b67667e3f2d7730e3ac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145e70c413c4b45495f2850adf568f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847989f9f55fd0d6cb49462d6ac648b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01531864f4728e3ab9b04c1d6175f7d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7481db24ea15e399eb40e3f05eae3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb91b0e184ee5ecbdf4d774b98ac7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42305df27f6996a3d3b4f100cc718eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9beffc80cef781a0686fe87c515b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e73c638c3bd04ed73415c7db94b87e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5bef131239fe3a41edd8db2e661e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0266042580dd7ab27fe4db77177e0e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f85e748aafc8fe4b1597c80255e61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21788d5550fa6ac2e90d77c78aff6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19dd46d1d88079f0976768d674b386315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a1dcec590c2fab150bf84bacc1037316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13307e73fe9fd1d4ba4341cc71e44346317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadd845cef0bb4b125fff0fe1c02253318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f13062bfe2095ad87566cddc70071d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdce08f39f56456256e484f33820b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a54d242fb24b6eb5e9d2fe925a580321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b19664eb4504fef43fcba863622a79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c02c773548987822f8d6fc068af54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096c00b5c599d14e78f9a1a6fb4e5f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b6b6ac3ef6ad79fb88ab8157b250a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b3b8aa67ac4551969840208006265326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedf599dd3e195013e1bd12a0c97868327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb0f9cbde39326742c45dd98799216328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268bcc7244f0c2624ce47a34c561d80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a5b60b058e72dca79c98631978577330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afd4af21d4bf5b2685123f8de6b949331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02403e0e02660a1b50f9ca0bf548a2cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d40cefa05e04fdda21d91dfd483f4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851b33b5fb2d8319e1164eeaba05889334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c858f2a9fa7ee661753276674a888335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714343a0f70f540a6a4d0760ffaa988e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaed0adeea5b227d36ca08ba13d98a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a20bf790f76402403773e1ecdee4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfda95b1c91ceb5779124e8745d3645339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aebdea87cb2e50df8e24bc6ca31a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5731558b0470d1ce41f4469b95213341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc784421f8f8025008b93efc2acde73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff467944b2e8f8d9b55d17f2252400343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01da9d35d3200ce5b14525984e34d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f6558215579b2dd73aec3e9b57a52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a8368194d6853ceb359362f6a13df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910525be22f79b2ec148322d7cb26a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133d2b7b0ff08d3ce30a381d00b2b46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8bfc283e61c8040d0e8990d293b32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286a64aa1d888b12af23ed1e8d060e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de29afb952fe03c64d199011bd52cd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ec648add01cfc96c5bd11a8298c10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2695dabec18d17c52b2f4b30e4771e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b1b8cf7c1d4e88c6b42d7c8b2c2be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cb95b70d207bc8b5915456acb846b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a10273a3deb11a0be978817ca1e89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40275eefdea23cb2f621717fe6b12e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb950f442213a9b490f2b662b2f7ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ea63468627af02b9baef345445109359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836bf657e323f1b359c4272e5524b80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a37b5e3f671581069f51f54b8d240361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d0e095cfa13cd76a9f03a81590f99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef89b33366860fedefaf6219ed2d61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052d7794feb19d464ef2e34cd95ecfd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c5a430bd142da040d2f1564c103b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ce13fc3f64b07def684d16344e747366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a6a7913963301cc40e2d3755ae5bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4db7f56c521a81980cec722f20a0d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c162e2f86c0bd9f84746fec1a5dfad5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1222f574fea70fcfcaf54bb25f5f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da4306169e6d39080317bf2853f732371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b7e92130c25fa80b6925a2ea46457372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01032739bf448764c252afc09f3db1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f444c07d2c6b3d951de452934ebe5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c3416c6232ca0da10d3b8b1d17152375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f7d4d498c1063a224d9e161e7f2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2213fa4b6300f80469a379d1d555e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90d9497e90f83f4451ceb6d2a6e308378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3e525b8275d34ae0e4b95bc3100eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757da732c7360e8d9398d132745eb902380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240b924578044dc0a632e541330f5c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bedb649aae26e689fe41725226450382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbb484799f89dcd99d13b8ff76da96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea4cf70311baf7309e0aa8598c722f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630ef4b524dbf7666fdf9e90ded54df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce87c4d3664abc534034e4035676e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0efe7eece6ef89f64bc481314b8292387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1ff557e15cf9406d9d456bbb1e193388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1ac5ed89b0fd9b801648d92a099df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e97b0e4011f6f9c623622eb9bcf06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1c971fabd8a0488236a30e2f39577391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5971e853c7c34ce823a73a5b22d5334392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150058da520eb6b84bd6ec602389ae2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2b97d043898ea5ae69d70582e9c88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76405f3884c3543c8527c9684ddced7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c3dae3c8cfa44f47fc25efa5082e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612912d092619bd7bfa171beba96504397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e57df87a46cc624f1d6c4ce571407398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7b7f43d8294bcd3c8bf4ff44db934399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cbb5085a06121d0450770fb2be36f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177158217cb576269306343be45ac518401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812b101afa0b24ac5ee8e1f3a45a5d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe61e18a1c44b8237beb55a71ee386e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbe1badd318cf2416913c4b0066128404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d074e47debde8c7888d41ba1d963e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692b1c772c04c4dd325ad4ea9eece08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb795c5ea0ac65e731d40526780b25c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851662e06fedf2886b7a80382eb9240c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be4510cdb8820fd4e6c09f06c1c73a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95ffa80276d3208eaa7f00414ff93d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef865ec8091a7e03703ba855f9ddb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d40121000707c3aa83a9a53532609412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692098b8eef7df18230b458cf940ab9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae242ce4e2605c2ff9d64bb573b018414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7949c6a78700303322d6d5c96e7dede415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce79b1ed7ae79d37b28b2c800a9270e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232182a6ed85f462758da2d32723c553417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04971d2a8b9bb05e05de3e17314d0619418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e24b3c5c5e5b752c6e7953bb604c24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec70ab98da4d003d102408aac62f96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326c971321361ba0e438d7e6eac5c23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5864413a5c5e2f11fdb316447026447422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f976535ad9663257d13c7c18cb09dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eeee05ad2a475ef2cd87132346056424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfeaa10fc4341920260f539e6fc4b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fa27f1b82c9667057fead5fb528ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710080a54411d4b56b7da07d3c28a9a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1728ecd2ad1b2001ad7b9f980706a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955d2bb18721c81b678e59fb8f59f57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65811b7af0fb055f2c04b1782683d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c144210b216b0f920f23ab2b3596f7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37962705d4cc64e8754fe26421c1cc8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fd1f555d7b5328a826f9064faf560433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa84a3d39f2c1320a3a7df773943ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cd399d58234c72746042561247780435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3779f0baaafc6f84b17f9231ce1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b04a14a69aa84eb721eb1f15944d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7d413be71ac010c5840d8cdc0db09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840bf068fd2635c6a686d7cb92d96ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4295169e3368eda218f19d4cb7e71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe59bfc79d0097d4817b8e5aeec5af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7750518ad59449c04a957d2a6243ed8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd00755a535ad0ffd87cbeef3c869a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6e2698a74f57105096527b7900a18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42002d66d00bce95b79e8e08fffe6e43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceba462f4c8dffbb93dfd9edc629e69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639ca4b4761338bf96421ecc9d6aa3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c3c34871a90c874add0768c9c7f9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c156b6ee96fe3aec7106c0d9bfac0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6455ca1a236411327f123605047c0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60736fb397c37ab641f661e78e7aec88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cd7f499d8a746623c7a4338b445d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07136b66f1b5a0740ff3bff46aec9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d92d4e3f962993cabd23ca6bcd2ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f9bfee84b044fb836b1b2664aa845455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59805038e01337b83d43af06c260ebc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475d495dd1c251d0cb4fb44bdb21d39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ba7e374080dfd3850f008b0936479458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d860180b59d14e30894b2d5bd4fb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff89f31341b320d1cb72bc887e9a7dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3987b3156a7af2818ba63efaefc706461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04662f49901096d24ff280f78f17cb3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec07264e777bc80398401719aad43a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d498b6874572b62de20c3dab715ef4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08605dee2d414d6e5bbb5a0cb794dd74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219bce6f9d2ad8214ea1ab0d78eef12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67182c89e9bc4380232c5d27e3bc0d1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cfa710e5f045314f5123cfccf98aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ab7a8779659843b939ade04d77408469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7780bee01ec56a7dbbf648709ba5757470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2c3dd7f853ec1d6c64c57271ade84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e249d2509fc0c4dd76804aa8ade435472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747caed7f3151415fded20216409f9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283dc56d176fe70c8cf79bb4abc550e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed30fa0b69f62161459339b516d4dad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ece4cdd23281c4186b72a9c0de83c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a349df8831e1864ac8fb29f2d4137e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057f2353c1d29a6a9f4a8b1c158d906478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dbc564b794ddf31db2ac3b71c2f1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474591d414d2cc4391211445c75881a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dd6046c28a3ee2df1d40c08d171f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1b1cba906e56c0531e86e81ec94be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d12a9b12004234da2294f8d9c399e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de98eee2a25f8c3c00c23ea881e5508484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1763c45af17ba87fe5150c4dbfa838485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e97bb3aa7a6d39c583bbee0a018106486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af29955928264e5a2fcb342ee70b63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c2522dc746b4c85238d34e59a361a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c23ef1651ea98590fa8ffbfd465a09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774414841ee23ab527af34e8cc0dfb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce6c650ab0156bf92681564c02947491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1ef0da32da4c354cff52d3cdbda3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe1901d645ddc0c281f0334dfdebc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391f4f3450642c335bd7416ef4ed5ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163af65425a192668b7588115aedbb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d62c2b2782549ea690982032a57c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d8316ed8970b91fc81065bcd79c16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f81977e6d207d5a9043a13cdfa8ee8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3772995b73e6f449dd1e36df99407d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ae61d6a429935e3b625658afa6d14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea807e05bd67e9077ea7e3f1c8a0ca1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c59ea2a947abe321e7ed1829e6369502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86007a2dc27e99da7fcec4a2fad841503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a872cc319eac94970d88d326ede649504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6149b2cd5307387ae2032e9551c4b6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e434d0f8c2fb97e6f478132edb36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c46bfb4901c66af2a6a87c024d96c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3794d99f91fdbfbd7a4c2a2f0b74b90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782e06708e06c59f2526ea1f9453a6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f439389bdee87244a85051a4f24107f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f179385d523885363afce6c29a42db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda0a203ed753c39a903e20def2e465512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62e8fb6cd788973b67e66b5693593b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a2a8ba53f3e039a17e8a3fb4a0b63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e961e182b283021b077bec2f4a583d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350e91b850b90e562c619f2f1ea25f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3106c73f529bc7e628b9ffb12b1880517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e9488cc7d45357c1e58456b3a3471518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed75446889098bee63db819c189b63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe47c6e5ef642b2703c3eb4949bc88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa979f7ae24221eaaa70e7646d9e90b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00bbd5fd58e70957ce723ec8c184f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f0bb3897a7e68d9e0fca4cf5e638c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042759d9cac6753d54cd136dc1e85e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4b0531bcefc6e82dc19c3ac1433cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfafeaae479b317d5acc5d95d2701c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c09b554a8be97267809917842ccf5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979a6d678243a619a3001b8e6524a02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba98c732f28ba9db5461950ec9fccd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e0a1d254b2f69ecd33c7fa6ca756530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6d651a68b287988575787011f0948531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4840ade557bfcf76f8f377fadf01ecd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa9fc1cf1bc38f9556fe2e6e0bf1e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248f2c94384c04ccb437982e1aadcbe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae15cdccb5a0e14f882c9f1d3edccc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557348959f12afa1d559c4334c1662a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756a590e85a3977e90c4fe0e49d0b9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2110ecc19d36db4de3d2ff40f5cdc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9359a70a55f6781fc421f56e9d5cdd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e56a564f996adba02b81f15395c86a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528e9cc60ffd8997e5d6062ceb72b36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8f4675989d0b81eda637ddc0a595f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c93f74c77f38531c6fce215ab9d58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee769dfb3177f5a17a10cc891cd4e478544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144f920c9c036f7d1ac15c8faddc11a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592073e7c023f4b3bef8a67eec75f3cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e170c5e3dc1ee87162be227a2e6102b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3cc818c1502e341ae2003f15fb94b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d39082c35523b917ead5e46568203549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf07613992c6f605c2e53c15f28fc6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1844b26f20ae27c973eef522901718551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead0bcaecc53bc4579352b9f50e774d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeccf52495f556d9b99c39c5882069553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e031d54e41fccb3a35c670649720077554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd02e364673991ef716773a1ccde7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c77d5d73c31b802c9e56cb49dd24c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d69fef1782bda8c8ea4c57296b392557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f8cd30b18d27c29a5ac498177b6d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63128280efda5c149f316f9b48ca5e0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cb3950da58f5bec57e9c203f01bb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347db1dc1b72f152cfd507f08215739561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6963cd6583a2b0b3c67ece665b5d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad414b6ae836916d22b0a34bf731b80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e65a961446164014a6c4241496d61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423b65c82ac9d6b579cc9167a1489cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976a38d12a13699e46f5d61557ddb5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc74ab494f42ac0f6754ba9ed36a737567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493c7b51e72e8bfa77ce080215597ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22966e6567ad9f34c82ac456d59d796569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf27a777056f36748b869163a641c19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99043a6cd9746b9186b381a1c3b2d893571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b07fe304b2c9b70fce5a3b1f418954572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c39d4c93b72d331bcf598da8814e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dde8d144cd63ee1512a319c1b9840574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf19972cea2eae85e43ce4da08ff265575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed9a7f39255e093a2bbe058aa81f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f1f287f8b89058aff14abb3821e3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c8db719f7f4b14f7b7d828a4d26c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1f7a034842bc4c3c11c08b2091d0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905bb230b70ba9290a62c07ff15e3b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f1c9e6464b4ed32c01069ce205e76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e8f716a6ee116c04139862052fba4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622549c666307d68f7dd9a77f62ed725583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78651c85c4357809f497b6b1bd19d136584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad86fff628efc5ec35696d0ce4ad2b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f273a90b478ff5adaf8c7dc0de8ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53047ffbb38fca625eaab438fa60d004587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443f87468e3a6d60b5fc91f7c2f75da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76212b91147f1df2466f6ba0e7b3fa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fea51fff71340245e8730d81debd81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd665b42654bed79493e98c6b8d59bf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a985d88949b1717a47324a9436a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e625a5928065648d31e7982c2398d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb289b716018cfc46fbf92898190d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdeb5ac4a53723980cb7cef8f8904b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739c2a8b153cb2310261cc2366cb5b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5188b133e4b61c3de881d8ff451a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbee32dfe22b8c3ab655ef413e95d76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c4c1ae75f38a36bfa93815234183599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34b8dcf87f9415bb4ef81f095b8c7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247b650277139c18706d1cc38be49da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a850ffb3bd5ae20685f00c839b48ef3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52234004c514648a226ba17d168435e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5de89e7465a813f78f59d84c3260d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a441591c1f5c770db84b77826311a48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa21cb1c4f125b36bf3f33fcfbeb74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba14ce56e09dddaad79959719a39f8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73981f22a2866f0d6edd1a68240a0ada608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ca27baa6d1c2359c125582f77cc32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d682b6a45643244e10e8fa22438a23c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42f7a22aa4cfa7f8b5429fd7dd47a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b90442a537c1b6d49bc6b0f7110df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1be9f882eced844b74d71517b03d9e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379c94b7b955703589a038e25863977614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1b8d545a710ebc1e1f8e9e0656b73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352faebadb3eda0955f5f81e745c2ab4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b25dd3c1690a61a4f41c0a9869384f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea3db83f8376d16ece430157ac6c31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c25c8f07ff334520a6db0ce2da5ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b029a561673b478d4bdbf4a3e4af1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceff5789c126a875ca3278f744e5f71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a732012984ff09bf9caa3a24fcf3e60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bafc36cdf3d0025ae599bba756307623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221df9dfe654cbd66c7c46b92b33cca1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04edd534d4e641e15de760f998ac530625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3b2cea2a28c77607e5cd8b1f2fc6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eab8b62a8e96d9df01309ac1862c56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403402b12af46220ba13fcf83f6c1db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d47c39fcda0fb536fa09bba72568d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672e7b4ac81ffc969233c574e3f7ad7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62454d4a2adf8a41c59cc179be1655cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85f77d0292fe3215670d04340b489a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161454d49a975aafd936301b4b1332f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da5cfd5761d241591f0ce3b7b8896c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec99298890e62b83807120915908ed0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808d28619033068625f863e428e918e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87b9e8ee8ffeae09cd934d62889eb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a50fd489909d1a3ade4210405b5dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f53508742738b68157903d406e4ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e191267965f19c7306f91c2fdf059b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd614a433ba16c3d5b114c833d12ed80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c355760a335359762a6889f10f94c9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c160f7ad8134bed9aa5877e0abff131643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915c3896c91e45a7888ae55abe9fa2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43da281b7e6cd972bc57a6199d614c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea39fe2f8e69ff6f0923c5bf581059c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e64160835eb8b44676bd8a197d638647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56055a302b6632a43f23fbb66a6d6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba5934663b97cb4fdce22baca12c95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264095d116624f5c4085baf9ac3a8e91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72e06c3c157a638b81b64ae639cda1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6ee518bf42007154ab0cfcd03309b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46fb4901bb311a08b19c80191b387b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a6bfde50943a8f10a8b6f08374129654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf64fcb17306140c9d1fcd384dbdba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075f90356e8e370415bcf0fa22fbfd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f95c912b2478f9a6e0d37297fe708657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286d211af7d9a75cdf9b77388eed71f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93557bf81a9029870710e1338c03ed12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb3918e6918b0b0c5d2bd918e18d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9900b932d3459f6bdecd4eb4f9ab1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645793d3060cc4bdf80a6872dcf0682a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701617008ee2e7910a123ab5b365e4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca48b6e0e2fe3fb8137c0a7813c1a4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7203f2230260b8046ea3f47d4d22b62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67c3aaf59e7f7137e389a6150513b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52636fa650b714f33835c21c92ebf4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a272f11a735604fc6cfc4bf4cbb46bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eef048639217a5071b952486c0ec70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50d8e111324adf3b7a62d65c951279670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e60039b8de25dc85430a93d181b19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3eeab6cc7223b555779c7e366e80a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33ce06fbe93da075bcae380943a708673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1194bd24d010a66d053934797084ba7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb66f1a394ccdb803d48debe38ec315675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b0879fbee7e589bcef45fe50767af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf23afea64a22d7145b48d7c044c153677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8db722c7d0fa4e80c8b3467b5dced5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3715a85164ff66a4749a151a31930c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cac99e799f03716422f033224f39c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046973313775eb553a5aa2c27a2a7ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3cf59ad51db70766db220446fdf3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8f40979f512a638655f57a5257ef4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0748cfce1b5899d0ec0d8a5619d56d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427806cb97dbffd144a8946654701b64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94361302e334ccd6c103f4ab6eed43a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d8c57f99e20d7d8a922c522b1622687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3e2fb52ac15214216ad8823fd9e91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7f14e0cca9a759453facef4362bfb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decc869f794cb3deb99197012d28739690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db900d8b12d5c5ca0756270528719a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef571ddb653f26a60b4c305b77a0909692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcfacaba605041a53a1ca9aef29cc4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce60c0ccc86352364e8ffef1739531694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c3da46a72f862e0b6c4e911b45018695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869a0949c12275f0fe5d5bf103d62c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7ee3a45b8fa6d5d5e70ffef332168697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e5e2220efd87cc2c3e98624589c9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d91a3b0db93e692809861f9d535fd7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd092a36e56d16856b2c8249431d08a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1e3857de5b2f186fb4ed985fafb47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f032f12eea2d16609bbeb5918566c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe343d2010511a453f7e93794f4114703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc436866deaa8f18b375e24b0e58934704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb02294d5e75a058714575c07d4ec64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a728132c14af67c0665c2593a2e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1910c1e663f00b0a050785d6bc3f509707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3246ff14cc5a0d5cb8600554ae185708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5ad5c5e07d57b71596d79c60bf4fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95d6e9c0925e4bff7398a26b2eadfd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d58666f2bea060cf2f9b416a24a7e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3d54cd6452618376e31f202867bec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea926682373595234d48811880c6b71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d447f9eef8621d3e31c8ad750d7cea8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270fc2283761b2609e1c58d83ad149a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440768ef54641f98d8affe5af3af8c38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86652f20d859d9347544d12d3db8a668717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7d22083b75b072e1fdb5705f2b750718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2596baf8b579d10954d739e2856142719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422312cfb7716d938b0061dcbf335d49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4702b17f8ac574b61f51113d418ec7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dca02be82ca5375da6b93849911cb3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a99c4fac8efc16dedb544fb2fdbd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c9d8cb1c013674435cc6f12bc082f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65040f8839c9b6ca8e4e5c368b8d1d5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b4893912a77ab7188116df66ca67a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af67cd4255fb41fce936155b204908727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25547669ae24167257a649e166923728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6979f060eb1f4cf9c40272ccd128a7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb628c79a5420c42a64add0add25eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd88523d564e2b8f37cb83ef4224c87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12806320658e4abda1b637a43c0d7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf2f73e14ecab548196767eed0d276733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e387287b23bef991364c92adf7299734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6e3128a3ad3a66b10d89b66793a72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b940c9bb83521e1354b88e1f1d02518736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8a7cab214b614a1dbee8153513025737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78237011b04dfe497a75883662f4850b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e99e9685fde659760f24c346aca63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932febaf7574fda0e055d26dd9a06fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc48104cf4d748815415f80db8ad23741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71477e928d74a97c46b7757be44f9189742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868c56edb41d2759f428a9a2d40aa13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4239f694e145000aaaf910c9b428d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af272141fdbee6b238e39bd184078cc2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c08999ec947ce5b7242a2086053f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0f743f3dd5f39f6bfca6648b600c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e28d0c8eedefd9fc0815fc8e43a478748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3924e95aa6d0c157ad658197a4470d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8024d1c2d82b1775918d13582022b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f0bc6666286e644b1879e316820a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0dc463507fd1abd3d3fc2e7e24148752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5f19316edd89f38cd3adef0d749fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ce70c6a92fd317a295f9b7110f988754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674c731eb57aaecc005c34074065d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dcd40c93d05b9b98d669a8d5dd3ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659fc5ad47a3fc3387cf8546e837eea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998207e0e73e2a51d9b76c4f6cfda4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ff0e0edd5f58a821316762786d3e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7474fa5b8a38d0f8bb69e23589abd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93febb3ce9192518696623d3c8180e9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce81dcbb363080d05d2489071a609d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583442a5f2713904c93e259ad9b8c5054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c419aef608831a32fe5be4493c7fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fd3dc522ae39a49498c67f8c90a536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f8813643f5e1960c09ece7a55417d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab6dc18424315fffd042367d74acaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18668dbb0a9a35e9bcb053c867d44ba19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ca02e93c1f5c6349453b71f02c37010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394f656d143c3401b5c43bfa0a875e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57464d161f6c6cc464baea2e9323666e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523cdfb27f78c36044bcac4d07c79e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2c2df958dd18a81ce05a3c3736fad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af556c26289833f6e108566e3afab9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fd047f5fdd2dcdadcd4f9bbd64c5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9576612f3fdd9db5ba5c9c2bc24c16617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497b6e503eb6f78e0729bda872f87f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeb2dd17fb46a00ff2f6dd524fed4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517274dcd367271aa26ee138ac4520a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8022adcd2b2b3f03efc531ce5ecadc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e13616d5ea4feecd8f89570d5a96322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d353a774cef3e338051fd48e85e1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517367b9e8d40d2f71534a2556a008d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d398d6733544fc3808d604eca6e293025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5433c46576f9453ec8a7c649cece0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b5e186bf85d25074eef2eb13ac92727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca170d90a7ad2b563c03b4ad281cda628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cd8cbf5ceebc050b79700abf5487f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cf6bfa1e568fa7e3881adc315894930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c053244443ce6e472b4074bd80970031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a34eef148cb74768ae74e1d10e939832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2b3473bb0a2920199e4b267c1118333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e885afc8b2ecef8472c3eff97abf4da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8799a942f941c4e5106fdf1d6965035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaac7315b49344fc8d76fa059d707f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40a7d00d6053aad9e5c79a5d95f58137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09b7e95536f7b0109e5b343b58e2c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f98481fe940bb6655fbe16ceea76fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58213bf5964af323ba1c22ea1f55a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991cab33e00305541a01bfac2b80f4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d566b13660e32cf015be4438722df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a5924817ffe010f343fc52b96d4fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438a3257534f5443714220e330eff0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a913c433aa67c8cb229e9d2ab59e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad89c4dfb465b4e91b8b104de24c6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38028e166761038882794cec5469604847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945324c50ecba7e4437ac3ae3070d05c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d0fe34996a690f4bdc6ebd0772f5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040afbd9dcfd197e49ea0147b6dd8dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fab9669524dfc53ab69927e07b5dc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934b67aa273252e0b46d4d64a3b081452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99968d15294dcc7eeb37a5568b2a3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e43d105e645d6011b5fbb54f34f6f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fae1b632dabb95afaa94090d340dc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47798951ce24865f9216e0895b165b7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b2d7858ac4576e66bf8430c960f3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82681b6c8dd9a8212cf7c6ca80c9ff958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf818b50c3afa29b9fbc1129d04e9cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068551469f473f76be45c0d55dd9b7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587054e62ddb4ca39a99ea896e3fae061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94f35f6e4a99a977562e79d191df0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f8474e2d4e8547b1dd0e42ccf41d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aef3eb1388fe8bb8e8a122de3fddfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c022b1a09a499896ff3a4c5847cbeb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a8582a115d47299e085d1ef536eac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2a487f3b194d61b59354ec1d2273b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fecbef09aab571be43d477d4c278968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69879407f69e241b003da8cae3f9112069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5339f30900d96e08c23eaa815e1a5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dbfdcc4163e84934a2d18429a4a9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac5afdb640f13a1d15420bb217db1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e58af8406be33de8d685c0560855173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c939054c633815ab13aa4be01d7c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddbfd9c8f2cdd81e482d3baca45c3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b9d51193cee27349ef51ab62d356976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dfcd2a8aac252af902d995c1add2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35045957eda85ce34f32e6b4e2eb792278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc25b69697a6e60bf1f69def440bbe379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02163291568d2a0f83d3d08354e1a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061750467474f49eaeca981d325db4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caa52df971fca8e5da81415213c81582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0e49b9baacbb689c22add57b2816983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758384c3aaf062559fa429bd5fa01f1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98427c1fe23e66fa3d37ba4e0266ff1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6adf5d36324e9f03c8c23b81100a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76a215cd767e6a7759d5b40045c60b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0113c32f9afb1f8dd7349728bd22f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fafe8442f23ee1b1d7b3f7a11a31a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c394c420ab1d4551eb990527b80f2ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae8ef728d0dacc568600445560ff391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cf9521bfe5cf881743a17f42e254e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc06de7cc6883bbb80dfdfa0ee73f7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86828029bfb32788885519c72fe06394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134ed634c882b48ee022fe198e58a5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc82ab00270b9d05d72d1c2a04f3ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f0151b3a262ec306d76651fb425aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30126ff1e7c703da590390c87ac47298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ea336da2f4d40a3b667bb29acf0ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f6a4e09182cfffd78ef6e2da5379100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f8c2bfd1f22291932c1bf6e1574ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec98a205ddae98513aed477d9e5e637102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f06229a2987702739226e270ee1ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c598d79d6e672673d1006214a4dfc3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b321320a74a9687409eeb91b4ca483105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceea64c8163961897c070a99db9207e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2664f062bd9c9c27f28b18d298574f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e5579e10187078d7fd24be9c8d5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f7fb5eb6560e3c47063310410fb2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0690cb769d1387d131ed074d9c1550110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe52ea2ef4167995b6b3f00be955c96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3627b6cc523f087e37dc4a76104123112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7357a16795e3ab233da4d50ecdb9784113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8b1c57ddf8dc48507a759980e1ebf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3a71ffa02a2595d6d4bea562493ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f56d625339a35e9f27dbe4a2bbc6ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea60d18e36ba3764239365e9f4e7274117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd3089098abe06f81c9f40834456cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8348d9cb056cc83f785b9cb707ddf96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81564bb067cae75d86306d40868ae90b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954f67454137a88b26ff171ed3d43f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf2d784a0482aed769ed48e27f5fcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d01d2a268e18f703d641f5d61e5518123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382e81b3bd625d9def67f72a2df64f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e78cb7114fb2c198cbe51b2e89c770125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ab35ce2d25a07b573ae3ee9e65615126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff32d3530d186bf91c3ed61b3761d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51693f36ede7b1aecdb918bb0546c19b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a3aed3f9170627f4e20443ccf4ac6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75407e045849ee8047119511d990c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f641fbe6aeaa974d4dfa7dc79bb65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd7e1aad47d9b82a20961593fcb14f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32a4188f74bc00e9c05b5795cf8d77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c772e41a09308459946febb64fa3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4515c4250ba1d0c0c28718bae47efa2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7babc233847bf174e453d436ba68e11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b339d35a01ec70b16053177d751b26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a48e26f0eeec28643c766f3da45865138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8e28e32041ff318a23eae96f1cb71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519d89bc19fdd588db0ccebfa41db6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbf0940d944cb09e4c7fce75b63ac3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc240b6c76b6ac89daf0d68c8fb3b176142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f932503132827ce6a3b8aa5ea1ad4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ec167ff66bdb4f3770f546fc2008d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37dceeea7165c7d6caa6d6d7d65c72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791356f6d5d3b078c753780ce0314d3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15898057fc9e68c8cd4e99796eb5d722147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f35ba865b799458b4ec418ab9576de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837438f1c9da04befc78dd07141399bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee11e6d8c96cedf06d0f24f31699c8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9caf711a7458cf6880b9c40658a57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01453fe9261ccb2ea82dfcf3161c7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949a6c0e6cc4f014f2185d38a9209c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d900c6a86ea4bebfec61ad6ad2f3e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7726fcbd325878208bdcb7e9c6f0e26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdd834793612f7aafadfd46e2f3908156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a5e25b2a363155534fac8c835c857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81175a455e4aef54cb3a078e3b254151158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce292ddeba8e4cf9ea2913b8e9e64fec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24ebecdfd42261effe4210d3e6177160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcbb2e23eefc856d6d85200be670d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d3382758ef33a8072e6d367bc13fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61340a2b1e3580960b56bbef78c793e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48393838142a3996c85144d65a296b8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dca5f5af0db4ff4defd4f935946ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44f82671e7cc332906a983985c2441166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5a16961cdafbadc970824306f566a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626acdd255864ae24ed5dc23d8112716168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9961503147e277e53408f6fff25673169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e530fd9cc4e7e7c1520f4f8a9e809170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13998e58ec0b0d89b0d90e4a8149764171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65216010ecea33127a1a14b598adf31c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feaaa1e6d9065ba1afd43f5cfc94b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab46b3f9e1887c23651786636527917174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793a52ffbf96f0a2aa454203598f5ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502afec46ab73c1daeea76ae87b12e51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167cca6d02c78a90fdc88186925055c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf70b0d5ea69f67f7d1810dcef3e94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a388e32a19306b12bab6d27b9311026179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3a419e7eaadd2516de828b145254e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815832cef19f32005a8507496d8c69d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5173ce18961579d9c51e1641ecda1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ea0d7790583f4d151b65ee49cbde6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c660947476f61ea7799e605511af7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c02ac806a228cd24bd310991885f28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8b1ce311f173adaf83fb9b01f5c7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e55144eb615b9de59870eb9ddf0ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440400a0ec3ca432f8a3d526c801d239188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce3538f44aeecb31e009b2c3d3f47e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a450d85db449ce4923d91fae8affd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34339600fa6e58c3816998e04250934e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec33493a39c63a9294bcf1b6d46907b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10516455cb9ebf17f7b526ad3a3d22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead64f98124ada4613cd9ef9b610986194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e026c9496e56a104e674f0099fcacc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5de1d9e8f72a3cce168521229596f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c359cace993687e2f4844cb88576e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df3ceef25c281d884d1b32abef6e4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079594de93e39dc5ffaa802df6ef836199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175a8fbe63c0b32d2779319b1983391200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5c2faef434bbf77b7097f7fd1ad38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a921468c8485722d7c6fe805bfcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac2fcaa4c147fba6a350e6da6224a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7bb4132ba8933fe731ca126e53fdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151e851e373c4c03bdf574ce5a803f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a265252acec1a0921eede1adcac0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9673178898f6b3a745d16fd2709248207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820ed1f2cc8d5d88fcf0f9809c11369208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427df658d5a2f00fcd2dd932ccbdc40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21faeeccef60b005eaec0391e39212b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866fbbb9e5825ed52a9826e24e06047211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad656ff60355b32fe7e6946cd72270212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35947cb2b6fc8c10e218f88784ed6d31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42d5321ca261cd8436a689395f9c97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94533a59bc46b65b59084ebc73b6bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff75965395daad50c5009fa77c5294f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385de4e435ecb7f75d571e93fabc0538217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476315c8bec2129feb597a870eff8339218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c609f8edeb6a5d25a57f0a56c9a703219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279c87d5b9710ca2a3754ce3d4b1307220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454bb8fb03b03f2a49e0586a23d4c2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca13eb122a5b5c64530dbc4202680a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513ae676fc12910ad19addad72443ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aee850dc10c8b1b2cef1dcd66d321224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33228339b362f8bfdf6c3d3fd4ba7d10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac663db6dc3761c9f1b7945c94db82d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45bdb3f611678a7608c0562210c3d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efee8f018ec66f30e9a86c699420eec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76710ad42180332b520de6ed1e8dcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f2e4b243e5cd9659dd141899eca0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6ab3845d5688b77921e1f4903b10c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd3fd811fc00f52526c5b13ece67e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb5c31f56c7a2de9715aeb19644f32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42941be0974d8ce01d8a0c2b7ddd506234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaf45986c64fccefcfb91025c9816b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032ddbde07c0477a8446de69ec76e2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141124ca33a819bf74817807057b0c18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bb28150ba4020eff4d577b65fa692238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762fa3cf40d175380901b6ad174c5f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276365622f944a8ab52cae7a97721405240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9c6dd2f0534d8d8d737253f7ab891241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386c61d3390d925f96ba094dc978059242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa41cdb9f088c978222b2827c1f3c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad7a3a76ddd308589531f8dea9406244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef106c93776e328ac1b8517b4517e839245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fc163933cdeaf689b5879d94fd415246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274111110616c920f8ad1aba8a34429247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8690196740773a3a33ffff8f210b7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad189e1b8d9e81ccc2c2b5558834436249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32532cf772fc58e85cc821f622f0051e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce9b209301afeb60d39e45e9d0909251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8dd9e114f1a23aa4bc703496c80c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d972a6ce518193c457152005a98d195253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fc7457b37d93b8b0599bd114fbd5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f1dca8cc9bc9dd3dd9d0f2cd18c8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea217f7300e153d63102ff4c5b37e9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621d361d32e50b5f42edb502f62a228257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d009b99715a2a00ee3b9c7719034258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3255409bd30659a59f42e8267a79101259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b314e681ea412f9164e3f9b93e4c1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4271d9b758172594986fc579bd4bac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f7d506632a886bc648792aca4cbc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2144de9739f254f5e77cae89e60ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54450e9290c41b4a4694b54495dc293c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432af043617db81340346bfc45d270e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9109a2772457156944c2eb7a10b8028266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437339902c96c115a6cf610519edacb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852679542cf14e7f7155ebeaef083981268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732472440235d9078eb7f7341b0d9559269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7419d3f30221fea554c7ed2e492075270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307d96cbe26e7ca65ad472c6363d0a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8d2567f543bb25a96aa4605ada5a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810b4369a78467227f700dd918a59f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bec7c1d562cb2d321210b36cd2cb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25187cc74dfe97d9475a6ef70d3f81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97ef554fa3e55b3890e64d68343486276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35473cca716ef9d0d8b8b38e6ebdd44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253b9eebd351117f5a813b4979f9efd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc063bea08150f8f409e3ab5a2c2cf8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d58776e1bb948e18757928ba8326a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c125870219c0a621ea5115e20af22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740756681dc46e95a1d84a51431d92b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd4787a31b6971ba57bda2c7c92e1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1028200f2073c0e27b22c06c296e88284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab22e75249b080b1157e4c46c496f29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c46b6189cff0dfd2b2ddaab09de214286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8df0922c021a68fa7b82f15970582d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b580724d4956b9d4ea52ce78e4aaa3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c283d53ace3991fab339efc72e5e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aa1c9b62cf090e8759f267ddb6d73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c60b55b37eb9aa1207b7bfb57e5e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbbbb3501d1a8e3752ecaa7d02e0d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdf2ebe8eda2f406ffdb1550a6c517293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ec2c507928515ef0ccb68383cef15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcc03d00f335b724d47f78356d29ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058de278eb0f2a8af9e780b4d5009c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7dc357749475fd670cd9cf6139c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a9e288a811ea82c7071397769edf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cad381ad5e226c876b2b6a8f077813299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08af67b1fc8f604c3da126543bc7cf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e928424f97511f18b4047b1646dec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8119d7986a3aa609b9826272af0834302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e73479f0f581c91b37a852cf850ddd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35c1de6ad73cf3f43eda52a51decb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3857b1fecdbbbc71d796bff52d6e435305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92c4df0ac1c4db2ab5cbdccd4f4af3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fb1759cc396d8af53b4125d29c493307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0153d12dad081333ffda9bcd20d35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67da09ef0ddb231c97d7891b8cf3bec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d79996be02ac9d366eaf509cf0954c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d326c4a4589b3725be2f8f832d29d3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a36849454544f96f9cca98258d437312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1da3ef05634307fb9d443c33e76a06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5b7cb9fb15ed32794d42f17c4bc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566110daa997cf89be479c4292d0bcaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cf9f6ea63f510eb979545130303f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf2e090e115a103fb9c9d244581c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aa53c1617b25f663cf05764faa33d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed4b6ea8d974365335dcd2b069db60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c750bcf585d2a6640325198208ca496320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbdeba494cf1867cd974a0bb2c0390321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38aa8f4af50df46f85ad4a4be99da3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb755abda8bfc3de0f78c4f9aaeca7ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d5e263139652b94e604134f65bfc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c6c7689711ccdc36ae129b5e67a28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f995eb8f8af015b0f204edc8d4e9505326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13323fbf260bd2aa48a08bc4c2643bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f8156c39279d320f0903a0a9d59ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7092594ac789032fd6fd3a04b39610329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5324a793aa4458f92ed409340dc530330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8971efef50b34c5c857c18003f6443331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0691f7653e824a9f3149d7c730f7f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0602a4771d8229dc5a1c740959d3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a60f62d8a6c4f857678fc265cea13a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a807dd14355119c1bfcc08a86be2f83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6b88ac249698ccceede34e4dcc08c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad40a26a491b44c5ae6b4ee8b3d4ee8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42d337e9a14752bd85f500bc269d8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1aafd90a8503f1a49444012c46174339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08369c5b9f06c5282ab3a57c406cad5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f21e1d268b157524e62318b6ec0fc3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9936d2c36d093db8786c6519bfb5eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40830db20c26df8eb1aa8df46a0886c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a950652d8c21444379939e35388c0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4f0888c91921b4d932a33522a2dd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468275bb44057d9c3398e260d2ef128346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244ba9c2ed2c6e62971cfd45e1083c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530ac7f3b9a8737cecf5059d6d1b628348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d426cf00d66108f97eac59823fd8b43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d2d42873c0c1ef24eb471d38b13e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6ef3d6147f595c5da382a75cc835e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02f34bc1cdfec09251180ca0162b42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8ab20bb5dba8e6db95c8d68375c1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b2a13000a4101af3497d6b2745ef7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c7913decdf2e76133040c16ffacd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5460a1e04c406d6c18e8cff39308356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278841c900f5901f45e5cd226b59b09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4ac7275573f95451d588c447ed2bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616242d02471bf4db92d04f0fc9cc417359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb2ecfec21b0b7a162ed7b026f82a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fc77ce5587c3adeb15b6cf891eb0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2670da12b0fbb0c1df0b25f3ae59ba1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c58aab231ba3f6ddec6362196cdac9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b3050a87a008087c311e7bb67ef68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8f53e934ea9abb61a5c8721b34f68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d55e80737732309ecd5f25f1d55038366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a59009896cc3c02ff703c37687028367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742992c07648e6a8100e426af629ba5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f05c5f3055bf937e95d7174f620a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a33a68170c0ba7b836bef1eb82987c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f338b4740c225031fc410d01a178a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d3ef8fc267c8656f8042b270a9549372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ec468728881d354b2d1d1c78792ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c44c311d847ae0abab4243b317ef42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cda4584b8310c01bd6d623ea386a0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87229d7f4ff51f293aa944e38e94435f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01076f372e0ac977853a420c3699074377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3b9e0d412d5302e1981b66a809002378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831c01a281aa2e0d9217f9a790bae6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a844fb862daad64612f59c6098fe06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213912c9382a7de8ada5a4964acb5a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bb94a69e3da3cbb375ef684a5d926382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdeef1636ac4b5d9f7cd82aac586c47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91e29007f2a6ead3aefcb9283d9479384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c5be7646b8fc4c579509ab281e4f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc2130847cfa96be5f709f73451fba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f595327e1420326256143dbef14ad11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497c5743dfe7d8d3a3952205669057f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77272e4b1d6f3ebb64bd4976d8fbf443389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445a83decd12332179736d2d28b9b97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8fb5a284178363ccd4956dea9f057391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdd28abf71e23ce60e1b8c66dc544a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783a6bc29e5baafb646d80de68ac4cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce787f32900f530e288a340b63919d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c35a3343f24fdf8d452eb60cdc3b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c7a68de9c49bb90affbb671e2a1fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3e5e451c5f66c752fa5f1c4b35e1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd25e180358589d57b4f0032fdf2e72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c53638e2c8c9a988001f4c23c3d383399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad2706ee8a436e4e43bc51aaf865a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cbae259c73f4590a5030a31c9242a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d00d115244d43a968b203b88afc56e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3c32c2f3c4f3b7a8a4f3966695d5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a89b0f09f751285a3c9e1052d883ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ad4a1c89d704367593b5fffea0cd3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ed72820a9e0ddf506940d5e36b94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219baeb424aa1e0baf4426de421e44c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fe0faf02912b6d0b30716a086a2e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9e8e0fd2e600e4c043078e6b58f61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a1d3c68118cf51a46713c8c43b622410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69049f024382d35652348108974b8e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134b63c286dbf613f866fd92d17da8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091109fe1db9fa8b2c8d343322cf49b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77740e0a28703cb0018a5eea61f695aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef375feabe5b0fe5ba0bb57257752e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbe4c4844e74b4c59c8e69a16fd50c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866606978c7d3f677c252666d442616417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1282de362b25dd48433a46f04f01921418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3769e9b76ff5c2b67174d53a0ad24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9f0c3670dcf17d60c785a95338532420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cc1d1d789ae5e60638de4f9d84246421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd87884654d5cf1333a62da3aa984422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5f11c784f5bcfefde15cf65c8f954423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6359268c539a41f01d0950582257b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bad086adb1b16273e8cffe54a8409425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad778d48aa86387023a43e7575d03390426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7413aa5f82edda2ca2a3df6e691ae9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd90ff5512ca8ed2f659f9078142fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa4b05b6e5354b536d0e6e7a33f7bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5cea06ab9a48ced0b430f2d1fa29a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50addd51a267d17b04c1618a4df1fe4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442a6bd2730d6aa69b3595a9d333b9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819664b98de387ebce0594efc717a4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186943b6068e4b35c80955ce459a9bf0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e114d16934068e415b43d1f9323b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d92ccb8977697d1ccd583ab045ce5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f405c4d26a7d3cb672ce61df17be7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e302bc0038af69e28c4ae67de2c02e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b389d5c8b70d58ed4c0588826c1e477439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b99eac74089d7f5c50e0f510e90952440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740528234d195de2222e258d34873d63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a892ea16b29546344aff1802ae695442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fce06354b2a4c93e73e2c46417bfd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29f4afc2bf85dc1f2f167d2820600d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87386b70c5eeb1891667527cb29ac7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617789ea7bd329a96d7e67867b6977c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3fe8b4209ffa02a14efae24bbed9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3003d4d7942eb2df011a5d8bf43b618448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caa91170afee00fb8f3cbdd7f5f667449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4379bb5a8dd72163b14712078f6c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34869b0358b6e9f3bc938c5c5f3106451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d3d8528739a8452cb8c7d40169116452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582d13863bb377c7f22d530b90a9770453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6cd7efcf501cc22e9836077b4138e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486ac43cb02e758db558c75c33d16c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faec6be6e846d29b81b2a53782b328e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22494815f2764a290114a8032abe8d32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b720d21c7f4d973adf2dad1155c85fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b968933e3c4671ff59a809c9db923459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e36bc08b4a3df3137f98a409e05a45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5e7c465c879d2f7df827c086dad6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503600b88fad8b3814a03fdf97d128f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b34aa8ecb84eba38a884778a062a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394b28fa11591be5d7f51a093f80ca5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28aad8e3d9be435259b58ec0ca6e70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e569a81dad6809ecf32b57f2251a5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae13a7a53d80a2d9594b20143a0d19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c5a1250a234c75d745f07f52eb091468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2acfcb77f234eb3398e66e75fd5730469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c14463763c129119fc7f3e1b81e99a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46a7425cfa1ec6a8c8ba75d73da87f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae6df19568e1c3da702f3559f0723f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a93daa80dfeaf7410fff60039cf03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1fdc8905f8064e4fe161487ae8671474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5807a350c6b42518efb7f529f8d572475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cf7d9e60de5743b0c96225b47e97d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d00087babfaa11b25e5ce71cfe53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc797dc54e6ef0f625ea9902ea81ab3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e0582f137021c860955fc4bf7604479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a200affcea8d53d151fb9b16c49b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e45ebf09457fadc1cafe3943dcad8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1129503223aff3a226ebae078c22c7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6c7d4fe5511ee6c472c93c52a992483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dafaa7992160b7db212d704b795226484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d40e92600ac2c653b4e259732c235485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4dafbefa163dcc460b336ae1a9451486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600695641713fba39e978e81bc694a3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496b5e84b7bebd76ad4b2ae07483ffd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e71ea8e3125a69e5cec6af6d050e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ec10c3f2844ae0c4f545c51dd874c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bf27389315dc5464aad299ba2d3ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545734a75f3250b0419155669c2eb36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afc0a031845dd77bdd9be689478718493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184924a7a5908976eb4722958a12c7b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b68fe08e1ac3aecb9af497b4c9a45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce834887d910c3844d282712ff3743496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bacb8213c50db06faf3c1764a8f92c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4fde251473e776848128856164150498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212e3f5bb8a5ea3ed96635195b85b1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7405cadbda54fee3cdab2c5274e5de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb231f8e5aabb36afb34c2ed6788e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc87cd9ac76bffc0ffc7b795eed657502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39f25c6cdfdd0d908af6737aae3d26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac92faf8bbe912357cf2add38ce66d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71b5487ee202f43884f247122a0b3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297144bf1a27217950e8ffdd982c2b1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94325dce89091b20df8817d043ea911507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ecd4043594f8ece51ebf757874da0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66abd77ccf3612acae39359e0d43fa8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225200b3a9a8974b061b4f5099647a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6be2ed565d78fc43b0c0333a23ef5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec27ef1a01c057dbe46102f93b53b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b8c026da7b1ddef2a6fb0330a4b02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76582347a42e4a94b5c20754abca949514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcb12116ff2261eb2d68a50b25c967515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce782235aa108e1e829fe14bd6906795516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919268a8c3a350ff9f5b1a9e97e701e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da18a00d2aacec38a5c85095958928518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4fd42e33d8c25c303f5c0e71d070c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5b655023c271fd756efc6f5f8cd5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887f33a7cb45292634d4079a88285e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40497e3b20bf4f7d53e4acb8bb0475a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d053dec3a5cdd97d5764bdc0db9082523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cb1217f484dbf95d79363dd2df2c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9e1a0257e8969414f8221357c8b63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da52aeb909e89d3871e3afc81f372c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bf14deca6c5fbacca8629f961a0a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef094ce874c9abd884b134c176494bfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674276a96e5e039ecabdf4cf56cd481529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c896d301478e73fdcc7145b372437e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505257f2d0388cf7fc9a713cfe8c770531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b596861f68b3e15dd97e4eaef42cc43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350fdd5f6bf79d6ceca6b5a2db20a41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c172920f3b8a05bc0175ce8eae1061534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c190ff05780988bd27d5527a3a203535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b3377805fdf6a32c3d8e9b41fbf7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2851bb0382c054e992aa7313e4ee540537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc674f02025c14b028afd14038509d59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359eac5c443f124294eefbdccc92e58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a49a7f61ac251f0469898c2ce374b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed11dc5d79c3b9ed570e935d56787e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aa7f31e5986aef9db50536a08a5ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10698ea30e3d9e8e97ba677c76b94c77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb1b341c2961a379ae1ab4d928dc03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fbb8ed52a75bae5aa7a7a024fce2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e5f92f46e606c7e8f8ee41db16ad2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d373bdf74ef2efb85ea5a486971c73f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4827f4785211d066b6f7dc2cf9e88c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f98396d6eeb9380386e5b5d85909ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e9140e85a6af15682eb6d7d99f67d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c9a722677353601d0f58e678e4106551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbce53a0b58b2ce91dd77e80c3149e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275c1a544aa3e0a4abfb249821b7024553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051ab393c47aa35d2a47bd43cacc993554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864eb4aca1b9acf7f9d6e660e924ffc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43358823702d4b30370298a2b1f4afff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d99c02d92e797b4c440a320e85fd49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239ab187329efa88f99dacf771d10d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c69852af6b10d53b0ecbfc45bf8e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b144141d767d163d6d8804b147093560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191e8b5baefb5e4ebf6dc25f7e5af54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9530d99ef455237c1f8e238f963d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd609b3d0554366af5c931d21a47c670563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0af5062a151dba95b29f36cb2d89ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be04072166b8ee53f9b72f9b20687e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea3d50ba14ffcc2f0beb9b46de9135566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1219d037076c5d9104c17136c9c87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f846a62adefafe68f04968258a2548568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98825656c73e9cbfb53c3a4f600de382569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f96109b5f0bbd8c3a644e471fddcc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fb65434dc493072c1209c7f4b45f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568f5b64a446ff328e9b46d3d6868f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a51b64a7d35e9c98d71050085b8783573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582707a52bfd3dbbc6225378789a0afe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262539ad10174e39d552ee8077e7cc12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0bf2148ce74d30838c67fa168f287576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98870256230c924c7481ce01791c066b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a801a682a21e092fa5dc0ab83b70ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bed34c95d982000041c0bc3a25fdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc16d2f53331ff1c26af041ddc178580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba763e03fd6fb1580d8b7ba938a61ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b2ddc57efceb814729d230e292aa1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decbdf1f7a628f01648acf74b62bba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187533d9beb4b4f428c2e5dd527a416584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af065c4ff1225e86ac34d3c6e47588585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfea18d468682bb4cb6b5886184369586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69a32a46ebdaa9bcab64c2309f157a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870146001cdbd61d251cf21fdb34063d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843c98ef693b187c88fadefa4c7c7b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63ffe4a4ced514a3b273f4f4850510590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770ca91fb2562e9e6b08951ef56f04b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc11f701e711f5179ab71d4d6fe018592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075c7681bde940c0fe960a8a2b5d810593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ffa8114a0376df63828a7c51d7acc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e04c122e8bb69e1a072e5f1060f08e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cbc8a73da46ab13a91752ed263f23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd316553bd01bf91a17e1e951aebfd97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c2e0e7b5fac45d4f3b2f02b84cf9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3f8fce276661c81a8e1a1aece3299599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b7150a0d4dcea1e08bf20c1a08933600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5356db580759cc4ee07cd041e169356601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1a65b8141f0dc067aae974337e14a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a37374090f3255c38c227d21e3180603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00667c68525cd3c57e4fc5f44b30827c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a30b04458bb7c9f4717376724208de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff647c02d99bb2769e82a4e4e96a49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee8b100e47b1d52ee6bf5249f739dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16194e985d572adfa87ef3921e98d13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca2bffc3fb9c544973037525cf1e80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597a33b8881b3b5b2fe83f50b252a01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80723c19eca35fcb5fc1427c3fdb2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346268d0212d3122718c781e1f55b262612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242abde48e403c107975dadf9c9e06af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d1c7734dde7f960b9f1a39035c89d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af04f3c215e3177d29a26fba2d1f66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf72c8d4cc50974160fbb248136c59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7807df7b8e2d597aa4f944eaa61379a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9f2499db7cdd8d19dfd9fca4c1bca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988da4fe62b356355d158107891ec10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437c383ecb70b2dc6aca69ecd3d3cdd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00e21b473996a191b4bcda1506621621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb5612608bba50cfc20608eec8635d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eb622e467121be96eaecc3bbd36fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7252a45c769b54e714193100679e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19248f4d667e36634e06099ce98a3953625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39806784a69cc816289bf8f27fc1090626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c30c2e3e126cef1e1ae13296027ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588598b375ea385d70d51376bf764a5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443d403030afea5c5c096b970f3ad36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669902d5d09e103a8981a158b3ec0b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38ffc9e245a4cd8d7658067956b1aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774b81d215836b4986fad808212d272632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b12544c3c1fb87a35f44d0ce10a20a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fab285b88f7d0ccddb05ca00d56214634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a72c9752137a9bb324ba99be2563635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22169bef8cb42065f482769aa803ca75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84ea8b4226f18c48066ab2974fd5a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f0b669698230a69c3c61934ab621f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2bedc16487584083a7a3f4702c137639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645d44d43f4961be49f44e113a440cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d4ea6d3155ef5b85ceff1ef88b9a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15e3dee9d898a5fb190d06d6fb4d34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4a23bd3e15f46df9d8a784fa8d52e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb2eb4076a1386e99ce62465a10210644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f94c316cd2fc00cb9deb876de2707645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208332592dfde6d671add6f0b47a3550646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501fa1b7fe4a52fdc051aa3d7af57ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d993edf0ef0a32661ad9c20b0ca4e0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43814bbdf9d899383802fb43e1a2183649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c822e3bdc0f439ef60b5cc5b9ae1bd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f0cb7aede7e85099ce8f718f55e0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87230f0c136f759536209615a7367be0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781beabfd39bac5fd1ad49f5542ec3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3306c1494c737e1ef12694ce71257654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa4ab6e84ee45a0527e28864f8b0be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d324dd7e353e93d5659410b5466e3db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84034546b4cbbbbc785d294af5ecbffc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7805460a7a432eb0f47218269c3e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2488fbcab878f200f77cf8ff392536f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8109111b8a2f67b524d1a0f06591e5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161922a070e4b2ccec3aa2311e608e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e519b5713f9f418a842972320ebddd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d5981212c5ed74f1dfeb299316ba4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e94bbf5dc6b93a04de7e7b5da41db6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85120169be1009977089e22734c20c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878981c4e42490804a745d2c22fadd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f3ffc51beef7f427a4f4a7b64c8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04cb94499c3d33fe5a6f8b4f5853f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116a527a61c2fd6890f3d6a4016b5df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6f27f883003b8af13018395262870670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f77dac13c49babdd83bec2e59b0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c8dd52960bf8a6a1b58df05a1ae2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33f411c87d19a54f599885819722f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caf26ac7e8f6e4fe16463709148d6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c9279054182da0d47f910e1bfde95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8228061aa4bddcd16882c33c7d982676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404be57d050abdb43fe2109b848e178677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0520fb6dd3b2d337c13adda6ff59c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46792b7e96444b436ec47b2bd7796600679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad154c529bd837f5e905d57b7de67c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c52c84f4b25d48525c167810401ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0028b6f1da0d611385f43bcc4da28f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67244643a2e004b4fc1002c399745d3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daf208ae15ad7741260905b65adc5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff173cb969adc9f4576f136b08254e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb01478db39247fd7246c0590102a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dba9991373fb183617500fd87e669687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539965fb9abb379d52229806874c6a1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd34cca3ccca4ed404990eba21b208689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5315b076d61f55f5bd77ff3f2238f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd990d7fe82efcab119d33864c92c0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b8864c3c36652016520cd0c83c038692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afb1752197bd838a65540887b52bbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b809a2547e75862a0c3af8b7278d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c077b5f29dc7029900f137e24a4879d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e82a6f102de640e9c68828ede86ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e94591fed7e5b5e5d23f691abc619697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcafde49b34ffd0379a502a1238d8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b19e37e74f533114f70ef1e3439f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7cb588583650ba6509c8b4d5f6112700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e182cccbb3344888c2ae89bd0f2b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8779761e36240ca0ee2fba90ebb16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942d3f2bda8b046b1b3674a00351ce9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b0f72b4128713a75583a72d404878704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc203ddf5fb60b4b0ca6d268f88f37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de303b162b0aa81b670956fb9847264706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22481e94fe0a1497ca54b2214529ce8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b4b7ec1ba7ceb6ddfeda91cfb8714708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb769b7d8bea3e0e1b63594bf29af2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e46be2063d7c177f883ae232820b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62186448831aa7c1934f4e6ed3c8e5b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb1611904f35b95c2604cec02db330712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff709f2465f33b0a7f4b22c90db86599713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5af36b2a0a85e54c699595c18a076c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d117b9090bf709f5405305025858715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d8e304349a0582e1d7a510d6a430c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac7a8413b5a70a37795ba7c32bf230717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb9f23626a2e4d6315f8f63dd73c8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6247846efd2e5caa6c58b5955c661d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bc72b97193b2dc528344a10b18e39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21b1d339b1dfcdd68c69e1dbe6968c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6922a499e38352cf976ff1cb182ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57f3896b1435fe6f5c3a85fc3f4b97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb12aed25b755fbe3b7fda0472c0df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa6f7c25f4e1df285e4254430e3f36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1c2121816ce1e6d5aced562413d2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc6ece149c6a965914a222d13e9404727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803008f7a9a3cfa60c32fffff9de5823728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304191dab43d36129ebcede2f49d47b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161cb18c0c43423f014b82500404dbe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669eec8b1bc336df510ccfeb5edea1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec2af005c8b2482a912c6fdfd6acd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d476d3b31add53df0c4b830f7f6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196b3dc8c0301d149d5cebe2b192aa8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9df677409cd0ba3b7a1e3fb3f3d72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62acdede3a8c2d49313265e5b1edf50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b10edb1b2d8bffb51eb46e270cf14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a46ea0811f13eeca6db2bc343ea592738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01515f1332aaaf8eda81d42ab09dfce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd757be47ffb0e2dcc22a670d42f536740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a113898adca47e0c7f56506cce9b98d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03035c9668ae10afc46f7f129e193d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e86816de20b9f018f0463007e6e28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2c8569aa5a082f245843095b0c403744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3db8bc51209fcb182e8202e2ca901745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3d409cf847006c2ead24b965ca098746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247bc514e90e30655efc5a87ffe6f73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1ce11a5cdeb6e5bd890b13ad5b10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34e0ff78eb789349ad5a868355d9ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6300f1dd48c85d731e0f20c263f87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e8861a605817a1f30d5b197d9212c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e53e21c794081503e74d021deb3421752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ad9c859ac24ceba62fc9435ec1f39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322300daa5cae4613f98ad1a99016f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b07d3fd339f50d87f5ef8cb849631755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d4cd1276ff9c381125ca07e28cb73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e68b031664be99f59be038055caf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802df28a42aaeef000e2f7ba3dc401bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a47bcdb1e33c8391766d724931018759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>