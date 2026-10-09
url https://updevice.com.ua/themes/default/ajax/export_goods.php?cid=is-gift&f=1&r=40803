--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d60dda47937181e3a6baf7ac61f6b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2eea4ab29d01e7aa08884e9a2cae42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7533db46cc8e005d697cad424398fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd84efd4955614ed41daa7b072efd254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fdb7279bb9908e5d5fe12260812525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b458b00fee845c5d0aee8c67ec4bcdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff6f77af52248fd126519d194e4ef97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaa19bf7e50459e42ecba70bef6f8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d59aafe81955a43ae70189c62ddfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f0dd638dde550c9f9f13d062511ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6b6755335ae598c1e21ce8f075b1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaafb3649ef335b7cf9d5a7bf27063d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191205763e795230301ba5c3243aa4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289a9d3905d7064d7e6790cf2e75b3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75755d90e7485931feb4c23a5041fc8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a9ef3eae64f18ca53c8f5a78e66ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7d80efd280b2a9841ebbf8ad7ec2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3397659edcfbe3263de1ac7f6f5cea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbfd6fc5920468bace6caae37ffd0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc34ba9ba62838ef36c27129a9ffe320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8bcd2205c7f38409e4d59528a868421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2815ffb3a8ab1022d3502a100c6bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77613c497fe471081a745d1409cbb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aea8603b5689595228b58c0e2d265424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667720712cbf9d5c01dea65d82375c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778f3231cae364211c5d2a0235390cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb38225973aa7bb39827ac7cc9af4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6902dcd5c4cfb22001474ca31982a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7406ca1e0605b124531d4ca9958e0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387179907282a72d2bdfd979f980e9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df10b8c8b5e9ef8239102696a7dcd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5312582f04c5f583e41284009e482332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871d8907f5a14fceaed14ce7bc9610533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc60afa798b745b10374e0726669d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2abcca74a7aa2086b7e12cbc0092da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28769418e8454e5e7f61215d2aa78d6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3197fc158892ddc9bc33ecc74df782537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084da9f2fad96880838c506d0bdef56b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50d5571cd1763be3496c59e793e22439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d866fcede0fcfb3106d9ddc9f4ae2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5e98c933bf1bb61657ea8f6be0abd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dae1281c507c74b91a2c2423f138e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6055194446240b378b1eeac3f7f5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9167ed0bd3510b8859c3b9ef7c1c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe6bcf2d9466f373d5800dddfd712045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536f80962b6736a1cccead06656c2d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7c9fedf48f65880b4535478ddd56247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c7282803346f0fcb714439c8dabff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2678bb589e4141d4e1b549d84965749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6211acc91b50f2086c2ad6f2d084d5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210aab0afa0a03e654045f8cf1fc87651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbb49ab1d66e0d0819184a5472559c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abcc20f20c4a795e5fa8c9af592e5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541fb7f4da6031e689344dc085e4edb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27926725b60b3507700d7216707f52855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611650458bd3115b6cd2bfb12d7102c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98dd7b70d004ff392c5ff815a6073557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5832af0ccd1d1d881ba469d63984f9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b2b42da3c3aa63d9d0db63c4ad47e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a16d3c2bbb820ec25619e428ea7a5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00340065ba0621dfb6defcda6b4a79f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf97491970e470a1b6b84959b4512862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8bee86d791bda8719c3620d1c484663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee81c643e3912d4f0c4fdd347edeba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841c293e328a9518bf83f913a4a324565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fe99567eff21f2551b23d51f4ea6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078051037852636070b15a19bf4539d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066eb282be4abe4059f19070e7aaea168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b9e575d095510300e0e9bd8b3afd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceccfad52b733496520d17f91e973070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458b8be74a689b947b36015645ac79e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6556c91352042e68e8c3a4ec552f5d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06fd643ef051d5039a7fab23cf92bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4d85eb3b3065db8724a271dae055174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff024da9cae4040c2817d9ba69ae9b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760e860cd10f8a6062e4864e1bcf08676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2168785d5ef2bc70f68ab2e6907024d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ade073ae3442deed4cb67228f127578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd53f738afafa7dfb77c6b2a2a9c1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e3f3e1a8ef6ea048d5bee2e7dad7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d367dda8081435ea9975de7c91415181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2045302015b844a99ddd8e904f21d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0b58ab75c5d98c61980305c041c0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1001e631686606ec84ee2a7bb710384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cbff774257e1874d21e86da87eb4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb94261a3176bff848baa186aafbd2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6c9ae004a9c073ff1cc8433cedc0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c5d0dcd87fdb84bf185552c13d46088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a65a928f4c5ccbb48a5ac477f53189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a3592b3cb427a71323e5579f4f3cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0a9c4166774da4235ac8a8a69427291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f29f297d6e9dd174ab35fc589a574192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798e185349f84cec54fc97fdbe9ec8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dfeffdde4c4e54d0ef4699e84f47394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e5919b6a6894791767a726cd7a90a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cd0c3968e913a77459c844dbf472896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff1414c9c680519e4add394f23b37f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954308a8a5416282d22045cb53d7426f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5da074e6ecc959c182eff2baecd0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616d09b99394fa843efae43fa8ad9b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f66f57723f43bb4e6c64048b2c149d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4201b9770b25ecfa03f338045f19b61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba08775f35eb1c1ee0f4da7b4a7fcb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36846081a05099689befdd069303f1d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413a2f37260002d48e9d96ce3a917e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745bb2cee0c9c7301b3f8965ee4ff68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fbe6cf1cc55bff893e1e31030f6c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733e1ec3e1e97168b3412d1af65dc96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c73fb60077e1b41157eb2f2786600109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548e258d05f8051b3d463c5826bbd2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10253200495ff60d551246ca8eb66a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17944f9f5b8ad4aaff5467a77b9419112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef10d5c71a9d4494b4323417d2238113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab22d2e328ec4f60f51e80a9553bd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7052c735520f15d85dfdcdc9df315d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a98d9e202ecf197cb017df75eb9fe4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b51c3a537d3ed23918757d272207f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827783ad3558b1a40bf12f05946dc6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e363b4f0e427fec6c6a4e23d3d962119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b36ea218ae03814b86b647866da0a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ab59bfd4ea2f05683edd23d1dab12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b863cdb276f15e969d9c2eea4765b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2423a014b2cb3a1db4709b24552dbf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c71a904510d18ecfa6f9477552d51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4552a54a7644f1b333cdbbcb18383125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1379c89edf1457739961718b35cef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375527904106cf8ff2a12bdb91e18b69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875819d071264982119477305641d4bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70471e6d42998421f5d5f336f1aace129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50f3dbf375215fa66d73d79b2fdaea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c31cc30b0d5861cf09372c4b3f65b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b75fc898213e03a81257f9c863dd2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a6d2eaf0f652c31727d357df8f08b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2b690ad8f28bb0cda56eb21315e7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04986c79641e2857406225bc7568c6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce877a6078801284e1c826777f5bbc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420653f869f57605899d2b630e413b18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dab132c4f8d4b49c25fd16a8ad900138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7149d22f1edabe2caab6ff6d6032f08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ac4ece601a6ef28b4bce8866cfd66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae19bbd23f21d025f0618033234524d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced7eab795b1d70c01473840cf83522142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b5acaf6b5bf4bf40e7b5da47d0873143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e8cebdb656818b80ea3565696861c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bc3d91fa6ec49458428c6e9783137145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff495480822be8e7b02c74f36f5e7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c16b294d32a0030a6481d62751250d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf851d4b6799441d57f95d6090d348e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe510ef26e9ad41f56f84b729f8ed0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327661ea9fa362a2d9bfb48a06cc891a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4da4839c094a21f1df74119fc9711151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e271d996a93013e5766dc894ce547152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd50ea5ab82557942f3e4db62d3779a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8df81419ba536e61bcab7dec28c57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fe31939ff897d8ba884a7f7a4373b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92961466f17a9f6551e57a330e937cab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde0958c2f3147fa5942d2bf833d0a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed503f07af5fffe4cb8f68393c851081158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f789ced9de5ba73d02ba90716741159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c0f940fd3343075515b2018f44c74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c357cc5f359878b576330bbfe24dc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bf4f4643e436b0c55d35a58ac85b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63411db7c9267ffc4cfe51423b0c29bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2404c5094bf5035529246dde5a417164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736098d834954d90f201a067cd5f295165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730e3f3da994fedf836baa957c14542166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873b6650acb1c0af0294e3ba820f103167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ebee663786ee6a98914200ca18478168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16037a3f894c55730cf434d9df42595f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d595313064cfae4f4c8064f00427127170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892670874ee534eed49b3db1c428c6ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bb06637740522d8e4dd3bfa7dd12b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c325792bce22ee84e9294c5a43de054173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ed35d528b3046fb6fc0695ebe58e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf71ee1883618094c29cab08d1654b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329f42004d6e5bbd4f2b6ed79542706176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e05ee9d441dc23c47306475f050e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86029157b8d50deb1c5caede434a6cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9e9b1fb6659023df7113e5bb19c2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b6cf26c6c973541272fb7b3a88f6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1170af26f2a5394a5bd92fc10e04fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9d1d8b642c02752f7ebec432ffc16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0228f32fdc83821038f7f05bb25e9f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eabaa89b673121da8734b9d3a2139184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b39086e67c6c96ea3915872e4e7859185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a932ca60f4369722bb10baca16b0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e45554d8d95d684cc37c8be896c042187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6595e848f4e2b22e1432385f04d114188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776efc87794658704f8b7395e2be754189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f24fd88ab5df317dbe0658f556b1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f600b84600b087afa8113656a81888e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee5d40fa14d4453d7d1204eda83375192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9650648a5a651d9722f712a91b7be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c2ea13c599f55e6f2869012f33ca0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1944c834d6724d2d0dc98949667df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4d241a701f8d37fafd65700cdc681196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb022a9ad658a50146846925ce8513197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c202e58f1f44ce23f8a6189fcc23ff2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5de0c40fb82455c0026552155800c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5013fc95a30f53e942a4341577577200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b21b83fc9907b70a9d8b6e5af0952201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab562d0875983759b2abb6d0fca3c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace7ed6974b8453f6a7a680b23f7726203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5739c04f6f9a634fff31780cf19df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a448414328bebe8ddeb734c05b15ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604e1233ad93170aacccdf2b8be426a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0f44756886aa754862fc0fcb736f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d85533a25214493cda9d90368ad2e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4363ae5f49a845ba9693a8a6ba8ff8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808628970d5695503bd9ae3b45883e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b580e4701895e098f14770789c149d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2e5e5e926b2b884201ce446a9c88a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199028077c57c1f28b3d4588ba6482e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d28f19c28c6a81c12141edceb91726214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987793bb17853a748037afba5422bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f03301c8f3b3a4dc585cbb49ebbef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87757a37f8a47672d7d303445b0ea252217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8863a579733f267c443e2be518a09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a8aa0614de4985d5350c5edef3fce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559fbc2d7cad9ab63871c97259fd554220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634761526b59b0e8d9e368a601747ff1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200a5c5e9bfc69d9d3840f49c8c412a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bc22f077d5480ba2ae6bc795818ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0f8c9a2e97d659656d76555dfa53f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76b7bbd3876c5090c08a6bf64ec8b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5bc5a555b02804ce8f72c74f56f13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19bfc65029361a3d3da714f6194c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817287dd4e31031a8594f42d3a05b09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9d60ce91f362313918d1fe59d23a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58e579808208c8da91846d36d52ac3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303d41342da0f46bcd88a661b96136231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef211994fa3c5e5f3ea88470ffb3fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf20c5cd654bea02801b264c88e3332233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714611667a526b798ba5932e6b81102234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b08177744082d860118575aa840dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8da4f8daf80d99ab3f4ace61ec52c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c9e02d9c5de9f00b455b50e32542237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d063f1fa6a11b05839ff823235afa1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa82384f8230e9b3fb69b82170ac52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5acbcb5f855c55d3961da948e1dd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b3e41d1d77965b051008f75f25064241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa3abbe010fdf4c9273df6a35be64f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd695e3bc0a53140265555c530f4baf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a047d097462b7eaf8fe605c1fccd120244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6611fb77288d55ca480013f616ebcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6addab0997ec77e73bae739caed0e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8569f19b1228610e897849dec7cb979247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfafe87b88bd260d18e54491001d150248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27d871e9fc410db4e093c970146dd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd526317a1fd4d71d196f3f2d7c81f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c8bfbe268ce5f9c3d04b168ed6b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68d0df2db43a11b1a4a4eed2d2e424252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d55350124a067f1de5fa087f450cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74847119d5444f84845aa5e523e480f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b17299677f6b6c8942809fff3f899255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5fbb2244e397c6f7023f0a7b3d545256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233a738cc4094edbed438ffe21572dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8c1ba5ab9035911d6e2b019bcb400258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27818e1856f768a5eee5a45a51e65ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f040505bbe2878a365ae67cc3859260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fa876645a7839ed2f751cd05308dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93f53b7154cb56c8381932490c09e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851fc8e5faed3b7524a956560119013263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d3bcff4f06831132971a46756ac47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce622b5562c569a468cf28ea0b7fc9c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf9f55c3328a0c821c9912790ca430266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3461d6a4e37b6377ee8a20256d73586267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747852ed664a888b4c4459123de6c5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499e5a918434dea8943c3145e85a01b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67cebf11d247eae09d7494056e9b9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2369bd204be2ed958e92efc648ec9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592f3867e153769eb865068fde44c8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec68df6c17f40431bc395f052b2853273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f23cc700f185a5450e8d5df53ef5b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b24de76890769de421ab80c3ec9689275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b7b22f35cf7a3fab4ca459f9def9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a21deb80ea7a3f54425dd0e2aa6ffd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f6ba3eef465cc122934f112636cfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55553c308ab38499e7ea73a890f247279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca177a5a88f952ffe9fb388ade144c36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2413b9d587a65f3f82fe192f7612f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82d7b97243bfb6def8838b19a62b7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c185511f45312eee38dc90d20e6f445283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebe7823e602e170d5abb0d13347eb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007f1460d1b9b7f476d919a474ac1cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4ec92fb7d1e8b9d2e048afeb1e6bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87530672c01d067e2e421c8c7a2fa1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63851a851759ffe44255e61201005288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690db302c53d3b6f22aee9487c49f7e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0a37dba908d516d1ee63b7faecc5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50af070ef6d1cbef87b6ac0e345aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680dc20c9e26114151595b057b04009292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5f66ba0ed2e3c5feece7ac6ec874f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1e4caada6cf1aede8044249349e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e0032de5187fa8432413c17e7d2b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c013e1e340e31f57d7ba752b70b5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6080ede0d1f3e2818d312a666e94d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b872b847c9b856cfab6a051dfd8f92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f68122459b11055aab051d087c27c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98ee5f0b4774c2b29a1b8cb85f7d1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6341df5a37ceaad2207595c47a571a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a0eba287de632bce44464d3bcf91f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7e3dc9eb952505b7784673e953554303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e980d0bbcb00309863bca90c807d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89c88472cf635fda45e72e797a32bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f248bcb9f28c81b75ffed6008fc1cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccc9c653b11c287436ab337329da12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3b7fb8df43d21df59a37eae823c14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006f5ce474f32edf8a07102f9ed2c2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c1c4246d62c54230682b30988c344310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee0ebacb919bc4a2a2252af1fb2429311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091cc4c1b2834585452c626af37b2b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be89bbd41a7c1c9497ebd04945194a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc562f9c559aa27e4f48dcbbf56d133f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf63175cf434ceca560a48ec016a5c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f337160e06f1c81d655b1a266c5b292316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae7f42d7006acac2d95aac9d8c5599317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab1f058775ee054839687203594b94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ae43ade3638ec3a5a81c7ef10221e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55b0ba415da6675978357ff540bdf6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ed7c3fdcc72ac07cf4545c483a88f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005426b73fd9a7821e2314d51c87c779322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fe6735648f5a29477dfd55362a83e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ec4828d0c51cc319981e7149383fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ae0cc0a057459b233a6173750a32b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd991ce704462e251b6eb319538cea6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab498388b9bab8a79be08b6f30c1683327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01965f111c9e244542d9fa644b3303ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68accea749c89c4dc03dc86b667bcf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc6c75ddb1064589e09134fa20d398330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc038e94a7ec92ad11e4ba487a74ded7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0902dc7c7fac944dab525ac2f1c0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ccc9dcf2101d91dfd00843ed6b4f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125eaa755e9e89d598a639b36736b49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce59dea1105cb0f53d7e1526b50725335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7107684f172dfd547991f5735347c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fab31d8d28bea5375d41c6e2c63b29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be46fe6cef361b5640edbfddad1a29e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402122122fe05043c12430dc7f70743339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d250a6aa916d2ee0b6fa79ed0d80a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269affa2fbb127c9f0fd289d6e8ed97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c12d239ed166b828eedee97d4adb8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bde9e6982fbc73b639c9e26066cdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70659a23050b8769d2ce9c85ab691f85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86023bc51ae003a56325c5e930394923345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c709f7e8e2598b11f2f0584d4262d4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e753b3b6a2c4cde94dc7802d7071bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7a7a7294d2789988c29a4e51b5e3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b600a08e9c41bfedce31a326024fc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ace4914785896c7dc0ff19399dfc08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb193e2b272d89d33855a12d902c69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b624b73c91f9d23aaa5a470fe9f85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fec4e16c99608682736b9172406587353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cafe4184ae12be508a355295ff266354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35484e3d5538c9d907e6f423949def355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d184e2c47d57866e9ca59d5eaaca71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72a99588723e95d03f6a61012b9a27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc303f7e0b669326f693492f7a42201358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f616912dcafcb0ef91e2d42fe975c40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b05580c5ff51374169728f159578e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449658d8dd9de83af06fd837ff2ac00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e572d88196f2817f8dda77605b350362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b695c2ad601dc649c0a87145d1b84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae0e7020ac8766959a49d5e52e2897364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8bd15ce7136f785cd4d6b1a3cf8bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c50015ef6b5a3775562b5447894faf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a96c30b7f9371128f2647ea701727367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e560543303464de1b7f04211cbd8d6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c7c6960003d350a78e4a8e65c67eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691d5e48f4c0fb42bfd3ccf49bbc7f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d198a38ff2def831afe4f29844dd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87681f20450e23e64cf2746a119966e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498f1bc9c11d8171fbd47d5dda45dfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2003a21ed7d138487c31681b769b7a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6d46f2c5a38f248010650783a3780375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2887b05905dedc0c1dc7aaebb53e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910b278f1873c04ef2000991757edba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd618c588d4efe3a48439ef7bf10bd99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74c0b6c8986735d26f8a490a1c942b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b17067f480d953e2ac0bae94b5976d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937c170bdd2b59d597fad7a71937cb2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bc416b724fd2e596794a66febf5d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03293078aed52a794cf6cd1603e6e13c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b529e72fcacaa3de37a628b2db918384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad01fb7dc03dd9752ac332fdf06c15f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43583e4246641dc88b3d7155d5a365e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0949579ec4933c00ab8f41afcd6e6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c27641138fb2a767ed4f8c44fedc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff0b320ff3c47301fd85d47e895f11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3d98cf5e23f5ec38c2f369b3583af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf9ee9cb754500187fc81a179056b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d901aca1b91f56935107dbc59db848392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0887e84b2006114b06200deb5ce0afc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8452458e50ac8b67e9b1a15bb20877394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85c58c773190d900dc33a2354c1423395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9b0625bdcb0d7eb97dbc463075e0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880a6bd2f532d030bf7e5d2a37fae32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aebda19c1bbebf84197d5b1973449c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf15656fd2001a13f4e297a7c69503399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d24fd75635453b2db275562e6456a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5fe74a0ea1ae8669843e41a6ec2ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917ee5e246aa4e3a38c1689a232b5d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d692919276fdc240cc8f2d77200f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ca1804a9dfea6ba7fd2ddecf78113404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0007208fcc4f26367c812c64336bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58509916b8e27d5d1bdcb884cebb6c96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620b06c26ecca21af38c01d1bc1040f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06025fb900a1d2159837880929339ef4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc1fed1d186283691185fa1b464669409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51349c7d4283c90ecf02bfe485b527d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ed802ecb5d6f45bf1ea324be83cae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd306a00166005932b699441e2d7fb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef796784374c0c4dc7b25e884213dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b82d80490060c56fb90c061279fbb2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245b1c326c670503693c1469f9047da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5d3f0ee558db9897f4d09e37e83ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69bd53a3c22598c194751889c4dea2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e42a7dbf89f663393a4f300a1ca0a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c0375a3dbb7ee72508a714d19435e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bad2f9723dbbc8fa703d4ec295b74e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2318eeec9a390cd4c06d5302beb75d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6e5ebe168074b5458208488722aaf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f841ffd8ec0e24720d84ac351f79929423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c214e8986f17e4de3ba69c096d36e61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1030d159619004022a4fcbea623e4d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541d6a288e6e255fadaf550e7093fc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35786142ffeda032067c5aaf90cd4f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c82919005fc9ec712aa6746ab909b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa35b8a7db4120e13e3eff7cbb9dd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f89a30b48754f087d2efcd7c43f52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5c979c1c248a7325ef5aef01bc8a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b47a24c894e417a54fef102fdac8b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9556d7dc35234808c602c4eaad539f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe21e8a0d6b42358268fff776702bcb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced1d4aaf37f7c423cc8e65c5ff509e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c71b4145711e228e0275ba05a1688436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fc1bfd364a6ad58e92b9a26ba2f8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b23dbe3a2fc0d567cc1c0db48240cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe33df7f15d890cb66bcfffdf9e7b50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5b43b1c3fe44a115bf154b725801b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab98536ca98dff58a1ebd857dc9234441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec384bb0859ef371825f009b5ee440e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a2032f399f17fc5d95e2a8f803d18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cf32ceede317457ef8977175f8f8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f1e59195781267d2817f95da7bd73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df761d00ce907849104b464289c4965446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57622b1a10bc4c0124be3fcb3119cd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef3f1f3112b28ae89597e509c4eb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e05a530d1b8746c687afb5dad8108449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b4741f2312782c73ad7a9d6a580e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc598a782c742d5e2ab34de0516e7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497e462c3bc76ad0eee1032a94cc1bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc8c4f6bee8a3a155f83ed0cfc0d29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454fbae90e43e19ff8ba31a631f7046454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7c6fb30d11abfa0742bb871c7b3d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3916025f69db5186d9598eda8cb19f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a3fbf6021cb27449a56b52b9af384457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a089f20522a22dbb7d69356cb004c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f66f9210be2ea365e2a999b6ea04d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e6f04973825976bef78fa374ac842460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0dbf9d74b8f325fc66cdea500b8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6971d33226a47694bc285925b72226462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b185648e901d124581535f5f0bf2a80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90e2ea4169b4761bd48a3800c093d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af998afb2d9e299373f61de797acf57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aa603c22bc830e9c5dd449bedf9fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a08df759190560e3f733e93fe3c01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c848d9ce1cc209d78d2b4297b108b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978f48688062107aca722586cc6924e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1744db79874eea7e1e840781e024dcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4c6ca294d6f70da8a5c7be3789dd1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01e9249f2a2c7d2f985c1ed9c9fdfd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d922051e69f0fffcb15f8e14830daf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b44e9113169e32d5b682b52ff404b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0991b36ced87aadb59e04aeb6ee6956475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0404de251c6f19aa05b015ac88c201476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e0e574bf110d8c9ec5fec9f234a2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730450473173590a4a03ef4d75363ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e224b41edff4d0cee3a7ab1b8d991479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1aa9fe287fdd72d8dbdcda1a1d668d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460458b5f22db14e56347f5291c850a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ac080deb198fd1480c18e99468e6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06ca036a5d27ee14612d53b8e56b3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929ce212e4fd49ba1e35c35541bd4f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ae6998c4094e51200c71bb8949a0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc4b6c045fa2980de702239243efb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470780d4a4775207ea5961e2a8fa2b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbf906764c73ef6374d7d191b2593e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b14db7d938e27c7e92cb63906cdee6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40978b43510cb86bf35fa6ca3fb750490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a439223c470155e25df43da3b4a75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecfdf88e886451e8e8b0d36298accf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9249c9d7c0ed56a554b90dbdecb8f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6905260b6fd6b594818411e37abb3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc92051a2fa11ee2939dc3770e533d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1711bdc0d56ed54035e75a33ba6c213496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d90ee6c23d62b64b7b60be0f68bd00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f086945bdacf42c30d5f703aeea7dbb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f308f11c74912e9dac036df6058857499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45565edc841fabc270bd0fe852c4b93b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeddb4465c4394258d25c1357e026ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3eb674663e1c86e131e2b36a0bbb7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c15a96f4e2e7c4788a7a9365180d71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8e85e5524826ab42e62a4f8696e50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc4829d59e20367377e6d7cacdfefb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1b62a641848f74ec59bc4b1862a9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f19ebd26424091706a86a85d4fb14b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7364a69c9144dbe1da928f5a1ea7fd0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a76343342c195db6e28ad66dca64e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35a8534a79348ee822896b597d11bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451e7b9e1a3958755e5a2ed8f1689b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb258d9ba649e41f268a6e28f55a8bc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af90cc4b181194710559c067175950513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a7fa3acef19641dc21be4dcece09c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599a4660221922caa09693ca4972b85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb10e6f58c4f8cf552fa370a693534516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633e0fc6cfc072a6fa84a40835c4cdf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0066edd37eb3a9aeb430358ac0ea6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e34195b3aa9f30e1a1d750f18cff5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc7e1c3ff55018f7c5e7e4fa729112520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab5874a80d5264b1dff1fada0efa87521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506d0ee438200dc129f6935d72021e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a593f2c06fcca22ecfc0b8999712ba4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f4ff5f1e99eb20edbdbea36a70767524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956eef173b336fe093f2c02e4f670d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd295e3ff69e80e51f82c7033acf2d28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9a170d0dda3b899d2994bd79c0f9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83f330f3121fcb5ed9bed64c19d50e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44583a5916557aedff6a2e7c3d9b4fea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e336a46344b147f9bec208c1c72ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814b4836b2adf6f4122cf6edc568750531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc592399ae4eaf1078c511fec06efdb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9c1160adce72b7c7687f8bd6fc959533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53fe63d16152d0099a98a8d864bd1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004229f6d26f8ec1c6b5095c163b282535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6c78255e83cee3f1d1becc7d5a01a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd358171f3ad10e5f567ca064ca5659537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96566f21a9a771f6e788a7058b8b9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932abce1e40939ef53afd26abac71ae6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3ed51846e7f66979b3b32e3a7f277540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ccbbe1659e56b1e5756d35b02643541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8aa59b75dcd838b3111db403e6b77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68359fa028da04fe7bd2e4d4d35188f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36794a7d5403beda07427c550edf64c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fbcaa553ee43e29bbad616eb4a9b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744faa4b791dcf6b50ba4a634d111e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685874a729f11c78a88f6a1fa6e97fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfe3cde004872da4fd3d9ac2567b43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935c497cbe83e31b24521758f64f080549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a47ef4df2db219b8f628e7e5ab1b50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b626088e2c8494e1b491e1a700f965551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124abda350992c058a0a704951b4d5a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946eaac76d247bbc1a39ba9fca14c49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba1a9253e55056a89580ed0eb64e86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25933bfcd4ae1536fb5cb0cb80a41d7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72606f72d7a6655ebd1c2a5b0727e3c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33028223ede8ad1a21bef9bebbffbbb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ce302a2c69182335165abc5ece030558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ddd163157176f9664625a4a8e7d45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b72366c986136b33008c7bab588450560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200694669d7446c7ddcd6ab3a36e0dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4df75cf785f363d0fe06e791b5e9ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e644594a47a9367387a505bfc7315563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d20fc4f4fa86acc43476f4973ea23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553e3edc192a33aaa361662490002eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45377b8fee18eaef3f517ab904258172566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be44831b57cea6f8c8a2bba290eeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce001052eff8827565edabbfbd76d4c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79f2b104f4e8593a7cbfedb94be471569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660fb65c74417ce1240cb38ed71d15b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7178dc3e1376507fa1a662109522b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60165a6b3fdec4ed95b9b0875c0ca5db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9421545f3edc8acd71d9ba8f69a0a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4ebd0fa566ef5f93c8735ebfdf8fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804aea2fa4c3af05cf439f9808cedb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d905b7889133148a571d5c3f4e261576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dd9f61746f75ece52a89d4e61aaa4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa437b74c74c1fa2851ccf4a24cd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724057ca6fbb537d59eaf7e87c909a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ff9d35e9a5a139ca7edfdad03e22b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe6ba8ee9b1bd393e6d5d72e8cdacb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c7b30c0e28d64002532a4d8753908582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2484ed61bdb7823b961e151154990583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d726d181d4c8aaa2acc295dfe3440584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442ed1b31f5bc294be05ba44609af72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38921df831d6101b3c00e54ebf69b123586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ae16b60d599104cb3ce9be578db23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e4ba5f3413eb02cb5ac2f9aa9be75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74ab494d35a155496e937fde632ffb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc94d97d5499f298e0d3739ef1c2a55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e2e79e6f5eeacfc851dcc293cc322591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d148e6935f76c0bc8a5ce85a5712a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf47ad7ac905c4fc3c9ff6dc9341d81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444344d30bb243219962e85aaae0c61e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92729103df01bf290038c7f43107a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94931fb9f65ff5ad09023b7ed8ef5623596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647805fa3df5a6d4c9b510216ed2e30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f90cf74f24f9c7b8b1c1b24ea93a01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3c0c64496fe36f73b8b6bbbee8a5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcca00d7eebf0a10d1552c255b1a98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c3733feccb566c3cae17fabc62539601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd069bc65233714addafc357833db9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a131d6e61a5d7bd35df8eb56ba34ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2f53f393bb35732d7c646a6c3058b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee49b52122fcb8a10fb0abd40c96ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40491f649f9e97c8021fc0b0b15cf3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bddbeb2f09266e5a88385cce57d71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae7c6055be68128c3108f062f0de0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a5079798fab4230ee270cede25786609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bedebbe0205cb6a74078fd55141f60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116a7846e5bc3737e0109e93549e33d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95dc4cb10433fe26a18bef406edb74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c81dbb7bc045aaa1d03f8cb190d8aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b6ef89499e0e22b40cfaad9aa7588614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7542ed5b5427dbf7c71cb5eed66bfb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272daa9c203f10ff706382859b2a6c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f729136f039fae5a4b7cb76215e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc824cca8353f3f2beeb801a418ed0df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6719c820698b5001a5c58ab630a9fe0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfb6a1ee1b3a6ab9070fa0edae8311620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab8f163e98e920eadc8ff6997f6f8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205112453cbedf41e762756e04ae4ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5acd16d04bfe6aa11c51afad3b16ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026993ede3da8182d6fdbd58c9a2ea8c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a10904deb8ccc46e0a7c865b3604e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efaa93eb0f5e0afdb205a0aed6edec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec041860ea73fb438457523fbd16b80a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1387a1eb3b5618d93134189aded9655628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1151454b8cef180c3bfc464aa8a5ae2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e60889195b8ddc914f215d6b48f20d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ad499ebd286f36507413a4af8dc90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9d7e388e76dbb999a98bf10699000632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b69cd7fa9c7350bd72df6f34d9f776633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9432cdee5e1f5042d2921698951b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01d0428f995250233c3303e11c2898635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf0d590f5dec314e2346f123e2d7ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163f2d91857597be6753c7fb075d4a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf084ee5e9ec414aa95d8918c96193f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b60585422e6b46f0e2307dc8c1def8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf62b7367bcdf81842085b53bf20ddb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a580dfa764f6af0dfb0e1e854a8fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920ef4ec04769213047f293f1dd584c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8dcdc0942abb5e7c55568ecd82d6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93060333c57266bd304277a6a7525a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f5f0dbf7e3221abcc86bb7609f722645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6aa2b07532529ee5857d38754a0c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30149bc7c77615601d3c6f6f6533f06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f584fc8632aa60ec91367dde42de09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e62d019dbaf96584287f505494221649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787057ae84e73ff67b94a8db900a21a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20251728c657f5486988ac3a50958d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b2a2c9a4ce41bd9c2dcc2a2130473652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed812072f6629b9c012fdc7692367a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ace2d73c63b2c3a0422e0b419e6cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ddc234573d0e5cf95398070d44036655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc1beebc047785fd85c3f7bdddacb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d85680b3d1587a00e8a1aa2a86ae0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805f3ccecee8df3f18ece43e7291134658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ec6900945b9e6754b7701ab1da6e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf603953be3aea38148f99d0086e85e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f860b4bca60c2905f3be3127de532e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a638006cbc0e9958c10ad8514797662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19bcbc0750b546760850d93ff73325663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1402f41e2314a227e1b9323af8c0ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa76e22e81e4629f1a9d556c2a7f78c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9d10255e07511023012729a94d84b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ba01d3cc529f214b904a384887437667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da2de265be1cb89a03fd55386c0897668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165420ce0ded8293f1f8b6cbaa1dae9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86921575b802cc09e11990ae70978a6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf43ca609b472cefdfdb5610b84c3be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17c7004e43f7b46a93cc0c304a4da2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ce3784364092305da07dc088810a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec536d3c468326c55e430e119d3f08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7ac2ec374f202245deca123b6046a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7eff8a514d0be4a6c6d19ffd158b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7004ff2880c65205c86fda2e43457677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a05f2d7cd8eba431d10113bd542d25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72871d4d1af1e85c134e087e7fd70923679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8103ec7b4f655be3edcf87be5a81a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c39c43cac2c19ed607694d7d33edd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298a5511bed67c25f676d7e024e2389682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8caa6d943a3bb294b92a0b42e41b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632926e638c361dfc744a954ee711d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846f1bf9e94ea3a4170be879d7c38d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea9025d4dce23d6e45886107164b48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c1879733e1f755e03f0ee6b07f538687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfcdb0c5bbe3c8fedab558775e0356688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dea1185dd1af810538f5d4a4fc9122689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98c7f12ffa1c9160479fcdabd627f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435c7ebc4b0a40f141b775ddcdc88fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6046e4bc2633b86027d6c991c2e62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa6125036e5b2c77f7ef5d43410a8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0779511458f51268cb2082ebf33b236694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e284f49a258d4eb0c2b65713e291fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131a39603fd9da21f4df94161ebd363696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec90275ca2d3980e0e3f7415059616697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37a6fd4c0c227542776705ee599276698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f0e55606d9e99f32ac44cae67ba73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33745b17c4fa9e9b4db86b1bc3f46d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfacfdcc3d3edba8dfc135b2b08ce8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fb67f69bebec7b450c2c23109c147702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ff4cf257bef63b9b84fb58cbeb232703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acf45bbc328b23b8c8d5e0af1c0821704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bb07c09265ac9553ab96e698c77eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f5c47f3a859ff8fcb4c346473a59c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1936526762c31526a3df938078207a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be986fb9e239dca145831ce65ad15a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a96c887b47e2f2a79d7df5fe5aae8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee876514ac8a4e868a399f8e3b3326710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6cb782cdf3edb346f2bbad0685f96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a3a408e7d0e8c210740b463fbdbc4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34696c99d602c2e91024673aa6c1770713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1edfff860c28bc95d246ba31acdef4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46944376bc46af1b070381f3816cd95a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8338efb7a74888245a16a3e2cb155716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d6eedfab2f23b0a20590cc5726a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cd27595514dc9d531bfa52d99e2cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1531c8e61891c2f91d130b91b2a2ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea300b4f21e6aa5a9236ccce6a442c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ddb3a756ac4a75fbb567a4726b4e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080115e76b87efbc04823e31e4abdf4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be23d33822541a77d3196cc5c5c8539723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d9651a2a85e2f1448860e94ec2dc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d7a957d27d0506ed16c48f3580165725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7d05c0496d2ce9dcba71dc7a8945b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a520865c69f0ac51f2b19c4414936cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d90bcd1a282345a5e3811be30b314728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f77964d096d78d14811a9dea8378ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d848f422a8841c70deb20f2d6b0ff8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9458ecaacd6f84623f3173e9dcf60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7293ea14c6ee08abf3320819cf21c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e13c9f1b7dde73c00c723fc88fd18733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f6f5211c49829a6d08d46c0fe6f30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f6efd4ad8da2d996195b57942af5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c25e7874023ff8231967f0fd035a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca130aff96dc0c0fc989ea6d736c4397737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db590795ca63aad1ba3280dd1855ebc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52e52fecdc4a352628ca8c0f93fffa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bebda74bcd417124c4dc2420f7761740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a827b2fe5fd2156d7f35d807d8b33ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5812ee05f8662794cf6b9f1af35814742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f46273574aec2031caa49b382b025743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c4324f59d1e0620312fea9675ecd3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e3d8c9388dc53eef0e812ae44186e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206fb2202ce2ba7819e6cd56c75a159746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852208dec5113e7d7953e1d52497628747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21c3dd782ecb603d4196b57c23f37c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eb7aa6175167115f71d694e3e0461749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd5e11787030f8d2f5d4ce2400e7f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311b4986eab12f72243834ad34d9900751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45add911a9ffcddf7b7d55d8513ce90e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc8db7236662a772cab575404dd168753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd435496f6e1d107877697fafdfe6c2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de07b7482c0b40bb3c2dd61f89c0b98755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e0521a32ba07f1ca2bb68d8ee5257756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0046f7c422c738ed3516898b267e42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae9bcd0cfa849286aed3634cd39c95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e813eeef9a9badfcb881d46fa86dfe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433f0f74fa1398d809c571b85f8bdc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1250644b4563903825d020d689d53032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19859fd91c8c090ab1e3996da4034d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e8555e12b25e430649f2148d2247d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad94b071d88d8882bcb0f5dba4b0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f62e272319e5eb4b0fbcf58867e0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5d0531790410eacf8ac7c48ae450c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932a956e27beb774e017aa47164c94b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bc65249ec61614d3aa9b058922bb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68278a6cc196c41e13e93979deb146410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf14a8c396012ce050e8c31db466fb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eb9c8955a204b7199442670d67ef112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abf3c9c320d137fbd7160e398b75bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765ecd4d9882d0021d27c56eb2713e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19bd4916f1fd67cd83296aea478e4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509773b06209817923711e6feb420e8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad3862d137da27a1a80f52394cdd0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0f3096b62093ca601df561fc96dd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caab0ad6ad5862e9411e9146d7f54d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2887371ec68888a4fad92213119c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc9c1a6817a8a61f467178ba76265521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79108b7366512261d6016d75ba7c302722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e7d0fcb4a3b025c67f6b6269bd47b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42347da954616515a4c3b27fb0be685924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25afcc6a990e409653ad40a25851ca925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f97e65105fe5f6d5fcdb82e23223826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fdd9e82e2fb8f3ee76d14a68e942a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acd4de1705249311cd702428e55a9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3256c055cbcfe724bc3c1968106c1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5987570fff2cf07cd1a88d41f325330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd9a60a845e073181bf921f2d4e2d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fbfd6a93eb7f69299b0482e43836232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2579666df5f88833ce401139cb817633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df344f3467e2c5b8fdd8774d872fad334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053efe0128f8f240699721149be5376a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43deff103c3e58d31d9799e4624bb7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eefb80e23b440e3a7f0fe436c8a3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a377545927a2baa7d9e9e2e5e370838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6a2ddbd9cc367e7d078770f74b4b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa616f96714adb3f7740314eb2f865140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35a05daed5d30fe2f37cb26a512b7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32642225c9ea355837ecddf352b8c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8f78a299e098de0b0ed51a400b07543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c4abfea1b5f6845faf89d50be96c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e356a96564e700183bdeb711ba49245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a79e5e733d3b4c43109ee0b74e19f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03711422d9f5a21c81f57e2f74c200a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963ce4e091d4603d26cdd20149a4dce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb668bbf23d9c37b89bb95fb26cffa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11605d2ecd2e587e965b417e5e0500f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848053db47db38aec0285f0852a933f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25292a167d028535571f8db0b7f797cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac63af6240fd722f83f716f158b93853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f9e1c3efdb6dc70132f4f2de4791354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388fdd5a41a8bd4c3f27717527fb3c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7b1c9d93d5c993e24d2960161a7c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb47cca0d4f7b5b0d223b5a3449e81a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0aefbef9ce7f84a10c08e5e16449458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685212971ed6587d670f1084ec902cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9e9651ab44da8d4d3d928c1e95b3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d89333bef459fba35c588698b39c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295ca1fc2c3e05bc617f3cb9dc2935362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fb8371c6088aa686856e284f3dbfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7460629f728717bf63936c46c34abb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52bdfc9d3eff64988c48f92ca1961565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0aeda70220b2b3ed80c3d053a43db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d8ff5a7aee3e7cb2af77f1bd028a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb84671d4d18231452e9a54994aad2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5536a741609fa66d87cb39134b0d9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868ed1c266ff4aa049a24c2014938cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23588a3a214f170e1780c6d803da9c2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e08b15ca6179306b227334b7aea3e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80644c4870a86290c805a1554ed1365e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd89ec5c5f2412624b85bafcb4dc39174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc217890462bf781a0d67198bf3919575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770910be29835118485a193c3e49e7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e9ce01f295c2df1b39050b894e93e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8a6646b83eee4e6b361f74a9881ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb248b36ffcf193c7decf71e196526379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f5eb070518fcd74ef2f4bfc2c2b2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb11571be9b241e5219aba428dc2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5d4a33c95382379b5c1c69cb752fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4af4ce28388bd72af12f405d148ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4476744f95019dea7f50397c5929884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70497890ce6804524fa11041e916f3cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54c2eeb6722753ad1ec56eb9a34f7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69078701ed7ed869a8dd7033e045f66b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568a4643dc7b1d1a6a2958a20f890e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9066cc9645a762a4e9957ebfec1242289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549e18ec423ad8909526cb04b91091390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34a90467a463e42d0078456269012b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8c3c748b4d6d41a0e9a1592a665b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc1e7523c412c88947db030d6d3b5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909a4982451f5dcbc3522ad75a0e56294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3739a2b7c34434fb553bce3012f55b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29df0ed7e5b14dfa7604266e3e585696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f3313842452403cba21f129f65e9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3764869bf6b813f807daecf4dce17798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfe34fd43de3439cbe1229c9148e4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3c4b1b10856e70055d2927e8559a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c77bdef81afa288334207d2c69cab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76165d5be21b926fdbd0c225e84a35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b0d6145b4184e322b37c1e1afd981103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eceba4bd498ce8a1ec5690d42ae49d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90401b195779aa97f8a9fc3d24945e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8189d8c1d7980c84bb740b2db828106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09421fd5d77b021844bbab3cee16e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d63744bc4b57cd283bcf99b6c86f92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370b9e7f21eb4a5205865ef2484e3e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c47eebea554d7846f1e14a6c102a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1939a80f2bd7cc2956c8714741722d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7418d4993b4582efa69ef4f194687112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805880d47e70a035c140282ab9733a85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ef6590daacd8f297aa4a88ac43e87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fdcda1a4bbe4bb5f6b7e1a63cd284115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009ad51f9b2b57f433fd18c0b023093116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0b072504a458cff0836a65bcbcc82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e507f3d1529aaf733c4e98b7871555118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c28bacded2ef8d8dd4f0e27602d3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad39d67d91f5dac966e75a39c127ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfa60610161adec556088cf4e794b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29503395bfea3e8e333f619f7ca466c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3d58550f4be5761a194a470a0f220123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af109a274c5ea9bac94a7a9d24c69fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af9ec21cf94cd89c24a7c89d75c8a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634832c614c5712d3e6b2ae8b1bf7d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078553161edc3bef0e5bb886e5ac5926127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e6b06f46845ed9608f7ed51e0ec16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593adec808bf959834d92ce58bf62a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84760b3a656fca3242492fd4bb28d4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9fdd91d0b11366060b89f76af969c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b4fdef1eb0d80fd7c7dbccd740d75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3a3b2748efc43f4f6f832056b0a06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b395379fd46b284d0d9a455e9d562d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722fd113db901a91b1a36d844c5810e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097c6f008387b11e86beba55eafc4c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160e6d2303b71d18427d90d6d4cbfba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0692c2b42854dd23de1784db89eb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f5be5dfa2c2dc1e6401983aaa1ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f371acf309daf81d866fc1336e03e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb243187cd838b7119ab21d0666346e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d50e3ada9ef1ae034ed08fe5d1b8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7bdab01a054085d71d686ceee3d7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c73007ae655ad9b1c37dae65f1a6fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f84dbacc323658e5969b69378670e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0b8826e912e30927178aed351a747146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a3a339f10339f3b050b2d75a5c0ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf6f64ddcba37f51acb499e62884c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8085d986a9c57cc43f656f7fbecabb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af359c617b285a5bf16528f90d27c92e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec1313a59ec482b80a9ae6780b7faa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653ffa889fa62aadc4e7e8f6a077daf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0d10392dbaf83fd7dbb8f9860c6fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e18f9ceed12636e34867930bea248c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68789c3071a87a8afe38a188d347f15b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a867e42b7fc61cc42c22fbefe30f50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19b6ff277ea31bde9953f206914504157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee273378d976daa7c3f18c40dcc9daef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed54ae234e0e8b6b98de3ae23da0ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430098fc0d7c16c04ff244b85f789f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8cc4a007d9af15356e1001ce6c18a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1637149be0502189f40c4a32e8c00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe05d8d9489bc0a30ecfe83c26d91ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb26efc27724649a0a3c22fe87be03d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfad940519046e94d705b3e0b4dfd98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaf6837296b554bbc4f9d20a6db3de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf6ea4b0bd8f1de33844f7bda1c7fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d3a0be347a37b93fb12b7e493430b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266ecd59736a1c921d80580ca250f48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcf65e6d5bb939222d6a0c1e1e8ff3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272e7e71137f4dd76b7213abf86263e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dcdd20bf5a202beec0fa247c426d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e21a6f095b0bf7c2b69b4046032ccd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414e60cc3959155f8f600c0566d9d49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5acdf59fbfd23cbdc295a68d777cde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e0a165f27c25cb369fb41ba483c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b583e2d4ec24d3cef3f4f7994db83ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2b55fcf51e5bcadffae5fb19a53eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9debcbb90c1ce99324d0cf286fa018179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e3b1d59d65d388405d48ee650e168180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec19f17b6295578539bb7d0b951ae5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255c2511ddcf1002613c7504a340ee7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210907527c94d6835b65ca60bd5664b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef78f4dbb23ac3d34f411196b621e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a792120eb2df62558f1f22e9ce9fa73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ceb8ab774afa616f6bc3203083bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b07870fcfe07965970ae88bbca6937187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d7b7bc18520a211895dd98089924b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3df10fc9429b4a24a835a47ad165b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d87e8915ecf7da33fcdae9c3f7fe4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519c22f66c2ec1debdd0b44612d3a76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42d8afdacc11f3bb3c6d8ac112daad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea677896974a70e3dfa84cf629566b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932603a58a2b1722da9e50c8d18c9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabf40e8043928cdc3f421dd5fd296d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095e079ae7d3e48affdacab9e5a70dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97770880ff6daba27843f43618053d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a228fd813bd5c11ae977c786b58c63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712c9f0dfb071e421df4251ee921a64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5fa6ab6b3b091545ce8dc77c93326200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac433d31351d9b86644d08be6a353cbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fae63ec22791ef7a58ebd01c088179202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748d6378fc91b3e770dea0d8e969839203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b68874955922ab51519884207feaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b219e2351b0c1ad2b66fb582ea9530205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf0392175a27a52cfa43e825a9eeb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1bb1d896e4f819a53b309f30156d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694caec05fe401d1c89e277669a445c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1690085f5328b9e62eaf12ef4d957209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f25aa9f17bab6254bd88d81a74f01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49103649e9076acd09182f56aed0da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88159f28ba9c7a416ce041223d6da2a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e67f41c1583b288535e569dce08d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6755ab37038e85ea8d987f0ca52ac49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23505562f233877e9f8a0c4e958942c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdafd836526b7b0951b68b0f7f0cc82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8cee4db2d26d3f69731b6b904c437217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eaf35516ec4095b1d13decd259abc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38baacbf08cbe8e3c725601fc32cbc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb342ac12ea12fe7597805e6d03d3bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a31d0e965ea39053f0f8317ab8e4fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b64b2936b21afc8149e54bb5cbebac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0619d8bcea8be09c2a3aebc9df966223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0797821766b6e706c2587c081c7768224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc22e685b36375d6db107d2453323d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2174a419f489f65cedf2976fb9840d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7946b84ecd303466370130b95bbb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3c30362add22ca699cdadfba1e391228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9526b31e5144b38f7d0c170fc42cf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450f2a65d3c0ef0af04ea84555447ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40f638d9cced32f2f146aaef4290e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493b5750788341d8dd64abcb1fe9eae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f13b18ea3447100b37d0c3dea47d9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6d59417fafa147211b3676e450126234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620328c310604a4f339c3430679f624235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecf35a9da3f642de6aaa9729d7993b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43fb296b0e4bfeecf814eb371f9ac8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e93a438e1a5a749beecbc681ca6ec3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f9ed618c16f3f9f3d48f8d9e06093239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa8c4bcf40c48b86af3b999ea67597240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565935fa870523f07d5193dee8f3b19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e38176d6cdbff976fb87e217746a5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8566eea807157fb350a1a7445dde5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e53e1bfcda9dd9e71385660f87db66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a121ebb24a3528cb4085abe6225216245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092629d3921aab031d94d22e3021db9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a34bef6ecbde84964f84b1a612fca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37c18167924325b1259706cf87547f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcc339a53c4e46ee188f27b1844319249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724b82d4e034dfb2fba7a90749b489a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0aa607c426d9d8ff552ba80d71b16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9f62e5b44e7a4ef0a59d4960827af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c035d3729b85f9aa2c53ae6476d77a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60a5b933ca2fd2d4e4f0082255773f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbaaf2bee4424bf0feb7feb6b35e1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0c68ce30e31985052d124274e39e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60fed438af4d7953a8ecc15f762d55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51140f7018ed9ec0a367893645260438258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e18ce121ebded7875e753c6d90ee86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb131467baa44b54b49a6d54fb3749ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1de12f5c6f7947c3a961445422fe1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb48b80cae68061c50b2c5a194ebac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee46e32b83bb094cec920fbbfbbb8bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd25dbe4dac110a5c1eaddabd031ede264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e37623c4c3ea2155813ab160ead5fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd64b5e804dbdb164615a4ff5d5679c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc7595d9bbf1c343b358d3f42ee038267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907e03ad5aec47f5dfbd0944c17864e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40fc8462db88d790bff6308ada4621269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e236d92a1298c7297b83d871ea39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941fc195b46ccd154b6eda7155236ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394f73312641ac6365d46cd6bab826c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1125f58c6a804050972cbfbebf4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56049afc98badf9c43c8eaa5cffabe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbdc859eb6e77ae38b033a7768b415275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1248695b91e64c30364d981f2bb0c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fa8e66e9092e06068f72dfa36203f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a7b66ba29982b6c49af9d3b0c6d22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9acc84da61ad284508e5895c35c0da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c33b5cc67e9ed6af04eb0961bb9202280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f5a9d03c93d9d29740775a22c0855281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1142b10ad485f9924b59cd96f109d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c99ca4d318c1bd2fe4cb297b2e968283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c273ef22cb204f18a3149ee04f9f5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a483e5c6214c5aea8fc223f67b4b337285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b5bb1e7be01e0a2d63d8362665a7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016b679625a39a98a7d71b306240a32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80132a5154503edbcad9d32fca60a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d9f387cd153b5c8fd4ae69c290e00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd359a04633b5cde7897ce99cd0f21d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047274c98b27bbf29bef0b15d2574f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea40ab52bb11f00907279238f7ec611292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c237a6c053e4d94e6e308d9151981293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdb939082541e4bbd2e405e12b9054294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc139221198cdc495180598d010b6a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62e2d24115e6572fdc032f448f8a4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e69067acc8652d1ecb2732ebf96ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd085fe1b808f678339f6378b136995298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c63655ee44043ad2119391c99be24d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77190ab70dea2928feaa568614c3dd8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7169b35bbd66857704b3b5b7e8169301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feae152ddc401dd9be81b6a95ebe7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09d636e518b7927c340929963b9e60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac3423c95f25ce141ff42a503987ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa255c96a8b1bad6235e9affe2b7b2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf8c6c3b3c38362c2a4adac650bde1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697384e5e6c09c1b0e5d0d31c9d0c94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c79dba38f8a8529d3de8bdf3917904308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42aec3928b5c89b895d412de785758309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030dcded738e6635e09dc47b9fec712310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07fb322dae0c7e67c450b965b7b8e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7984612190fda1f8e01042c505b38b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805475c2e2be3f2390f664354823f48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4f2a61cec12bdac9cccd244301d04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d92ea83703950089619dac36a0108b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac8ccf3b7ecab6ad2038f963f154ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3bfef701ae1fb54b7074ed0b9a3ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70983a086ea26444a2ecec4c80aaccf6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d20678acd4707ba60dd48d7e6bdf2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db55c578e470aca1c8597803783408320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286f9245cd63a4e5b71a04f06740b82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139739600929ab094c2619a1fa2644d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6604bd1d4f650ae358c9496f6995e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85047cc06c34843a64f8780d09ffde1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e43c31d96a21b629dfd80de3d782f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc146bfbb22f318f8235097f9f8c79c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e246847efc16521b479153a45ee3e07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476204af6d34f93d5c52331067fd94f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190b74b16a470162256d314847eaf3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a890dc0469045064fb2b3fa8b28fdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96289ea5b2f46931a1787656de80af99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2daa284480ca8dffb7d76142c1a06c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60969704ab2afbe1b44fd4fe8a88a070333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb282c053719f20cda14d79682b679d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292af860a1e7bbc91ef603db1a1efd5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0978460ae5aa136738a9256c7f5022336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51631930c68b964b0a410ba0b11dfc23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0be9c9cd54ad44dae168248bbf3f19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3458afcb94f8041a562a252fca9317339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272afa1499fe0dfa4f42605512ad336f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19ab8d6e19cb57c3f18205ca3ef66c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cd10aaedd34192b6319190dcbeddc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f11c21bf61590795b15f8027991bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4750cc4e8d03ee0e80f204aee72d5dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8193ffb6c2db915fa92af57d332e74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea1299ab9d72159eb5ee1b7f271001346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8e078a4690236353643c756065bf5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f92287dcb0f61d97befbb9a08d7ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b35548a6492ded46529153ff7844d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a04e2e1ea4585be652d10ea955289350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3571ddac6aa346296e592f581f2d6e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53132030dd56a9a7185e8ee4a32c145e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ef0f4287edc26cf72d472967ec77c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddebd499e11ee7f2f29a32a97d9de1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033ee5c18c014b728beb66a1d613f3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3e660eb9d5fee97c3a7e158f1a457356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016def5ac2c874992637101aa09103fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722af9b6efc8884346aa3edeb94f8c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e39316fa9388c752739dfcd61a17f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ec885076f500f197a6dd2e8636ffe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30feb3d52526114141ed4fbfad456b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda9bf8c5250b2caf4d7464bd2c9fb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc954c29eea66480f88e86e3fe41674363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101968079db1ee15b015b4147ea72cc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc20fe87b6483e77c3fbb6fb0d8d662365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94847359e3a0888b333ddf05a996989366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1f26b73d2eee5d7fd16cd35ad9de1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc374b13567675dd0b494c5b12add33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c46c6369842d8391386b1c425bf484369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3e90c6fc136aa45b30c430bc0c4a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713263306d55d3da62fa4099a8a168c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86958154bc5ff0fbb0b3d99d0f37a566372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0942cdf75c208c76f55c1f2bb011b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6279d867d5374adafb9bc6928796fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186026dfdea6bba12cb61707ab3f764375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2103137ba13fcaa898944a65b125fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ba507cd439747b61303257b7ed192377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1f80323b26318a45955ba37eeb73c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4cd616599046f6fdcb97eeaa79beb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd5ad21d3d0f11c5ad9468b0195103380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1361dad4ee34fe115a19e63960ac43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c196c7f5d73f5e93892539c9d2c1ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4a191a30a4c93c0001b3777df7207383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3353790944c2144400e5508063156bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504487da67f0e33f2762ad22182dd0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fc12b84617ded4587854905d58b79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684dfc51d99034b69d8b10d669b8636387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f665308d102c57977c50f4feff2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdba77817718242db45557273b0fef1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f731210982086be1ee348074f49a0a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9dd4d42a0b1c011d2026ba22f4340391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d01527264b131b29a84da1396a4a4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1655a353688293fff195970abbee5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7426aa83b2436f10c92dab1174267394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eecad720bf22f33f29faef3ff55da8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d4c9857501a47f6b565fbef07fae5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014e549708561c5c4dd6400955c3d19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ebda7f12327dd877400f9ba4e6a5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da45a66434dc5469e6bb15e0fcae0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e35a7a756a7e5e9693c2eb1904820400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6344ea9732a90b046092ce73ccdd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fcb312703c6ecf5fb6f2ffd494228402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576529fbf752dff2f7c1100f1628d397403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b908ba0208e6f28b3482ba3da8d3864404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809a6c037e041a5881539c8bcecd13c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7bbdede254e440807ddee1160ed53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e0cd1206c2893f94f0673185402e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fb128a202087ef422f0b2d0a99049408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61f073d18d29a5b31c51151e215f79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9cdcde1e2c40dcf7a485cb3a409e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e76b18dde3abe8c891adf8b2a6feb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b57e9e77d9d41560ffcdcdbc0207ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c67586e10851052469054dc00703d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62271e793fc84ace8f9fec671470415d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4ded56e9bd4ef1effeb44fb482c2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51bfed30a9d44e8fe70a458b86fa90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd9e0a028c43e8c357fc711b8c8e01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236c74fa805cbed4af725422847723d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eb5eee4f4c54eb75b2fb2e4aa00c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf73c8fa7597a98e7932f261c19e13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe9d8c3b9028ffb29072c34eda2999421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e058e7cc96d67013d9da0f84598cbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9193a11d0edc71734d795b00e8c95c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734287665bda6015cf964f9100c13de6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e58203502bb89bedbcf302a841e7ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432578edfcfa02ce6baa17688e5d9050426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37631165af06fb55a682c0e2072de442427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1ceefb9854a60152141f874fcf535428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e455d74e07e9e3714743f56a91194429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45295e203113cf93f14078c176b745430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f8a184ac8650109c6773770b9e1db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272997e1a102976e4f805a0b378f5a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dcdb592b0cc8e61fe553d56755f14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb069aae69e66e5d0be9f59e426386434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cd15b69eaabff0ea7d533917441d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a400ac18fd98036aafbf2c3691517436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e42ebc5879507425e460a967dc0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cf4a8b5157a4a7a7481622512bb2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5ce8579b79d203d50c85255d9cc31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e14384bf938e75fd58594d9bdf2df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0223f8bd4d3d82dd19795b3ff3aedba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc36072aadc9a49c3089425582e821442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd6f8ce6f8dbc5350bc5417dbc297c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85fb250bcbcdb3d24f07ed3d361284444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dd9f55a3e03669d0aa7ccb0282664445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da310e2e7b2a46c9f90c707f3057032e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd1c689a2583b3f5b9306b69367801447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b12d6012525878458f10e26bb0210448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87519bda1e17aaf203bbc18f0e262f81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b0ac8bd72b0095fd659a750607c37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b727cadafdd4abc4b10abd66313c015451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99734de3e877592442f63c409c7cdd7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aeb35a4956ad550b8d7b8eaab68d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbbb2cb08144d8bb1be62508ca811f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff31422af491c5ed54972770187919455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec6d395d2e8d0894b7ab90be368420456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4997674327729356a86c75271f20d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb3a6bc80c455b332bf1e38c754ce4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd39c38dd78af5305d4d717eb7308ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d39db50749463229ec9cf9fea6833460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eacb5f7ef1542a053107db238f9e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8177ff4fe196c3aaf8bc3566ff383462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436bf28132506aaff62f55c48de4b54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0933d1fd563a390f211c84d783789a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d6ac2181480543cad9b668c57df20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28417bf190942e7eec1988e356728328466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d50efdb3774f1829297bbeb12eb59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ac814231ddf318a94cc8e002711a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c63f6b4988e61bbfb80f39deaa98f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f7ebef5f041fcb394393d97dd277b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b37ea112518c080009b85621017d12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0e87cb95154e6c84e14d7ba5f2bdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197db4ada1ecddd7e8b560f95dcdee6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e78bfab6c75925fe05791bb14878de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8944664f42e8a49da48d11f216907475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d3ac2022d431d9ebb5f04c8a73a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdd024fec98a3025dfd72add5128dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bec8a32cfc628b21f2af14d899e40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea47e171dcc89058134b3df26a2c622479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734073e93852e31fad9dd8bf61fc1e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442565727e98bf07d4bb62ebebebaf3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f7e102b6cd4fbd43e52a8ec94d73c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bd5a7c91f5a1e5362dc362cd28f71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446aaab2c8223125d3f77719c536ae1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf534b5969a39af158f678452d9bb2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744036d487ff941206f3a5fad6eae27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d62c1697c62ec1f98b1d2761b36db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec6b7ec1db1d4837a041ac2377d81a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd355f96271c63a8c87ccbabbf971e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efc3cff6c9b42bc7b4fcfe63679655490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a56401d27e1a06705748f46b8f3e5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e353b5829de3bd0094d6e202e0f9789492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dff70bac7c42ec2083d1e2ced3046493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f7bfc2c3976fb5b54ff0026e226a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86df8bfcd6f35741a6044514dd43bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fe2c18411bfe781aacef404c19f39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877544661c6009b6d8765b0b9b45ea33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48fc4daf6cab0464686e66cda0dd19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e8bd53c8be1ce560c7dfdc04dd0f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9561b63a8127b7b56815fc56d5273500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b721ff16fed39e1f1f9c839b2d160dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3ac0eaad756c5ec844c5654a4d034502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed7ea854b2ccbecee428a31e283b33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2daf666d1e38fb46d488efcbc2e20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169e5afb20c0f71ec4d28ec2ba9688e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73408f88ca84157577bf0db869a85e3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975295e178bca30a8861904715fd9524507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546947fed20d1bfc95979c5780a914c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a77dae6e710353ab55b4067c9202a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4755ff19eddeca50a69d4543dba144510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012032648860eb45e00074c2de15c7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60928436bc513ba859bf9dbcaa5add512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0561bbfe480ada7c031926e6d7a16b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10595eab5f42fff5d5ac675b958c2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f98873506781a2b1934e55d74d30e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601109bb3708628217e75ffbd5e912a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b14a3a584ebbf12a4af539f4b76993517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd715c865802baba056e891e5fb3e52c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1ac6d572658e1427b5496092301f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0049a8d0f084b7146e74359feade9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd51002ea79758e89c954853203e261521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f252eae6869163f4c0368933797f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d028db1d52e7cfb9436f94df177cdfd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5823f215277a4c981409360c66bf87e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed04e3a836c3dbb876fe21fb82c0a47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181a9e7969dc2c89910fa620800ebae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f4c58f5b5e96dc69f6fa7b83a9a9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1efcd3edf1bf7d1019a24f1e3b54a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaa29e8b7a074c31d0d53ae4792f19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cc1e266646698823e9dc971b26af8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93450ad42462cd8a0f520712e78f4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709e1385292ead78d69a6112443f534532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea17574408a93a540c624177b68821533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b5018cf1af5319784734978fc4124534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b535116aeaebdefa5741b130bc863535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c0d4608ebda5af01459b86477c304536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b6496967a4e996cbfaf0b71ffc16a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a87979247f11d5ba76d4bddb74bcb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93788a8c23411579e19a9ec7c8fa93d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869dc3747a1a461e3ebe6688394961e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed00b6976fe9860b27d9cfde9f3659541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa115843cef781bda95aa2bc89ed41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c041182858e990e4b7df927f0ff09b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868535626cbaed9d736c50667e79ece544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b234e1e928b1e31290e3e8346adbdd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65e952bf0c1f39b4c55109989b3925546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fd3e414b65d466f3341bcca01724d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba2554b88c8a8f05da7a862452766d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee598e39bf93ecc5ce7f32aff1b97d7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e03212e82bb4f8a0845bc2f5c59d12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5756b43c0a67915e173c2816783461551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32659fa18a709ca227007c59f180c2a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c39395e6029adfa01550218e4f555553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ddea0d5d17aab96640359577a43cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08532faeb93e018bc8a3bb8684b53936555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f29f275a5776189c1736b0704c24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca84c4288268e774bada202fce2d37e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd44fb75a91a79210efdec2edc4e16d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e7ff959a1757109ee1a30749f982e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d54d435490c7f531fe180e936ba802560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713ce628634ea4d289852ae0114bd83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c59bc2df8f8e719d7f33066d53adc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ffa16f408eac0802e610ce314cee2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a70f91cef0183e573b707023933d2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081e9024cef77ace9ff405e2719a13a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea369c25048f453c0590d781a6c35b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81571e3edbf79986741e25b5f9f0d591567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d591b65c4e1f78f9d90228abc9edc3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df63be6c2e591e9c71017d41de7298f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff113d1aa1dee76f652c26539ad77ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d52641a71f5c9e86df07307946126571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d37744b49ffba6c1ef615fb51a93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b0aca7bad9bbe914b267f07d468bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29316f5002460deae3ae1ef2b769abce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c77eee970c604ac17fb5225e1a9fe6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd5b6d250c45051d7a5c97558f86c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7cac15963627f18549b2416850c62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c44987e2fcf53f25249a16ce6f28f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba02d2877cafd318dbbf1913215d580579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe36cc30bb68a9598a7fdac7369f80a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3e8d8de566028ade4622bf10d336b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec849f5db8619ea5702e5c83e0a3e29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c234eb5babce16f339b2e5d1ca7e353583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8981ecb585efce22a5953e1dcad2282584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23908a3492d0bb4f3385f83d8d94d44d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a20843ecc73bd61f3a543976c7d54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b687a453f8a119f0e7170ccdb828de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab462b16c885ed134140d81d7a30a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f5775b2a1dedb86a09f5104d755fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e992b57c9456dbb98694f822d5af783590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975035dcf1c1a6be18dc93a499253f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dc8ecf5ab38a15fd9ebd6622018a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd58bdb7954ffbe24eec4521fd683b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d527c7029228cda423d1508d8b64b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea4046adb82104758dbcc8ddc5ad14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b21d194388dad53187260d06efab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae5f1cee903b3889028f1533a9d78c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1abe0f4b758ad130b5628f9861fdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cab1b30e9c2d64add9ba2c1537f6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2f245bdc53f9960b1153f4d353e64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644712aa75a640390722e2a4c0adf5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fff6a3bead7de63a4943efb621e69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bdd01e8ae003aef5afe94b8e62a28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2476da13f8f2b3b6f89218b32ed6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1cf546bc9d6a7c612a6f92aee3d34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d2707309cc5c55a7698547c55d893606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a8ad63ee97dc51457a43a1f55def7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca43ee1451214c50e72d54f34805b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9579a4cce67ccc8ebb3db077bb3c1a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcd93e862abbed1d93405d37578999610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45db4e3fa54fbbbfbebf1ed45611ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e609dccc73f6524029809c0e1668edc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d966ed854ff899cfdbcfb275823866613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bfe45a53c3a298f2046070fbae0a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d17d09bf4760e2bc1471a8f425d48615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c462c431af8e36593b52c3ee8a5b14a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c8f01ff78eb49d3374cdaf9ef82f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bad91787210e021bd9772d75171796618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef287a59a5585334d2132630fbc7e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e068bc94f8a84fabd9bb2b7c71666620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9628f37151624d3577c4bf3141fbe5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f966ac252c7ab73453986090e14e54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4efeef227f4effaa56d4824ad119b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b87fb06969fcbe64db303c391a5ec2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5b244f5ff84e945a577e6050b4767625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3c3093b0e75177013d352eb3ef2f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e144d368c9c48246122fcdf60aaf36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3999936ff7c5e08d99cba6506c5f24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d2b319f9f4dc18def2a780397d59a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a229702f6bbf789099af5c03079223630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb01cf097b0865f201ad222d05f0be1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f35f2b30fc5b4638658e1e44420c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dbd9605ce1e6b146e3131c8eb4a74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809c2d70c6e0d399e4cf0ba07f17193634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42990458730904ce9d66f73c3523f1d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08fa09acc802743b236152a644c26b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019d87542dcf382dfe892163b5d8754637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c287363cb771f398d08e80b4a7956638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b415058ff4a431fca418af23b3b5021639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6286b8eefd3bd8783acbcdd37013c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de86da0f0f059991f0fcc6ce1e908b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4dee4aba0ee2d94ff224d965a5a1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f56b223f2b78a90ed52d72e43a928e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f4dba805ca4e0d2473d311a04db5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb7875b26a56f807a4dd4ddb431b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d800a747a73dab74a9e0072940092f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816171ec688016e9934d98eb076f8be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d167e92e6760d6d0128a45ba5ad53cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805b500f26c6f4165b9c6cfe0122d6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd5643ee68cb4b22a5e62c6fb77852650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6b7f130122ced0a0df0808374b514651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472c6da4fc857db5c9cb4798148ccf9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b27d5ada390d82db1291c8ce1b7d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a688cf12592caed3f9abfcd841574654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158cef3f27cfff915ada2dd31660efe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7f595990188354dc70da8fd7de59e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2089f85d8d513e85afb00fd8f698d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d13b95e36beb0c2a557cc9ed0d55a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ff18ca448574bca467625d506b603659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a41705b9a5e75b7c2ea787c6194d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7a164cbf3a78fced577018a41a03c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f472958815dc4d947425c4bc80f8327662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e82d8ed5cd04264bd0365123b16ca0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dbb1d478f693a0eb688f13754f5f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc6504c148ce52088bcfa97623caf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d3a5246d1bc6a11c03767cb4be9fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf141b72f36085bdc657c1b55d795dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef949e4931ad5c11e45bafa553fae6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d3512e3e7411631166971a97f5969669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4936522eafd2467f34676445bdbd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8cc4ba1260abbb55648f87140f299671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7199181f7a988fc0b9da742d62dd58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3c1af39c65fc41b81834e4b65d0fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586428f25bae61ff786509a33703b6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff3545e827e17f07b2c6a0a0625402675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448b0122c266ba1478f85f49fc0a9ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343a0164afa9aea4b164d529cbde8e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfcfbb62bf18feca15e2846d58e991678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d00cc9fd4cf8f80bb1a9d5e26ead0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22ae6b799433f3574ac4811058c89c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c747ec7e76e4276c00d4bf78a3d6642681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d53934145c7a1ebead7416b7b20cef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7b7de1c0dfe8491dd723a193fc156683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d8b573b5f286d34c0506887849521684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc24593de6641666b78a1229db4cd0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d73bc97c65e23c50bf1ac62e769815686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b4f9f7f32767146c690f9833d5a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b724d734b281c10d994ad9d33d008688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f617df1bfcae3df00e7a580de2bf83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c8cf2a2ca54acc55d39a60fbac087690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d17c08b1860ab8ec19bc560a9c7c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9595aa2c616137c1931392ed3851705692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4783e239e0ba35b04fa8a22fab8481693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a7c54c17bb1bf13ed9fedd57f5ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732e7bb4dd19834055609586cef274e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965113dbe690af97e402075bc106936696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8526384c5b5151b974bcc06cf590eea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfc0a146b8a021d6b2854592f901c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e9dcd843a726ed86f807ec604a0ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928847231f26bca7ebf4f2a421f0c65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05d451a7fcf986fd30ec0c4e14a079701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ddc1748e3c9506a079149ef58450d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2a42b4f6e548d633c7d27cc017f28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0134e3b0aba7aa0cc0ac6c34e6e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9702b3f3ffc54665596a0bb4ff19eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183323e2a5ed3d0d84536f24dc7d102f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216d194194fe1cd1613d40ba2346ea0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1634d022d34c73801c480556ec7b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404136bee1b163809657885aa8056735709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bfc9cd43bb78b88a7dacd05168787710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900720d45418e63dd8465b9800a35c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379772a97a2801b4138a085046cd46f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7402ee8bbc0c179fd453740c3ce3976713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35611284b778d6aa1aba8e8f6dfcef94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8342fa7bc2b32106b62f9c8ad3cfca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a6244227cb5e088293aa0e4c0bb0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39248475320e00898de8d2b970574ec8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6e175637d6f3f5a42ac2c5e741cf3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665cfb89051f1b6219f7bcc3b45d9ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3a399c69121844f46af0988f9c348720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfaf2d90271dc86608e028cd631dfb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff628b416a539dba64ad859396c8b29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398870f544ef666274cabdb4c1a9ca4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14e6de42c76dea7d602702ed09863f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43347643c5ac20d8e7994df95343fe2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c4e78a2b3fa835cce8dcf6ac4d548726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a9c361eceddf824517934e119dff7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c579bcc3383cb99b719aa4c422437728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc42370e9666e287bdf91681006671729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c33839f1654656c79ee2eae97ce69f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f92efaa6e3b67441fd0846894ba0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe071892dae58ed723b7eb4b2a55a6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec36f2792596279493ae05af38eb9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035f2f1398cb13c181befd2c7038d93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b72abc7ca6b6be05604e43d83f8d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69e2ede9e2a6dbcb428b710d411c3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bbb62bd2d76427f3a0f008d91cee8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd489eeb4725c8fd418286e4a3eca2f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee992ae158c79270af736d5392f65835739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ecc1784864873d0fe0c12537b753a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a97a0fcf81020715e72411419467be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4b984588c169b82ea5c878fc67337742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dff204df84291879644c3206e41acd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baca80c1a525695d479950374c7bcf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c92868b91f7947a1863ca93757b214745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f112e82212fe386deb2aae71602f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265adcd7738110ac9a53dd1f9a4731f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82790853053f08dc19f64e235e4de7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faef19c5ea2a9e8f6aa6ef8d12dc94b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e02d5e366dd2829851354883b11a02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3beeee6c72acb3ef8d7820625f33d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775d9e5661ac869ac85abb416b71e03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546c8f520748a079991f6215c3e60d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d378e0c6912b8185fe907ade577a2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49fe9772028ec6b6e030af193c25b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520476499951cda3fad19003e1cb594756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dc172c110e6ca9880406324cb7a9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc88d109d2dc220cf38b2168a412770758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e08142bab32e06809df5b7e828233759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>