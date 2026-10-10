--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0184aacb3843830c1942559d190bae71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15323f9322df32acf409bd6f7eb59e282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec5fdc5f720733fc874dc2cc65e6113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33b75007a167a1e34276c24f802f414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5196548cd195b8ed029cd3e1ea2d015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24657d83ccb24f2f20388ed3115fa0b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5ea02b43602b46e22a8f76e0ace6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1ea824dfe2d237f675355d880f59f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604ea10b9c945aa542e01c48d492229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97ad4f05af2e557166152fc997b2a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8ae05f405802753030559e34a30c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773cee99a9c1c851000b9224ce9d0da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b6f3f9670589e4ead22e78d830cce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd85dfa36c029658f1cd405efe301eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68495df058c01c1d5c3a2a6c815c90815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193d2ee6ded55ab7533e270fba0504516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fbabf45f384f02ca581ac62c8f82e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aa2ec9ce20218462cb4ae7514521218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791243de65cf844840de61d65cecadae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d265d16473b9986be906d8fa973704020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd394e4aa0393b72a50c45524bf4f3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36518e9b1e7e26f21d3afbe2ec135fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a59b5945dc9b1d7bf6b0acce0c9aac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce7c5e3662b369b65f2cccea5c7a3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4df6049aaacb81df817bf3b469a2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3e1da124fd4f712b6fcea5d1ede5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061474858ae2d2216615bdbef4032bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88dbe99bc21ce88df333f9eecf803628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da125e0e2384474dd6c4480e8fda7fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3049ded7ff26626dd1126fa5cfae34830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d461c72f41534abef9b4486ae2bd3c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147566925723eca1b906c137b9d03b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bf08766effdfa0bd79a720f4bb36c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6972e1a96e3f5a41b967a70301839e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910aef95fae0dae03aacfcaea75652635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc4ead3148a0fd1ec8f068fd88965d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca85a368c66c93d376677e8e65c40c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1622866e634749676aa8ca348de638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eadca9f804cfce765d92973dbef4d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e07006585067709fd219d805c12fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2cc9c1aa03a5d77c5f2812fad99ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c86d132cf5f14a59440294ee44bf8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc210342db1a5c15e7bb4988a8773543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0414f77ab4f0d188a39eff7d82283a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163661b0149e519f7da17bb7645cc57745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e7453549ce44f29e6712602153c6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52322039aa3946ac1e02f2a7306e488b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602f03016342fc76d1c6fcb3bf0687c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d08374403a8720be86aac496ef3f2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dcb7afd4ac9b3489bb121cfb4ea8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721aad9361cd71772152cd147a73e3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d33429d20ea30745a2e738faaeb80552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc19f79714ed75b57eeb9d10f27403e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf24d23ad8e8dbe5ac1259e4744a5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83156a89e0df52ccaa2d90c753310ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe53681da4a24347e26d65b2d6df22156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245af8ee1f84275e8721a1c85c54c8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777af016e613ae15f4cae1adbe50b85958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c2bdaeb5f4f0875ef671f81aeadd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2cf4fbf516c14ad805e1cfcf4b8e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f28b3b7d5e9085699db398af2dde8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65440ef41b41001ca3414d71d0b516f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b4d505fe8b71aef53baf26372d15563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b70759057e379244c6cd83ba4a12864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6eead15de31ec427f17f4b5db723465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bcddd4eb8b1480e4c726fa909fb5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672610d1b9dfe10c8bcd982c838462bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae4d5fe6681c18c771f95faa9e0e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db1fba15161a7bd81313ff22803f5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1145fae18e17047224a678d9304ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56837827ffe33cf9a9086858e7e8997071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8875ba9ceab356a474ecc1323210a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed0a6e2c35b9782bc701a575c679773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075181590b40bb17e18e92205e2ab7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4a72314a13cf5720271892e1f9a8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f111cf1bc0691400ef39ed2d3082f9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81107891de71a1c8f0cde5ff55ac21077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d155e4a7e84612f61f61dfd6652d2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0c4ca0e21420c244c40e16f7f166779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c1231bfe1c8a828b4e3696267012b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc843c2125dbb4a2bbc15f2e722843a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616775c74e8b03d648e05571acb344282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4d6d3dcbaa3cb9876732ef6ed0ebf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300d3b8ba16ea3f2bdc7f8512beef484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff750e9279fd56a31c95d0aa87052f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6f033595824a2635af91b362b05e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ee674c28bd1789ce3a4c39e7aeb5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f79cc500ef9bcbaf1282b5b09b7b6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a5aedcb6066351c7b58c15e00e0e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d223cf661d18fb351039e7adcfb5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccab469c32ae9ec58ee0330cb0e9ed491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb5d073bce589ef160e6e1a410653992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74b3a8b168bb35d90c4544d4c0bb6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119e04c27db1c5c52fd49c2387b762894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e97f62a94a902270c99898c74f71e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1150430631fb4ff07e805158f8890d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2498e4ba5b2a280d8a09b6903b266e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87642ffd7ee750d6e1655dd09781163798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ca6c23364bc8146e68e52c636939f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec6a95cef0ce5b94ea9e41081d7be7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398a3fc481fbe93a436c82f585ac1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda897602ca369da58efef3bc9313891102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e1b4f132b81c8de1ea2090add2030103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52c65ea18f828fd05567533e7139e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb99ba6aaaa288daefbb02fe78c280105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecd459e355472c0d908ef2744dd185106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12e7986b74aa932017489035ad6596107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f033ff62a1c4df203e6e6845ec998c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42505f04c0fd1e377910718e845f96d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367ebc559a89f92b22d1d82976b95f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffeb1f6250b43f17f9d9f552aa4050111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4766fbfdf70f0114fea0e445a4764112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7e98f70c523aa63faed7a9d808e39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1a7b8ac0715b7777f977481ce1b47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44bf1c83f07fc8b00beeb2ccdc042e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f21b3ed55a90aa13d45531a1991675116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b05aeeaec00317b4b055851401e5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9872e0253091ed4b8df96ba18f6b7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef5b5b5fe8744d8c4b957cf4fe06e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7c55f1c0aa4f145a634d3154b0e1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d343f4bd0d45174de26907ef51c6a30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8d061ed029255aeeeb8c82d7dca74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d72addce6ce04ffd11a37e0111ac6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e15ba2c49f050dffbd9d72c97e9ba9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f314a84ccb0c33d1f42c1f1e361f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f200fc8d0146ab865d52be106b10e97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee5c8de2e5bbe1512cb0c4a6aae68c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ea1d7b85b95381cebdbc5a8e11bef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08046a61c6af3ec8f8fd629320685e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f0f0ffb1d029fd07d3a699cf457f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6202a20c862d09c3010c4603b4f0e89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5ce8d82925e8d1c4f2897f8a3731e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136043d59c48fa16dfb625238515924133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9a2f3773d39edd70b9e8bd0cc2bdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f147c991679fc200d2f3bd73c9f64c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52f67cd997a93f0c60ec5dcdb694dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71743ccfb01925e38dc0adb5ebdaebd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b49e620f6e2328a3297efc3b83900138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d004c708a1e567823c11264713e16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce09e4bfd62d770491860337e0a7d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b4469f17c87257af693b172e4abe8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604cdb278edb7308ec04183fc1bfc50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054a74ac3d00d7646b6f581243d3513143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8fcbb2e811c6cedda83c3adc50f58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419071c07477ccd6872a798fb2d11ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e95eddb47f141eee767cf0c528b889146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94382e388dcc60d5514a46ef82b4a55f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9263c7d518d026e3b7652d5b7c510148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46b76aebbb8a62cddc2185a5e0d47d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc540e6755cfed14b6c50ce1f40be5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6079c99f5fc54d5a311244def6b90ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5142797da9e74bc6d4c1ed505c40881152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0667b495c62418ef250e7d82f6950a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047949ed3d685b78fbf8394811da808154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f187c33f1b692822a86bbcfac65ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214876b4c6ee18126970dea1e6c4214156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cafab968323d04ab6616e5ca6c2e5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0fe29506e259098a40ae3fb96b4d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f542bb45e7468e2c5c49fbbf1fd01b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be838bfc650aad0cbfc56269571c3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49538aab683f6fb843209bd433e86b15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eb405b9c47f9502b833876629c4a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca89bed1048156fbf351f462de1768163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaa74f66cc599987a54fa8b8046e14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006d6ddc1b314e17351e4ef767304ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487d6082ecf64c7fc0f2b05fe29298c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc023d7f38e643bc71d368fc034b5324167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61702c5f0268fdbd133cf960cf06157168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63d63a57722af99f127818072c240e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947e10aa223b0d3e02a25504ad69f1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c1013e3bcdbb1bc233f7d470c06af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717af30e76f6a21beddff89ff884810172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc135cc09a9170f488a4f1d89ed783df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3701572242f49eb6e0d1afdbaa0369174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf0bd47b01d74cb6b3d875b132acaa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474f81e22e2f37314ee01c1fdebe067176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693542454bb7f184a2fa8a7f6c34737177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3ace2dd3d426340c4ddef63f1c6d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943528c5661305a82f9f5c7782209622179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e83210e8c9e263f94ac582eef4fb98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950475aa07e1d6342b2e2440ad590be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e737cd067c37897e955d7f2cf930e73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaff344c6a2136b5629c550e724738a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d781012b27dd47c531a9c9755a367184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05431f4982f7a8e281c1f7706a2be76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fce08a1fceebf5a50258bf96eaaf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cd58517adfa3d6c3ec70bd981245d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a4ad3de7cff9cf639011e4aeb459b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e712bfc5abdb5f6e8b801be0e5dde60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aefbb8e3c1f8209f1e5d75d9521e46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106e9164a986ddeea8a0539e0ab9204191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27887f117c4f76c5eeccb52c9eb3c85c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb93be01a16e45ff9f4fe62c9827a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50a56ff623788333f1c0139bf99c5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e476b7701873773ead3d380098caaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950fda199cb22c9491050d284bb5465196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5089b48c6e8aa520cd3650cdf7d3ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7662a7d558be9f607d9ce997b80515198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580427098ced2abffb48bf789bd7796199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181881a19b9af421c59013ce9ecff1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44c3ebca40f5a949c7e4d797bf133b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ca9a47e027bfd9ef28b9202d957f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e946428e131fd064e41fa3e42d138e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e03d043a7fe546bc55c0f81a6ea0c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ccb4db098132ee48189c767eec27f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfdfb8f249708ba3e8de2fce50e56e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45d289529fcf28204db2d846904bd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b633ba6c998b85b249eaf0c8347ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499965c54042d96cf86d16eb25bcc5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a46a202bb2b39dcb6c094dc6b38a37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64907b4f6f30902a27f4cffd6e4b1587211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053c97481baeb65d6878abc2f1267db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260549dd5237b104ba58c324c614479a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9fe756a88cc54771fbe11b522e4b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118aef487f6842ddeb10ae471fd5c0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388cc7e5448d88cd8ff5b298ab6e7fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bccfa676f5b59c87cd41c27b7f2a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc7060fe300ce0a42b76c3a042e49f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68874f69acc0357d568173412a7053c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f35583df8a20578212b49281da7e14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638653a303039650b90ff1a3b5162e3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465558a5b6486bb5e635d2b8af2488b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f958abc3366497716a67ea2669784d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceafdb64a85e8413140cab59f6f70fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa86de3c57da3a94e211e55fce24246225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a54017cd29b70a6863fdfb0108661e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91db940ec980f23b12ce08ae8e94f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602652637f436892ca96a4c503c72e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e82f0187a8aae9364dea18b9afdbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb229304088987c9f88fecc3136939f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3b780fb8146b4a664b690ce0860e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285cdf5c2e6253e45ebac8076a39912232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd22ff14d77274a1a37a3b0e736fd20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e01f0cc5cd0b87ff9d07faa7407cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7a0fc5004b1e87c015e3d9ac64c06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454abee37da06606c998dbfcb777f20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430c1754e84b8746beebc19556a2851237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497b2b898c0ef4ad4f94082091c6ff3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969db23932be414a5da7c6a7c88c3a6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd2acb082bd4755d84a63701dcdbec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0ec267153b17064eb35584f6a3f68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e9b57152d6ba70a6cffde53f17314242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d304f1981be2c8d1d3c74135555ee3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd34272c57ad250bfa66559e44dbd15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd6f807bb45e9b00459af5eddaf341245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702d48472cc7e144bcd6a1c67774d9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31869bf47ad204690f3e53a418914302247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369ce2990a21425f98a16e076991333248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed8bf24d11deb621e801c640d6efcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a5ff9a27ffb911083b31f54d59ad0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e90e004bddb16b54dfb03d2a7b2f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777f58641d1440428490500d4976c87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44787d281d191642175a46866b0c47d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e42e01e5fa21b49d5efb3f8a38e04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6538d7443b440d7fcb63c49dba676c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91121a709086f803da422d0f76865556256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f472aff588c74a86e022b01f4124ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae57221ce85b1b10b9ed9a3f906c6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1ee0158ac7b7a21a2761d5c8acdb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccf9a8a92973a1a3cb3c5e2a5e10d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3895320064d750ca03b120ab3a03b6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b27a2dacf9ccae98db6b20554405e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb646a7d89377fc2a4ee58ec6c6d49b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f96128f34569b3815030e6a54cfc2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb11916a381425fad0c417ad33b9889265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da1f1fcde0d30af96b82a1761de78e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ec84ef73f5fdddf1725de565b9fda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c4d07c3cae660687ae3a14c2dee2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc799149a7392a81c24db9a4ac754c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99decdba7a6510a83243f2dd14cd9cb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bef76280b6d9124bfed38d318f10f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66f31875df2d60e71412f5df811971272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f297c2e4869203c78916a9e98cea591273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ebdf35e03f040193cbfc0a04628f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f4092507d811ea37bc2a508ca7ce8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edfd63fc4d9c6a45dcb476b5796b96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae60a7221601bd8325d8b3d7f4a1f61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7becefff4bab4bbe3d50729386c5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e47c0e690cbdbb7ce0a12ce10133f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828f7ca2e71c4c118bbdcbacf66e7b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81268e3e420ece82bf1ce44d8c09e965281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca62425c43a31c1bc631a06659fd58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c310a111b6e4f1350cbb48275c739283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550324a5d29f0d8ad4868c8feb598b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25da7c79afde1059b70cf5fc3db326b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7e78609881c748d20857317ccb487286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2a3b755b6f0db950be2149843a1cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88df9d5740841a10fb9b0ea46cfdb5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe91217f51980fe29654a3b46cd873289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edb4cd098f9f7ebb625acc74f5014e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3322ed4065a22235b4bc8af601ee8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17205d78c7a3b96d9cb8dbdf4de963b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900ddcd69e8c94ae8936d877e129428293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b532b32d1372512352b1aa2b538a66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426af614229617e0bb201578774af27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298ad92ce35eb5f9f89f058242c9300296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cb3cf2d9c1fa597d8460b4c6e470b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6b4db572f4c3a117229e115ffd246298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fba411e9d780f556e68f9f151d0de0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d378ccf2d1c0a29fddd720728e92e84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e6a9696533309365827da7bdf859301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a87b8ca869bc0b30a65f6f7576265302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc0aff87932bbeb95e044e4d5eb026303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1785b09f4ad8904c808e60c6ae1485304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c521caaeafeb54731f48a35f877d76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc65c7d01e8320ebb2a3a5780f150c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a268999062cafa3df8bb9b77c4262307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832912b936eb43d635d630d91525ff2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6089db322a29779970388f21b0b1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab21a7553ae5eccee03be07c2b6469310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e14b2e3d698edd9af3b0e55f2e6ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595600127c04b9621cd5c3a5a32524a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f06638478ea2494e0fae086a357f7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6223c117d1af0bc659bce8f3e7900d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9397c77f35758a00d27cbf4c54ca6a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04c9ae88a10c151d6aeffd0f524ae1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e7ddeb606d30fb1c039d5f4634020317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392679c1385ada04a6e4647ca7bee5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deed99057141dafeae73c77350e3897319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c69db843f83933bb24235dcaa9518320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568b07a7f5ba120369a7e581d50814b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88063e11a73c809366afd22cac9467cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352e35982616ca59e9eec9b249870b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169b4d4dc626607b42bc11e317c5d48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817257e8a00dfb930d0ad6d3a6e4be1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8a663771dd6de7b155d2e27c1784b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b6c2daa7f6f17a156656c4013b6ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed83aaa996e1ea36a5fe6e7433f6088328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cd4ac7b0cf855d0907a011cbab97c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0520f485990012e0c258329d77627330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab945ed622eb5ce3d91aa0497f64e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb0c48ee2958a04cf5e0a93a081e16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906b34af61465f632fe3b8b0ee191f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2257f928ee01e54f723b7942de931d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f0f1ac1901874d36bff4037020904335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941ecf0cd607a333e2b7927a0471258336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96fbe467ac162c55687be2330af165337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60944dea1e000e8b7070ce920d2d639338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a9daf0b5051a8b7afadec94cca152339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368c96778711204187ff222b14b8064340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8309f7e294d6edcf008d31e0164834341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e4882f0fe7831b1f98e1a2b18d3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae62caf9d1ceb35f2a1e78ffca948d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41264b59af5cd7be4fccd3bb392ffa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578261ed750e01c326238baf036c5df4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f925f1530e0f1d0ae13730ebf1939346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5d92e8153a85385a4e0a083c2479a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3566a0e6b6b267a3cdd7393d68ded2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bea5279cb908b1480b60c90c735d0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296a4f841aaca301c4d53babc3a829f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e177987467f52a39dd66eacf9bf3b1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c1fb37dc3e8ef5348f80c2579f240352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4c6a73e965a5df24b3402b5a33604353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426559eacc9d28d59f7227fe3b8e1a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75b8b24dfa340cb5f62a07d1b24ec7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0586d544bd6dbd4f5bde1608aaaffbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1bde74434ce246982f4820548841a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5212ad99c9a999371bdfd8b157d024358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6439803080560e0e55f16ba06e168359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab769f5cfe42827e916cfc6eccff705360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c025cfe714db79e403a4758c6981e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264353d05fd3efc752b2fd8a1a1ecdc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639127a13db2a2b89e0a6df6b6df7aa8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dcb22c2b2b658410b7e1ea85bd211364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb037109c16afeaa12cb6143c83cf2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a943cbf8878cffd1579acb06403d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156b2059b38f952c0b6fedf9ddb84f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a2729a3f374949ee14da7475ca7ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a9c0064bc2b50039412a7052bce54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bfd1ad4a2d828610b8d50f400beab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0ae07b92dc12d98718dca64b5422d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba17be660b1f6d559515cb89391ee5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a05775b492ad4e7bf6bc762929f01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc378e033c80e97c444bc9022bebc19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda72df97a8b359d44234d83e320658375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349cae97623caa3daf6715d2f3f49ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7f478ff2b8ade2590cfb2d5c7b851377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5660616e561123b57f93038c62854378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356e1833f0120543b95de66e193fa67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624475cf6e42dd4d7f2f5cf38337391380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ba143e35feb5d2a16b1261fce970c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ef235463a7e37e9d9dc912521dd9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c8f6aca4b017511866705929135ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6453ba40b98b2d270109e9558d76b58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621c6533ccc39e4c251763d297ac7f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7abb52ff8b1f5e559ce5d8aad2fd33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefeb08fab64778892ad594f8a70a8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9c7d11f05fdd0bfb97a67a2634416388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a83a9ea756d9b8b4189d8d87f7da22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b6b8d861dd7d789a6ce82b2dd1247390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34fe0e51aeed973a7767226df1ac0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef20c07a4081531c7bcfd52b54506f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66043cd33c09e9afa5d6fcdb660a9c02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b3df86783bf6087add1fcbe747af7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3fb0b547cb3d9bb7a2aaf0d95b62d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0d97c72d6c4afa00b7355908af3ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bf959c598a04ec7c8a8757740f76c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a978bcbe40c213f098f497945909375398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29e1b4fcd759901a26da71c7a85d16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718ffb15330e4c17d41839b1198d5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac60eff6f8d45fb672e9e94afcf70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd68400942f716558dce7676f9d631e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb85b99ed5090d41dbaf7046a96b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746896fc36df0388edec29a37a0678c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd311f4b0e4d60579e04a60fb4fa96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4d683adae9d31ac60eae399b42cc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f38f2144ee4b15da5983b201e5cde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbb9094049d4e49ecca18ab12ea435408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af94a378277c291e5222e9cd8bf0e26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400358751a9fdef59446705bf312939410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cbd02158b858ede9f2dcf85e78470411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407d5d9777d89c7b374bcbc1f04ba52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b466c11054e8a36773bd11bea05b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ffaa2a5aeec86e31f8c71d8d40eec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96cc9e0df2186e6c7e03d1b15c3881415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b571465f29ff7d8f25372f685fece416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30744bc77e479254c83d605d2a2e8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3b70ea22aacd1ca844196f29e5dfb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434aeece75a82f9fbc0330389951510419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f8133754ba964fce11448b0361898420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69239dcff8c4e3e8ee152caf1d4ed4e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3a1e8f0873dd26c6c99b871fe2770422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead738305714b3737d3ebab7bea553b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32257be676c37410513399f8570e8ca9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97705104b3159034b1034be1371bf1fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898744aa9aa5908be3e40cce1402fffa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e230bb1dd0160274439b0335fd6106f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647acbf1e952ac2d777cdcbe54a7e8f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfa267d5439ca2076e2b13df55c87b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1aae904d6157a9e84faf6f2460333430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a70fd69ca2c0246323d9d35e5ff89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d82208a4a6a079fe806b08e2fdf67d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3264a7036b792e614d226b4057301433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bcd01db91fecaeaedfe31afd4f77e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea74ced20fcc94d7655a79997dcf7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d0c0dd57e3a7da28a4654862b9c91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bcd85efef1bde7455e554b709bc3c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535b33572c287295483580e1bf25738438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46186fd449652a64733b26b4e03b4f3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1805571f1a2d33352df70f2fb87263440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c149983b2eac88e2370fceab41ceee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a8d9ae02663c38dfa9354a61686a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ce2f47ccb314e3a4d9c74ad202181443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730e9abd694ff03d4da1f8abd601c30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e547517b45083f568a3d985c9673a39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e53d7b05075c199799bc33185a1b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160c359646f92276eac60cec37badf7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b3a10f6eebb81580e3245c575c121448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc85cab9adbf61364a71e398ccceefc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a96d22d12b5135b33ce453491c829c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963fcdb283145bf80b9f07cf325b486451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dc3bd50ac50da18fa7e2f7c122834452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa557cb1d853186e631b6522ae8de240453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7a0b9ccef67e69092b6f26ed61d45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad093e2523872f1cdf799ef81d54018455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ee0d7a0ae3f40c24cf737a9a2e688456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a8d08232b1b9f00acb728f652e26e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ac0bc4042028a0d648ecc77a1b4ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fee7ed31bfc7f26727e7a6c09bf55e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eafae12a1d174b702e4f37ee35aa3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f7d9cbcdc7c176bbbb8bb127b069d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a72ef75b3d25045a79dcf2afe0aa75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c596bb2503b43dc4c03566af3d530463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6371c4c1c9a009311789ed99df7529464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8f3fa2c48bd134f8bde3ed3dbcc52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031810f0153b1c793e6aa8ffdcd259b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119deada0507099c5e15997059facca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76d2df33b28dd54e9880cf8ea66c39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c71843c6f98baa5e993e7dd0fc4e25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a26f1d0f14ec9c2dd0e0eca0134d2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb3d090e667e6e525208c211a0345e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d16705dad62343976d5346b5146880472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df120a32e227587f49bc88d97e42b41d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab759bb8e017320cbb337175d5a53355474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725691c94ad9decbb1b65e6ec2ce47d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0efc45716fd14decf463319932a527476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a998fa91b1ffd22a2228ceda6574f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f15243ece59c8918540e558d9a350478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577764d3ee8c00975e44e9f259405ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6837aca2467d858f412081f61ab380480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05977c0de3896dbad6950629950af9ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945ca54e4e427d5d7768738ba51ad4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf9e921a7824263d6590ec003948f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd16e362551076aba525ebc75bffa7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff032156c5a4a51d041aa8f98551b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595df472ff12bcb1a31d2332c4626ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd8487907d8b3b81f038a44c240070487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e2c078ec4e23d961a85b77910faed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f6387ac138cf96b69400a57f31e2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78898f350499e30768daf01bedc88c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f4a40a135acde4a98ccee7f840697491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb730ca5d8ca717425505f1967a5be0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e8165771e48184fd4b7cc66f5b5a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f642f438bb2d02b2582a4fdd3183d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626bbd9d0d8ee0193e280b9fdb2a660495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1f7a07bee552944b15c1fec8b7231496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac36de6fa7882fe09dca8ee76f7cf1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6ffeaae3b045bbf54b714438bda48498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80ea3657f6358d2c0da200e983be36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a258d47d0b226983f71f70fe032906500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba0038224e9121abb344fa2f07038b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec542a08ac9638157e7282a4f28fbb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efa00fa36b87c6310d5bb42c8ff5cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fd774a4eb9eedfb84afa18723f453504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3119198eaae4c726ce4aa2b4b4b8ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6eb977470f357414c0ddfa18d7358506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b8b8385d5b8313ad89cb6c33e464f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdaf7436ee3b252e4101755358440b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc9c920153b7eabc57f677feed32c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd74bb3db5ae079f08ca2575534dae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc005c85624498cd6e46069c6c47c9c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca924f3b33f8f83835d5f88e8cff95ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd2ab144b0b6b551f3001d39e3628513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bfcd737d90b00cadae4320e44ec15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271afdfe67ba620b5c3e89d5c216a98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5510870560d41fab5a11cd8cfacb21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5123929372e8e94536e1c7f6720cf5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbba26b1157257d925274e23e7b918d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f51e57f203470910c4cef24ccf56f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74222ff3732f034c7632acb3fb1ac90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb7392be65fa29c09cb65487077231521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2589610f45714c7f7f8c5133f7b28f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d3267c3ecb800a5420d1544fc7809523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1174c528d1f4584ce96c556dea90411524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d177f223a807c42230fdbcab1bebfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75839664f2b5a99b74a2c4c27a2e028526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4cc612590f724ad8461ba23b4367b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fffeb99df172ce7dc88224f168fde8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eec900a9a5f67f5c9e3b72703d27bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e798d012bf632165294fed28b6028b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefdc93e0fa75814cc594e245f5649a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0601077bba24e20b697ba0bb89f01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521fee0994a0399dffdbc18919ff797533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741235acd8052f7081a2dbcd708f4545534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e47a5a61e7987da3626feea3ff647535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3ac9ca8ecd521f51645ebfe83d282536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9ca239a01518028bb318d6b67e6a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3feec1065c42887a2d828d6daa507538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a0f8f6e3cc00253c7120813fc982a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a52fb90fd99207bfab60a70942fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee560361840f5ed92ca2c9093236a27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b850168bea21c760cd63d90bca24f7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e440112c10bdece3c61eb519381c9bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2841f67f96b12581665225106400a04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd58b829a14cbe17774cbfd29aea0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace82f4b2b4065c57d162ed53b6a3d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c85191d9647a31b9c998b09cc04437547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171d346904aaf01fad28fe862037271548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e264384fc558c5f2d5a63ab9db3318549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c500f68332161a4eccb9898ceba34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e4e3252ead223cd5f2131ed5208b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9f6131d633bed98424fa6ec094f4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b04a59ffb3b0761c1f77c81ea72d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da55a68152cca2e3788710513aac9e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b2a1e1ad3daa8ad488cee058d2b2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b2f86f888792e2b17fad626a2d214556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca353d3ba6a9eed2864547052291a15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a793eb1a27685812d128960ab5aaf6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e9de84e62f72afeaf12dcc05a6930559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a640d44462d8361644ecb76995a676560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccc2a68811461235fc27925083da6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f721b6edbb3fc1ed2266bc657f98cbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc4dd756f0b24065cd92d041379d4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4c97e9875ee4152df631ddc2a7648564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd23d2a6d5cfd98ba599b70e90d2710565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7412ba73129abe4e7dceba5beca2e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91076ca7246ec6aca025fbb5fc308b03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3077d662fa3302143e2a867ca4e76a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abae3fc4b22c8499ddd4839a4c77cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee61278bf3c9e14de8e27774ae7549570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a24a65ef4945f4c27b3e6e803cc33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d7404cd9c28f701abe83ae9f45aed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52924f707ba0636f8fad8a41b8f5057e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02c7f9afd2e60ba6215bce2c0a6e34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b5d519baa69d40b6e881b9bc0973e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a328744b9d6d1f549a089407a72d05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148355d4a34c165b4ae824b51ac6a58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617d3742e6afc1274ad713d8d86957578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957e7a489c4ddc15d3f8e3534453883579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fb089dd4a6392638d2e1fae1f249f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bb37323ce8f4ec1920fccc0f3659a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e02c8375dbad5043de65219fe687d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946de05feeab41f1745205cb87c6fe5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde622650a8602a39dbbd3ad407edd65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad054365c63ddfd82eff1974de763574585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b39ec0a174e0b2a9f3cc7579d7047586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeb5f70410a3868f86d808d6a793ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc84d062ba85acb152e8b44b4f31ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867efc8012e308349cdd3f574c139638589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad54782df0c2781257392365e53980590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84df8ccc85d4ceaad900e2c4bca07c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a5fbfc058d29017062e8b4f40097f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5f450ffc1ec1ec6e8820951eb3a4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887fd8c7974f2e51257677e411f4cfe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de940eabda1b0202eff13127960542f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a7a20633bb0385d72c6b7927a34f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d81da3f73854df35d955c9db04ff9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14588a0195924eca27a0846efacac9a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b9b2ae5555d64d5ff50821e095793599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120feaa2c38ad18048cf471daca93e24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbace3355764fa00c8f6c187bb2bbc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904da0fb9a439872bf3bcc5c803dff0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e684e8a29d54e705d5a4f729dea8a42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc60df0668e22e6e80bf777f743100604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06063cdaca05efe339f1696ff701be1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6fb1773ac06957b6fda2c33473e2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654053a7bc8a605055d61532d068d0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01addca88ab9c1d2cb62a8da941e9c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbacc74f65014033f117d180d1ebb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c248482b3f5120ebcbe699dff88681610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ce5e5f8234b443aa24de62bea76a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44302932c474a740c179bf807f1abb56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2f55fee5d00aa20e097f208dc33f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b3102e9c56c1f43f1d1650625c2cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929f6d1fceca030d6b84331012b7000615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a65ff1aea27edb8988c14603970b79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4156752acec69191711c035c77355f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ce05fd7a7713c1830358a992003fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd89c48c9ccf8d4dea855c9da12e53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a92be175fb16cd4080599cbe020a31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8b54f002156f7d0778e5390138312621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf9b1ab80ca759907ad39df99eb7ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14f6f20a2ca427f326456a4bab1b28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aa0bc77f11fc81b9cf10c18f0e194624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9862e7f1ff89dd0f83c7440600b6bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e515e30a3cc81cbf61b55076baae29626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e08365c132baae24edfd79c360d9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c1f5c0ed211dd582c337c908adda0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec302d75874709f582bef0d7ac2d174629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10653b207cef5e953e9b74dbdad5a2b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee884c3c232bac2064f5e822cba0fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8137401f43c8963db1b12643db1530632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4efd4b6244afcaa328af84cc4b696d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c454c7160a67fca36315fbb4030be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204e755ee1aeed544ab7770c3c9cd17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faadea58cf18617a043c80eb55380e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a88529d58f0a37f2c2c913fd10a66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f7cb5f10f34525db0c5bfcac7b5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34380651e26c2fb1f260a82ce46b95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbcc6b64ab3f42335fbb78b92bf8e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff956f8fd04f213742a076d31cbc2145641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e795fd3d6350655555e3c3281cb1a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03356c593cca7b3c8922b2079a180bbe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd3a0235d07ad9bdcfde8e30f39bcf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b40e3a83ec65533fe565f6a0616d03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380805790438d2b81a3897022c595d87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b25ccfed277567bdeb78f7ca7f9227647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d997ac45afa92f464b3de4a216e61e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85101926b8d6760c07df469fe7a237a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4764e74eff59abc16fff0a27439af52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceeb6170c0013d1c6c4b2b09e556f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ef5557e15bf4f6a037621300d5fc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102e972bce5fd6c64670972be9e65be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e040b2cb5291874fb35666edfc919d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1d7cff57adb6923757e9dc6037dc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45573730328c273fa72f4a6a66c770ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96528e0482df2d6cc5586d015c55522657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189c8501e6a5f7b95c1e7630f0467b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f36b39c3273e0637e5fd3fc00c5bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e57b82646944639e2772d2d9ccdc32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57ae8f3a0b54f17e3d4ae700b7d4ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921bfa34a2f73a4f581664808e71bc9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f342c5711d5ad85e19bb4c07d9d19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879717b19793632f33f6943371dc3ab2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7771e8f3d6474867e3b3d3f3d1da7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52600a20a35031a55a17137b9d575635666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b340d12dd3f04e7ac36cb971face32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0467d0f013e884f21a96ad634eb5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daa0f064a55813c621f6fe3c7e5424669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e107b24e585312627e38fc8db9c8706670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c38d5ce079ce64ba3e07c15d0126a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636ab657832dddc44d0a4362fe43642672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618634b45c58ee0c933afc4305ec871673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0b200d9adc248f4210581f1b0d37b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690feabc34c3b0ce2dafac8a7a8bd503675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db6ecf22de627cd361ff26cba06106676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30296f904299dc938a44c7b2719e286f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80075034fc7af921c9ed7e8c5b1a4877678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165e555645d98abdf1a28d690e00b19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4453616aad01afe6e0a7e4edee9060a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed531a62ea1bf7f01b41fd27acfc9afd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c5dfb7dc656cb96abcfdb89d9f407682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7a78dca82fb52906cca85af5a8144683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a26144d527e2c65e9eb8340c937718684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d62d4152485ce4e6059e50665074685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ccea5c2b6cb5ceee4db75a288292d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a58c7a5a21a988db4e9985dd47b660687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d5c969b80ef193c017d7b5a0de61c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87848ed747d91c54ec888fed4cb45a5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c5678b93333c4b4c55d14743cb6d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749cb3f982319f5005b57f8314fe655691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a62ee1dc5dff1c507d4a69ea43225692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd782fcc6b7980508c342693d548d38b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2028ca3bb7ac3a08f8dcdc2eb2bb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fc20849df4562bf9c6117a76d8d31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1168b9687965856dcdf33e3723e04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a34814606e5e6c5249669b6758bf8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f888fe66847359238fc0828a0cfe8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f8d3ec64bff8222f722c05624d263699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104c9df8c15e80268e82e639758c930700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9ee615a6c17d2e69912bea70006f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1060712238649aa5fa6aa3fb10604b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265f26f3e527a43546e14669a494d06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dea0508b046243b398c4e625efea8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fea04da2036866867be62064a6062f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd00302218baddacf9c2642e4208bc0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122f5d522c3d71462e4fccef0463811707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a1a5ad591fa70bbc0c6c542c7bf9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9333d1ade690e23a20560302690175f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f2a33f0e4a722d30a88ab56974e37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e571850a765487a6a58a86e927b2b6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aa77c7cdf11cad2468ba7eb1c61e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f71f23232a42f00344140484b3934713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1788ef72ff7aced9a4a4ea70e53450714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d87d1a1a766bb009a392c2dc3711aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6486b53292cf8df38c0f123ea0d57716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e940fab62fda699c05d36338ec543d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751433796bcb48158865b8b4c20d6e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb25be86b8c6f17d8f3450b3159d20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d0808d3102b2feda89227f3d5e644720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79783c001989938d2d5ff19e5a7ea153721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e7582ae7d8ab44d2b1a315b7eda0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d74ec001c88ec2077cc006d0322669723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e40848b7e49154b7716b0512461419724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392178cc44fde25630ca62acb102c45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1faaff69b40d80fd2356b166a354b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e6397e13635e31ab78a01048409fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4040fb67dfac1a585e0631e420c84f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072545850be15d1fc8d1ed3e7eef17e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f1c7b3fbc70c88e8c110f0846a628730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bc636a56e6ef0b768bdb1ae264ddc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f3279e29dd20afef174b99d04a4c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f0ff3c62c8a1f4e56551b3dfe8d0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252bd99909a39619ff18af4ae6a72ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23301408b321b17b91fe50629becc89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79872cc2a273d9654a571df9dab9e21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19bda3ece52203027ce30f25f37aea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9910ec0be9e146e67b57388041e824738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59760b7d5777292a12a223e3f4741b18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc7d6c64016d3758a937064f096af4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162f30548c255ca9d01022d71816e22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db829d3cbec9a3c2a03be2fcd72844742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef38f2621eefa72c38f06e3bfb5c0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de22a6c62de22d23106a572ff4e5df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd9be4d5684e4126a7fdd150acaf98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b175d94abcbf4245dccbea4f7ddeb80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede40c09a8a3020c344112d5a914aed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1405b9417788168153ac4b1b3d6109b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb17e319697f6d8e12f321150cd81aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c30aa350ea84c3bf7c2132b2373e21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f051f3f0006ac3c893edfaf501e7692751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb457c77514e69f13c080d67c9602b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c61ec060773dbce234b060d809df4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5080d3186b4665253c6ee085db6d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e35d79fa0a124dfaccdd748bbb4b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84833e72671db64e9b57dde58b3599cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06461729cb001be6c1cd6be4e72a140757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0d533744ab004cca6ff297f4ab8ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8d5d010928da023aa2a6454a88a7c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4455a2ae1a1a8f9662600ba050bd76d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9027b3bafbc4a95d7858e7b812ae0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36ee327f98b649768514a1b31261673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bf3f1814893114ff23deb647402e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bcbd00e20274ab8db3b5917ff4a7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27356ef6f5c88a6630f9a7ed8ab680ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ff26804060658ebe98cc2e154841a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c99cb0c09d54f7b2410b3e977779b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b82ef92a1d535c30897ba1eb27c299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f956d2baf3d7b2dce5720eaafc29610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89f5d84515e9cc0cadc0cccacc969111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695638caf938b0dc66f2913e78a216cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd64c8dcd46ba6a901886b68a75ffa113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b9e95a6469b72415da94515fd53814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a4bfd5343d474ec4a6577af73568a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87fb3037edbc9fa401b8a8f8a882216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c803b117f46faab71ac14eea16e708117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c7e028e8ef2e79fcb60f6f4465ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b427737fd1d023ad643bb0c88ebd29d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d5bf4b8ce867cf6e7699e1c14976220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc488b424e64cff58509275ab768f1ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df48acfc90e18a5726eabe025a6ecf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b881e3c77e705178302a4e63a548dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983462ea8644e7148130d94996631f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60467cde35cf2dc1199e4d5e070f3dde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a469bb1b2e49f93d2b346a47c07ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add68301f39653569968428f88620227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb69dfb3b110445509521d1a890082528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610a884d9c73a437cef6ab2b348530d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70d608254cd6bf2c47b53e2377496130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ff7481d341d487c3d3e16f0c3a06231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f79b5ec006748d9ab2ab5cba3c37f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162e8fa0e3bc0d2deda70e6c27779f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b42992441cbd57af9598f5580448a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898052e6c1bab2b5538c5a8da11c4d1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ec94163995e47e7c643c21a98dc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3da8493b75cde86c79cf0533170d0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2975e02c91fa46c222c80b03b1e9b8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada5d99d4ee8481c891dde36bc308e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e49381ecec728475c8f2d81ed81b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108095b6c9d67c64af26a3635f3f2a1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287733cd65a2283505560a2e287d3a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53989a8fc31d8da71db3746fa6296d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9e84e0b5dfac7e505ce21590082ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb95c6c382b4e10b451caae677a3a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bd8ed9afb39b12455967aeace855646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20787f9cebf6ab318a2f489d17addd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a6f0dde531a253ed21bbef4b3fc3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b45cee09900d197bdf0246ecb8ba449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329943c7b77884bc58094c303a242b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9956bc00a0b61031861d332a1db4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413540eb798cbbd2cc55cc02316f7e1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cf2c89fd19dfdac09ad4f087b557153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3f56ccde32094f463f91f13ee9a4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d3d1b20b5e08c95e23b6885bb080655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d54a2831bcde270b7fada473ab1b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d970bede799091b68857c673814fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dec0af00dbaf149f0acb7c12f5ded58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947ae6f974c4609f07b89a3d19b557959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da17a9de7038aa5cccb8821b93844c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f3256f2008cbffec3a7bf1feab1a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0875f418220728376642c9ceca43f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01d3362cf10ac9c56fda02ee68800963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab23a4cd8bba976cbf8b192d1755cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45a711eae547dbd67a52169d9effd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9144ce3ca730de8083e69744e6572566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1557e849fb8c75b5e14a4e47067af4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e486dbf39549bc9bc69e7ed92f2ca068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71a9abbd2d7d17c790ec6cba31774e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370ce5b7d237ae9ac291ebc388e3daa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ffefc17e9c0d2044c0442b9c5fee471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883497dac5404cf88677fe0614d0a5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71271e107abbd4d00841dfd05b4dfca573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65052fce6729797784bfbddf14c9b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6515fe8d2f40b1c88d35196bf381b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07028d2d7b97a9dbdc354c18f76400b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e37268233de62991cdfa0359cd4bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa102ee2b959290b7f6a43e76620d6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106739de88508df6a91f3a5ac3fe856c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03397369b8ef78dec50faa459047cc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb7b6965c62fa1efb20dabd253b57981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1513202eb936bd730853b0b1d70bbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed6f974d7a282536eaaf00d25ca94d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a53c182748c45ec4b3fb6497e0eed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab52a5380ef4afd76f0a6a55859caa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252027bfc1e6fbe231e5ac8bf93a059c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f83ccd194e82832e25c96cd8e560287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfa7cea9ec13ea0bd4679e266cdb2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd85413be359819459ab9a14fb71f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d56e292703b506cf7e92a04f313d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2d3d0ee9740304c1e021eb17d8ceb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e4564f8cf877a6e086693f02a7cad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3883415cae2ce9decf97292e492f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbf60d1f82790f3ba33bbe7ad6151894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac46c16252a04990d6451d19b607ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa7ae684372251d56f8ad783c4a0de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c73dcba2fe53719a8373113370ef597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d958ab6776473d0f42bb829bb5548798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad6ee867b9bbdbdf8a0c293a8442f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec2968d43c02aab794b64421640abf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e281a458c3aede488ba9260772bc312101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d4808247155148af9528e62f2fb3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422814ac6a5ec8acf63f3d83c0b704c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912cafe02fa7f71596fcdb6e9364bf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19f39dc38dec7a135589e38316ccd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f41b745cd88b52be4a32f54eeea856106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e72542084e4198db789666d61b280107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbffb0a42274beee880da66e0fb068108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffe45fe0655885563444b9b3419e86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a13baa3d4d8cda900864e50f0af050110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411668654674fce20aa139534083072111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d090f4f6852ef53197c409b366e2ed7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a565248f9bddaa65b9010b1c5148113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5849e769012e0fef8ce99502eca02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3414977b6b2e6d86876374ac9863b2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffbf178d4f70c362b63a7b42f44003116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6b2bd206882bc55d418332fefed9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67aba09075efff891d4d4523cf6c00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011191f6af9d03e4e481660b21ed1e44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ad56d651ee8d879af6438dc984e75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15666d9ca46a6e5f4fcf5e8027e382bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1855052ec3ab12484711497e0d78394122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6150d3b2bd43a0fbfa4c0a27490dd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138c029acfc357c023db885cd4185ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14906b56c5f0e70008795f102e0d2d83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca7ac4d440a6d42d68c29413905ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9a06d08497883dfd1da6ba23d10a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2363a3e16b556fb7e13023ea2f0c7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947076585126e8ce2e875a678ae6bc42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc1e0f71526c2d3b573297ed07bada130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531160f34cc08545effb9f1210a2396131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a8511898bbff1543562637726729f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61c3f93bba48cadec1c127e8c07474133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4287e4cee08919bc8dc5684ca2eb0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd632487955085a14bc3125902303d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eb8ade98fa95016ec4cdf63f2e4d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2447ad0d38db6f45a72339c2aa5a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eca822c91b6d962e2a4610dd88a50f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c75f65089623e0f0fbc3262d79e0c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3197869f67e479eb67bcc69a9c1ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebff8a99e0dd3d9f66f1492064dc21f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab54515ff6eff99fc15a15be8bd1372142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045377a81da9d9a76093332f4aa6799143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246ad510950e4dfc6bf19dadd4f1038144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652e4b97dab304a414da0cfec341205145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e989f9fd8b5f27a8e47d4ebbd58e12b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056f55dbace710952c82d2f66f0863f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dbe5615c433a21122967d595e5e16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57de150fdb0ce42331148db348da042149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cf1df20dc34bbaaf8ad50d98ba334150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054af4e9403cbe3895c79bb4fbc7ba8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34a4ed2e5e3495929a1d53053b2bc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f814732e38dc30f5f0f8f94bd91619b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5bf6d3c8df76071acdd8f6e39894f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448e4a98be64929fe321531b3a844f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ef3e5d3ce345595d4b0c8505f0a41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba874399a335a5cad6d9f3dcd21fa013157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b693facb3f13dc87359c01fdc4a27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a827a9dad1eeeb2121618c2c4cdadbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be13f2990ae4909575e989f0c5c97f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48756dc2c8fbefdd48b5434d914e7225161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb17b33430b1b5d9c9b99d5c172598162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db8ef223988568d73214ce016475ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfad771e97b2108d86f3b26c36ddd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575c7f3d637132fc284a521fcb8bfb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71c6d1481d97090ee442fb93fd11d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe84dac432d66e3b759676590baa9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85e9bc92f077373d0f6b6379a83aa0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155667a29fc0d981b9c6f3a29c89bfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9e30651672ea9b2205c0b316fce92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bf705d5de774126fc59f01fd5f01c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d00730bead8b3ee07ff27684009a59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695092583c2d4bbfa0192bcd8888b48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bc610e304f9e2f830a7a97df46009174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce946511560b07e367e856ee2a2f4c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328369c55f178e191e0f2b8f18be82d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847c37718ce10c2374129d489211b88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e576d4b19c05d0fec8a9709e2ee0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52795a95eaf99eb8e38d33f6248bcdfc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66073893756ca5076d483118afdd1c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405dbdae9882545cdfdb1d413071a71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1c2ae1765e587979fddfc9d8f4df9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81ca4c3a11e9d63f9b2171321097e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c6986c7f0624bc3901bb4124dde1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848aafdabb351929f25e893e42086fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3a99bfffebecd386e7b85e1022b98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61c1ef66aea4f4d26130c0c2ff2fa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e29f6f831f37c982643e1599fef68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d881dd44c50eec6a071224481bc712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862a92d4e0385ae654d5e6a1d323052190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f090bd7e7fca36aa4366c678cc65eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881df23d6701d9c63c75b70fec4bb28f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97699789b211a4c00164684057542b2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0517ad1b2547a4b768e92e010a43d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ba5e3695ca7394d9e6abfd0e4c62d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d63689cf5b7db21e8fc05bd392114196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5231e1b4e70943f8dfed4a1646b05a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008b9a1f9fc80594e3ba0a4a97c9d04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5dfe346bf2080b954a8451a10f6bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994ee20ae1663a99506b4fc81f7021b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b35d38866c1a7c61c8f947d0e50f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e2984de8cb9eeb1c4a914a5a3eccc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b359954c53f5a705fbdb421c7336f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3730522e2705fb76224f87610857f28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab19898037a12407aa27c199df7481205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8cf7477a92c9f663968c1d402ae0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ec08aafac4ae1bb56e72f993d63b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c1d5df2aba57d405c0bf7828fa02c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cc530bdba3b3fbc05ced9e4a23e78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1868ca1b08fe0c6a6c0a63a1cb66d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebc690daa16497a0a7ff53e92c1540211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ea7eb54c0183517834973f6f892ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e108db2937960a37f2dd5a7b6f8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a1d69fc6900f32ae9d17c21799cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3314caff3df8b99a962b7179ba83cf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235e027b87bd818ddd7c8be5de6000d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66177e7cdf5c8f3a5f024828fcc99778217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba28c1e3f05c02b310cb83f3ac174d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233adf22c7f59412dc646aae910b0f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681f238e6e6399d34f34900783b3ae0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56298e39b061963b398205963088949221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f739de7ade1bba2a1765171176e31ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842055524f815f1154749aa3b830c567223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092c86ac56afa74711a5ba0a0b58109224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a70e4052c11d906f96f007030a76b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4859ab0476479d8616b2d1371aa197226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14564864f6703ce30e715c4b0a671c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed94b5450846e574a719d0412c2f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b926ee7a38ab5f762083b25d2b47fee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88ad0da47efcc62e1fef2a2c4c14fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7613ca7d31d29e3119c1e9dccf9927231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7d0de28e70367f5940dd4cbbe70a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c59da8a6bf2e06d5dc2ff55ae8dcc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0dd991ca15a7f8a43164f3d702ae4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883666876770cf8bf77237375b50f621235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b84443dcc3a2c9a6e7159ad17e7ad9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab532f69abe4c64c77caf471874bf8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b47edc12224ac6b365aa683fe3a061238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597668fde44b3d4d7133f69f81d55861239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48904d9a6200049f22863ed82f99c1a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96783fb818cfa865c2c23b189ce0cdfb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af9ff2e114dd6fbc036442bbdbdae2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15510a3cdae977276f5bfac7de1bd54f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55175b513b5f09a42b982e2e82fa19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e938b06f10fcbf671ae553240fb36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81417f7393ec0f938be8f25bbe2dde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69035b8132b7466c9781a3ce4906bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5644f2e636d5c634bab2e65a62305e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff102f5e50736e86dc132dad20d88bd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d0da15b1348bf3245a473ab4ed9fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98455fa88022d979e9d0f978fea69038251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57375ce6a0521d914faa636ee16120252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21cb67bd5750061c1b29b52dd2df38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d96eb182146f40bf46364291e5753254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f90998172c41519ce68b1214ca3d4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4da78fea9e2ddf004ac46bf685ab2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bcb6f461cf47d0055e784b204c45d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061a560c6cdcc9d211e79c6dfca7f91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1d3660efa77321380ed6e4560ea35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0437ed1f7075d4e1af8074d217936e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd2c8513b1ae58cc1a798e037120d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853debf31394fc4f033dd097a2859fe7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fe20a4c86a69491699289f1bc4edb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2c19e2036093028a4b9db173ef262264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab80689979839a1a161ccb6ef55d96e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf652c8088210ed7bfc73c2bd21b3bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc75f6aad39291b04af770cc62f335267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355da3db4d063d5b6aa09b261bfd177f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8981bb472543fd06fc0c49ddb37af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c3f6c35037c654d06d4ace3937bab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4eed8f6e7ec6edac6482a91c6cf0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e99b38ea7b098d2a0b359ea448d58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856e04687bf30215172b351b9f4b23c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202348ac8052dbb86d7c958430f5673274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eec6969ff400f23c96cbe3549e605275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e2be38c0c3234348c063b6703c08a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029a711dc16a8adc2ae3f763a3929ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4bc5f21ebcd7838a479a84a968a78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c036c074b54743f494d5ce2a07d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d6055644a68a0f60f1ce7f2d6cb27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eac2179f0f01904c1c4cab668cee2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d73477b9a71ef40b6e0ccf7d97ac2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7861e5fa6407371f13a30991eae96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6dfa2e7375cb750a9b4384a079aa1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d555f7fa92605c2903e8c0da3605d71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803d44a23de3ecbe006388ee8cfed71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e49a43466ec17ad95f92c1c328e8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaae017c8d6fd52f09bc619a5fbf72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ba1caacd6763d5bec96605c1a5ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1594f85e96ba19580bbd9d152dee7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e45e952554516005d0c596fed2680a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690054e4d1ad0c858c3c46d1fb4d03ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be532be3a20991637f1670a40f6480293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54608de8715e3148fbaa1e01954775e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4444e75a2a1c09287f4e2ab8e278bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee18041cb70ca966074aa6005b8747f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1849afa1ffc023569890b36d9b9f4eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdf47fa37b168a46fd106add4113cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bed6c1af311edd77b13009e479065299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73992e050be4ac7258c739595c0291300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bf82d173012d8fda9a121b46660fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988845b4e60786fd3b47dc49dc111b12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a8a1dec846d2c8d3352331b337979303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c5bee4faf1c960bf2e459c904726e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35634d7185a4ca4c476fda900b0a45cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe07ad3fe24e76cd5146363edf8770306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7f8130c828563cf56b3f4e09d7048307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d44ab15f6a214b480f28ed4505132308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ab350c3f392a2afeb184b57944532309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be723e1464bf0e3e5bd80fc4c06a4721310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e19e83f2e63d342a097ee76185a3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e856241eac3037c7c456c1b9be69ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3ec76b38cd9925e3257d80048b16b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e2180b4287c1962c88383ea8e298c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cf14e9c0c1928c70332de84e316f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e430fde4ac5b7568388b26b496b1bf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28b29e8b63cae3702ee7d4f6e8e065317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311abdacc621488048f4de0dd3355e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde63e79db4334d231cdb08f03ec8e17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b539548fffbf14eb1b97ba210c54f56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca81abe599ea9c8acdae8f9a89c90c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393bc6fe525b690d09856b44da408d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b8bd9a611713b768ce6b8b627fe50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44bc02f9137970e544125dfc5b37da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201d5e1c9fc86b0e33b1c44cda2729c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157536be34c4b22806a97a5456f3c368326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8410aa169b3103384be36a7b28af0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027202a042cacd5c7f55b486e3e1b39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1c4a17fe0ade5e95514b35be66aa0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e0ce1f0bd26b95bf17a3b8f597942330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3a2699b94cf65619e26af1e860113331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a47ee706b441e0e082ba139bd9034332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b7b6a2d36e79e5dbc13fdce6a59e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf826975446f0d0dbfe5ddb960c9332f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc578422828fd9c28b32de0476cc7cb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40052d596e4a4fa12e13c0795c31ae48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d554f16b7722bae2da4cb483e4808337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135f0a3cd85dec85e1fbb22afe2b998338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97cc9f11726c8d7d4592368edd105e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e41ae71db89420d203721b95abf453340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f10dd67750dade76e1ce851c8ffc98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3626a2138225b0c2ef364ba6d57c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98af9d9d56a9d0635ed990bf4decf15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95fa5deb1086948074e5c0b94b4ecf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449f25bfd89ba1edfc3253cd0e39ebf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75508beb9d24269148bac8ae749ef9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11037a24f47c0b96e748f6307bd7bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff829f8cfcfe67e7107f8f89d4da5536348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f851675d3b0b17342f1cfdc098357b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de01e693adeadbf73ca07fb48fae52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb8e187b4686ac2d13ac6011d4c427351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6da7e5f87c32d46555a221e137c41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1700de46592ef2de5e1b213bbf74be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc439c6a6655a81775e662bf62aa32f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297807399074ffe110356746d8804ac2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898682d24ffa84dc2d18b414a1cbb507356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5479a305902230106fe716a2b5fd8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa6270f4a3f58ee4191bc629454365358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa673442515ea6994f26b46686d54f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeb2eac957168117063fdee94053d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc5b696dc7710e185277199d4a58e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d252bdc4221152578b2319e07e749362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9243013485a71de7cb0eda414296ee5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e948e41341202b89ce470c253cbd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b4c738d87c2eae296d696d94fa0b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eec3020c5da038e6f0c0e06626f6ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15a5dd26269e821ea475999612422f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfe451f1e3410856065543b780515f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcf79d48c32f577c93b5d8d3002cdf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f10b41d3317450b47d4dc5db1198370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9b19e61c7babb0f971e5016366d39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d3486decdae317dac50c17797f39a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663759fdb864c576cc122fa22c043fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87024a776f254e4309e6bf0066e47d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca80a34d3f94552d91aea4519c9777375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d28f1d1504102c95e3dde5e532ca6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089892e7aaa0a3007a4772c205cee602377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af602af475886baecde5f91388e2b51a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8f862f86784151eed7a7fec2b31ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3ea8c14a71ef0ceb6fd1da32b2c25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cfcecb921d719ca5b758dd5e83a4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e981385acdd1bf32782c47342bde7b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7a185eddd6259e870b3bdee31a8a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d75c7363035a86f858e18f37866c53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421f6f204d79f0725127e8d09ed791d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0093e610355070ccee980c11e7485d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fdbc8c783b1d7f754ddd300a0af49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c27c337a10d076cdfca3660091ec96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce04cb5bbf9bdac4cd9ad07c0ab82e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50b85b54e8b2a45a9df8c757a26529390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994e2b95ed2b8fc35801c416341b48c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80675810116ce1bcbc91a7a9166f9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa3d85fba0741297550580b2c5157393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5210b161d16b316afd4328718b54b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933348f23de54be7e0d500af2a44522395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889cbcce76fe08e44ca272fdc5e3340396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe76af2dca7ce3b47703acc2a1d31c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d4b06fe5a593d5390d9af5d9c4449398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c02dfb17e61ed7ea49518d9470d25d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcf090733e1c9d74947bdb3a8bbe4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9105c515ba6a8b0f008002a2678854401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c18f535c8fddd1fc178d1f3dd41e25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2e83897ad2b168cc962367ee81d05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2a33198647f1d9c14d29caeb7b91e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e787e9bd9b58712d33e661d3bc1154405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf90e815de846454e065228c688eebc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e835cdeb79a7190377e67d9fd58de6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6408bb7f0a0e239c07387137b06d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fb5c5c29addc53718b5b95e6c5c6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfce4ad5381a6b1f48ce155d56aaa4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f60332401074251378f334757c92bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79f7d9cfa43509ef25ae30281fd9dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec0866192df01cf64bbbd9ce44810b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fa50395f94eff3f56e237b82e8255414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd3e4f880aad1da3839146f20d7f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fcb0b83e59b78e067032801f2648a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642e15a25d7787de5b8cd049b30f06c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53380f130678cf6f5d89d21e152bb72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b95d166f3d72d90d3dd1271e09b10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209d1e6379bd64e6cd4306d40ded3bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76e88ab4118fb8551c0f8a75da270b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0acbe72dc09c421ccfe26fde0c44b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21ae95745936881e5e83204b14f545423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f77b9a2991d29b9340c7cd9490e979424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634385b8afcf2a66ab9a1f14f4f68bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a171641d9b772fbfad67d9efe2c7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddea7d3540184065b5fd61d04d6e43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13277d042b310d336fc0545f69f372a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b18a86dae1063d79189961a985e07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d363a0183501e0b85f1bd7cb2104e9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c5cc4c3568b190d7f86ec55dd696e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af17c2ed62c1cc59d89e08d604514a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e081942de99ea615d2c300a3a8057433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccb8437867a6b0eca28c5c63b6d447434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1b602c48b323ff1f84079880f4064435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66e92c659dec28988e2e6056bee139436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130296ae7ebd603bee39700c5a9dddc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2546d7fa0dd9b99b34eed06fd45396438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ff5b647c788acf0960eb868ba9a74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706824c62a8ba4e7421ba18c62ba9ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcbff5e25d4afcb8b4d1c25f3568f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b40d2832f7468212fb87b5716940c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b11902b83159295bb42c24841b161443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e673f22b0d8418f294e6b0ade76dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7549ad381723f1199e3da0b4720630445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8646c43cc1dcef613c5b24d84fbaba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68808a4ea517ad75b30795cb9cf68f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59729edc5fb5cf00b32d90e44682dee6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b78f112c98be35341dc3ce5648dc98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64451f03a6646964f4ddd415f8e104450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a07f9bfb506b4f5258eb3f33a02cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2f1a725c75ad057133b65a15ea1c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b262fcfc8a0532edee4d562ba715a2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6cb9290cefe820a6d258884b35ee8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfcb9e33668b55e2370badd5ad2022455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea6c5e483713e1a9d4760ca5dc3d6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765e3e4fcf4067af7495fee4e793db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694225885293abda57d68feba5844449458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdfcabe85747d2f1e748168a295ef7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7453c1b5ecb5d9b6b848ca6e10f0ee0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c12c7ec7769692382e7660572cfd52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9662ab2d918d5c07781ea222de62e60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a196d916b72980eaa492017f5ddb31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565428b7f102bbfb9f8355df8c8e1ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2476ee6b619f5bd0cfeb3a88dcc2bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ddca2705772673f9cddfd5d38a336466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5692f07df0ad1d2cd57936544b0744e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652594c5ce43890fccb1852552764bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111e374073d02a630f5c6f3a48e1339469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b759fedcf285a2d238b8934816bd894470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5877e9d7ef9b520748ebf105af6988471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0499900439767249497ac736eb81e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66d9f40148a78901c2e523ebb300c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e7aa5f6785f7e9e02c49841e57061474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22e7f5945d2f0248cf8ae3b04d2ebe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7b0056e7c176bed9d95d21cabb218476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedb509ed5112810012e03a924e10ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad99dc643ce8d93045084f8c9cb160f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a3d92a488de1e4796bf84fbf3f40f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af21f1463a6bd4bb41d756bce5cfb70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8bb8474c1b9de4c10208e616c327f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06011eaaff577f6621869673dbbf0c32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e71dc177d0bac1abe12257c8c3338d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff4148a67bcc4298b173436f5342f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf18694fa2da8c349f2968b3713f06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535586ff23358b3eb595a4f312beb4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e43bc8e2c95fe2325616697fc6b74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf930bf0bb3d9beeecaf6fb17a38e6ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad5b46e3dbec4e3d11546aac747db6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34b1966c1634190f5d931463d4506f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dcb7c2c9121b28b221c926faa7994491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb9625820372e32143a8fe97939bdd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486364b7ff48754b6728a8d488d0d66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b061e338aa326ed5e634d5f695bd2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca00393d40dfda1e798eb500c04f73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ecd0c441f506b32b66cb97dfc59da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f471c7e88938121ecffe6855803d65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a890beae3a4fea4cfcda74c0d1562498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005a27f917fa26d469bcd978117c1a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec13482c85ed24da8ed5f9df2bdea8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dd28721cc12d1a84335a8613ad5c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2219c0e0a72cb917ec04966ddcbd5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51877c705e7a8f6e30764e68a78684503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7233e4a5d72b862717908de339531ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc68414be578ebc3a105541fca8d61c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f96dfb6e90083e8a695b2eebb0243506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441e112079cc02a243819337fca0c43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c523a8a14eb80757da5960e0db269508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98108eb78f1983154972dbbf8ec67c71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5156e4da95046fdb5563025a058088510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81d0e00e9a555e34dbffde81405341511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90abcf8f805579787153a1fc8b21835512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506810b9e947efe95a4b361ce173078f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6719e0ef5ea8ec5027736bbcb6795514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c9f50c435c2177047547edbe3c0e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384ad6e2e7af93e58f265ac3bab8d47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d4d39e9fef534a7bcd2c420ab3893517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a0e80d4b1c3e4032c0a7b72ca94d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64843c7c6595bcf4782060f0a03fb77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a27bcc92b4d60f8fcc18edea106a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bab9b7dd3540dab6208139d259e7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75e9d7a16d93071b32f95c40090aa8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab5ba4d0a665e7cb4158a6d57cdd9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5beadb071a642a6acc94c77f2456a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50666be5f2bcea532b502b4b8bd81e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f91535636cd5022e7b26bcde82fb43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501763ff1aba3d597437dd2fa4ddbb89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0284e80cf33808275d4afee6a024c8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de8cf7fc9aa00ae07530b31a0027cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449203bb8b48d457360620b6b099a4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e243522f335acbe621b8b4206deed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c18ccbde98950073c222ccba0e2c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c08b6d9f27f2d7d470dc2d895efc71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949a488770187841af2e3601d59dcf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b33a2b95f343821a996947d0b0be69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11643a07366dfe56d19c9c865c44913536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa13db5938a17af45171ee1b5102920537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ce919f5bd55fcb1ee5e723ce33285538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f18e277119749337d7943130b0922539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040da1ffd7251d1af3ae378e6855bd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648757e18d4158396314df7b7a54233541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4bbecd9649d2ce15dc77a6eb88c59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23bde2b8c50109f54dbfbbea63fbdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5e934ce70d89330720a7519d5e3ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894257f09333318dc30e358b73623b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8240a9bba12596e26e4caf28ef345c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c635b898dde61fd22968e492da5d369547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba20b03fe429df4b48645da02493584548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc331cd210c36c2df2fa1b3f63e2d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c0a559011974f0a11b24ab18c486c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466f0bff3d2aa8c720a8e7bcf2b2763551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7855fe7c00fb2db0fa44dc90a502403552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21470fb752917fdf41cf494a03c8defb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc75beabc2b8eb95dfb5381d99854bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63678bf1197569b6d7d9e85380984b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7842de76e46a63290f35197be4707556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cae4e77be439d8f542485c869dd0a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c1b5a0ddf529cbd22b4b2a8240ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470abf500aa7322fe7be6b381fcbec4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82404ae62e747a7f95425920f19a11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb79ebf8fefae120beebfe1d4055a65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c93ab860a99eb4cc38af7a3f522e04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ea1a7a2e699cf2d112c2affeac3e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb51cae02923b5371cb269a352077564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aadd65cefd11bd456495e95db3316565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8aea3fda6552cf145d3b3fc50823d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6adea627e267e5deee2e9c77e89552567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4190f18114273353226da306093e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b60e89b5ee162a3afcd9e06872f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07758f146b2bbf96a1cb0e126b9245570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff2e764eb1639310bf01b58aaaf12f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048779f2ffc17b242da38c890910bf19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565214fb4b8c9bd019a20d96d0df2bda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7df0a5a59f1b68f68c6fd476463ca9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695dc1a95a0d6c36742e73a5b561e06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eeaded8f34fb624056f2b3a2a8255576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757794ce27abd9de1e9d3e18213efff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7126e326d0c4747f961e272c494631578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc058e85f2d8979c5fc393beaaadcc5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926619a7415fbdac88ccc92a5003b93a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080a85a665ab8d41c1ee13b97310380581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49607ea847a2e9ec482fe8fe96cf52e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae852c017caba27290b649e43cfb0c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e643c5243267b7254006d4f3e507626584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc283e332c8a6035a9bc22edccf634585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777fd91538402ca6d4f6d81b83dc43c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e093ddcaf049b6c78f3f45e648581587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f81fc90abeed2ce1f7a7e6376a089588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bd031e83238c72c4f96fe3a40bac2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d013f48887003e16626955db07b8cf8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5115ea7be20973f163a870d89f5d229591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9c0ddd3146799a7f8381cab66fa22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817aab741f7352d31936b9069ca21521593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b212faf9220cf7661be61fd442484d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaa5de5b5eae82a207b3d720ea4fda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee41b00da934167a455f378d586d9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a49750c273ec398153aa5c62ec291a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f8de2eab21bd72e6a9c31bba89870598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6095936b70ef0fb45d6da41254139599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c00fd155950af88130321755fb46bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44caa14e27cebf01495c6e20d135d4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b5472dc1b1e7693a33859d7dd5e2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d954b96dbe263f03d4a5489ef15dc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124b068c7359e6875ef53ab4837c948604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce68ba253982467f81c48ffe04d50b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08018d47dba6f45f2057a7f987754ab4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06451569cae519da2fce14c1b07d085e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6b5924e000a1168c3fe0796910619608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c32630342e68e7da237339a1a2b73a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410a5c8b8df6ebe58216da2fa60f416610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabce56cd2e7b8707aa2dad74a12d71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63d7f3c38b6687240d2ca8320219f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564698a61e9e58c63648798b2338d852613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cb743329eb7a664bae103736c7e2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1169f623f6dd2f6d9c8b6619c2375615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4ecd4ffa73393354c55a982da662f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911e4a4b2b2bf6a83b68cc9cae1faf8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241cbe7e2bdbf58322df660924bec4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888967343c63b795d005ea18261d554619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b94730d01e660ca41091cac008d12d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca254b7a0f2bd0729e2a4718acfdc3a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d33d909f0a3ac72d91de40b13025c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210a2666376186b19bbc826ee285653623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18552bd471532bf690cd584577092a79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c0f2cad40d3d6377017d51b26927a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a30e892686ffc2973c0304e47e9d48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1327f99da67e5794368b42ca60955627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da338812a7224034b2df08d2fc9f05f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4852f74b1e71f9377f2d6def0730b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff0fb3e52816ef94d8e05a7a60e328630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c9b814c73d382b1a94ca9a7ce8d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125f998be552283425d2db4ddac14ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e017b7294bb618c5d4cdd719b4370633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ac3223ca0b2deb6d8f6acd397a14f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc472e4e994b1d7412e888e1eada5d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a4dc47ea260305600c47f077804f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74d26b44cf174773e21ab2d825fba2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64359f0dc0baf3749dfac60ff69e9ea0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b259230a7068cf3570813b729be8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f9bf469c99b591b6f2420dbe67218640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe83d2bb59d7fac54f59ebe61ee3bb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54dedb43c7c3486426f83aeb714a00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ce09a62fae750b592a824695a6864643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4c08f7cbe564777f20bbe4d1fbef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e15ad6d21ed766950040e19f3e4e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df095d76151d829012522fc8fb0a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3e63ed277db5ec200dfcf50f9ec42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3282e10d3e1eaf6bc7a7d5a7b8b4e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda178b3bc4b589c68a1d46408592a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867b4474b858aac01aa2f4c5af765db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44766aa353942161d196a73f1689eb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd6762913912596379f61c99a7a990652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683b97237c01ceddcbe92fc55a3baa5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f8a4499d53963e1a67edcffebec29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9ccbfed6b4d620251e620e68d8c19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf899471adf039c45f001a57f08b79c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821a93861ae020a901dbfb020a059e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90322f7e41a8977c339662174b7ee8e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4055be22dc1124aba4a9e974dac871659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b033d9bc911ba8ed75d0d31171c7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c19dfa140cbde85ea1adb93c08aea6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe9090541ba01cb6df09c1925dd821662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a042f3e89cd5eb153a6c747011d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a880977f21f759d3dabe0da81b35d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a5918db41a3447cf0ef66cc73e107665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c1ccfc26c5ffea399a36b66536fa2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce6182d2c2bb067ec78d1dc43a9e1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e3e6933e670187afe250cd1bf3367668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be7a3badaec6b96c858ed7ca032bee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7886dbfbc1e1deed03ec890aa9df46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fb8aff081af49012d630951f3b9b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a31d3d4ee5e421405ab4ecb6d39b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b613287d7b51989f96ab75a605049673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8c307be66c8cc8f04b6b7ad573aff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86447044fe21b02c66b64e804a77800675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85b6478a5bd552ff2e06526e89c2da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5947a8d48ba03762ce2a90a31b7c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5b655fb8a305cf39aee9819637163678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768280dd80e2dd24eb7ea37cb1a4d639679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1c900238190af57d3272023b2b9c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48d1b49d254ed83d7cbdefaff4d7cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d0fbdc50a7c4cebe47f075ea9a146682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8410287e6eb8cee8640f04b367c0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de2ccc3ea472145fd0018258578da6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac38d136333eaaef9d22b79b94563eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f141d412e1c713456006bfce001e7f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4468efd5d8e2c0a79294c259f2f42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aebd90e6d84fae59297039fbf7d38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae059e6a710fd07d0aa56d6263b88e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b78f81316e65b2ae300a6178876e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cd8c9170ac891ee36383c4ae094ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf17ec8c18c81148182e138105d7ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac8ec78a6bfcfdf250ce2afe06cb77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b426dfd842326d732407936128191694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a6767d161d6a9f47f380541387b0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e77e525c47849ad769388072ef1c32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51404f714900eee84a335081b8d4f304697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31093083469c9f1e02ae27caa08fb849698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc97f4851c55741dd0cedd60698c4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94557be6b71a4d5a406f4023d533dba7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa766208fa42762305cfd636455d24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38e461b03f3739880667d7f89524d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365f6f9232568f283dc0fdbbbe9cfb6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06039f82870b151faab699d4fb61f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24acd4eb3403a18309ff5f03149a7ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf97850ff8870584f57db4debbd55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1a8338523c0d5042e2bcada7df645707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dfb98dcb33d2a6768ceaf21c528d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1030171ed430dbf378dc118b07116709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac491f897c117d1acf2c1f4973a9db9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad7876d060163c2d525a30ece640dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07d17c34c06984572653d1615fd110712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17824efd6153e87ab985f2191c865d57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aee06e027dd2fe76c01e75d23c70b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce4fc11f92b131b2d97ac7fbf6b1d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4572177111b04c66055ed34f8718402716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e5f7874fb5d249bc7f5a122be8937717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2c3c6c2a3871f196429f3bb2f3891718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a943db44e8385c29831204a08697fe7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf932ff17d5bae7b3aef2acc6e05ad1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc52e985e6983603906430cefef5cf5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f798dd88d6a81cb2d9353941c76cc8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9c646077c0494b8bb19d7133e4446723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d993ba199af9a94c90a98f6d78831724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e778fab544503640cbb7202bbe2da2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc186f3a89332713bf747e91f08b0388726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55b0d9cb255a94149ed44b3b05c59c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7089f1ca2d0e13b2701fb753d17c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b203f8dfcae9fa3a22bd7af312c3d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edcbe7fecf0203e63c90897b790b14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774822cab3b9395765209337c2f29f86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac7784d0f6de3ee0752b66105c7f61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d1ae1de267db1ed0b24e4f467dd84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997357a01463bc33f4a1b23afff21a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c186c7d154ec8eea33403cfeaa8ffbb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42660accf400012d31465020018c9a34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9be99bf1bbee597ffced89abe0461737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f7b143e4d5410b434a88c1d37d8b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b834071385a8b4c413a12d2c4997a1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47ee9d3342e80bbd8894997e4ef87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919fd62955ed77358e05428bcf87bd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bee2d71163c2b9c63e2099fd268608742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be7570cbfc7b1b9aa7f4037cd280c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3823025356de175e048437dc74083744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501c2e29bf9079221b62b9229126e45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1369acc239559f805b48366effb179d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5820b3cf6c9505eb45c4c4560a2652a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f9c39da86c6cc24757552796a41c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981854bc6b732df46a1075a5fb397e2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40787781bd2ab399bfe26c0fbf1aeb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd97842254025eab76c2b708f13e989751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c01116d2a18e32af1a9197c3ebbce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db1b2ef4e682d5e1e7f829dde05c54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81ced7b4f2b80598d98329a7a8f9e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d2f2fc3d10f7085bbb5881296394c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c275f245f27c5bfb2839120200694a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4460d610e7c2c8df94c36d42ec054757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02feaed6b106ebe4c3b07c3eacfa3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f635ee4e99be8b1ca30693f132c6e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>