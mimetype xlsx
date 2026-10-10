--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633770b8d45832df39452744ec2e62d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bafdc1d5b71200efa59499ee1c6e292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500e1059102eb7be93018bbc1a881603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e89c9394d16aa546725c412bb79f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d092fce304e2a63de149dba8eabc4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cd4e7696deb320d3f15bbcf5ba5ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22993e30a06bbbb3f5235924b48ba487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e4340a8330e766fe849ba6853614d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149879691e44f3183ec37f1289a08ef79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7678d665b9985a3c05ee59dd58230010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3d8a9d0339c36940e99d0839e7b7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbef489c01f80488fbcf358e77bf49d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e2583ac80cc668b8003b71940e91e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c31abc1c623fb0ccf94fd61e2171714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dc3e79ee79cee97e3fcd3cc8bfbff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4231493890fc5ddf614578bd777a6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25588e416f1a56f2cfd06acf17378fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0a9f3994aac86ca6d4a0cf95a647318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cd39b07fccabda1ce17c2228b12d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4d1b42bdfbf02962f44dab2c9fd1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c00c58aa4e7c12a0f14645241046a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc30c1fbb873ea603e6b071db257ccf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa2adf2bec0eea1c758a186ef604bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfa9b1690d45734b2b6d99d7943e3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459feada5b54d6794199f761877184d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007747db5b1b4744a844194914f07ab126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eeeaa08ff5ada294e0e9c7a0b018027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2cd4d1ee07ae69c765b8c7541028128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81d0c2d87cf442752bf776fcf276fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f249eb7460b12d96a72375794eb88e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcc0579c3646df22f0047f81644b5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b015ebb2b59544d82bff73878695932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b441977c9de4cea1592ad574bd5329233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385b1c7f48e4b63b640c7e41eb52cce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2af522013ce567808098bb4229d2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c5f9b2b942061aff4b3f6241a2b2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf972780004c88d472c9f6bdce5c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d0300048280e2f79fb22d3fb44dc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f31183c0a0b7f6e8fb51ac26266f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e97eeff13dd4a89b191ea45e770da340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ea2ea7cf1829912d38f1e9ef2c65d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c9060fbbe579a6d85172f494a224a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79eb391a688c3550f894780244523a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61457b1fb49efd330f7f029de9f00344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62327b8d7fa81c273fb2ccded473b6dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e606f05b2994f798d3de62a0174ad5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecce5ccfed67bc782965f2ad7f7d46947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f69b7930cff3f835ec647b63083e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a158206ea4781d6149ccd809a857bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8045cba8a45d54c28862efe58c07650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de2a366f0ef9e825f4166c290588c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723041c6e4d76ecb09a4220d62469ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf145bb20fef72e5b27c690ef547183f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e36047c423371aa48117b2242a4ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d660ac9876a1e7b3985258262edd9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa6f838480d520fc57ed48cfe94dc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e01ddb07c874f1b12ed1edc325d99557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342ad35786af24a874113ef6ba73a8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8d1a36b90d510dd5e6ba8d0e8e80559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c97b8199d696f0c7471ee65d043fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd17cb43e5edea8b651d454a52646661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165cf0606f7006ac718f19079ffaf5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be91cbe88ceebb578e68bbc4f7bc5d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4da6bc46820ba3ec7193dad22a918564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131873b7af292a231a9708050cd494265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877bc0e6312336478cb289b15f6d1cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd73ad438952e5a7628b8ce51a232967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23622e73d1a06e8ac85c48e9408c904e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cda40b1024c1081989724b5831d6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80da4427161b2d87062db1d717c73870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb1054a430f0fcebf912188ddc6d4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564ad971a9a69aa7959ac2948a4f78272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5860a9b6ff70f81ed342d28e7bdbd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992cd6beb3c1629e643b34fa6335e5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c49c15acd1738188ce6559c2fb01b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe8675b602d60694fddb7b41d0847d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908d542d3082c85b6d93582195b4c1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb09ee51082f47bf544558fd1a5a2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58331e6ac7a69be0d97c7c259bcfab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724b5ff6f512a36a0569ffc8371519880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817093e9931de2250ffbe25dbfe034581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33c8624f1b811ab3a5b9af469c5d9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f076438623e29e96f7b3c91ff369ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934681847dbd2b84abce7987cbe92af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b9b26e5ccd3962976a62fd37f6e0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d97e13ac0a416ad561027432077f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3e89ddd915672c0c7fb4675c6776887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4792f2fc32a4583410002369d68eaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697754f1e45df91d1bad13d4d47e4ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf10b8dbb49107440392003e1e9715f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dc6adcac22d240e6b3f1744e34d9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a1d6529d2ec1383c441d637ce683c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc94c55bcb5d138993fa7d05b71780293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2cd78f38bf8bc4aed554421afb0b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a61d77a18bb64af3d61c70ce2eda2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646d21d2283b7cc901de1d8acfd0bed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9910e1dda30b2f34a257f3536986c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67fc51381fc560e5ed8b6f01b37e9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467eeb5067e64f2b6491c0ef00609df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26722991b8f1bcd2487de016554dca62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1860d9bdc048edff89f214899daad35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7710223a47ccfc61ed77ec08e16bf64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502e5d7cd995da12b8b96f6bd2ab256103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8c3bb82eb389c5e8a35781c23fe06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c237ad20331d1318a872f10b5a7ee3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cc549ead64394cc9e9127da09258f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca92c5e0b9fa40406b8a39893e53e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d1681e5b569dd84f27d4b1eb4e485108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818c50caef3843a232a46b09e3e15c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1929b6008e80194a76bce4818c5d88a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c91119a48b8cfee1b3d38c813fee5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56663a78823075a2c442c632652094e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76459dc9e1c44d7abee7652a7cf6b1b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07247a8f37b9931d16119f6bb9355a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce61e91e314a17c97f9e81bd5f3157115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f522e5e2dd10dc392fafa4724dac6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec53e3a9ecb78683320628a8d99e510117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251ee1b6722c8ec974fbdeef4cf6b96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbed3c4d3547a3d27347bf70a6e0bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdf7340365c70b3ded5f1e0bb34645120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c93a8aa57d0f9789d725ee3df63f3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba4b59e09facf788613c439c056e77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27196d3bef74bb2634ae0262508438d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dc76ad66325e55cc8bd241006a58f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f5123f8dcbb3136f18bd61f7453ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5edd58cd4afdd736a753e73b1d01b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8550dea38f631d91bfe0ae8ff9e06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ab009a6d8535e60098c765a64f34d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847040cae9dd347ed3346c7766c31b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48b49c981acc36001d98ecfa4efc5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47a067b8bd670e52974db7badd937f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56b2a2444964950a40b788146eb027132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07866db370c3a8a6c182c35a7476ae3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975dc038223a398d2fa3f1425d3b42e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945db800751487d8bc871d3500c8ea3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7267594f853a4e860fd2d2ae25e1de0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47c50dd38457c1f03076b0a0b098f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe24fd25ec4f5715414f8528a82e70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3aaf4ee8562c14bc1189bd22116e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3327729c5271ebe1a38bfae1101315140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c74fd6d3e41a16f3543f213e74bee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d3a3d6c4d220277b52d9e0bc5be6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457a0b099f5e11996688c00ce38e06b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debab72c96eadf5e3b673fddcae3e2f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592962db4849f464b9abbbdc0b456385145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869f10e36462b8e6996a4d092efbeab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f4149be516f4cb8f7fab60600d865147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa94a74af6f973975383d34792d8d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeed409c06cd7368994fc160f572cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668eb0777bed74e6b1021c7767b37ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24252b41da8d2dcb449a8a410b28784d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedb6a1504f73d1bfc0f14a02e81b5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184857efff36f37fdfef09393b92502153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0e3f73084f0633042c296b6084e35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0538436a1760a68fe6c1b58134d0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31622840ba72ca9792fc8838e8221fd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162d33e79a5ccae93dcd89d39804c1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7679592619f3a5cabda46eafc7f6eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac30bacaf3258e37ec983b07551be8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270fee13c53a0f84185b0f817690168160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0344e303292163ad9303f2d04edf95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ccaf773e62e39e39f90758af86f4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b114b80e4b701fa2db007034cf1a365163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b77056c2467a6e7fa4f51ecb51d4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c613ea1c0b148de291c25a54a867ee1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543ddeeb595312b74b2c82bcdc7268b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb3896b88fc53b74d84346ab8c61f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07204e1bddf6f49f3b5400a7c22a5dcc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918174ab4e7f27dcb7a298b0b7a118c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf352222a2e57ce57cdd2ae0ce249fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c5594b68825c3553bf3a13b810793171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14ae81ee2acd1d6b90f026e20e412e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7d4d37a9057fc8c4ad13044a75324173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424809c382307c7d9e55e9323d915d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01af7442dda9d6a77d5f07c1e763677175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f385c8aca747b358155b419fed8f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174cb89a73aaa2d51d8d9fa5c18b1d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c74b93d6b77ee5759f0603a423754178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb605e1f5203a2940c633facc0afa4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522d34c4e5f37b9a4d870ec69b56c43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a151f8d6e60e4df729aad7b3a9f88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333ca938998ed6f7d174feb305563fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97df0ceff5d938feedcf65cd9a1e58b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b456ce93b419d78d0eb380a681de1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09b862e2cd3d09451da5563cfbcc69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4145e1d2ba18c86657890352bdd944d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a6729b0c46ad9b75c6222f6edd806187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a413bddbdd4c2d110309826279305d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367b9a83076907f942c70db216c937d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d87bfb5f783866b246ebd6af2cbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e701311d9a22bc44a5290e9869dd49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bb95b923027d108e496ca8d58216f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc10a6a04c654862586458bbe40f9d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025a76c390783992891352fac07bcc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722649ffd01de2a74a8149402f83da2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ab682ef7f1663db3866b76fb6835e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261878aa0cabec092a0d615d8c86ec8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b566991bbe42e425b67bccd27f0c72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06e8a35d8d1adb91bdc7692e1c0bd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfb222d4f2a56cb45b666728798b39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65448579898d31166c02275350bea77a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69b202dc4c011317da6a6b0b28977a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3434ca5509e6d58360986d99c0bdcb7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14891757ba2fcf1ba3d95010a52709e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f61c6429b3f179d5393a01d124b5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a6f29989258c3b76f4530256c8451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b347557da54e11fc7dd916a1f4dc208207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ee2e1826ddfd53c57776ec2377603208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d86f54c7e30087cc253ab40fe650eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb047b478ff2d37fb4b4217bbd477b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7b53fe6868f99b30dcf9eadeacb87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fbb791fd6fb378b446e9f0fab22da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099095ee861a7dc03e1103d26db5b670213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bca990b3271efd5096c617b583dda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8506792009788af413fe9335c8cae6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4898469197772fb26d91f403cbb6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f121753e93c309f2679a08e4a584f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a5c4bd630f20ccc0f6a73508906f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3780f0007ea8b8b327ba8efd5db9d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfef18b041bf689ac4a0a1623874e7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3a81c6cd196ed3038bba9f550742d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404c8b17160d1626602aa5f246a1658222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c68206f3bc6e262d7eeea38d59250b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861add137d325158b506bf0ba09e6db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7f50f251e99083362857d776eb673225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4214a7fb5b7ac8d5f6a7ada358fdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c547015a4b525c0b0a096f4a9313c2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17d8a10d839e570772e9d4da3cf198228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bd6c124473c093dbba167955b8231229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fba620ef2e1f37edff9503b4361ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3846f930691c7b2cdf1382fa498f63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65028ca6dd497d75d418eec422e42f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67564825dc72e40ec67e7da5de812e80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fec81bc2be9024052a3d5bf99b886234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ec1d6ef701ff19e3c7f37f1178654235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122d263108c22c9ededee070cc7a6a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db14590cfb84128893b44c4d778131237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860afcfa8c482cd5a93cb03badb8a49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0d958191a6942a317e748f94ad859239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf6cbcda28127778b34fb3142c4d40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76266dc3c4d9947d8677ffbb36c31ba3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579e44e02a905b3687a2cf96edd3f8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879f63006328e0d6177382da52dffb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e403c5412703b3998655c3b0e65eed0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa7b5520d9959733214f780ab68f99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ada2f718b607ed69e3c89075a5660246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ce7197b2dc7bcccd1cd7c1edc1bc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115b4147af846f4dedaea9fc90abc43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea6acc17dbf85230404534384475e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababcb26fe3af9fb5b3022bcdd5bd458250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e37d413c10ddb47ab7faa1b1ef736c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf4d100557359a86b7d17907d076a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524bade0b58912fe83095a9cc714e3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219e8335677f103284c84a774fd1f16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a64ed2f06927dc2b904c710b4866e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb17cbe03fee737952cde7eb1893c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea663872ec573acd0ba6dbee8b4ed36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75990ee8832c5dd4dac922f8c51d169258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf65e3c73996b5b4d2068b4d689c58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c19a7cc6b0c13d754e006482f0e4ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a679a87e7cb6749e62aead19b1ee568261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffe43e269fe64a074261b7c6e47b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb06cb93a9df337c839fd7b01b42b1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b1fbb1725c8df6c45bbe4b8121e9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649b9f0ffd696e572459edf1b469532265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1cc424ee5104df6e22a0c0d7e3f97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd3900f1986106bd70b6249d3f62ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4caa0327b2feee0aef275d8bd23346268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b2081428d65427368b1d99a97a485269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fe9bfea298da595b62ce156e7e12b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673bd4d6589aab9b04e5dc0fda6ad86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409085ec30622ce52d7e09308835f42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad829f38a4df7240f6ad9d9551c69d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc2041c68d69e48ff4dfeb21b3b035274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de127f7590b2c2d4ef50de162bfac950275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff4ceefb6b469db8a4d102e338587b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3b16efc460cca548fc51e1dfbbcc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8bc851f8ea479925d88866422bfec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60883ed9b387b90e51a55c7e2017da2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52283e02e767d0b5060c9fc61ceba281280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1b2865bb1c4c9896a820cbd2ef5c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0063383755532e05f803ee20a6748a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3498a1fb754a414187c69aa9c9814d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41512675986dba7cfedeeeaf016df76a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459139dfa82a5d27c2d0d684017a1b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03f61394301eaf208c87a7886d5e28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307cd95deb972d54cc2b5658d0bb4ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5959450f5b81cab66a60259d3ad39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d887cc01a32eb15c2253ba5fc827f84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b251b6a61253ed161691d5fd60249290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511db3fb1fdf123cf2021b92c6a2aeac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855d7fc24353267469a25378c9efc3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677e16f65dd075698eab78c211cb085293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e5ed35cd1e7335ef3e68219e0607d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333ef0fd381894c751de5c0545a0676295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c17f389320d9cf479fc6e57020f8e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68114a755548a73419ddafa3974bb335297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac10f120547475fec6d4176e60471e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b8ee23ca050bad4c3aa3edbfa525d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0018dc5e83f48115afd00431e5f5b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a691029916e49d9352d444b62939c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9799af01790006cc0578896ff45ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd58e943cc3e267d21ad550252d70a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac50ece7c5ac0631b3cf8e146e58f38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68b73cfaac3139224c9de98fbbcc0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2283ea39fe9df810c374e28fe6aa5ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da331fbd47d0211f726e42b2301c0c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f70915c06e6190e752c0608dcdbe07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df77786963a191cf6040c1dcea50e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6dc7c667fc5de45fb4d9a0ce8737c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc99da037c6c8d3bfe0d5bddc98d0a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778363bcdaad73c926c86a57195b822312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917e84f8467df448dac68424062f024313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7cb893931a2218724849df88d189f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854caf5ab0a5efbdcace9f0d8a95bcd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26096a0c6523da56e133903793836f7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a8a3d1c5a0a2f960ed4a895979b20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d1aef62435a9954aad3ce6b581a58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8276340ea98bce9797fc6ad0b6141b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49219f8abb66ec4e5bcd6cc193876202320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff107b76489029d7938ac75920f5fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e127681e88aca0f6056230395974e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dec0fa55185a3b3ff9db099e347ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf88b89cb5c262f739e633f9655cd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f2d47cb9b2beb57708ce78afb757c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9a68c31fa4fd8bb8a5e1c1a13098f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed33f3b1e7e0dc6838fc101f0500d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667552630a72ac57f5ab45f1b87bc9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e31cf05a6824db52bb19d961a4645329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd62d4dd80d504d0c9c12d3c538649330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5241bab7a0edccd58dd9881ce4a3fab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2588de7ecc3153f06a221c356c823332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6eee3868e5e6ce8c9ee417ed42e42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18add104601e6d4fa8ffd8923a28b72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b00ebf64aa08d86cc173050346ae29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793410730d80a58c4313d59e14ef6064336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c26bbc82df805564419076b587f34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f90cafd5be65544042fb6f0a0beb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835da937d60be51ce6fa11486f1f3bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e804b0f4bf613eba27be0dd40b336340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f528a6c42bccff2af6de8a9297757341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea4bea2362b0d1f01af2bb35053fe9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d029d52aa1ed97985ccb2e4b96b4ca3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39bc18e4eac7fb1cc7968f48373b85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eea78b2643fa4b596d051d1bdc30c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d99d0f9bf56bebdd20f0c3f5799c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd1f94b95443060b15125188042a17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd46439ffdf133c289f7961db011b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9123a9fedb6ef39e362930825d86c26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a60de6a4998f96580079c83e30dca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a06f6728f81f4e13af990fa299c302351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aace6c67c3579721f513b57bb5e8a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181e07acb1c6fac29167386bc04c7df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db486492e5649e430b74af99941ac6b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566760128c10d670e844493ca677199355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1ecd40cc94d7a323449a405671fe5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4f86915f0dd56c7eed1a47aa60c01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e54040707d1250491be6d3a644e043358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66422e37bac75c35aec9529a3f3d6272359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df450e8449539a929d5b2b81789c1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176ce63cec657f982b4aa64538764cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17a1a7fd8e97865071069a0898f8fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50882759b6707c26632c9bff017b2dd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ea64d01d387b2cf65414ddf75495b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fcb08fdc8d5e00860502d0ec08cd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f90f5b686da7a87c30cf31d425ef9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e58e2411ebabe8ab126eb878d8d90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a68cfd2ddf7871af825fc62747297c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b0a249abc3b497115a43ac9f8653369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc39c1d4b8919fff36d8f278c8ca295370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609075bfb57a5d48f9acf38411b4341c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfeb77787d0d4aae6633643702dc98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209628a4a6ef742ae1a42c265042fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74528c3a34525d6ff7d2c4089c96cf82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f2589515675196a84f89ce0b50c09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c8e1166c81a0dcfc521de20789539376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3d63651ebbc9e9c5b166810c847e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e0ceb0c945a32ea2519b77d679d86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233c0c96e05dc60a8f2fff69a76edac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8d8b9c896ce931e49f1c5dd3b2abb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d396ca9a50db027676c4e658872c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36069505ab44cb939133f767decf9c64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabb9536a6dc43e6834d04519d6530b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81db0e97ecd85fc76d4db9d7fa46dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c68cb022a9d04a848d63cd47ee3433385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae06aaee70449fbb07173d284b7431386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ac05a6b9638d7193c3280c8c82a4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debba5ad3abbfd69e0659d7ca24c113388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff5cf6959d54b1e1dace5cab9387cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02275282a4aea4ec4f389e99b68a4e9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166514cef54b0f82155da46e114bdb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc1f213f4dc6367eaa7d2eec142c3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b6913c6b572926aa5217af710688c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a763828dfc0eea2a22574b185f393394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157162bdc250827d2662c6a93d3f88d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ab87967656d4b37c18e9446c2a7b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824a22d91c3128f5b351d118de26410397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39720c7fefb0bd3991ecfae76b4ca7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c728765c484531e93154d73d9955b59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96517acfbeb53d192e8219929a5c3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80860fa484cce3a7baf79eff03782f9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d601b9eee0c99df1a9a925cbc2cc6cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba2cee1e7a31d306afc6deeec3301c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f4376396867eb0afd55a696b32b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8b712a77c35748a23ba9f54eba5e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fab195d4821ec97fcf229db23b7c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a090796326979190c37e13dcd47797407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443274746472f318de86f4fc109a4f92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9b5634bbdf14e7d782df39bb6ee0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6f59c6274a83720100c15b415172d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b38871df11070de6a4ad9a8069fd53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbb78362dc947226c70e25195de244412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db7c1e3346e4f8ee2779ce1847646a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205890be9ac0f378b9e02dfad0b3aa77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b842c0514d346759bbe82de9d41f5d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed104689be1f5051b5bcc372e6fd3e0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a1afb59db0a9e9890adf4f3d57b3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0c43c5e481a8f960a5bf9cd4f3116418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c743902295d6ddcde9bb531ce48028419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389443ad6e4352ec7f2a793061c52f6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00211dcaf269ee252af4b93f4a734421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861b3028eea0224a1296f0b3f84bf1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c691b25a4b2375a334db053cc521c96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b6d925806c23e54f9c843978cbb01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033925465ba12ccd6c0b95af3334e07c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc50cb5d5e651edadadfee1ade811cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ca0abbb3bafc242a7fab410ad14e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee6b2c19a95eb53d87a59c9f0dca56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fe496a06637207eb9e580fcecc1b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00da71b37514f4f6197a6d2e67b610430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0748dd4d2d62e48c44ad5b135b4a47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11d1ed70da15dcbab0f4cb1657ddcd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37c0affc3490a34703ef3e0d36bcf6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653d33b9ba1eb557fbc25d775b08ab7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb54ff9c534b098b2c118816c5c90b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67812962f4aeb45c17bd9f8ab3638586436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cff53f7144da41319108305ea89b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0975e98851a1e1acb3e145ee099899438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a34a21b1494df8ac2edd70f1b86b3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbfd80d79069c9f37c531392e7a15a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15596ed1284a0c99f6e3d176966c3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191de2b79630919b0d969236acf3a25d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27923679fe1c1f9298e87fe986f30a8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d09a5889b9a40be80903220ff7fda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27394922c6b81719ad4c3a1439381d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dab09a1ec5a794739e841961e0516446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a36f0de186b562b92d6394357b2d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e2df37174f18ca10f01741ae1e3b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c5ad2d3ef103000e6744d131de417449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f1f75fd42e05d10f3366f5d709e8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756df58505db9b6f25b0bfa204d1c85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc226524a4a9458a2c92a78f04e693c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec97a4a781ddd8a6997e2ce05d94b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306a50c25800c3c05958303c2d45059454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dc75d4e1f1b10f0f216863b43ea8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478add6c44669f95761a7fd3a766fb2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c137a63515e8d94f7ba5c2095d197f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de311650ee8908f8330ff6f2320b3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834145aec322e39a3073039f76eb2901459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795a5570c0fd3c69fa085445e8a57b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f7fc01ac178f971df8d6bd497dc39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cce43707e03f3c8178d7be966733c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a0c81c367902466e9255df001becc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cda826e35de336a9c53cd36636e85464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdd5ae2936b3147860b3814c188992465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d7450107d5f61c2a9334d6f933a3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eaf5a48c816afea3f3b20a11a9e5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f81cfcea40f24f365600e0dd09f43e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff086d8cd83e3e061d3e7c1e900d61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0945ec8abc195b85424eb19bf9c5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be3e917aada56417d19dc951f93eb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7179b4d41137ed8257966a74b02375472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60468eef720956b49b29bad7c2cd5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608d5987929567c70ba1eb679ca1131474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52ab236e93d475a53db2417b3463ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6ff9769cd3df12eae801a4074e82e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1adb7cb0937e7648f986db4c02eaa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c5f27d824b1ef69db2ff74a285086478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8c0b57479c1d17a498b582bbe319479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cc09b1c73f312bd08497e71da1149480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05091c6d12f9d9428825b38d0acd3d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ccfa273496ba789aede01ed7cc68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d66e841d640e307716c378a8bc57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cdd8f4f4d1dbb95c0c9483e8163c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226a9b3b02234cac1aab5847e7a0190485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04ab7986eb43e4f8811ebb6203dfb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c03f5cf6f3c5a6347f328cc328afad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f43ab0fc2fc56150ff40382da7868e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58385d24e6d36dea444222046ec6599489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2390967a7796939e26207a42da2260490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e6c3971be909c8a31a8f4d6dc6237491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecdd54b0fa0004b3e775e023fb3ef0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7b72d01d291c8ee1462aad83ecfd9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2d7f67859e3dda5276b5210fe8a94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36b44d2d9eb65e0f67ec82b814998c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74963976ba74cbde68a3fabd5505da5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8eb5593fc12f382726ed4c7a6a785497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe8ce4748f14d41c144a16eb83601d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf3e6046714b0e5e9f48870509a274499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a75c832f5f7c62464393a8c24b4f5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1e00427d54d73ef454ddee8e3a544501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6510d270b8e894e61902648f22f4582502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea331fb33b3fbf8ab2515782d4807b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85df3e546ce9c89dfbe4f94d81f2f13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19186edbcd5fdf557a73075f1f6b9886505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28ae0681c3c4900119d025ea2d04ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d67d5cc5c96b1b1de8d630f3288fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ec318a87db62ed63bbd8abc15b525508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938177b6caa86db91ba5b2ff2e62c56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b5ac03fad2b73550c2cbbf896cd9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83817f393cee81f53aaf54754f57791511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a9f4fde14d4cc8cba68668151912a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a29948e38d13a17abb243246e6de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415db8f30736346e0483370dd3809eca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bc7d9787c20fbfae656cd684b0bf1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274063293900fdb503538fda4e611c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef505fb2c63591986a935214b1be6402517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009457d316331494c3d9d0aa09a0450518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bface25a4771b56b41765aa154063519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dee0aaacda344f78092da374ac66de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290e6ff722e5640bd975fb7ad453448521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccb7f512c29a3bbe5520c6b53e0159522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e19933f2d39981a2a00d47a719057523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30092c6eb6552897e24119fde1ac92e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ee3ad97f1449c41924bad5abee18b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc404a89944c7fb26a56069e7332d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2acc4afb08b8987252cac607ed981527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeb7612a8b03dfcea78fa5756ff118528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aa1d18847db00d862697942d1724e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90ef961428756c9d5cac6ee11000f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c62c7ef41576b18c997035ec356a08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1d94fc66ef87ea7f82024b1b54b04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e524b9df561ba85069745601b4d05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49088de559f9afb26cad0e6fa11a5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ecccf530f41aa6f32ae0be0f039d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1be5cfa3ff336e846e262aff06afd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e12fd66f287fc9958441ac815ab6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec3c668b3ad680e7ede6b4f131d5e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc46dc641c47f88e0c60bf213ce73ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cbfecee017b1f88ebc123c1b44063540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e63b721cdec5a456f293dce047dc6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c34171982a1446443b615192b21bec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83add2d4c73c2fd2b84016d2e26e42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6959884820e4a24791cac5f624831544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aafe7a770af7f3ee52d986baf36d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036215f0228b23d3150e2e2b4b5a1866546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5818b5a212e6230e91cfe3eda00b71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fb436f906902c8b48c55a3b109886548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362358bd1f41c8e876317edbdf9c447549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebf80c398c1841eb398ce36107bab5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fedee91c162daa61190eb8c7c56608551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa13e2505266ddcc68bfc9545f8809552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ac1fe95050fcfe817276c523e0d7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb53e009afefc309f1684db41965cac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175c8850a60e56513d4d80999751f27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bc82a67ad493cfdeecbf6aded646b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ce415c82b655230fcb6b1bf33e15a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81147a11612bfcd85d1ed9e497e2a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890881f4941cdb4509c61ef0c1c3d14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5ad8105f18dc7036ec5f4e3294050560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0269fb6a1899bfb5a3510dfe63c96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2e46cc5dc99b53f7fbc3fc653dc2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ddc31931d1d1cf1607e1f485ce35f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22d5154ba6f9a9b983a49dac5777e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f696f3e98170c855d70d463f17a1cad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e37aaec630bce88da031852a0df2f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273175c032405df962619cf7fd00ad2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ee1cfbc096101753814ced16ecd39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b659cbd0257a680f5bd7605d5b43aea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346cb6ce0769e5c8e5bc02ba5498665570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79135d51014314c3b22c5aff860ad5f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be3f6fe06c353699ef5ae138fdb7bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487c6d232ab7ac4b3fc4740449451ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad476083301866c3c15f4c0c0041c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf87645461905e0f1ea38b3125e748c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aed88c184bc1e7a90a1a22408446bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df23ca3a0232f2b27ccef020a6007c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176afe382de919fb8b090be10b9f041578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cbbe4c1944b8f89712bcd77667c18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2a05fe8cbf995eb94cd74b867c304580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e3f76d35301ad42f1392e50bd866c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66628d6dfaff3190efa998d23c778708582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da7ffedbfe343e73cd36920efefb0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2a243fba67f4c4fcf4a336f06f3be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38259231819e6f94273772c46841502e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ccf6238122f66f980e9e4bb91c70b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d794864d5ff6e34846833f2e35107587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb001597b8b9a012c04452c890b46c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e6949eb6ff983b90a04d9d12b285c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e045450c4dc83bdc7ff1d0a37737c80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530c4b3557a37790f8a92f3c2a436f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d33ab033a4ded659a039a8e701ef7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978ecf61f554698926827180db3a68f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2a66396b7c35d1879592b6e2f3787594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7c28201872443125d2b440f7b7a42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad5f645f51f12605874af601f05b88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dee9c3d036b64046c21d229e6984d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4228d76fc34fb989f1dc37cf524c2d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d85708b4b4ed54c505eb8001624f23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cfd7dca5423b8a7e07dfac3cb1f1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eed8956bbd753c30b83bb9b1196416601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347093081af1ca23087cfaa3e90ad694602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b84b407831fc8f8c06a54e52f2161603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c17cafc83686b7c123ca193c03f49d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853afe87bb7a3eba1585e2445c54314605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a4ec50d3fe5fe85681ae814f72e6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84287d45334062d25b878474692b794607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d2c16fc23760a723011b5c557253b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803c58e7b7fac982ff314cd88a17edd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4023d634d63fa29355bbe906d903971610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fe2e9361494a43095ffbe8cf1badb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376b2d58777f22ad7d96dc492ba3a4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eedd5ac9e0d7b27f724fe00d47bdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e0e3e3409b831901b89b2ddc93b56614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd63cb8bf8ab5382bbad31bea86cc10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bf45cac828fd6889485e633ba909e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e684718f64a98ca4551496c9889d8a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43041564d903d5a918e3102fe359ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f186fea4f386223ccd40e1a4bab8e88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b5eb99e5da655913552a82bda868a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5071272a976939df20e5f2cd27e75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25ecc49c2ccba8675cf170353842ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24f40af1eaeabe7a0db532de1be525623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f5b9598a900dfcbb3c9323a8888f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065bf8ba5b99484ad86e50f1c5c03a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca8418a8088026be2951edf3ea1e7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd2213f44baa287193b33664e5c649627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3a57e9254e6697080311915820b58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e14ae2ca29123ca2daae02b4957dda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96facfa5e621e7df2d7c2867bb864f36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82e41b2ba0c719329652b4af570ddc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb4f086e99213504ab3500905f5639632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae56d93d0f598285a27a46a73fecb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012ecd6542737e1edb3dbee923e1c8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118cf6404c275d6bce48633b54c9469635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1619b6ad65337ff92fdc0d05948780636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9cf164695389d8729c7ff6087adb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed6089e4e8bb8f2b117b7ae45fdae5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7044349edf9e446f371c5001eb8ae1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b15fbe63e91431de6245a63659387640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d60993ed5b8a5448de5c10a91b9c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8ecc4a0134a30c91b2ef4cdf41934642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeb04fa3a139acdf0a363462643c1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd663f983bd38f4d0d88a2a40976458644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c84ca2eeeb60b449c6d31943fe6e0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d2841b86417e839291f0f0475ba7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c36cdb80953501c4baddfb22928240647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c360798a68eb0ac092c8da80e8364648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc6d68e34037b678e52660d07a77a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ecbadc56699a5770da2dc192aeb4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cc7a14e93d9596d5e2ecc64adff95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f3277a45edad1dc69b384b9aa5d24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052875e642a08a13db646bed6b0ab1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473180c9a7a6efa11d3d23b2437b6a6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a682016d335751b94a5d7e90cb695d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc1d88060795e522a3dbb22b14dea7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2443326a130dd835643fc0ed738e37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10899b88b04bb32eff7141c5f0543223658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e8f55ff23cfb7e1c85d1e3c4d4bda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf7fcef963541777e4d417cf1f2c6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bdb03080d4147f6e32b573ed15f41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a710bb5837d893a2bd31ad4434b7b1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def68a3c572f5474baf50cc63e9a7a5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74620ff2f76a8c8d5d20d958293367664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a59512cdc79782cadb06d36661c8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ab5b9c087e4748861870d6b90ac9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ca34d3a1db153d874ed43db22ff27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb487d811606ea8d3376278e723b25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c363c46ee8ce1be76722a874156b504669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d9fe4adfde0fde08298e9b713dff6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bafb78db9209e9a3117db8a8ba9263671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23725b68409976ddb3bd565b28141b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32716d481c3f9fba813e9c9239d09c8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeb80de06972aa77c7fa0f3f64abd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b38bed6572ea7b629e628d1a7b0063675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53873c821ca0f1b79a9678c1152497676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eae0f41b30721d9d228c805e787f84677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553063e362fefbaf1e3301f5c970ed1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43298cd746c3f042b60706f91e2eb07e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49608f2aff464c42c2441823877ac2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dc145fc0a0fb7eac2e94f5c16a8b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e306d3dcc624e4b21fe19577804380682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd3c790af22545808b5ba63a8d625f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2904a1f9cac8eefa4879aec6865aff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596232926dacb4aab3856fe19d60c18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa966490aae9cc1f4cd2fd8faea9e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbe659c9353113ab5605a4b527059c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73e2382a6190030f17ed95c9099d46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4db11370218723dc09ad78a74be31a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa63862f5a13a4aa6130503500398bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8450fc5fc114ed9908541a0cbd4080691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1443597cd4826cb6321b5f28509e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bd7552959788f68af807cc0017d43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820439c4b340be6bcbc320c7fa18f923694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeadb3234f95b26b1d34fbcfc8f15de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b1c9809dcb9e92cb7255a8e053a24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641d08659044a4e4d4e483169d135c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215c379f6fac87a623d476fbd576ed1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053c1b8446a4ad8a153e6afbcb3dd0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd69f0d0c4ea2ffbc918c75ab7830b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210ad07a55e632eae7f06269717a794701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c054f76eb042729939e4eb193767b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e180906c9a91c56525a7dd509768ee9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f969aa198ef9c84c6e1a5260cf8a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616be34972de5c637a05ed4b3fdc5db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a0b54bfbda3f38c03d9e1e4e97175706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b282b83005733b42654fe7b0c8fc052707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a8d87b8ef17fc1b71228f2a04728d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7235bd1ac176a2d60fbeed8dfb13a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42385d1f25d9d718ca1f5595d315b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f510b33008a62b3a665fb40c501806f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b8ffc05656e547e3682def22397a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489e26660054022dbf98da3db0535d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb29d607524910c39fca22ee42ecb4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d49cd0938857df3b17d66aa59a9c24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd86ce69551f6238d1141033fc6191d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d9c71156d1260fe845fc89a3f6644717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049af5794176f02fff06b45df27f4c3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353bda7709f856d196129e479c1d866719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f69912741762dbe05514c0b0e657b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2ed936cf08b5e718a6e0872516f94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e2d3bbeb92718cb5da1164d10d005722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e029f759b079218efc0cb9fc53f92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e37db88f0a01f7bdc0ae6ca0cc622724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824c30e6902b7ccb461b83e2fc27357725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fcb93616e9533e60d33214524704f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bfec3af15c84b1da6c44c37036f0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3d98d2baab10f0ae4c3cac1a30adc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c9501e484efce0778607806ceaf63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b106fdd4790cb631162cdd9c090e25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff3ba6ae2302082130c8a585d2316c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8bfb6a070ee88c47623e6bd4cf694732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5584b6ff5fb4a60570a888a0a3e20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b007046a6457732f190d6686010bd7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec945602908b44695d1244a58393bfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282135868d19bc2155ebe3a2be3b694736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25e2e62f53c228fde13a867d24cfe6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc784391e971289771d8a2e7244bdd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5a7f2e70d1343187fa92c16d99b03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8117b6b0b60a67dd7c069eafcd0d0c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88ad35c847cfc0be936d7e3fb34572741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5f5ce630a000e98553c482dfa9b4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064399a7435f9350ff63295c64088ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72edc2056c7a9a7a522da28d4cbe1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b6436ed45f85b745de02e315c0fcb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4bdb534e142ca7c5569c566ca8aa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82dae86bfdf1943dc02bf76b1d129d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf28f139047c785463b3300411fede8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3281c7b9123c810208000992063cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d75e56346dc8a91ed06125fda483e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228815872d1a2e7fc175398e42306c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58e909ff6f14dc4951d05998dd7420752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228c943ca0b6a7fdf355bdab2ae8726753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41906805548b8cb9ca9aa3b1d66454e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6b19f68c7d92f7dbf2dfd88395c8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d620843f98a7c62abbd21f0c4a8ada6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cd4166ffc0229d430a1b032da2538757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a46f60dc1ad1d2d15130b19853f90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4f72493635a96bf74f8e492312a69759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb204aa6ac1123829b2b395980ec731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bee69714e085fe18278b36c0983dfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55a4b088009728b6fff99ca5c79ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310184c93ed8b19394ff6eebf14717f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c301676f4f3b5bbce09a3dc0731f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f533f2db24549dc1e6c7bfc5cba18196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425da3154f422d934eeb9e46654e2d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd44d1379b248e2834864a459c4e0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca16e8a41438d017a6aa369ae889899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1b151494fcf24515b0d232959b02010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff763aeb08809707464c53722ce446a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eb40afbe8994f77d7609788a84b5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2d21287bbe0f25e59ee6a3f0ea9a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d382a5370920caedf513872bfde0f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd700344fc36a305affbc689b6bd3f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4168ddd0f4e61620d4610eb50bef416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3abd6632786da53af21c0c3cfe0c4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf87f8ace85d7d804f764514d6bde118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb97144a035db06c4fac53ba6a029fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee773dab5c6f296c3520022a78a14d4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a936985d71a116255dae75a310df1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633ac976caf23ac1e6acb48e563f6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814db062395d6dcee0f51772c533116e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9973a9cf1b641743293fd1a0ae75f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca9cbbb89fda93ffbc895a3735a23125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f93c4b68b0c53dcb967e33d46bf0e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ec66393af2d680a2b483b0062d35f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad6cda8bf2af92eafd34d53032af9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a11755f52d5070ff9d79a527636fbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a918f3a767264c2a6614d8da6f6e1c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a842e975190d59554b817eb712966831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead4d570c6914b12e9b424c78e58a1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdae597f3fb8c0c96b56ec92308ae633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b024fd2f7f101880323d19b9ba2c5b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f82a91d6f33052143abeb5c881545f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77831de4d2edd7b78942e564f3a7e8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347c6a91d8f0bbbdf4fde62724445da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d490dc1cb3d9d6140cbb1830c31e6b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db32099e49feaaeb9cea5b1f09a271439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddc5b6777560303290f119c05760b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ce2c2fa65d48eb311354e413875c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5708ab7d6c6d2ea8c2b810119f27242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6a71d93f75c2c1b7e9f807e571fac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3147a37743e9eea7a0807e05d8d834044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b5bf78dcff0969f13c40a16616d2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e9519c88d203fa0aa603d9e37ab5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afac60e5ef9a025918e93de3e0479647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72d14fad9bcfb5cd221ab7d9f9204e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027479401d499e79df78aa680af347349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda7003dfef601937ca87b36db6402550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ef89014ce86f4e75e38d39eea2ac551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b199a985f78df093de3fb64e68fe1e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ca60a80da7489840a561c85e69fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509cfde92f27c2dc4a705214f7f99c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfefc850a4e1a51e3c1ece6009e66a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da565f43397aa5758e21f83a7b1d7b3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77546e23d8fc5a4969696cd7be9555f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32102d77209407fc91ca695621a0d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cabfd637e9a278473964470230c8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a506b1a4a17700419d9211be3252fc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842455f741a8826c0f25586b0e25e3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d40fc8f8989042bffeb6d199275962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98bc5db730ea4b97aaf84e6482fa1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd9aaf000b214070d15a0ba2df282064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d538fdd7fbcf415a7ecc5b8be455b0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490eec4fb805a5edc0ed375546fb75a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9924de3c79625550694efd97d20340467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c9f826e545560ac3dd9315701fa5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d58c0907b3ae8058e715ea3f6d03b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71f62836190abe2b73456949e119d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cac89de7a8dc6ec1aa477e4fb66b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7355aa0f2cc4f1e195b868461400572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a2d31779ef120ac43de2abb59af5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee7221d154c916d284bc1e4a1f716474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3954384e58c5fb22550a7b46a345975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c6ff0364c5f43d1c56beecd3a9df076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afff0337c057687a07872060cc6b91a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9238cbb17aabb0555816879e99f64e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbff9fde8b574fa1cb90758ecf55faa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072f99e10f41e5dd83513da734f5d4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c1e5ffe6d86c465925584a6b5b11981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa52137ac8029163169039d2b3df1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f659edee526df468bdc7fb2a167c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738731edcd5e415d1037f64cc35e01c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0ab7bdf7713338cc40bbb9e34596b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e680f13a12de3404a2da163c2405b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0531ddab8e772004a46b273194c52587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872b745991af88325a722dc18cfabd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66d228faa6b210b66d7d9feb0d6e4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7c41b2817272d202c9ae3f46e3b5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf909e3202c5b9cff709195463ab5e2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446c2e6201ae094c3f1f472cdbdc43092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207be469d4ac9dee0e2a8f02b74d236493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfacb024ca511cca8824e68980324b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb5e4440e18ff118a48677ca4ae38c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b0e0e3683cd1557f565487c24497896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9c13737ceb437ce5e72fca992c62f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbac86d19e7b5e4d3a145e474a3e87d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cbd041cf49ff88c6e1d9a7089e0f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad4be520f749e66fb0c582dcd58cac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c872113bbbdebeefb5fa24ea61d5d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3552b048087f54fb1d73c68d5f45699102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b81cd1332274c4840df5f88836bca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a849b40e77e286a1ce9fbde7facf481104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad55f85802d9c2dbe48e3cd4a1366105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9609bd7e9bb3d71865f11515f23098106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66217c5b1795c84dd1a5bc48e8b900be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad7928093ad47fe2e41b0b0d3780a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6def65509c2906a55e978c59cd8f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd36de4b8a4943fe28abcce0f9821110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d68ba6d8cfaa65b49ce508c4ce6eee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3886ad2b609b89dc6e6ad073cb2064f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c91c1872f4b1d14122da2fb711935113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed9b0d3dd04ccca43261fafcb06c33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb094c5e135024b98368cf27ac5163a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da38193c02cdce7f8c38843ed6207a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad639fd61a5679d93d6a6285bd55da44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5823616e3756b82e9ce6cee5e1481a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6054a5e23776baaa7af4138206c52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c611a9bf436961dd160fbfbc82e84cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92586ed6270dd7ff5937dcb393e19763121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d8ce48f018a294f431959f2072782122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559f5a6187948f63feeaf55eb749f46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dc372248b00d946978d7cacdaa3ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f459d82dea981c2701fb33f7445fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef43273472429cda12a398591b53754126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089b0e6f84a28b3be04949f31c038dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb6282bbb2262b00883c2d041f49ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669365be67a047cd5fffa7528f19b36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d97832313cdd54b6904a346732d61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a5b4035018ab14288843f64d23328131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae81cfa403782f79093c1b7fa7234e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f8062fcdfef58c5feab68b70f0a0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48649a1e746c6539b692eefde6c7482134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802335c5d1a4f6593f2c5cf3ec6f10f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad435fb65a1715d1d2633562982c40c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e209e720e1939aebce1777b3678646137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534554fb99af16daca8d038f5c6bee4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac978999710312f53ff70e163a5bdd03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e06dc785a5428d685cadf344a6db2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c3bc182de2d6e0ddaab262fccc2f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf1391e81d7d4f2e5ff037d5d95863142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0e2f7467df4c3d7ff85af9a4743fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51280d67adbfec15b2c909c5440456e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e47284e0c34d3798d78112f0bda67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cd5802d0871f5e03513737c042eb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989335fd37923fffe872f69973c8689147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc7569fa83c159c987da80a955f502148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d444714b864611780038a32f59323149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2513e8a6fc9273c16ff0f53cf427e8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f44443451c9b03c8820b30d062af9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee98c015b8aa4769dbec754ac81242c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207460ed15b43e1e941866d6bf87f4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973312ce8b312caeefaf022a63b5e2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a6cc0b8e9a37c190f127a15d9699e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db95d9348087847847d456b7f042995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2edd292e97c9c7928a6894e163fa4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cd2f4c6ed208434fa2155699e06cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1312c1a0ffe31ea5164024bb59126159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f99172f3e62577acf7b9c2189545c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09042ba5758a4a8d70d9bd54fe5de9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2574b76794cec3f30cc6c2215b676cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f84bfb7a6347297296c11684f1f072163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db78e135f33e22e06f70368198089d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a366625ae593c81db353e4bd3a7ec43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ceafec1315517f8f21818c98e4615166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e743f80a80336078fcea5d5702fd128167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943da16087427c3c1ac0e53f3e4e179168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73e4424fe39fbeb36afb9543c997bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cb1e2370a172c8aff10a9bc68ee6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1671cfb8c586133983450af9cd1cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde8f2c33936d84e06939ef9d2cb194172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd4f4b7f91be3cdd373bbadc278e5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca661907d7dc19573eb1c0194187356174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735a336e6edf9b110f9bbb1519c2f63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8730701850ec00fc9a37f3de65bfa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364430112477367e450462f429a4da4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c14c847c8af4d0c07f5894a7d6697178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f5c128e873067d34a0993ca8d85c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d7060d255b43a9dad6ecd3c440959180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d227fb5546450d35f4f1a7db2b720181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf64fed76cfafc1192587d67f591047182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1e8db7faad7141c5c2572e30c01fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d453997e1548b29f8eea669d9b3892184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace614737c38f2fb0e49381198c3cdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0eb0c4731231ba4ced09af4f5089a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a643238a99d4b669de5cb4c8988331187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b009a66d4b4cdd35d71d773234534188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9e3853c53919fdd5ead1aae0feab7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2b2c6cc2bcd984aa2409a0b15fb2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccd914932fe16aa2ac827b0bf1f591191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05acb52e67fecd2389f1d45fb529bf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6c4993b6920822157e397c772ca14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf871db3ce17d9cb5bbaa95c97fc06b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49429f02a3d3f86d95e8971d987059195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a57f4763cc3b2cb836551afa6c6dc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b76433c4a01ff7ab02414f67c066f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d1802a315f8e6b7825c848e227d14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c0fac1d966c892b352165baf8b4fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888124fd3d9ba8099bba9e62bcefc23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b12a8f1b926284463cdea1570dbcaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeee33060b18158b1b48d91ee2568f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04c2773510fe021b392234b374d389203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263a8128b31ab36d9ba937ce265d54f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709994766d5d31126fa4284b1a939219205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67f6263e262d0218119e1ecf974262206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8836bae79ffb7dcdc1f1068e60bbb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3739abcbbc01756119ca5c5b791256b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76951afe19226ba4aceb48077b61a1be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986ab5277b5d0525abd487dbf65cee4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f1c2d986b299e7cfdc0d2299744c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a6c54ff564ab39c55f0f169a3812e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560846ea3eeedd8e0628f841639e3c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001c04e3bca1f1253414de13fed99be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9457a0acfa46c4bf4c276cef5664f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022675121ffdbe198f060ba8556b223f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541ae044137ffbabc9bb8f441c961c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ed58ad6bdc71d8b47b0a2b41f5ee9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5131de0fca44b68b476206fc4c8ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfb271992f302bf17d203d734316f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e3b2782533c473aaaeab251437db1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad2a779f2290d6be3c2e0cc5453bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d433da7529ebc572908d4fe4ac6b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bdcd1a769f94623f3fcdeb3f45b18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06567ddda32311adac67759d39612ece225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a8c004ee682e96344144103c178f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725ac401563717a0c377b9761ba8344227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacc81c3e480749b011c6e0a1864b08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955349c43c74ec77dcaf4b08101d2b41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9968d4feb9d4f3d81504fc340df284230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fda66bda801c678e963412d790be5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31054ac05d4ff7688a0e506dbb90018c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf71fc116ffef5d53edf457eefb59a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f3cc8763482b220e7b9b040536a33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a221fa192b54ca6585a4f8f82b530235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b7b7a30151df86039c7b00cf95905236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5f968eac24f6a8232395d5f4ef2cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ce59b779f40757acb9f5fea71efe0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3db546e5e39e4dfe25aa6360d9437239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8768ab3bfb5390f69790ca4ed5a8d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6d61e86b5ad1139ab50b683e865df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b49856dc14493c4f93cc759d63ad65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8885532c6cb8f62dbefe3e3bd0a20d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042e724cab69ff9d62456a8ca188585244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2611306b2c834afe37434dbd44caa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cae1decc3cf6fed353f38b01a65679246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20be8a1e81da8966338b8dd70f8908247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397699a8f7a207fad070bd7f3be26d81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154048c42284170107936f6906a9e09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c451e32a49fdeae2bf915a45bd2a531250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a1a1c90f4a6111b826d24663f783251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec074aae042c9154109df198e11259e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa8975db08ba4cd9d5780a80c7beea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf902d6110ac26d3c7eb886b9bb9ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f37fa4fccad541ef71ff2e59fe116255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a74a1c138e057c316347127d27e0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67a2205e9f42ea61ea595f143ac484257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97775b2b801116d9c0e0c153320d54d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0010fe33cb15db81c3fef3cd96484c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5020bfbc1302475003df8099cb63f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b5c8ec19c09369eb56b8a74fb455f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c30a3606218a880c3ed672136cae92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479551b4cdd68f69aa0b8e8b259deff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a54b512b00ab5b50493824e7b4f606264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586a8e696ddd93c26158486ce79cd7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a914c1ebeef2832cb579d8cf8e3b13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f1c6a5f1f32f07693f05a5e8ff998267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa87f5a66d7c12021a062ab4e456214268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d63d49dd0a0bd1c1a91c8d6e52e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836ae6628d24f9007207e2c39633566270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330ad2814c73c4a3b95fcb1dfd4b253271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88680397154027d9807ad3c1bd86459d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc21d9886131ffd4eee65869b4b421273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9ebda05112d8ad2cefad56a121add274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13850651f345e5e872c6e375e691e7cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c503373361a133d81119fc44d56062276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8b85a995972604b21c7035b65a6df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b190e010b5ce303dad485347fa0cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6944d1490fb0b55143ba35cb6b71c61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f97ac5ac3c53c61aee1d3399a110b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f623fff1ba81ff32acc5c4db6323281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2c6fe60f5e1b3107129185237b53a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fe975085bdff7b5db76ac053d74fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d32807a4163c7fe442a5d38dd67057284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c469a02bf902fcd1737b6eec77377285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0ae8d6bf4bdc178a8c69405870e30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff751f336a047623416eec4440a3a69f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8792eef9dadaea46f9f7a6ab5a8bdee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea28a8f8ba7d223556d9084efa384e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbeaa6b0851dcb3d3487f5ecdc2589290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccc9d963db2d251e7aade0fb057ce5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7be99d37ff81196c959d8e91b36b46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706912c94e675811942f499228e2af6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e64a7022393ea95fc4a0a2d0fbd19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ac4b298537b8b7d54887c4fd99307295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b718a2af428b690777ab22867d2c5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750dd5cc64d9d170fb060a6c4f7e28f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19810b6d7fefc445eb418e9f41bef79f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc981831e63e8a282fd02bf9b3eb28a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103eb7729ca7dd18f50b583a57ad484300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c23a1cbba3f29182dd7feef9d371c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e483f7fd1d9becb5ddd15106bfd281302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90875155ebf0a3b03831fce586ea1734303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ccb230d93ea6a8ea20d6e8b535574304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad481916edc0b668e71eccee559b416b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b5bb8d76acc880ae8060bcd9b2426306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d115e16597527d65fdf0eee6632ec4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d9a4e7230cb2d1f69ab9946955ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502515ce9b0c6d79571be9bfa8890cc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36555aa6a5b3b0e51fc717f212553c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc6c525b0dace6f19e335045dba59e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bc6b2acdd5adcc7066baa04cf0618312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d253703ee72ebe2b9a0cb6bb383d36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6da901dbb5dbbd966822771cf2f6de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de2a2bcb7676089168ef1b10e87825315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80664380ab9fea997b98e8a708dbad7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd499ead29b4acf35b8a5bf1d0a7b16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11978195344e61c1bc9719fc5f57122318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dbbb5e5ac7ea2d3b547302f5786e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96affddfed1d83d6b48cae3ba5d7bab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee5f84e9192c163a7c415f4c9d5a58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21198a888fc8c4250d7d12e43077a5a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7dca7de0497f3300f7f0c1b92551323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f455660526683dcfcb1a407c7e654324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f909b323e201913a7dbd1080cca991325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fe1d1ff3bcd2e87c67cebf08f5017326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5b3ee885526f21bbf7a581621490b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf1feb67bfa644b92b1a2f0a83910328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbb5fb0760c20ab28c4a2d4c9be5c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bc289db13a6479658f292c91b9644330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e61a3fa7bf4fad69e7ff887ec3bf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fac69234648c9b5a4da29deff8d7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9def8d2dbf7b0c99c644273086b5a23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fc15ac7393c7648d632d94cafc8cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf2d09ea4fcd494c1870fb0a25a20f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050abc09c8661d311527e625d011434336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdae6fd4bbace6a7d67f1bf0bcda76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f27ffa39a6e477bdb96ae12b9ecfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e37b88e88d8b06e1f9e6299bb465339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc7298148b72fa0540c1c2a98869bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66180b9dcaa3fffd2bc8f18bdd0abf29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e00850489ae4a7d5e3c3e70a82e78c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c6bcefade1ef9d4c3d014c23545f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba1913e8c9274de604244c5bf9db7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908eb00eddf7a5764a18fd5fe4d7f15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50129dbb9fcba80765ddf0182c67148346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbae8f1129eb463bf6023fd38c0ae4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d80653f595d47a0134ce557ed6ca2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a37aa497bedd1edf453c17227b82e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feed987fff783db41b09a8699e2573350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b23b82661205601982f972ea52315351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18414f866a6550271b936882a31cc285352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbecc89a6038bace126348dfcafb5fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dae68de72957f6a534c0d8f1bd1ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65b313484a4c639d50e97f5e2c68b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112877b2b6a32a9d2961f1b0e6660b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60470bc4ca0a16b4de6edde3332bcd0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4f82db168ff3ed242f593aa2db7c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e555d751f60eff94883bda6056e469359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bb0ee95b31ebb842a98f8601f9f50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1b94229e8579a5411c621f73712df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1d3d876b6098a41e69fc7fcf4e37e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ee4fc80ec4023e2c48b752f0a238f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fa8ea38191c9396d3d39cdd600f26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b63d5de9ee8e654888105d5c10126f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f5eb8da6bae43eb37ecf75ea4e7e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9a483b68f013ff09c1935e8eb3957367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bdd689b639820b2c9d7ed3cda58d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338efac529c79249ff8ae9467a1ca51e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa051111a538117cad1e6ac6f76afdb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dced7a15be1d4694083b7e7286b79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af39c2c374f5c3db46b06f25280f6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43822c76fd4fc8a9915e0fb1116db16c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3c89a3ba02e65d82dc822237bd908374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3956e5e8295b5e741df981f77545d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babff467e2cb90fdd64ceb9de1f879c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83893705f0df336c384324bd64b4c5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418798250ffd9865444a6bf128f8b7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ef62cc1a73d9ea126566c13c28e07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbb8461a092b7b0b7d07e00f4e2bd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3f3fae9fa6f21f83cb491a4999f6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c5ace13ccbd71b9df3e42f4783479382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a911dba407a80ed3439753dad397c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b69a120b020fdd3769b4a1cbeb45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e19dcd33473807f910d4dd618a130385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf297be810f505ff5dfb702759aab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657be2977a6784bf7ede1253ce1132387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a0381ce2e297fa888a42b4f96e0a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c90d0a4ecb5e2e92a6c4cde803136f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9ddf73eded33d9675a9e295dbd4db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc863dc9b891cd45f9a73c2c11f05410391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1357f6496aa6bcd16b01d8df43f5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e790990ad4085a83000239052e4e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f222e7c1f908322d58a0079dec906394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e19d1d4833ca285bdfcda0d97b41d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca98cb5ef7adf752d22201b1b0bea53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3341f2365b6d148b732cf5027e24e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9470e4e46c6556b7d4195a210cbe54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9bce540fd9dca64a944a7fe1e67aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73582db0875d4c5a69d78f7348239922400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426b3785eb6f7fc57f1ffad91f6603c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f08e6641f140b9c18d8a89393b4fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e286bf1c40674455d3cd6f678f5ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f352585f2e9c3674780750aabcdf96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da94508435cc50c2e02d7029cdbf8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1b58e7a7fffc92c6887d5f8035228406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e277ae9a5ec0cfccedcc42c111bdf47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f685e265fd7d5efeb593465778900408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052f5577e98ce64ef7d27e25cb9b85e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596e2acba8a570245c130fc296d437a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa14c4274d24091739a85f10f1d46a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80f436f205f0d6d49ce360c4796b89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1da892a67f31509f53cd37a577fdee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5dc5a77471482c5e2af0aaf844445414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36046fdb710aeddefe35df9613e559415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510742167f3fa5ed6f2b77a822ad88b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39055345d40775cae3a3cc6dcce255f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e901cd44ab57ac01d202f0418ae1cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ad6cfe4fae537ccb17ec597d26095419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185062400348a84abf56b3411f7f867420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0af72b626a78ff6d9a38f31342884421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faed1906684b735a7ad5ba43a89231422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978710ce196b25e2b9ec2c40edf52533423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880c7936266573850cfdce5e828c82e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97187204691e2fc2365e36c66df7236425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0b6208d49fd37cc22108cafe04cfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00748e3e76ee1705b802f117d6836317427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f383c58d2c8af3d2810ceee22b9d38c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2652791f7200e4f20777dcd319c8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724c12b7332d9b326ab75d9a247751a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3134b01ed8510203deb0fc55bfe147431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae931773f39ec89bffab36e005078e21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86734ee08ba68be9409212b00d9156ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a62e5a9e0250f8c1304ad33ac6a6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34781981f345f0e8ee41cce9623433435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d7894adca625ba17c5958c87135ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063512c9ddee7c34287f5ade98bc9f1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750aa7879f99809004e220201de2b50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab485c0efd714a5691d84fa7179b0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3174e54de45ae30626029584fb571440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f5b14941f6f96cd1db060e170421f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cf4b083753e734f05a8179495e191442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a90facf2a8a3d99905c62dbef2d1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc301e322acc52545db33c4f097a4d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9113daf47ad9d0a26d77bd81ee5a717445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2837b94f952b14db7ee07ee9d88010446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954abbec5ad109561cd457ae725cd52c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671fbda4aee3c32e954b90778095a7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2ac3b3e5c796761cc325039b4f07f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a107305b52d10beab631780aeb7589450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deccb2e80a8772393b676b918d5deda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0deb44d1745821382d281928c8d55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8da532875b6ac9c10839eaf49e02ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7f3a5558ffa3ee1cd3504af9ec516454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3986b8671877bca33e31e6476b69a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c07d90519abdf824690acf37adfcd2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478cabf16a543eddaf61a4410e116f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678d5f981b3f10e9ceea8b9fa015bc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376f8f6c4a14b015652631bff9da482459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590a31d88afa95e81a9ff3d3c0f2f04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6065c80d3cccdb7f8e69c030f9e8e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12354fe06fe392cb672f7a6220a4891462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321c8a1e2d532b2643416d1a2400368463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcee6057576a31c03dddcda3a48a18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc55cbe04544383d75531d5ba59c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec1f81293cbe7a746224df5f6b4a60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab9cbf7079c9f305de9945641ab478467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96a8ebaade60cc2690761d38f67b1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bdbe3447f3698436527b54f9a384f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969d6e0c11761142a228a892f18cb7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbd8c2795d3a72a20a01cf7b2f3e73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99526f54367b3d0603cf258bd1049c4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf416fba64f1045ce72494e3f16d7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b470f8a23e8f355bd0019ee5871fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa9c9f837796496add4a048fe61aec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65432e387a7feacbfcae3977bad188476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45808d7f8f5aa8330b38b4f40cc2e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d59d1ddb281d507d9d64794f6ba3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ff01de8e901d266457a725479ced8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca829421cfbc09f3f9a2b82c4aae08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19e39780dcd8444f8e1764c33c91c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9662192f3a1ccd24d4256ea9aea179482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901408a255539ab7036f73bb9b41c4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd0459c6323e9a244cec294a661f46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946e9210a893dafb64f94ffb41ad786485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc418c0321e865b9b7704cba189c539b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe7b6ee63f5fc6984f715d1a40e62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135fe3a5f88b3cb7155a307ef0c8965488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f3f012feef5eec2e6d5849def979c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24eceb7132e142e1089ab6516cfa17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1050e032df7fa59ce432a58b16c347491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625af6f54a183797192a321d2098c1b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c795702c9000d63c846e428e0e0e5a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99d019be3c99e2f820780e15803dee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59537f5c7b655745fd4d28d9b12ce1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da183cd5c24bbb5096c2b619c177e590496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bd95a71841f6fccbc08d9e4c460f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773622912a497adc46fb96c53125a50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac8b522d35857e1eddb0d72638a302499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3634b6478cf7fd44fff6b2dee8a916500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7fd513c7aa7840bba815bb19c9426501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6c8a7518aeefec58d13032747e96c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27ebcecb08ad49a2141533d4d0520503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d21210f5811ffe47412e38e7287182504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e017f8f546888908f981d5ef97dea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d76942526f711ce884cbb4fb4d43be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d084feff975ea8051a6bf48dba7f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e217bf21316a5b5c6b57c211450f51c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd42e112c119397e64e7ea2ed3b9b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7ceafef2ec269cc6078ddae18cf10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf575e185963041dc1c2be17970420b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fb5f9636c2a042f728fb258bb8b97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e40ce1a2cf285ce52bc63099c6ed03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c637c89be85d6912b8d7a0655a07aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e55e68d8b59685880b0c050d9cff4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9a362061e8406d0957f9ec6bcda04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6856316e9b5e393a2a2a3b5001abb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75828bd15d746a21458faa9f43f943ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181678457a57cf4dc3ec839ade65de9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b84986487a8aa6a2e34276386846b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a66c7bcbd2998f7a96ed391e0105df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830e019bdf392497ee4990a40b20ecf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fefd5ffc4c84650984e62bc64a1c4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6624fab69b76c5e79dc256a002d11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc67e1ea9fce4d68c070cecdac13fab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd7285608c5e23729c6fd4c04ceee4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04021d444942cfec6163d283165c0503527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5eecfe4ffb12cf9e97c58c593cc1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e808f38b5de68d35d410e3562875e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6669ad26350d50f0c120e39235e65f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b706b6fb19d1df19e6ece8bb9401deb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c7fe55eea94b60ea2e3734889e15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630dbf012c6b18aa96ac5c7f1213d89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b629efe36af785f01b3ed763f1787e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eda4a7ce0edfc51c62ab54650d068535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2e228ab36bc6afed944a008465f83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe26c19e33d63f72260109d35bc0c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b32c55783baf71a409947064443454538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6dc1a2c25f7e7c9d6bd8d3545a941539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fabd2ac212f3cf2f32976a4501bff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47febb8bfaa9c33d5d3012bff9d49112541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e24681240e5da0b815607fbd0659fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dd6e5246573049f8edce1e7258abc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d722f5f0dbc6125903befe40462ed6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478ba806a97fe4e8f1f49c00d9af048545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeaf52e158dc43e20c431310da599c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506e2f589eee65c9d518f89e65c7ff3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91160b3d8f66f939d7a10066563ae0a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d77be47d7af382f2fa95012c583db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0898a350da9562440e9a9c4bf63d65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db56e2f62af34ea260ccc7ade7d76ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c12e4f72649a9e522d320c7806ab39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0a20a5bafbe0dc94fd2b0b383a1a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820c4abeb74b70e2e54c24457f7f6af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96868331d26c1b42e804c7db09209131555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97805c61df8c454c690bbd2ff3d52d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d581b506cb05663360d8658ea5ee0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c82cc1ec65540d3f616361e94f98d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444b8697265c62b9d0b60683f98fc03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f1bff491e100163aa228f0c2d040a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775759d498bd055f720581b66a14ec6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1398bbd5c749c91e8d29cbde681264562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf84836fd731fe402e8fa3b690c7747563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c879b5ee5e52b9da121bb4f5187a0ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c3b68e9f1ec05d4f6aa28133c10cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fb68023be0b62b66c18c641342908566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bf8b74e5cc252ebe13a27b14eb797567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655170c3b0a0ec4a75bbca4c2000e276568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e0a6b2d3cced985e8311fd887d4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73d39f5448db69d06724dc93e6517c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b669342c6110d5c09668fdb4cf8664571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747d00e38e53e2fe493dabb4ba95b31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4ec69efa6157dca682a25bd0dbe9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99996ffb32856f75ff3b2f72ddf99050574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c562c27730784b8e39873f4e0cca159575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fc21b963ff7d24a19e787b285eeef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd24e10699758b14ef2c74a42ddcda7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08f9d8203315fbc78b603ab38e9010578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9425cd104b23953fa3a60596e28dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d931774deefc1967ec39eb95d92dca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f377b8e6bdd6883c23f998640b1602581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb1ba02b72d67d0765cb14d3de989d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acecb451cce42752b19209d131195cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428fefc60f8993f921a10ec949529bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749f5f5acdec475ece0252b0a9738a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954870468da6e850d94f78b7bacce90a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebad40b587135b8848bf535726f83e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e092ee9edabdadf90fe2c5c93aec02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d359729b69462f3b6fd918e2c0073589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bddb5955bdb7d1248d22db63e68d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494d6f144eec4d794b0d3f437830ee3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e381db147bf2a7b977b66de74533592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d228dcfcb53744e152723ff1118a71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500e436fa53d032e1aec45904c5cabf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafec3fef77761d9cd0f30137e31618595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67abb842e844c74fbb59386ced73804596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cba51bfb15008bdbea4ce5a148c1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d57188767df458a92a38548e574be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5cb64fc98bc79d117ca800eef89c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0496bc5cc9c83fe0fb22c87b437b726600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55bb5a9052775bbf2e8c6cf1d9cf5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6335c3464f31c8d84dac9156e64854602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f177502bdf0af20d91e4428946eb61c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11520fc583560baacd0f9279c0d8c532604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373a141c275d4136dfa6e8f749c36f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b4834da5e1b718494a4498e574660606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a63eeba9c792fed8ab9cf7571bea3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6a511e4d94cc8d532dca7dfdfc90f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f00a434d050a51821635fdbd0c2ee1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79581f0e266ef3e537dc5a72f5cab6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ed44d616568d4413998d51de6b0a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b104a4dda8f69b911de50e2c99d3b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efd1b07ee85c1c8fd7b1b56a45d89f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb0031572dd647f87adc1c101512b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3553d55d6314f957900421d2ec623615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1353c544b4fb2573d35b1e546f1ccde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54ccfcea3068fcb88be55c55b46afb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeae01919df6c758e401a335fc0680618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af8b0c7ee5afd8456cfd6460da4c7e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c7ade082d0304194a9ed1cbf1b535620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e63a1ec8dee7702386fbfa7e14935621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789a39dc694045f4b3e4932ad1b6caa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f52aa349135bced2299be7245a565623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8da5ce6ed59485d5a8bc60a1f6518624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63fbb5b3366c7ba1a707a53161b059625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85fd35cd3931df78353f15b58a529e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b525a03f72c3604dcdfdf032a0c9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82049dfa47a6ced737f12126082dda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c462173e0f20520ba976858e30556629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d333591df9a8085d431eaf6248f8ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1adbf751012ade240de0981628823631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386aa39a5c90ccb2bed0db86fcb22d1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edb3ee71eea33fab9ae329469953ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f29ad93fa0a71257a681b350bda73f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d85a0cf36b18e9bb59b60def4223f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdbfd3feba836a2bc0fd81b4cbd231636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4c47a33d3314a9acbb7656f3a0bba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3af6129b9fb2b77758c1aeaa5a095b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cf8fa749ca64c760005cf395d4aa0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c816cb8701c78ff66458bcd5af654f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870fd7c42737ee511999838ca3192f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ca984d56da15fbb293a40e3d97392642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6842325e9fee5a72bc0b61dd290292643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd783caffeb08d1ca1cb83efa85b96f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc848121112c9532e83fd5b92a2102b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205477d387fcbe0cafa47f1233997a95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8ad72625c1cfb377489f0a5323cb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4ee51669bd525fd1b616a9f773533648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38976abd89db40a5a74bee36aa082649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646035c15c46cc18814810336bb268e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632590ee2add6e6e98abdd8fa715377651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c451641ae5c90df45f68f723e167f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6762afdefb577822b08109d5ca155ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5f42af3387da3a69922a90279b905654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de0482aae99257848fc84b6b8e248f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf4c4bf5b6f5b7c71a2fa1df5801f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689831eced57178d78f8b5d4481378657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5f4a1d92caa5f8c7d79b3557b1869658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a0cbaa119348710794367cd7740bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da6487196c96cff71f81d05d2665f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc31b86e0d1244ce1f9b028d9a9a6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115aeb672725d392f25dfadfb3fa7ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bebc86e23409d15cbd05ad44fd21e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e5e68fba72e99cf87c47e5b5e910d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d50fe3f220d79f2ddd292d37101194665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd44ba0a270cf0a06b8faa98d7656f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fed3da5ab997b121177e3b55838979667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed239899695c9247ceaa58a8f6bea685668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb076794e8cf53232c4b684a0d9815669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352067e6ec298745127fd4905b579d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c9d2140b9fb1163c166e8f3f3013671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b192f6def74dcd0d8e0e633944806672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768038e138a276ccbfad4765ed1db77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda44cf2211c8eb965d91b2c58bdeec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469b43cedf25fedce0d84794b5e7bc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d875824a65f180225a25a76e191f3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd571231845820c13c254d1c21e03ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef86abc3075fe451a1d837c0e0ecab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10910f7bbad4b7d7860977074b3b59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d784da4949e7316f2f7079c5a4384680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073943c9db827c917435a9ed5a4a1df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a744ee05b7a8b14d0555690e0aa6efd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744358e1f9458282818cc2cd6990a44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460719ad2b0bdddedb991319f9b24a91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d436873d3ebfa885aee8e78f2e5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf76de493c6bfbbfb4124acb39893686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d1b40fe1ec806e8412b89de68f90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013afc37ba64df37407e0252a54f921688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889ce2f015e72c317dfb82728b9929d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a60d555a83b07dfbf8765457efa3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a800ef3b316a83f9b2a1c345447552691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dd2a4434ac468ce704fbd43c86d42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d046ac46f76829b740b06f4275c476d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c0a8bee61b99c479e7b4f48558942694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a1e5090defc9a8adb7d1f0949d7e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8d08a6e12d1d525bf49ff605a487d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839340c05e5e3424c3ae6ac0c01e2c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ecd0949073b746e1072a938a422b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed273d81c1ccc3b60999a26d748d9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341b60661df1d0b8328ee0c563165a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31e34d132794e36bf6df329b990f3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b237a5e4dc3b06e953611027a02dc1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3dea5d438dfc14b601d32407c95a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced84adf9ac78c57618b0c82ce7bc2a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c6722002e7f3c102d09429c0a8f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d44448964510666be2b106049c2589706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf72ef2451156b7465ac677f56ae2fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12700b0cae87ac24c9c44965cae96c9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92846428bb4936db043e500a9df6c3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2da300cf9ca7bf1f5b253ca280f780710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fb0800370d4b03ed20f02d01d03fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851607be72f37f6e704753a93f1dbd3d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f331fbabfa1157612efa92818a7409713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9e8dd262f762f1f78b0ae6ebb01aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c1dbfd36ac16e84bd6c178757f066715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9e5d1f5129bcdebfd557f7aeddcd3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0c0cc70066f80ac0dd1f816d99953717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1e5511e4fe68d886204506c8b0665718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35b25a1f1f83cf2fc01492852d21b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97e8a9274eb6dced44abbd413586e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f201838a93b3bb36dc94091508c11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a04982056f78bad96d7ab27a3d05e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf610c163c7ef66c97da26c9e121e5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cbd0f64e35b3fc1de399f72dbac92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed461bb604297370636bff6afbab789725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40eb225602204ab8dd3c925bcf7e4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5ed969693595776a3c2b3082f7083727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132f874e2e2ea795c580c02769fecc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf422db085d34b63ce986c1eac407553729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe907d2ab1420b70965f2eb02636857730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c5f14cbf19a3e9d83f898fde0fccf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b91a1398f8b02fd850c829475d062732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b568df0ff2fa2580ff590b1f9d41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5487dc3b3c6919eb1e7938b9376fce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc5b053555be4212b80b6da4de0ab4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cd54581597fb2d62a5a9a79ab525c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802dbf3af1b52c940a0f0e0ac4eb904737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7b1f6c6adc0b000da7de4dbd41262738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a534b07269da8ccce9895958880896739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027343d434f7d55657938e6d12aed8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea008967ee9a3644665f98fb69cb8ad2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969021a77daac882b9e4fc1adfbfa9ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad72b7282db8bb8c60eb1457d8eb4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5467021a6b776e0ac741ee8a1d657744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66670fb378edc6dadf38e648f76bdd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0d208c79d1d23d1f230b7c3ad79e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e9680a4043b7070975373e95ff77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1aa724fd8a93285ebad35f0e5fbd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d551250c40f5b4af52f0a6aed72c32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22d5728ba208cf073721399bd58734750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac754cd37255722e9ebb84d155c7a94d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe50f234e5aabddc6b5b5485013d8dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ad7c41f3c81b846038e64ff8cc958753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>