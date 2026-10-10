--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb79abcf78abebefc47b6d66be44dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483dfbc3d0ebadfd4effcf9fde6cd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8187a6dbda505f9d26a9a3c338a1233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae698cc37ae289f4a69af4ac8c1ae14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884e12e6813e90cd9bac01855cd34a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62198f1149565be30fb6dbb779c274fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c228b4ba60a2f138d2b6af8ad338347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b82b7ec7444ff64188860ef925efd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76696650ef290847c305fa696ca6ec519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c481a728749d2afe4cfca0596d5c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ce5cd7882b96edee29a990ee0c23511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c54d5c09553d9f4ed59d21b854c5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f17d3e729e9fdbc8e350a813662b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643427f84076dd186418a4912fddf9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce9e0cad7473f7c44b3b27060aa92d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4abada7b1c30da425ca59d9227c6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4ee471704ab9e8f82e04227ba029417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9277173cac43ae95eee13f2a4026118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80198888354a005697f039f95e27d68919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a33ff9fa0fb787e507f285d5b04720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f10e28159361816f56c9b1e2e185421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb41fbe659a82fdc45a1c96916f20a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6f8a9efafabbf335864acc9e97c2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d4071f70eeed26ca8812604b7333f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96746b41f4f0919d7389189d9bb23ae425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a960bbd834d680bcd096b894ea8c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891b54c01ba3b4a4f9f621b63c0795727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702a59512885f47d8536484daccff3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f176a769ac30b706b97d44c4dfcfd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a8988e6e535bf736c9d368cc381930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8a9a47051f6a97ad7b8831f499c5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace8b6efef11cf53e6e03b62d5a4e9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e79fd3de1d5b307ebb1d2b378257233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf518c7114998398a995ed52c09a3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aba433b3b05d9e3186f4b0801d91835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be2be011d2ae0f28a3a29ebe929ced36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ffdc14968bd93cc0e64365aaaca2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433391096ff7895f46c888818e342d7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54aa3de425f9ead0a82a1e6687291d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171086dfec339cf9865d3efa8ecc490a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cbf30328fe37113633bf225ebbb9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c0baece934448ddc610909e27232242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd596a7404407f9e23b552d2bcdec5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02fec439818ac95010fd2144efabf044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4fc068cdeea4594e4c353adb70a6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297c4e07e3062bab4ce44108117277446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a86b634462e03e05ed5d84dd314a0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc517ab8b3bb893077fd3a72171ab548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e97b522f949119082a5f64ece0a38949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b3dbe733c6774ef19bf164f829a8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838e343bfaa32305df00275dc26bfe351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8900f2f9709d6c25b675220fcbd74052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f26b260709b32e93b1831852a4480f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aebe9ef23410d8b898ccd6f12c13b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ca413a1046aba7547c39dd5ba365f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81954158b9e361830db9fcfdf50f74156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf91d1e34c64851b2658027d74eff9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddacd93c11bae9535909682c50d1b7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e2dd8cdbd7c0e1e6b8d5632464e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a805b6197bbafeb73148b1049a23a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc88e97697d8412d176b3d5eb0226f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4589b11f02eece0298746bb4d4766562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da36352ae16cb6088c1684837236da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d018c8bea904a055275d71dca3d2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257511c0dbb2239e6d79f8008e4513a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546e39e11123299693f724db5f0457f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca58578e5895877de743c1534beee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355d9ec78cf0d202f946a7b3cdb9bc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98c8396005d91b2f66670696f0cfaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08178831b7e88ad29f13e30524031670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d4a7897bb70a487ff3737a834724871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86961679263b59a206843289c5a8642b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b132629815f7d6670d52975f6235673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b824e2b81218dd5a500c041d6a27f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17a42a0883a12ea4027c0695c7c50f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709c47c39fa58154709f77420faab5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86388c1665b8845b9f4af4bd0696346477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1086c15bc335cdb8c609d2bd0232e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdb72ec6695ca0ef861588071fa21b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4195004383f403efedf46e358893a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23add48ca38c667b781495474a8ac41e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a500a032d5d2bab6b1b77f71fb66982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878a8fcdbd3cb39f13081210cfe07b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617e2dbb87990fbfa9b4f114ad39b9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c004ff166f9e01b644522d0365c7cb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c58485fae0206cee4245cdf82e94c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69cd3edb6da5d55a5117a67b47b94587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c201ff08e5b291f09a9767fb19d2f9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ab114c5381823d3ca979fbb03899589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5871e4d5532a1b85196abfd87ca4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acfb480f40bbbcb941ec1d4a1d046491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7c884175427ddcc71083c53285d2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e27ef62dcf456ce966c5ab25af4c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0d6efb70154c26a145304bbcd76a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004b409dccb19e25ff841b7d96941da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f06a4210c370e9b4b2b61c0a9a3a1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d954b2725112589667a78e4a03d9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eb22d9eeeb8d9bce934039d748c0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6aff347cd9093c841d0738039865299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc32b8e44713dfc0d2284d4fa2fcf13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b6d879da50dd80f9ec35ce9436244101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f21cab62af8f3f7f531ba598a244b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fd8a50050f1f28a6a8b6bab97cb46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d74b603dc678c993ef2344d5070e37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93865a6dc92a9a2fcf680d748b2cbbae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3e3f88360b0f626366fe6f5466c8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b58e9277a1d0de58da49f774e49a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a685948e21b273fa8bc03e19afad54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9eeba436c98fa9e483252bbe25357109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353ac7d45a6f5021f3ba806e977eb37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57356e3cb06205a8f44d6f328ee11817111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2372c16d2d0e0678b156668f0156a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba75ecd00e872397f2c8e07196a731e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc14836455a264274027f7d5389234114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1e35f1177cbfa99bca0cfb3ad97f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad29d2a14513cf1edd4459d9cf85e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f03ac563e7f5aaf371cb8c358e7acf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1f66ba611a36bc19c018d2b77f2ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c685aebadd823f9b004fa1729ab3034119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242280875603c7275991f6be5bee8b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdf33d3f463547c4cd1fb33c57e3ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849cc56615fe38391cd89ac40ee8387122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fdec5c946d46a5dfcc05cdb961b2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b493568a3f03e97db0060e2970043124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49245ee8297bfcbee3bea8833cfb8560125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed347d1c3f261873a4a307176ffcb38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31846f29571196cdbcfcdd4260bd4bdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c796ae104c51b0251c3c4928b9b87cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416a559515f67104775fe5f1d5114ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5277efb5f759a0a5d8535bb373fa1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e0781baa679193658f4166bf36e4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b640d169d91fd67852082c18ad08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c1fa789ddb32c4ab2bdee6d494e96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a764f6bdee376f9a511311d4bb0510a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb194ee7eda53311ca059af5b63782135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954ffd5fc6aca202659f1ca8c00e3b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9fdbb0c305a8cd86c021a841787a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a978a723d503f1845899a603a98daf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e86f89487b66d52cc062ca7550d07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0fe81c0559fb7383f093c6aaacb6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d6af8a7945a6db9c23c2297c9b2f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed73621087dfb0de29e708bcafbe218142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff91a8fd26e85d76685ec989d28c5b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdd963eb8346d22ce69a8d3deef552144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1c76c0d50fa15d4c362e79cb349c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8985294f7b33f08c41485d123d9713146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74e997e95d5e23b945a285bf16d92f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6e8faef5a8480dc97828a25cd994c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aa067995437cbd7fc737f6af7b5bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ff804ec1772faf5a8bfc9d528c6cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb58b5f6a777fe987578ab39e6d1a9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd44406e9dfb08b8be6f9b7e7879c00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b87a3d8ab95d4c30d67ca78f3c4189153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5ed9cd86df113eeb806fc1192a619154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52744aabcd4afa2e432795d9b8251f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257f6a3b2873f755fc255f92c959c53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc75c3f96c641fbec5c263f62e66b04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71151809a776e55cd46e4a4ede4ec4a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326edcb0edfa022874751297e6aa1c47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beddabd135b82589eec448715ba4691160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943a914650005fb01191045a2ba3bdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37eae63bac1b64790515cb0e1f6897162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59f9cc788b5e6b2f9b9a6f27d6dd71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e53f1d28486b2d11705c27d6d9d0b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91410a6f1eba0f478f2eef047f815264165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2ee58704c466c4371354ce3cb001d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44261d14a536b8d070935dfe5fe71b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf85dd601796efe1d35c225350d92e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb223e78424de9a581bec072edf0ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75623726d4e04488c1eb7dcd10f22f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcf6c9e087488ef5d0263ee9dc203f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0a4bd6eefa39122ada45db81bf29e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c6d78057d095188c3bb3ffac8ec42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae03da6e4d3f98be8362ae4526da810174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295ab1c9466cbb96377cc49e33a6dee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7df15fab8444e3b5790daf4f13df4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda67943da422c11e60c35fbd338cf8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81481c940f3780608d7f5c91b003d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841029ef78937a7b71a0ca9691620711179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a925d4a2007d232e86f29fc51c233180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c653e294664114eafd80e5a49fea8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50494f291885d2c746ca0e240a051dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d32beb13cabf0989bc1a1bd075357d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfc1d22c8ddab84f7968960ec22fb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b420f1941c8ccaef92cb1c2ba3fc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3b500fcc86afee4e552c3f09bd4cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9a9044ea43e72ac1d228a71bc894c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8b7d7f940b3cc912c8d3a48e552a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89717a1b3332e0b13e5c1d8c98684894189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49071632fdec001a7a497145b04d42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe8ad36c74d298ea59b33ae5d529a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e596406542e3e30d9d75afd6f3a4e18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d94e4e5316fc09eafdb0684af12ec9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ffccfcf3e11ad27206fa2acf6e522194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddfc1e3d5bfaced723523dea2c3749195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabef44e1af8d83d22b15200d1d1ee7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960b6d65837467c7e2c76238c0e0066197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd604abe62667b5ab670d2ac687d03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73344cd95e6930d8ee740f43c86ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae27f8aecfee94fe71b7064714b1b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f278872cfefae6de6ac2b9763f41495201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d2c94ba75b45766d952e6ffbc087c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35267efa065ed8cfa8dff40358812ab8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84bc36ce8f344faf615993a2ef08d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddde2f12baef13ac62e9f531fe4120205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06ee50eb5b3ac18dcbde24ca4645c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab116a409d9573636adbc6ea8130bc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68af09f621f560aac5603a91402dde7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c5b86aaedaef9aa26374e31a5ba00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8dd7fb929fcdc1cc276c04be322b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d693e1b92f882dffefd2b5d8d29bb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e81f6532511651c63f38e44c084af3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440af646991dc7aa4639e105066474213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f62be207d24cb7b5e6dfef446010214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d1aed5a1749c1a58780577fb1ee51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4f5e1d1f9c75b7176bd2a28bb4712216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf5eea0d03c54cb5dbec48d27f5a37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951d3a27efc676689e861b273d3872e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489a525ee9e446f1618d64ee70887bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326a8e70d13254b7a5c8009764b7abd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2be8b13e56bc9cdd7d11edc87126a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937f511ac3d7c711a184bb5ec9d1e7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f4aeacccb159d7afbf116605b8abb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4fcf1b184b2577c09d72cfd575bc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86411c6f52ceec3fc6226c49bb085441225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eed35e0e66388d289f3548d2c261be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aebd96e15da57128422d799b04b9e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2812b2153966d16989d6a4d0ec667228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86f606a95a30ab41618d7028d0b27d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f0550a28836e4ae7e52a982557e76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fc3f79e4d54f32e1c3beba8136765231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed29d10f2f70b74c898e40e0c8e82ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb9033348a4c83024cd6718f43a7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30976ff30e16e75a1cbdcd25b1000d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18484379aeb329ff0b6026eaf3eab211235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160be6261ddcdfe21d074469526afe1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90545896b8b28fe2b2cc22d553258194237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d714b1c1490628dbbe6e7aec75c39c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6b51e422f4572698205f6e019894b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48ade00b625e902584dc628e58f859240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cce7c3367f0c9a561a2e86d86b7ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa3faca485793f59f3e8e2494ee7d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c18b26adef47cc587dc27016da0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda07127f57d9f0e27d9277bcd2570f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71f4f3a248736dd7b3ac554c4e3119245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaafc07207647d2b2a35683874ba72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c929d6ddde7bc5c9d6a88bc28c9d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cedf64cfbbb7b3b8e6b8a623fa8d13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a16c0e74884e99d04c85d98cdc9ff5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89782b5939f10c26bcffe301cc52a496250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0b5352007724997b9c92dce0cf40d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51c2c3ec39cded37c4735ab84c8439252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778313bbd11b75c8c4ff22bcb30bdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173a11b472e303489106c2ac2ea69fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8294a4b51e03a3deb0b99de06bac3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67771e34b53843934fe7aa53683cdd54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0604050ae72e14a0ce5786434aa74c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870498c7a0cfdc09cfaea9022badd06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74740240e690afbe401df03c791026259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee2ba12f44a08ef0e44c6f2db81953260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409c4f91042059c9b2f45a4655a6cff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3027fbfff7015578c96f118ff9f15cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8068b6e79f7708425f070ccb5a7e761263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe096b79266a3ee28815b46c1fe15c3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6b8a452ce75a46c985fc4ebba3352265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac43cb7d73df54eb088adbc76ec3c80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38abc01b394b2a8cb74885be1b6350267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7afac43c32c76d6b17b0edc95601c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d5d5f5891a3285eaa808e3968c4ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe07b93e2d10a1eea6a299a5142fad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e173dd2ff91153f205827efa408ff3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aaf98a0a56baa5d7135e73432605e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6012e68bb909dfc5e5ba9119860a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdf934cbd9d7997c38a6be024b184f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a8b642c0c736100033b60b39315a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad77ba81879c605ec373c3ed256c8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa994caf8ac25b1345ec5162746a10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdd8d4bad34b4e001a2c0c27af763f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363bc6aae04441f9c327d54486e6e8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a2375808d5bd51739b2560819a74b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facbe22cfb59a3ac86125c18dbe0813281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98e618dbcc2a96b9dd3174db8b9649282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d77c41ab409c324dbfb9aa9e21492c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320d5ff9d234755709744f2c950c076284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23577d49edd205e4e6680de088157184285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec79d4a29e1bf8cef3462064227a1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb7fa2e04ffcad21081ca48c786f0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcede9875f96435d6cc91cad6a2254d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbf01f5a12886932e1249e731dcf5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dc8a66095cc41f73f0e7dfc52c6c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8239cbe3b97d662d267f7c066663b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833819acc880eeb2a276beafc78b26e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620381ce6df81dd780df777a7619510a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ac6458e0c79e4f03d445ba9de4b65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff57914fadf8f4d113c944bbe328c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafd96dd6a1d81684fbe375915081f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c92c9cee7aed9688b33baa98f893fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee18bd9c59016411a99adf7ddf2184f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4584a64557f49a2f163b8c76df4664299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1231661c4fd765941d274a35f4662300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee364d647f3a163aedf5ff9aa40f42a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fa857400636ecbb769fa128286834302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4178a8d5179315be9a52ce6e250ac13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100cb9d712220dc8de52a0e0d14e65f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef64d94aa4ce7ee1c8cd8f203c2452305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3273ecc6b2ae3edbd498aabb38312306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb09b90b2173d8f1cccd76ae1c1379307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab1365b8ba0c23d5479d54ca73d914308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb8c0550be5597f6089f1cfaf5326e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933292022daaad361c01c4141b56150310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939ed3a6c68c3b13e4dce7d867220a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696c5a94e360a964b0379a17bc8b04a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a7ab015a3d97060a60a71224e3daf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba15cb14f23ff9e71b7f7f1600315b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964450abadd7e603bc08e231ecfe1b2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca652c09a1a7ce72d944b88e1b740316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d99c3a09610446d2c293d9391f82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4252b4cbe4820a33cbd28a03928cf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eab6f8ae4ff8e295c848903da808e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c8c80cbd3ef912f562aaffe921f81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c300cf6c766b40b9fd134f3063f9837321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97665a9b7c8d15db6e8081b1ca4464f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d2f6637d108042ba69b76f0882ead323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba9cadbe43e0a65ceb4d2826ef44f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a8f7ef8a7b8832b54de92964e925a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabe113aa8341620a7ade5c8d6ae87e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edb1cb71f093c0baa977fe02fe7813327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a05bf7349a5eb2d91cc9225e2a5ac7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523c88261a2ddf8fdf5edd22dff36f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283360b85b6c3d786a5fc29a7742b558330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a953c8e2a66f458a0d51775c7d786c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6601edaff759a5a6d8979aeb61c68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dc680158547ee1d557edca28fc24f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a2c82b2cffba0785c83a9af7aefee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2070e0ef7758d835271d87072aaa5b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21b79485e709bcc973257d73c001d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294ca18745a9c7598870fd3fe4a0f88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1801c23514b6f610dce6f6c4e7e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41ebea021e425d1a471be4a128114d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94354c2b917a0f2de752ab081aea6248340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4600efb747e570935abe1e0e54ff1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b65fdf3b7460e1279d589be30dfc91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d3426128d23b6b8e7fc860bcdc2b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b8a90ab3d574138fd49960482c067344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884660533f2c3ddcd935ee4a4c75fa4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eb58a59ef6a37cb0d022d36c6de5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ae6691a0b182e0688d78d08081ecc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3cec26ea7124bab4b19faaf10a90a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acdf5a8ed1ab11aa87dfafcf8ff724349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9ff795f2406b047ae8d8c37b0fe98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9f24d4c27082582ae04eb3244cd21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18751c2b7e7a553b37c9bbcda98803352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e6ff0d6a459881fd60796ca9305ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb7b80ea6a82b930dce3ad5697575a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca00527741033f2b7d6653f1c5b60ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5437bc9487d1a01f96290ac2a7782356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56bb8ce6977a0c382daf006e0e5979357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7684e0970b0f4dc5208e6bbfb655d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977df4d5738d735ed840afcd023489e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139dfb57ebccfd2615df154190e6354360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65492ed8be74a43aed3e94d68c80447e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3c7935edd99336a35d0b70805f7ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cba55dc09f1ee58d84a986147adf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c46a2dca5a6250a5f91008a71ca08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e3038d9a50b5673b891611dd3f4ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c37f1b7409e35c02a72cc9a03bb08b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1a88f73a4c472e8faab9dd749d08f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5ae6b9cad24ec09071e7b42409d8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283c1a21ca3fd2d8666f2db47fc433f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f1c6a23c2f37b5ca225b9ce5a3e3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd565f8dfeacabde377f5bbc75ca8530371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b7d840883a7bce07801d739abf093372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ad6d3cee417c6e87950f2b6de20a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f44e80f7541b26f1d2d8ea7412fe21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf92e3f6929cd5079f2bcaae030d7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99c10a0dcdbe10b45e7b9a418c2a3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753210d5cf98a08f647b6f02a14eeb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97899457a9d65dc5a64c33355deda41a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c565824c6fcb573de9bfc7e68d2856379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43733c95dc8d2a0cb5cb3efc45ea06b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cda742c4a3f226f6776adfc53962a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e1e3bd7badd8e64a1f3c7be9a22b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180187fd05a679bfe44eb90a2c8774a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802942608300f5dd2c7ff9d483616f3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3799a5908ef46a4727fde64f0f86c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079f275a3cec73591275216ef677515386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bc8941931e49979f5bf55812932c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fae43af564a1c4eb00ceb296ae3ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931014c0c30e5d20e814f8b1b5d86848389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6945220a8fa8b648c4a6b00542dae7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82267798e9af265ecca8de2e2bd5f290391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7ad713c472b448b6591c26f78bc8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd9480095e6f11d4b4d3e011f4b04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaed11f870ea4e13a5fb2940593170d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b2242c663b80d0741a81d9503105f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1157b5871ebc240409862311d46e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da52bcb58ee86c0be17ec99a7c078ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c72e25dda2590ab596188d6d097134398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73772fdf4fc3df5dd5a2f8192a8187399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefce5b62de9b7df3b9d8519f441f5f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccc3c2122faed2ef9a07ee810d5f13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095a386a385b7c811a05230bb1d088e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e396b263e7b7f115b9f25ab16a5eb76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ffe361580eb5a8abfc711c9d7df27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb3e515273244cc1c7f16b0eab69b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926d39b7fc022388fbb7f9ffac56dd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3699b366d08c9a0b0c5a7f8a1b5345e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69fb6de35f91ef25e06c36bb237d60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67c64fbd70de2836217e266a6a878e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663ef0fa59b69d71f011d57daec755d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f53617ec9bdde3df619dc8fb033fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e70f4c8fe37cf38f1c891a0b60405a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ea0f2b8965d6fbd0638ea034baebd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c33025e3de1cfca0e9fa630d9f25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed9a861e5997f9ad1f5ff14689bfa7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc43e6cbd21143d367287c0446a2e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cb5cb64496581015b41eee6bbaa95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bed32754a31f47c247bf040f5d9bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ded94bb13aa6632843ad97526fcf6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577d272592f91ebcb08f367baef05b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db36f315041c435cfcdbbcfc21b087a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eefa18f627260069651df73b0f052422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238a5c8bc480b9040d29fdae28fcba0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a070beb8788eaa29ad1a5db73adf74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df647356af42d7c998feb27c25fc4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd474698c4b362397223e66b4862ada426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec72f4e2fbc31be5762ea968eb0a9c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51902fcb8792c21a55d77d857b46ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f603c2427c079f0411c92aca4f93e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f60047e8f21ab124b779fafd4a0e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffae5a19f4d5f53ec5bd96a8f303c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0f59d8b921c3870c24fbf4b19ce86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676798ea7875dfc6bd1794af474495ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7155838703e1b8be5de7ed3bcd18b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7a2f00aa633508a19a4a03f549de7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59483748f12d4f3540c23879883abd6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68757874a5eb0ec33ffcc71d3b6d75d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24aa006ea3751175e575f691ee2227438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e30d851f4411c0962d7ca1750ab1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61455c037c1f17b1b24795175a299e41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb1c30b65ab414c560d7383e65ef86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a917cae86b8a18566b767c5e59a62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af430f5ec7a9c7e51afee366e3437b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67b6d2526079831686c0a8005959ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aae2ec999ba550ac9f50689043f89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283b0a67b5d0ae947e0c0b17c695e84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd7a532a67977985c2f2ddb8998fe9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34f6a1225353ae7717c2e706519e2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa330c53d9be98b5734b5cde541a434449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a976cddfe79a2cfc54525849e3a683c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b671179f483bbe0e74e8a09e0cf46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3f869ea842e7b3383bfc99614e838452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60de938ccefc626b13f0c3e0edc0d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b367f3693f66e3aef085a26cff1dc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9517f1f4b01abf9490d69ff02bfc065455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c2455108c0bea4aa767d73415b0cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7ff4d2cfd43d64a2ecf417889d08a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd51f574bf6282b15e49f3e1f92c606458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93760b75d0302c0249a75acf9ea1c12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bab053ac69b0c13612d64fba2f0709460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd328b291c6c1bc7e679aaa02d4a37c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03d3412aad43553dd9b14d6b0ddf91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48dcb92a47806fc269326c6d7d8f97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff87b2cd3a25d6d8ec4815b7e2b7b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd2e5177dc380af2990dd356babdb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d5517cb02a3176661d214e0097ed2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15e627140db0c43c919d8617ea7600467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4f2ad19ba596b446feb58bc54aaeb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b6ed0cb0cb4d80605bc7d795ec80f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a47c1afc59e50cb13a35cb3738633a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53fb8168f43bb9bebe6d0cae53dd4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211979c9e0c2ca9ed961515ba8c34518472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfed388f38d4153e990ea8c272ae85b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916371a22eb4630019c1f64042ad7f31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aa0759299c21cb0d5069a7b200cae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e27df560329c334f5b964094b98cf8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abc1e6ad8a869cd837c0ab684b4a87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd9c956d2eb11386c6c40049d6cc1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6133948f90de259613c49ad65cec61c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d2485750291b7eee9c43c192ae732480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfd6f433fefeac7c533d5c2ab030a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8117c5efd3ec6a7d982bd9edf5b01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4d02f7471afd1c25e04d0acf5420b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b1bccc032b535078d0f962e349839484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a966b836a5f05577238c4cd60d5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33051bd314f71acb820fe681db6855486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f59d3ee497fcf961f0ef88ad37be0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb7afbdb24d4e72e1787f57919e4df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811751e873144420561c607ac5bae27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2299e95400696cc50cda5ccc4ccb378490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32853a449acff9acd977450363a1938a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a09c38bb6605b020b53f0a88694f49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd895fe0aa481460fead27c5d1a354c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692116b01c3eab9d831eb64fdebc1d44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9806732efcfcc8ac97ce0562936a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd126281b64bc3a0d36c4c43f9a3274496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ef18ce584cd80114d25bd6aa93056497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10385938eafb68c126cb8bf3b898ffbe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872b068f27d86ecee775ee8b19dcb49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf1fd59fa2c6b4e120363033af7183500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcb6fee9f563a318f683d3f0e4d455501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7425e09fb32df3bfbc8b2f980575d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e414c0acf9624ef789f9641f5d70c31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc594cd4cc431d63875db5f837c51e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8937eb39198603eaf2186c48527581e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b682b5f1e544654dfe8aa20c28c4cc7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722c0959ddb4cba86fd2c7330b9334d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580d38535e4cc41f8dd4e34be64cc21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83993eedb9a0a9eae22c2470daa38912509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47c40df3d3fa63959a3551184c1895510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13998de215c4b925c95b44db8d8b6d4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33519665357a437a008138f00dbfba5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80763d5c7d95071dfe5960098badc7d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25233d4e48c547a16b0f5950d6438f8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7abbad0c6872c7d2c1a14e96411b97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f16f0a6798a1bc139b6db791a44fc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2244df48f2217e54e18a87c3957fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec59d39669dae7147df0b2e00e869e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e0fa332b5fd6448cc335a5b9574c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d78027e3775ae0bfe478b7fb91e61a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202343a049f56e48d39d38fb192959a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626d56345fe5641570e9643c49b4959522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87842a7f7f4a26dfae02cc44884ac5c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944db6cd85e7f494a078d3a4b1b55a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844809c0cad153bcc1c0e1e7a7d16bc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f65af4028569f4feb5fe20d34b746a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543e93f7592e85651259639513fa488527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56048e75958418720e041ca2cf70bd93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2daf1101b36c574fafecc8709fb1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2a2efeb91f865512017f8fa41f9cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa20546ce5ed4ec1012d4d1e470fc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397558d150de48e005208a41c7947d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c98c7d2fed9a96590ad2c95438d03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c26b0f596295508ae39c87ca99612d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1497e1c58403ba8a8e7d1e793ee51b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb06f4adcc2d1c5b4dead61a2ba3121536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918e6c83596fe4e2636736f1dda6eb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e7a350010c8a76da953a902115428538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0a2c049d806d2fd02d3ab8e075db6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d187fac11443bb9e6041888293a70fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc88d51fa01514f627e6524e9aceb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe0c6055c21b57bbde84c90921c0d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817ba05863f4ccfe712cbbb894d2d8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b6b69df22347bc455a9a272004c9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb7ab94c26b0b397414abb6b257011545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd64aef01854429312868ad2678f51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27993e2a33593e15d90064f90ddfb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc5fecf13fbc60312a6f4ac90e2c3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07656826925d926adef277dcdbeb70e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757b48330ce5ae53911460885120580550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41454eeb41415ca15d32e128f01e51e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63f2e0e55fc992e2ad60256a062984552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964db4b573221640a9aab139566d705f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59476a1c93e615fafd3ec71cc590b1c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e33239e8f3a7cda1ec47558a8450b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904030d015332b9c874901e4562ca4d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c914452f728d25456eda0e833b80b3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a387e9482b4553990219574b5f83c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e19c268e0c43346490f28e10458ee8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f6f825a3500b87cc0e8568c5242f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e659d3bd712894459e1d822e235acd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a0a2c58445e7e086d03b07024987f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7673179ee8730df425d8b7a33772e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d83b394daeb28f1e62b55aea22369564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c1421160da2b8328a741e7385247565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713a5a5e62de2db5d13b094cf1a9aed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a82aa9f20ad850bf97d12ba1cc4f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4e360e189332dc1a875ba709b14c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375517e2b24d67777e27659de744e8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251368c38da08552f61b13dcdd3e640570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49be00e3e1a7d2d0ad1bbfbcdd16362571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5920c6bd9ae3dd7efbecc5db5c637c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0754f1770973c0ea86ca72fcacc68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0da2daec3611ad7eeb89eb9507da1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a4ac4eccb984044f72dbabec65b4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10be7b968459f430133e05c619ec5f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09c4bb93fd764f79d2d9f173117549577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137e9cdcf5daee56cc792bdd3613435578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703206ebcd4323d1e7847443a042c6fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647528c51ed2350fc64d65532f2c03bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95a01c565718d3351e0bf64b5d165c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29984c46f77c7bd0b0e44c1c3fbad2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063804d5ddc99f01813ac0c61b0462f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58fd07a9ad6b55b8f7f272fb970e3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81c46efd782db06ab0b02230ba96de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e36715a4cfcff73eb5a2a13837c57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4666a498da19c401bfd0cadd6eca4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d47bc1a5f78ecf9e81d9431c99ba40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd713a7ab1b32ed6ae13fa463f4f41a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1de8ff73617f552544a5eae7c3f18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158041466a7e25cd7290a05c17fc021591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea1784085d107c2af28e3bb40a634a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07b532a1f999e1482fd9c4860cafac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a2a67999019d39f9efb961c3f4212594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c8789c5432a79971405eaa4becba9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef44d37b40797975d9eea7f791cf424596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19b3682614e9ee9c8db48810efcbf5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7ced108f2f21ec7fb137f69b556d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c5925af79fcc4afa60f464bed8351599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5918585aa10b9ccf478cb766a5f69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaa6d4aa8da843d246fb92c4b2b147601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadc8118098b7f1aa46eca21147527e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e632b28387b6fed8d897469c85db57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ddfa04fafb8cfa0bb6861559f0ed1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce82885b535229dedb8f4cbf51ec0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbfbb4a3ef8c0900cbd5a8559d9799606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab80d8015f6457498ad94e52e69d112607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40986007211823b83491dbc6d7e95c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd7ca70e38d377b5f025ecc95152d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b4230ee814d74a987d32a0025cbd7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe0328cecb6592512b544d3d20010a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f2d18a8b1aaf28d27f0010f88a19c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e0aaad5bdd19a62c84fe25c1d2754613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee1afc326a0ea6582399ecd988fde7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0b3c9ddde0f054c60f470661a9f0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c870b0676002acd9219d0913aa088f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db94dc5e98b9b5a799937807990bda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af976cd2e2414462073cdb88d7b38f1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b1ecb86bdf48e19f4894f68edc20b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433d78938f3d9c09c3d1ae5dad58be8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720128ded9aef8da7e3e5e768310370621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a9af65b014ae94396cf014247b14c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe33bf33bceda84c2edc12edf6a5da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c58c944f626a72a256655726addffa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c86f0b8a4ff691bab6135945d6051b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8531e7139b99384ce1942d123acda626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaf1b5852b4cfc005a21c7a2ebed0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501559c4da81433a65f4c148e5db891628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cf75229f378c70694094a0eb66bad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61164f84c2c890c4512025f89a441c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276335247ce7c65fba9c308ce625160631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4367a0e6580ed13b00d625a518dc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410aef72aae3f65894d4a41586d0d1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6b6fcafb840e86b88cfee7fdca418634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8432451335e1fe09f2d309687a1030635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fb83168c9f990a7c0de5fdda93031636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4615868ff149f47ea7692ebec67af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad7b9599fa34de74fee9a532f2677c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d633af4f581db21c8de32889e8e37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea7cfa55bdef065ea56efec00b1c2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ef0c24d994c63a97f1c7e87eddf30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd8c10c8b6d4d460e75c9350a2ac3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f36ffb95d2e666f28331af95e4e81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b29eb63432987f78541fdfa757f55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4530cf07bfed19af21d6a512f7d388b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc5a01c1837faa45e3573bbf062571646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec57729e33e94df9556d0bd995acb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478c53174ea7012b5c206b01202faa8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278d730169e81cce0d9cbd1e845362b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791dbf68d3843a0cea9cc73e81dc54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6728f0e426dc48f53a680e82853023651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d337325ea5e2aa5908ae136b6ac86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bbc2720dd9f8d469aadb39742c215653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52988c506280bbe30812543e4f1d062654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eb1f601caf4ffdfd55d4287defd31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b08579ca5321ebc5ed6f4637afcd51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5e166e718d528f57d71447d314097657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783e72270b01202d39f876829816a1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a7629c0d6da434c3b2a0a2fc97e2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd896b5fd66ebe810f55c3c2d88b54a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5de7af5d095e447138cadc5593448661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d6fd4983f13a8da80ed508c6c604f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a6ae78bf084a1c151e380959db8ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfc84ceedd68d94a1f88d83c54bc90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdbe5359ee3b2e5c4fc2fae3d5cecd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b938a6e6ed17d2b2725e2bb94bc730d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2be01df7d40cd3559b7dc6ad70b1fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9be8ca2bbd54b666eeee7b35ef111668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb031994b834da9352dbe874655fab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dbf7b817017d548674b6a3f6fa320670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca16ede46dc53c0c0d5b506edf2073671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e59f9fbec98c95953dba1a4417b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64041ca7f6b94069e1fcf5c44c815305673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8942bc08a828e9e6cbbd86bd3b4baf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8952bf511d238d5b326bb521a0198a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88034bcbbb46b73566cd070124075912676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794f5fffd1119a210aac2b1eb2b811d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25ac01a680c15c42dabfdd5e8379f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0717e5f846b58960a9931d5bd2d1a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d81a97233487c59821f849d58d560680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0a7a016f613d6a92840b7e59711df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec2e714de169c71d034808220b70fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2853d0a9ef5231e7095fd4d018060dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6c6372e552a2ffb974e7ee96963f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587755a15b074bc8bd24bf2f0bb372d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c4635cf8f9e461612a0f62af19db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb699f1c2d28d676b02ba711a65e604687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa1ef4f9f1f898a3e98079fe250142688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2b4b20089a8b11dd2fef80e184b36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc0270e3a6cd1e79b7f729a138f358690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac72b3763a12331c1fd04b081268e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41d13bdd4b0c053129b43c27d29162692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7185a30afe658994d3915204ad6a0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c96a57cb13adcc0a727254e87f165694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37718b30d4e3b929ab2fe45c12e2b1fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851d22cb422899ba1f3e435a0a7744b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc055e29bf14bc8f8dd60abf8f9a9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cd2bfdde1c27fbc594e248f4a8cb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3496d769c3d06fa28743c56bf0d98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344778e43dc9eb26bae460a376c82c1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ae070b0aa142d7295fefa7b6fff6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759a856ed986f0eb0c82f3a3395b59f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243b8b9ba48d93b116bc3d969323e35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de880e06482d44d2e098707bad5eceec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7262cd1d99f19bd7ef255a09d9685705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ad1cdba45ccedeea91e761ebf7032706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85009d8c9ae6de31ac0003051282598d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed25019b56f651cd2a13d214c2af19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397afaf00fb039bb954bd2c59b405723709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee221cd6e604d34d546d3c1eb46fcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2b04383fec70d0d55e36c18f05d17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf88d47d151295c19d5f1791ab0095712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdce591fd4e5a99449ce58400c4329713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381cd120320f4c415d0e9be547c6ccf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d6956a667a6f3b360e15f0ea41ae8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b0fb498e9681a2c0d6c892ce08bbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d39699b86a5185fd81b7b1897b13f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec197daf5673fff8ac640c904654e75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cea1fd81eee0520b8e0225e6bd548c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f86408d8f2625b172b6cd74aeaa0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f2e5e8623dbe754a5f41ab6475440721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87142b668e269b137be9aca4f5c82d31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978628ba94c48878794c4df95028088723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e43d1812713d0932b59fe78b1456724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fba45aa14178673c9c1108bfa39b82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b969528ad1ba6492a7151d03d22ca77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b57cef013c6fa25fd652bb78b4ae4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea84f7215e98f6c232d0f123be6f82b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87485e5bf8267d7d2af1e023c3312ef7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972f5c72df6af3ce45c9580a89151e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eb8a2ef4e50e320316fceafd29f0a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64482e58bb6f4c2b8d91eda5f3f1a191732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ccf6dd66b229906f7dbbce5c438d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018710a87e58178722a4d8030c7a832734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279781b42ff19f266aab16147bfd145735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268d5dd41959edd643a718e31430179736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f33e9cb12532933a76a773e1087b47737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32077dd83db494a92a48960f3b0edb25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fcd8d688496bc2faa8aa769cb75aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad677bd2487b6846d0ed773678fb8d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb0feb643b5c1878aee88c7cb1e8f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011ab4525c166d2bc30c59de00f9c4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b4fb62e0b3115f31daa1baac9db7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e93f4bd60a973c2bac039cf925ccd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b275dcd16a448265bb432db9a7c8d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4302bb2ef1c3e517541f7d8875de7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aad4569eaa6674962050b6c1419ab2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de221fb750d5b0bc48e0bbcc20e8a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895533c11848a103f312d6e6d827e5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be52ab56a8583f9816f7060cd6870c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d2098ca48ced3944c73a9ee894e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00090b81e0654e09d390a474c13443ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de913045e096aef097af597c8da34146753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870f2232dd525b1d4a48d2888f5095f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee6f28f209ffa838c8716c75ddf8ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d194732fac548087b18842d77303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843d5e0a2f1f5b16b58fe4d054ed85d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9341b6181e48b4c1156d401ca65c1125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf5b431598d1633369c00e12b42ee36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600a9394ef9ae08803a35b1272fbf567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5288e1a0fab21195359318608f14d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939cb2e00203e51c508997946bcb8fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd4e11267d06dcefcfc29d5f5a53b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e71b4ab96a6ca4e883e80f3e93820c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c503ec0e943e33fe7ca03406a583a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38e4b9983e6846a7aca9235cf12a5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57742affc397ccdd1650df042cdda1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc16254087140084cfe1b33d36b1e8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804585054ba3f74471c0d04c94e6b98d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea1ebc58c35ee8166f2c9af5f4161e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12557945668142147ebd99db837e372b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f452b438c5d1cdae788249611acab6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5e637806acc9b1cfe146765da404c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088b5239071c53484de014a9fc9de7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e2f27f3bcdf57540143c00d21499322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac756a64bcb13742621fe8fcf10716523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2bd3becb51c6447a75713cdb1ca1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91d6ae44e739f3c6540cd9ccac95a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2197d0ccccee0414cfa882bf40085a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90018e0a810ae738ec2bfc705ad31df427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c541c5602e257382a0f1d9b81618b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd387f07dbe450f523b3353f601939b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfa390860b2b32fe52a4a3d2f5a48b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5398e14de5c8b3c2a8ca09767b52e7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6862e340b2c7f990aaddfa773f91f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ed533410004955c98c8f2f72649a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5498e3c8f40607287484cf06b7d4a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43459bd3d9510bd29a13a950f877bd5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47a26c45de35cf7747ae974992d05836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bc24c546c7f19e8661eff8a669d0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfcf2cfd8a093cd94cd144e7c0b51438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35471326f1a3007b08726c5ebbe1cef939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e201089bb7de83feba88a07a30201740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da5dda075d453e1217ea1526af569241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c943cb4a8dcfbce023b3a17bf088f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfd14c7d75b6cc38df70f918657f0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18a1d58c8415f22929a17598c6763d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7da39d857987868364bbebfe6f633145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce03cadcaeca94d7e31240568a066a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531d07080e5ab26f713f04a5f2167b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e094bc985560782228204b3fb578c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0210bea1fd55d89f1920c7cb5eda79e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24088fe6fe8ef36f154681eb1d38d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74238e21654d7503ed73fddbf145591b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b463eb6a7d758d69cb07d48c7c49a2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570964aa2e97c906aabe589cf85668c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d134d8ac4615559e27d273222960e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76bbafe97261bacf857d69b2e5a47d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa183906556bea781b9578ca2d5da0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c28babffe24ce305d54e73928cffb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22077f0c37b40abffe82fbf75f3e5d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af005caa245b8088d94d382df8062d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932085820282b8033ed0eea8675d00460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67456906eae74c5fc7fc36ab691fa6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a33fcc7e087e3d99597ac603c250862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaa72c0cc05744b76494b4c4ddafa663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abae6f80c655d514278bae1fa8b20364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea76314efe5aa9c39295d005f4e71a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05e46dd772f2f13f9e2faad0dc439866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e90db55a585484b23b07c7c67e9f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f92321ed126cec2d67d0ca02da2c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852639af5172ba02e3ed12f3a18333369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5a5bf7f599ed91d78733494e1fa7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf890b9f79e1f5ea662ef76726e016771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670afe910887993948860e1dca408b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12abdd3b49e2960a54c8de1f2ef260973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48441f3175ed6e26483849cedf2072374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8bc1ac9850957de64fa5815e114e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b7b84db8ca518dd744e522000e3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98551f3c07853486913d623d9cac21f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece473234f10951380581c690b3ca4b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd553ad8be06a71925f0346a025ffa2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01105e0e3035917139a106903393bbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545a032fb4d9ee591dcf98a88c5f01b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efea40763e08d907aef330fa3ef8cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3bc303d9220365d3ead7dad01e1c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3c093fe011db63fc27c4645ad0d4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac84b7629b81e637360811a5ea33f9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531d1c515db4536b5f7d17f6a5573c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709c0e744bd358696a147379babf3db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603f1828427ce052e49c514c5b8868088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d9c628a95d081e53409d4a5cffaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6640e589360b703cd3d6e47b32584d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3391a94f82b6a87f0e401882222bafe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6173a12245b297fc9745eec559ac82192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562833bbee7fb7810c75939ce7602b7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22850629caf144fa3a5390733b8b31994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aaa269767cfdf95d87c80da619a9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c542ad7841f22f9bb164b454a47c59296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e5bef63c539209ba7c81330ad988b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57f404a1680ed6f7b5434ed50cd3b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f49cca87b330a1af4d9a332b061e0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05402a259d5e3fc9340f0940583ef49b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b9a0c888497c1e397f73420c52bb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92584215b997e820dbeee90835f93e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929362a3e8e54014512144230b08c7ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f58a1977e4a51af5e53ca17b8592be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b20d8e8305b5ac393e01d1e18329f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85720633c04d6af47d45fe947c29e70a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504d88dec288a1bb5b5d46861ea28d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dd891a2615306db7bfda38c4ab575108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5fcaeda4cb8cfd48e1df0e5c59849109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a284ee97e739680f6b569b4c848cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289969a1cb6c17d8d06c23361b1aaca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124a1916fa2f54d73646e4cfef3a60b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a123e1ce447dac8fa1d95bf6f8254113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b277bfc6194558698a06cb0a7a811114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d623256c030e229818906d24cca41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a75754f87f42211c388af6970d9db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86d394183bdb7afb27b38087477372117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c74c93710bd93180763f48e87f1b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd9c5bea648c04460a7384d684ba83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebb06383d3fa763b8a8c0a32e04bd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db60b50cdd38c222133995166678447121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31fe4018eaa0e205f3a8f7938274bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff25d848f428d3575275209e09e0f52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62403c6c3e481251edeb4c6e6b941ce9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7a501244e2ec20a53a9ba704e4f79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec2e363eacc5d3de1078fdbd5a5c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8af3bfdf3726016b3e933858ba41b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a409d12502882001a9de852ea554f87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241ac76434fd5317e6c74e3af951e2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921b42489ad67cfb467df6145d9d6c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55570f8567c516533192ce0c397181131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a55d69d532d43c1270d20ab89f80d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec19832ae551c75ddbf3e50083757cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb95d5b28c566df79c959e183b5dc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbe41303e4b54cba03fc8082dee23f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c1e7458b4a6bc1fb9e16f51606f02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d678c8591b558efc14dde7c64b5e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835da50d106daba0ae7e73f165501d23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0e7a312db91c407756b61e01809bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb54d61d68ef95e17bdfbd790eec52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613b8e25acbfd1a9e622cfaff615427141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc76d93e35f53e102f27fda287324f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad097c4e1eb80d980c66f843c0733751143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c319243283b9d1b326a76ea2be114144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de283b9f51f6ed0f1378fbbfe44845145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d191b82dedc973880a6bc4e9b39f22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb9e0e39f7285b82ef1f1f46db86a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cfa008adace37360d67d2fe77543f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb62fb8f5239d61ac7f00b7e2f790cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d60592749d1c28ff8f34e57ee41d2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ecf06017be33e188a2a581e94ed2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361a638b6ec8af7e14cd8e9abfd1e8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee40298a9cc0b2000af141aa916c6c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366991436f9ddb6922f420644a1c2f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa68f692de5f988ef78521804dd7fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e0f5800d875fba744efbf45238d12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8125f780a2edc0c08ff615fcabc77d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2682b01bfe267084a423e6a05c79f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108d3f02d783bb2a1f20a628f261bf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c708a36aca3907de51dac60843442160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f071cb018363d3a1d0cec30a41dfb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092dabb4eca2920c23d4e42819a9028162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60ea4cf030d4a0bc781fed22ac923b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bbe7c26a14a68ec5d673996b8c467164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672596a9e8f63cd2cea8fbd20ff158d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb72123fac5269b3e12f748dfe96ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c2ed8691e40d6a2ea440b75eb5451167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92506d2b6e4fc3fbfedd27a80644ca8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5ee7f627e0644ed2de5e35f9aed1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991566a50a4945c28c9fe83db5ac17e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4699c55b598091b80ea89800d0b831171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c535ab91e1c6c62f8b3fc21ac9c46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceb88576bb9334d9e5ed619d1f7e02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251d31f92fb3ba56b806f9c1bc42734174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f4bf71e78d2fa2774d2b5e9e29f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608d1fce6ee78ba4b73bce06ff137b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec66d6fc8b825c633b5e8270ee429f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513834cc784e6120c83f62d4fb4008a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab9338a6885ce40861fd14febebffb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b135f0e2ae98f6c5db86c026883eff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a274b19ca1a7978a4519ce71303ad9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864939f9d87aa74f2c4236eb7b80d1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d4f21246aa0b3bcc97ab18c764a76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa31a30ecab209beeee0e2e6536971a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549310d3bf438cff963b684439038176185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42485e9307b5446b5151b2655c4af12f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9346ef91d0e8af3b238ca278278ede187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355804fa4dba1aa2cb6e8546c1588c8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfb3da0f7e1c5c56c675d15d4e60e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24707e8695b39047024620294714a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bb045d3cba2479e8676881776619b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be0ab18875c39cd367a10172a31002192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5532adeb6b6861a7a1d00e496cc0bfd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f862c661f3cc5a501147f2ce86c0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c522d87185b53176b4bc16d9441758195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae28ea6fe19da602166152b30672cee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da7e26bde8975c93f64be224088c36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82ddce8317cc47ff67e84763b84d16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb313ac6467fa28c0fffb6358282e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a09efd4fd08582be089d079d8fa0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafa32bc56fbed2cbb6cde095b0a608201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0f45bb6c354164bee80f8b071048b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27208d92009de798ab7d42308c3a848e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf2fe7425039f13b2e06899bbf27b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa516326010ea4ad127406ce0f83f224205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768cfb7101f0c6003486f8d448bc4ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3466869b6c0f2d9c6d9fe4e786cae38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2afe5ce96a43f422b9f5127d2610be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722800e2f165876ce0becea536c5a06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9836c0381f2ff618b78ae675a3e22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693739ceeed5aa5e535eede20b57e7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034abc904d8be37891f6e83e328c825f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabcddb4e6e178f7255edf40e02d4ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c4c3aaa914924be82279dc571c7f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf492d245f72b98e7d0c81b3a6a57a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427428c900d6e13f385dc0ff5f24d7ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae74a5d8f2a4e8991e0c290e3fafda3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b5a0d2f804c77068d3524b7d2faaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40294bbd931cea008cd89305df154a12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f025578a6feb88662c3f2c29c7634220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e5e085d0a5d5fc1524d3ec350cd30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93852e7fd279161364a86db5b5efc8fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ce7a7f22ba2448d81c73e15000a2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a875b5a6d986e6482e50b3b0eb186c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe37ffe8fababc92f3f20431dac86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954dd70e7db79e2a6f2c4a853843c0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47c9c215e3d3603857b929fa27ac1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b75752fddd499acbc1c5773efeb060228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae996212ab26fd828e24149d51e562229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cb60d2b7ba2815821d304fafb84b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a63053f2dfca41fd711e148a77470231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa261675fe0f8444ef7f4c4db870d64c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87afd95d2ad3e01d92c91b84d6c7c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e3e5f3082199438744c93768e360b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cabfa3c50929aa0dc84709346cdf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbce14e3b6a5030dc54821d204cd76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8181f6ca5306a50d1590eb6e288ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2370631a8223f3109d4a686e2e341238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83746ab0ef6f9de108fcad0dfd6715d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e377e394c706d42fc0a68ac0a303240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31606b20e0064a430d359af40cf524241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff971fe5ea4f37e965eb72beafa2e00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9961f6141296a5b52b39aa68d3ca5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717c23b065a1fee586e373599822303244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191beaa02abf54b9fd94e075d87b9c29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f266f9586939dbec29f5b7b7ad1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184eb0baf2379fd56dfd97ebfa14e05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7836cab5e57a003ac8dcf58c2ff71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545e5699ddc376acc25701c140e823e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fddc19932a38df6aca0a6ddd4bbf87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8057380576f875d71e6a551ebff92a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f46cea3d2dbaab15e03e8562f0f987252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581c8867f58ba78208373bc68ef5e21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e48f86493938bf79b08dc76bbe901b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d111c76d53a280554885334c00410255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1bb9ebd1861f0c69082a1394fe7ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df150e750422fc99ffb52860f72e5d3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8178438bfe557473a2cd64625aaf89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5796a45f306e966b1b721a7f1fd57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2affcb242b3b58adfa291ce83b8a376260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339b3ec63bbecc32342898d211714c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822c8fe8040a56374258b407823f91c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd401575b3d58239243450f728efa07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af026066282d524e97efe922d1f675a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321931635b4480d5884bdc12ffb6f447265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36786a9efd820d0fc84785b2d9a3ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8744e58d0dcfc654f5b365c1c7da10f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4696b9a42f2357bca05160fb12bad8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de119f196087852822570ba3cc342e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa47a012932a78b4f4a34697b175b59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe378c92dc0d9322066586f6f4056ec4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f28c208c82be6a371b076f2dd7660272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6970ad860cee75d1638226ebc242d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc2e69f0a50f247439a56ca54682d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b685e368e7204f54610434c9252c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c333665344ba25e05ee0ec19fcebd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004320636f0e48bea7723f7d793c8fc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d064f1db79ec763cb3bb201b37dea6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378a20f1ff86f7764dae36812c9e61e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e5dc8a5ffa0693705acb4f05b98ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f8962c5ecf683ec5579443a6c561a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706b05c06ccc8b746632f3a1df3b57c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41562b6a35186dd2205facd79ecbcd8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973d5e17970d171ead1177179048101284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f1d14ecee6ac164586c6c7c2d8f03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620e2ddea4bc1b23001e82b77fa0647286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cfbf746af93ac948120b169392e29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585dfe62b8f03b7bdc20d949436ee50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c995e336e537485ad8f2bb4824b49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa181adfb45d609b3db30c9c80b899290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c480e675c6b2685dc2e2d6fd470e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743f0d6cecb8ebe09ef25fe28301eab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e01a496a361928607016859c7890d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aa9954ebfc2a5faf6d19fe5609adb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974b2e438918b0b80ed9dc3c5f10555295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e9d9e97b33a0adb4457d9a4510e39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84318e10bd0f234f5d7e80811ccf611a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457607fa9caee38e180435c69556157298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e826f8aa667044830f78c93d7a07a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af83f8c3a6285fe02b23d32ae2088300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5361e727a79f9e4ca47539d9cfb4510301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5ab670037236ef3a06580a4ab1b19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707686b7b5086d9432f2ec6aa6c6b36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eff69474b3b37315ce8d2b6b15bd54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971b510acc4518cde94fe5da7754ce8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60cd9964e495d7bbbf5f528186f753306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e77cb155ab54fadc0499b1ddcabaa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8d5957722cf11bf5523e140e2e64c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb949eea30453145e208394f7eaebee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9820b18465be74b73db74bf837f479310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67971ee1e8696f212400efbc89cc71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3897f42e5ee7e49586f9c12b3e04ae9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3215795e0d1e4d9496675cbebe064313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac594209eda307c698edec8284837ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e1b00c388304b2cd8836c6a7f8da7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda5fbe44dbc05af85d6d3f1a79715d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182404e4e9e2866091f2de614951afe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe7853b8ed814c29caa00e794babf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632b97e9c9c314af7630112cb59a17d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540b3a098d289a48191181dbea2d506320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b7a7543f6b01e4f8a4b77b88f0bfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0403e134bd89468761ee63ea8e833322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9f134066efbe18e8835fa1982d594323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee59711f306bde6bafa9ad2102a77fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b75b5ff9e87ec0d1b04123017c6b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229adf0e4c118c4aee16f1ffb02be266326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825628459455b40061ee7e80c70d651327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f25d9af754cb55ee0886a4fbbb7e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dad6d9225f7f822b26719471fbf42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c14887855a02f216e76c42261b3a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3466ee904d96fe0c824c8561d2b8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ef81dc72a1e09351a332067ea2365332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eaed2accdfb80af2a4156b3dcd983333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14820330ce755eff6050c4c509cde3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3425a44cb1183bb6026f30a993807e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f036b657ae7e1d507d083e51e4f33b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fbe20b47d71f23507b9113c05ca88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c974d1d443018cbcff9672bb70473338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278007ece74ad1ced1377565e1185166339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012bb1e6580b33e20d105880ef91e7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6409052d2f10d135bdd29aceea9ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf34d7069199869951ec24de9bd4d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd957c84f75fa6acf8beaf2ad362ac6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef53896c25fb756bd044347470e703344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe9c5d292cbafbd5a5bb0cc6a2b5eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b713f98b7aeccac9c6d0260b31682346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232cc76f47aa1a0f4199e9c4c6b5ac9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799f6c7ebdbbbb74b14c11e0a5dbce5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e4c114a81be39a62392cce342bc09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991170a2d02e70df2d6bc9be512cee67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da633d7fa591b61858923c1c6b58d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a2e2ab14ec8de901b74d16b9e4ab0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cc56db04c2fbf2cfae95f78516112353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2133826378832ed98db31e5d8b11b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96c754ff83072f79d692d8c5085bf0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c28ab0569bcb020d471141885e1d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b38b252722a150793480f93fccec5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189479f3c0f5cf67936bc10771a6f5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fa8dcea3613f67149ba372ce8cc30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a401bb578c200dc17029b0424f600bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b018116361851ac39839b2413a110361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca3fd7b38b9f300c1ac493e767cff9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e96163ea42eeec6569f62912530a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34967f1c627878f41e5afdc5c4290c54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edf7ebd9dd03a673d0e374c527fbf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2784dab06c08f9ec7563e52803775c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5ad2fcb1a473f793dc0e060fdfa56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c21eb457609065d7e9836ee65b0c40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c41433489bc7e92b9282b7a1bfcf77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31186b6c65cced7094215b276d26f2d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a41f1cec652c06f2a8a14747b5bbc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b55d5ee8d41dc6af1369174e80cf1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5af83cdd9e1ef3fc8b50459479963373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f481d07997a39fd99639b81da77ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9d23d51c00ae8563ce7c452ff9ba2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e44279ad3b1da84f5d305903d8e7dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53f5fa2ca65dc1b140f68903fca37d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacbf1a438d9ee66da779b935cf49fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df4be500aca43ecd76f59dd77b3e49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fcb9f315a9b385050e588e70ac25d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3239f9eb6d82000baed0b75b74253381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7edeec2aebb1e66ec0edb8d5315225382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f99448214475a14f17f5e4f83b20d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0707f88351cf80268b9661eae81bd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534a320ff9adaf9f6f2817f4da22139385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96edf7ae11509a09c4a8c404931491386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b040f352f48918d99150a645059d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863446512df86393a7f7bb6d7b5db90b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86870f8437192329e5c9e3e11e3632f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6572e7d3bde71d38e2babe5c236eb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac8f4a140cac0329f2a69eb0f7ccc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ed60f1b627be528489564a278b95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567dabe86e3d393d927afcd2b492fab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e53f5eb1d600af71412a5c9eb8a1ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0556b659091551912887213830b879a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de8749432ad2f93b02c42fe7937386396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e01579f437a8831448e4793df40ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a959afd9cd6b420ae1e6acd3a44a47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3662edbbe38cc6fe683b20a132dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52e3cb5b22c5e88178872c9e612f1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a35810820046a09feea4917a4090b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eed91f312c96ada9681299e719204c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591214a7e04a5ff183318fbcd5866945403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8b7662ec9719c55e350ecde26d551404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1d24d32ba6f1019f8c64b7ef44cd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a526b67e32d8a30a38063d40cf971406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324264978224970e4996028a77da073407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bd35913d576eb1ba5b54935d4e731408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baeeeaafaed6696feeda96a0380b01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5678727cafc03920d691a26ef4235410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a20e079b980525cbf416bae3462cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b54e751e024f953d31aba70398d74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7177b145032bce8dcd2542adae5773413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831ad9edd8143fa1f8668821825acc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399eaad125c3625d4ba731b88b18af9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04436ee671a8b353b58246a7a07907416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b1b16410c0976b4256c6fa9bdabf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b8d7971f9dc971257a6b24cb6ff77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eca3b755e9e189ee428f0d7fa7901419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026f3ef8bb4bbd84ce9345d346f1d23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ae02ba563f23d8197f461d43955ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d13f79f8fe9c009529cb7014b44f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ac44d2c147e35e6337587383a4a61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d27f61128f66889c4e68cb57533e39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb46105710a1ccc97cf2296f3671183425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313f53760fe058c537445cf58d985bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4364c33cd18b2d854bf03fd360c74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c0d5f5d030da74c19eca868a6c1f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d153b15278c402e47f05de2b7e736429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ad121cdbf58d40b2015fb86e617a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f6ee67962d2ef66d75da9b5808489431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f042e652dd70b6d156ccff1da0f51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e09d5575adc5a90ca7c0def8242462433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47e611332f8e9b8d1fa994cee76920434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf06bc02f8f6918da941096ea6ef17e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd88e09cf6fc01393b0fabf437ade2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a68e62a41c20d04214695acb67200437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c35ed9c2a1653519bf29d44f9de58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456b3312e4d81a431ef7145f42caefc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a9a130ab558e316331199f8f47c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ae02b9e2289aedc9e6698551b056441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af2ff28826c7034f08d206c6a2f2fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412790ee7dc96a05ff26aa2b31a04c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4a1eb3d63156663df512a991f3df9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e927728cc470ceb25e5dadb0a395bff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bfa16a542468ccaf52d7cc24f29bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08345a4c36b09d28bca96e418f7a792e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602843e2d58b9a931ae569ba97c95a16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb45fe5d4752d50fbc06350b2b1a0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ab0e818afe6523d1103e4ae9c110d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd2c6b0f68c4afc36831bd66d8a47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e543f0bf57ffdb930f67cc34867ca5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515614baf3477e961e6747bb66a73e54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1a60a6cf13ae3b937260ef740518f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f5aca8d1a61daf2afd854191c3b30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26569ac08a4328324da91ca5f2655f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51307741e79e75075879dd7160ea7680457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869134d5504164ae2c8b41463d3ef4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4c040334ce210fd78920430d45812459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c79a4b9efe3cee80ac7d784a4ee4f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3a1d18238e3761c85781ec19b796b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca1ef26bf02bf2d2a20fd5a650e9f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f095936352557a16aea358d15938a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85a0daf45418c31e04e5aa68d6a279464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8484485712e3f299f3ceb64ef3376465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916f8c09c52289215d34803bc630633466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165c12f1713df4658b813c6dcc4f98e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8369e7be644173f18f5f62cc36c3c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc81b8a05cc75a6cc50565c933d860469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61047878a58e9a410ffa29fe3f040b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619843cd29379733284f0ddfebbd1f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9532db38241dc38d476b50b8ef073472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aebc92a94edb3a89a7438850af328473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917659eb7a4a39e3755d6b29933177d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dfb7ac812b2ebb40b3a79c4dd080d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0fbb6b245522388b2f84092cf84b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cbf210894ee70a54d917fc419c6f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758ad9e69b893303668e56aae3338db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299344e92abc93d940c491e0be360656479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7583884839f1f60ae8299ab3a783c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd22803d6746991c25999c38ac16a9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a2b180419a08781a255fd4529dccb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a3c9a3d859022048ca8293fce750a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd185ae3b99746aad126ca93802f7e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe28337f833b55bc07fbcb7b04b4ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b654d01d4e986f1ab74abf94a73354b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932c1620fcdb324f3127e3cdbfea5db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c07590e2537eec84b5c9599489f142488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1adb45a22383ecbed623e0ffa2ad6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a9e101889bb95c72522547180ea85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e00825e7af89485fcf55b4d8d8059491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcef36ce0a30019df9dcdcf0a6c516c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9753c719f8a072bfe3ec9f28b3b2861493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a530b7e90bc5aa71d6107445bf792494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb11ba693b5f58136bbe10ebaa8021495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0565f80b4235810cafd52028237ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94607f84e5ee4c70fa8bee20a7fbd0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188bdf5cb4376a56053f8e02d4f2ad0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c567bbbb591b145c1973cee1106a0a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56be94e059f9805b97861c576d5b65a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a41dbe1ed2fb7daf62a5c6d3a15b1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d1cd7398143a1a57fa0ea50c01d4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b495c8df1ef495434d6bc3a5faeff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6c04e59c2bf5afedc1b226be8cdf7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbb3ce19f20eaecd1e746c8147aa7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861865c8bd760e7fe08c23693592161506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad372e62c8cd6870b07a054fc0f1f763507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc03828786795d7579b3ea25a83f60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbca008b2e9a386fa3a93dd642cc31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aaf6be4ee3b061269f6e574c03799510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4a2deafcc0c3fb04f4216eaa20ebe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49833639c40aa8764c73ab098120a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73c4e0463ee92c4774d65a48c5e92c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d18966d697fb566d80d150302d0207514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7df3f755fca7e069747b008fdcf6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede640278aa175d270754d1a7fc27efd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a719a6f21287f3224891dad33ecc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8cbbb3300e990ceb105688a67489d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c345c41195bd26fcf6be87352817c8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1018edaa22d28d2b8321771bf99821520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee6fac6ceb5d8d1d64573c55779499521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17656e4bd4c11fcd2f296d7ce18cc0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9fcdb2d3e8d0d3b9a233828355aaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff7973418bfe523d571fe783865487524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076222318a86d39d4f4afd05fa9cc440525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b288c8b62f2fb60197b30586daa0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b29ba40e5c3b40cff3218dba3ea54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90791ccf79462f18fd67dd16161e47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b9a7c35e5975112c82d69e2259152529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462875dea2c7b3c78f31faada2a3a15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718151bcedd37b66e9403487664b0ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a530e96d1b41685b3c28721fe6ae08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7952d271a2c03f7381b120a420092533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73814aa721c92b4a9e6fd4dfb88047e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512a9a312c52dc4beabcad71d5ee849535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f150bd9a61ef004486038c1bd7e7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67467966ca8245b2506f305bc31c42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7d49a0e0b04b27b9bc44fd87fa1ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91d126dde1959b61068cef22bb7b73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908f009f608d0bcb9acf7b6316108fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571f86b06986468ebd6f38fb901d180541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152169121a597d6b52679ed069f0bb11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8583e5d7af11ace5cd4f83a23436e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb175392c00de82e1b706e62b2ae39e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9ff012de8b27c3ed8b808bb68e7cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d0e60c79317e05d749070d7db15ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de62a8726719e1684c1e6e6127f2773547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdcfaae0eb5f094b6a17002f5a5121548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db171fdc869e8bab4315ecda24a23484549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bead01593ecba1eff501ae3a21558550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cd5b8e08cdd644b84d651b1820d04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aee9015958a4bc140357bb828dc97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913dc21b53c6aa8cc33dce0b6db45e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f9e5fd78a84f897dd9a6cb7eafb1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9837fd804764748d731e1ba7f441c8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafae2992ae8226586c70656ef01204556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d89c433659ec80a459e1ab8889c45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402cce2949296419f2dc8e679e65761558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b827cadd10346aaaac9417be09750e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659674f8b634fd31e0907a2c95362fd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42445031f7c68807c9d5f0eaeeba8f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e991a61cfa7dd9bf1fac98067991a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958da515057908810237e9d47e3ffd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb657d2564e37238c6468c6b4e694c3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf792c5b87031d97b6dc6f33813a88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822d977e95036579dc21a5e19e2ddf8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7da0b18bc53ed51b348b9843b83db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6023cade2843171dd6951e25a25679e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e1d7e6ea7cbf7868a2559df34cf6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ab8b150097dbba26f514915c68cf7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9079c4c712f8147d010fb6a18f19b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa3a7ee32561c3849d76d311963538572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4345c0efa6c7e827fa9d5c0de32688573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfc2f9dc0d515ce342242e57e2387b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128f4deb2bc89f431c422e5337d2e70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d231b8979a341e6c14f11b128f7ee68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41874a1921a02259d35c6ccd877023577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5e56ff011b566d7923c9bc6445366578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb33eaf77c1adfa0088cc9cfd31343579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4741d9ff93da460590c3a6ebd6fc4f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca521359dd34504a8461e910a28cf2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d80fb09b90ffea41a6af3d8d66bb3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043edba2ce63665020f04672882efd57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c40bdaf22a721478cedb1ccac929584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0f17e7155bed641628fdffa927423585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b2e170b6f878b1a12f8fd2469666d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765abac75c08e60d5f21d498f0a1c8d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1100e5c72845f3479350bf60e5edbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7292b2327acb8fb661d7485e58a61a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9bb5269ece3b5769a71011a6bd263590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc82ccafb23e60b1f3ee3bb95f6b41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198788fc978f117730a0f0a32fa318f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf9faf548dcdeea3b040b7a60d20fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db466bc069cd5c446b3e20b725deeaa4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506b86d9d6e081004d08c0d2ad6190c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8137024f6b08729a6c677f8df5bd3cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6569df8837c80f1fd2034657fc6473597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd52c0fb2ae70176c27e682cf9aa2ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5e662166894926cb5ac703d62d337599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cecb99c4ecb96ae87891489820705b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd30c5785d60a0a5f909ca0923e864601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b13951b8ba849036db668e06f407b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13be8991587ed15ae185aa529e06aca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a9501d51a955c3576753db9c25f9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7624e7ceba78a0921b5151a7a04b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133025e05760412fc36b24c4d82c19ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5298336ac854d1a60260b45c4115b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274dc135f1e26b680160ab3aa2847c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad0c484ac7d24e017e30124367808c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfaea2291e8d190a25e0aedcc1eda8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480df431e6d3df1cd4add98219e84fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa5235bb511bbb8e3cae6328eea715612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3685c3b61a0392a0a56474f9df06fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc8098c9f1c7c43660b57c3aca2903614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bdcba026088acc0382407b6b1a149615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c4787351e25dceedbf99ee4da7170616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca0fbbbd6a19dcdfed610643441f95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adebdd33c9b4c52e1042d07153ff61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306dddceae45ac8de2e7e50226f3e73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90521f40323f19634262988bbf20ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8e70e6f3b014b0f8e5c9e47032d77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831a53e97024d5c8f81d1ed621b0a0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413b7e88be5e157a3ee7caffa872469623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd54c25b00fed9bd1cc041def8dc94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac0af28f46366b232390f8fe87c85d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcc0b2fe99bbf207d2cf7f87f69323626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4369e2fce8d1df56252d40d7ad3dde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7530966afa5ad30e190b4c8552d4a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb502748b279ee7a3509dbdf5e77481629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093fb483f47cabca33ab23cd6873907630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cfce2453fc4dc94d65b47fc3f932e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600073d4d2bdc1abbca018d7fc74cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229261eb66eeb74ea7ee5395ea5d0dd2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6d29038ca0d1556ee229b711e6c86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682290ff1d3357beef96db81276cc48635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8803f9515f415853ef4d09b6e6cbdd1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3984c7fd09e704069d114ee2f54d180637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158e04f6710e25c01dc5c250e483a00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8b80338845438a232a54100c4e074639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045c8cc6d197d76e8ec7d6355cbca72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ad88847b41587acd04763c0057053641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520bd178244f2b1aae65136a9f36a7d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28c70756c0b18348c1b5299839f12e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbff8ce2c42bf035b0f8ae596b96dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292579e5031618425a6ff3b02cac13a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7459a8fd24cfb6affdc0892e3f4fd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4de649e64016aa9480874a44d125a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2807c66b1a82144d50aad89844efc88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f45ae7a62748bff0a41fd70cbbbe6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27715b1b502225bd36f0a7cb4e1dae28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6be596b16c467f7f06a7a9dc5eb384651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4d67d3e9661f49219853fbcd40d96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b458432190a0581af874d210dff1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7e7201beb72049c11b32e8228e038654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992ed8fa55a80d43fdd6fec2b189c82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0fb85311f54b0a627b4e8f81610f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801952d6386793dd18ff42265365fec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4bc50e0100f849ffeb45e7873b26e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86e81b414ee1c7a57c07dd5614c438659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7242642198bfb63191e3a150df817660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72957b0eae4315f443fa73ac9dc112661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e8de46caafdb47da029ff6f3850b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e452624824f2ffaf8ef6e9497eb97bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1d8116492c51010c6cb9dbbfc0dba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a345623a18eed1fb6b570f4cd6637665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af790525093ffabc285a47973701da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d38b01105afe4e37cf015879e7a0c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0275e7493cd3a11c37c76e6a97213c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8b7b96b625040e228cec1f2db2a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baddd32cd7147690319c06da05e2439670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f19d493307f7224be6e2b46e2b2ece671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307c0632f7912567806a86127d0a4bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fb8f4172e6e65469b58e24c1e1889673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a406b0ca8869a884101cd63e6a59141674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73645e28f55e51eba540ec441915171675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18d1dd3c26628bd55d6f808896b418676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538bc03777257ee82558cfda8c51fff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13955e193381a14b76f5aa602326219d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4135362a8a5bbce3a68511638c2d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf6b6d869fd0ac62dba1ffa60fff03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a8129ad260932e86101481ad9e77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6ca0f6f883c5da76cba50a386e43c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33f464f384956c0adb111619aff0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88648edce071769b706bcee7ba2a030c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b457d6283577affaa4f0a87adac8ff3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97b9fe93c9db53495a9137d1802060686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b8e2e2d10e7e20a863f8b130cde3a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a0184dd95aa38f94929ca33d6ffc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc297feedfed4f5f0c66abea0680e25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44696a9720dc2b832c933b4e4b603965690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b3fa6debb8d9bedefb4178274c459691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec158c0c695ffc4a7141e6a733c83ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35908ec335f268b41fa09e4f58d0e00693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fe92c7ce9e00522cf0c86e3410844694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d709781a2f3f37d5d15b1b14c153259695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e08dd75178cdd0c96351ef13447a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b4eb1a21f583828620afd1d6f9d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535a48a61d2403d4237c04491a29350698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13200691e88e57827fac520be69390ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1b1df605bc4216adcf1089768e9c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21996c2232ca931e26a32f908d1de1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976299f62ae8fa2f5ded97909c711e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7631ecedcf3d2fa1465c4b91b59f910703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab789d2f0571f5a10255834d666f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038fb82dd9e9ad5517011ce8f36ca9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03434179f46d5d8190eb1f166d11c306706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014fd971f5556c0afc86e7703172ca8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1173348d1bd3f6501882606cf27bb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aaa461cab1a0b476ce1dc4d4a5c3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e002a4083d199236e3e1f9edd30f2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb04ad2ad07420ecb40b026b8163be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698030ef534a8d4cd899986ab3a13bc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71d221b44c9cb0b4c3d640dbbc0733713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d5eca19dd69d931978fa95a97aa4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a745dbc9bbadb96d791e0638259be0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217404d99146a02e4e1c9c7a902a753716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90574044c12fb9ace1e2163a639a1531717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7da203fda18c2725499e5dbb7f4302718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe3d5a567813a3a1fe97be7aa0f003719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babb6325b75db04c08d789ef73e468d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260b523cda6e9f49585db799459f18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1954dcf80000963d938775c900969d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bad096c614e058b20ae7b2721b7830723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ffbdfc3be36fe6c2f95912fd19c47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c60e8fc0f78378b8a3f9ee73c21c25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd58fefdb4d2d1b05025c73e8798a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912591dac22e8ed7e178fe40622d158727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13182b71091002b4fc9077dcd48682c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6c499f80bf93c999cd5632b96fe85729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4426f9b12680573e1d5d22f09715281730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1acc6c98b0d532455f7e2dc6e3fcd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7708cccbce1d880b6a76ffc42f373732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c63a247e03f03a8a30d1a743657c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f280464146d87bf83e48202e07b2cd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313cec42b7b72773a879b2a320efc10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032d15170413d0cce8ec13c0853f2c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820c9e7fee156829dc2e8992c05345e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd77b95cbaefaa6c4c04bae8a01ff90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eb61159ce621d9fde1c91c2616360739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7217de5a4576e375b22d3968acb06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775673a97420bd3a23d137ed82264ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62e1153f4af1957fa47391583ef1b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728f5bd81a218daf3c6241b4f51150b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece10a8b46c9591b5eaa527340a927ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9feec1f4b04fb2158c5f52cb96b41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9195d27aecc27bc088c1e1a391263746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c8384e7c44a4b93938f2f3230bc8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe73813550a5969c3f50af7b9d0e5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299633067af8215b6f7474c938d1512749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20beb39960faac429b47fc0167bf569750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17874f21d4394c8d59da5224988aa65751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97369d13a35c8385d8bef448576feb1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9ce34f5fc8adbf797be591bcf3601753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>