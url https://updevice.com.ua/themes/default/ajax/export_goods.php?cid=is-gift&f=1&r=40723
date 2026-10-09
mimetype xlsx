--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3b5b2ece9f588f136af09c6d257001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705ae63f26637f91ed3987e212afee02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a37348da526f74710ddf29462161823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9f10e8d1eeed071b2edf64e18fa464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908330a6efe9ac47f4122b6b252d3905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76550971bfd894acc7ea5c1fd688e93f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560ac3d88b74f007f3dbaea53e3acef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37bff4353bedfb3d71a25f39f18c018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec37378ecaefba6cf32bc34e27fd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50c9d729e468a536adbaac8d91c9ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f493383f7db14d5d682d4673dc94c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e01418c01dbeff836e07aa93ff1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026e39dd87d715ab289ce7014df9af413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56993d1229d867f72bdd5e91fbc9eaa414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d687e64b4eb876c285bb26c84da24015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4247bdde43e1c9246f1ef1746126e6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2874d2488dfaad56fb46845e956e4df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c58d44bf71901a7af0b999d75a5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a712089516495c4718202ca8f0515519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4567d94c5c82716600f0514bbe1f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093028f69c8e72047613c57b789ab1c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f93bb019568c24d15601916ede02bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443b24cc0c1231f7ba5fa2060c4ac3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb896aaffa49d9cffe0ad6224a2d92724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4c5b1d5d9b47757ebaf1b6164f90125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132d5db29696f8084e051f96d14854326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f735967befe877f293e104ffd57cfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaf40fc15413899d3f52b677c283e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f931ed89358ad5d251d5e06667f2ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c644abfadef10d4fb5594edb5bab90630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b844adcf5c0c7d71b2ecde6ab76e9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb93ef6fb3eb12ac3290c04c43786b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6e1515a3e9e1707435f6e8737bd7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213e6d1b940247a2a229813d64e4bdf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea1993c9a6c1e6502bc1a599f1ea4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d431e484677cfa645daf06ec3ce9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85377d42f7678775dd1d1119b4ee7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b45b3d73b1aeae8f85af90a9ffe5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389c9b3f1a6c90407c74a53571790bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ddbae41503d4b1ab06b6cf459defd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd49faee8edb56c7267327ed048f2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb91fd2ae572803276ed1110d7282842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1abf8d8a8e259b6b9b76c9476ac7ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7420d32c1f12e03e6007b87eba12644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab963301c42ba1de44bb8b8e3dc18a9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f54228495229289486279332340a1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f584c82fc2aa60ae09556d3247fc7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c81508c574efd1781e6f3d50c19a1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2804916e0eee20d295d324289ea33b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3750020e9a5bae8e1f4e80fe9333a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e535b40424e048b766e322eaba320a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949fb32db7e1021079fd6f25fc1c3aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9214520d975a1b13444e5cd4a7f99f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687b0bbc5e4d1009fdae916c5d54dd454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e822549eee4a91e7af5d7c45d173b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3523d08d3eca0d12897d1a829283d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ab252ad1caf3745412fab7f3ed47c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02c899c8c1f78ebe292c901afd501a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368574d9bd38a9331bd7c32407bf047759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eed8df989f67f7b32cba0fd80c6ad460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244ddbb444fd47a571af485c7f7639d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626b88ec79e47eb2193cc0145228f6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0184f23af1a7152e9632d6d087f05c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787b24eaedf6cd63f8313a28ac1ded164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0f6801c3d75d431c01fbaf38c6e0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acf705395c0af3c40e178afd0f6ecd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c3a143eedc00aceb44488f2c2d02c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2f4bd15a36d9765a9c3cf54a21b9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed74a088500f9e543b4aad0858db3db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf279f83a26533298d57ef774534ffa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e08d23a13478fefd900311456078a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659729716a441fb8c0ff98e47dee753e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ffea4e25b798e4a6249ad0f3f1b3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37c9aba0c9963a385dce403371ea8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3ab16b7fd9023907fc85ec717a9f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123e956aa328acc18a854a5a0d6e5e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88011d7a0563bae4f37c26231d7aea6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435d2d15262b98fc10f5235f69a8f6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7df1cda19e6fa718f9da20f454e3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36ac7b5ea7fbf3a1e76b6b2c7f91ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c14cb3c2311e0b36371f4102397c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb7a1c1ad28feac163e02467b446482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab243101f5b65f70633e15f194003983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd886c384be8661b8950d4bc04984a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1ab380cf3b53606d73fb2a5c020fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98e27f1a09ce7c8e081219b16933cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b53b5498d74b99d7f7e25e6094605587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1ae3c3cafe9af4a53d303d0d676d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8670d6bcd66473f8c8403b8dad96589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e2ff9501345b32671a592a9a913b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54273169f9b0f808dc9d1efe2723ed891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e12e5e28a258ea9ff29c223319c8a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0df047bad785751b7d2177fee100c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c955f3a28f1dec49a8f104002ca3c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1be9561c695b9866bf702adb2de5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a0383e2113fa5cadf3bce42d150c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c6401713bd8f24f256b773c56dc8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c707bcaf4f728cba008c10758df7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729647eae5c9b5e93ad1bccb9621746e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb8c0c571b5a8657ab0c1ec77f1143100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbffd775f12f4e9439c2454cd30cd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad338cf51a7f56b9845e4e5fdde2b66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529386361154df151228a68841df499e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a3259713769a04b093c76e844e60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c69c212987eea26651a007fd4aa5d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95a0ed878fb97010c0ad46a051f0ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce719d81717da671b08324914e28999107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8000ca3a7f6973eca4ab10214797606108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca83da115efa0a73806cf378cac8978109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961c2100582a72c43a9888719fb404b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9de993a3704781ea38516601d346fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e4d948a40a38f36e54602095d3c39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13439c9025e3e9c0b462d119075ee3af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617be3a6e4adc26dac13b66c4ddf2f55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a054c921281ed73efa18e15154e161b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d7d025a2233ed00ff032355d4524b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975661394ece2ef23edeb17591f73119117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173c5dc5cf11ee9e6a7124bd43c9ca3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ce3bb5af147e703d7137aee23793d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e10c94c8aefaacd403b86f5e57005120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453da2b65e3d8bfe8b04ad78604489f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254680af25188ee7bed724ab84e2a01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d518ab8c6f00e406b4b3cb052088a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175dc5dd831db4aa107e34ad7ff463e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b644d1dff6addd00c89ab30750f4eda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd65dba2ced2827d775c30019935d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d62fa06602e8708e13cd962b0a2540127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5252cb028b1d89522b75a1d8e904d19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e933af5585cb8d79fa5ea310e204d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5647fb1b3cf1f91c4716b0168d8154130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307719cd679e71fcb2c22848f7958b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0924dee5d9f50c5d8ce853497508126132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f955023283f24f2e502efee41eefc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268ec62b97360144167accd79b27fc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826022dcbbe938798f16e382f0afff6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2f4124be236d8db83e98dd25593a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d1b8911ff021a34dc03dcc63d0b79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fa7533ac8aca4de53c1d8cc314a99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d62db48b7c8fd175c5e95140d0dc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e1ea5c2482397ccf2fa38138f271e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712456b5f70ae166676a99269a052c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bf9e37387d7f2e54220842f86573c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd6e2e445decb5b8346e3d93299c68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55274ef32011b63898a977333114cfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486f433e28d125926cedc15460e310d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b77a8a5333c20071a22db48798ea3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc9a044884622300ab59048891bbbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0581e494387974ff0fed2294f1c6517148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810a97caa0cf8b38d2ae2bc527bc9a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce80815bb495b0343c46cb0eebe54df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209dac172a6cf8d6d87e14cb55e7dd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511a626e0a6521ed4432f85794753de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b636ff5a4d3147e94a5b41558051318153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04503bba7d091671233f8e498721db9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee056de60a8714c11cc8afe34e4c3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd44f67ae9187592080a31f0f55ade8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372ff1e7fab28f7f414104db180fcb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ae190f5c24f4cfd191b7c4a0d562c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4787ca84f11c5a2d92cb1e57b5f316159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54e58621c509617b32bedebb46af13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b425126445a492112bcf598ccfd07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c239bd4ec56a0488a46fe360096c70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8bd4bb64f539a07cb469fcea933ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c91a0a11ccf64cf08c0ae566888b0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b54fcbfd0b15c8325b9cdfe9accfb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c544f8928efa50d9a838f69c79fe1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5c524cf47ba962137f1d0c413b065167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1f8651dfcc957737f163dd7fccf24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f5158950808fd33be38c936785672169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f880f33c500a8604740f20802f9c9ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895a6a1a940848d0831f5fb9b03badc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc4bc4aec39bf941fb4fd46ebd83a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9298711c1192f348605d7373b3dd1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7c55bf0408eb94c7d36cfafbc86d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c674c02a01a7a27e36f03e2d9e92e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0f3635f5e1ce5c764746ebd4b7d49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d17672ece1e6ec28d6bc07ef2ea1bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e54b067e66922919a6452fe7d8fc12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57307ad70b255c5a0c6c5b675b4ddf6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ff05803483d3ed2f98849b7c48df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77463c37c71f7ea3272fee2f289e21b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39b0f3b14b008a8af49599ae52ab26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f4a179f5195e36d7a5e464ba471b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b64f2bff8715b9437c31617a75609184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad995db7f12354a3e4c7941e248e900185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d59d4c78c9502ece065adb3ff434da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf9579899dbc74da22da7abc46a071187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a679719d1ac8b9b9ae91d656722434188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313e6caebe130123cbc60a71cafbce5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9cc8fa469aac8e87102c47f3be333190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08177bdf4f823889c9835dba843a5175191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b95819285d02ea25ad347698cac84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66ce8407254d301d5d8accfac3cf08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544503ad4edb703223a493e2650859e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547dbdfc473749c2f27cc7850435b7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadad9e4cf33befa1e5e124ea3a73a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be40bbe0ec5e5a25a75e384ccb95dfb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d711dd088954a565083bac3c1b03a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d23de4f1e7803b72d561aa945355c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c23a33a366e8c624a55498e98754200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee5a4e7480d9b1984d8912c603c813201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958fc824e7c18b20d066c2f797552c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f4063310bfadb754de003ac443208203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702fb2daadabfdde217e9c5b36069c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa929c05ce5de27253c8b0758bb2634d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1da36bc29c72bb0e9c9c2b9f7e969206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29112e957e37c190d9db2a99a48457b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd81c8f7417bcad3dc63ecb216b82a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b694c322e4a318e9e86b0c3466ef2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be45d2862f617404773f9a3ff469a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80050c60740265ef6d95555744af16e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf608b44ace5350af68711a6db902212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d817195e05ff290018f850a47f63e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e36704e0416574f7df7d9ef22b697a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e949f6f15e16fcaabdc9344d15688c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b3210ecca0f7dc9dd8a9e8fe01855216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762697a0e73556a74e56c69acc7ea217217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2e86e6b1081019896415db341f0b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c6adb8a7e7e698fd3269906a4a1d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2f462c85246be2a8cb500504f440e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8558066e39f0d062e6550fbfc50186221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a439a8a74ccb6a9bd774fb2f0445374222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a240901855e7da95c747b055af2ced3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b32204c9a996057557b376015a31cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf22b454503f472717fa3d7ac8cf7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ef3aafa2df153972f8740046bf1a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2755dc9f8c6008ded8a0e77ca0563227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db6ef874a8233ad17cda0d94814032228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aa8ada106efeca06d691af3413c3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624198aef78126db42e07d0307576be8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8570ac9370d2d9ec3891c67aa01b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db824b98f0c8756c3a88e05968fb6071232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813edf4f62db6e18fac92c52bc6b72d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e0fdfb5e3d04e1cb9b149ec0a2b20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2dc90b55f8ef7a5859e35bfa75291235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746233e6efe3171ad2dc1c1aab6c4bef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64a69445480360235b81c21a0d02b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca2969d47a870b98cb9d1d2f3c80c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44ff32253efd671ce2acaaee5e15e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902cb12a3553cb852b6f9dfbab86b1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02684ddd2cbbc376515e9fb19d2a7b06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510b121227d7f8999bf85a8790d90cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef84b8855f285dfc659d7019587c633243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a221ff59b7c32ad02d0415dddcf671e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f57725c0e4fdfd8637e4002f77024f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70992f8beecbd20aef6dda5b3bf95a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4eaa0618ccf507ff04f95f3faeba4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcead47ee99e02497fccd3f96f1067248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df59054e7abf125092b9ebb72eb608249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5967c7a4bb95e069a9ce573b3899ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4207ac4ea2814e87819f50965c685251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cad5de8b798b28d761e8ee3b49274252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcefc3fd2eb11d2314053037226047253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ca9a5bc3b0e884b723ef6611b8fc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0b48ee92deabdcef03f29953565b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0812779b98c5f7352959b6427e87f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0458daf14cb74d1d21cda37e31e9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391c4e2de3b9e04a27b39c6d2eeca58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d712f8619bc36e528600c9631a4010f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba998f3528f952b97a70cc7b490ee931260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023f5dcc1f7579b417c331a0a9d1073261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90a85b50e696cee7ff0f103b6e69ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f044d546e200db2839d2e30c6680052263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee1ebd9d79259f2e0f91f7c177f3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9bc8719806c7e54dd1d78b0f25367265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643f37b4f7d48e6742be156d37bfc2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef1c36fc1c492adaa1cd8179f128f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215988223629a089363cc57820c585d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea65689bec7c069fa8b9b51f3d123c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835fc2566ddf35557d830046ce3838b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36557137a7c53130455fcc04d4345003271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b677a04af8278c7cf5a40b0a935d52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0abdb5a1e03aa786c4108bdd8ed998273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01932de36f84abf99ba233c35bee845a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fad936d77efe4e50009076e1d771d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4055059a6e05205c251d613805861d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736ec1552b00492f30f428b0653106d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce316d4326c0ded57f1e0776fc2786e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af8fcec390c0fdb9bda73bf8d83d00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892fe9d1c27332bcd802fa47bd89dd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa43385289bb8f3426904f814ec1a03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbca761263ec5cbad1cf4e36e60c8ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7b98106eb057099e61179da9c0642283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d33244efbd8b9a87817a06172c347284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6f69a49a3120e0763e76196663047285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e25dd643aee8c5180a6c270025b53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb885eb8054250c64eed7d8c97267ca5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8139b35d4148936340e55320b8d944288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1b5800cfc044cdc13bbb019d4bdcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697204aea616114ddb8b0aa49924c301290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3347457114ab8d02391a3366ebf7e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b547b7c713a9a53028eaf3396ca525292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b57a6c9b209b65902225c1a2ee71a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ec2c2d6792433c3fcbc8b671d24c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8bee0b6fa564e0d92c11f08012bd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612941366cd48a325a7c0649655a264296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe72d4d13c6da4ccd99bc0cd28849f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed11dfd41673feaa8d0773ab2e298ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e50b7ff935a139469f6ca7ad5720b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291dcec961091390296311b69ae782a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d90e96c8034230875d84bf00da894c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd8ef64733900a3a7a77c6c07782cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854569af70edd88beb8e9e7ae973811303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17adeaaec6e8b1da961d4eadba92fff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22788406ddf0befa349e2601f8e01d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd97de53b264eb176e1205243ee12a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19673337f6031c85be50f72c389a8d88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd760614ad5c1ced13df64ed0ee25ca3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0b28b3b85ed05a52f69cea1380162309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fc0a9a97e019115df6363529feb1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3978db00c8aa1fe7a95e199baec2a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0defea54d9025d554557609cdc437312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba90decc3ea2c064a99626c37fe6c5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b809ecc07d00c080a83692ae9c2ee8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576433ab2acc3bf0bcf0825fe4a427e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f3e66f558460a51d5982f997afcda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb8686b97f4eedbcaf881053037b39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78925a0286910d153989e90aa94ad177318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc6bd7c2314224fcac83909d4a37ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e568c0fba6c34d60467f52a2441902320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0a48c4f0872c5e83a7456f5be6847321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf40417797c093c90ed6079a613b90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed98393293cfbf805638eb2085d425e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac212aa17a61a76a2ed59205b2c33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651e7bebb9f3f60c3f569dc4d294de1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95bc833802116c8f62417c5d111996326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f359f47f626e730cfa6e67937256c4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a169b9f8c7736e070f73d8226bdc2eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545a410d10a5cec724daf7476d268ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1213b3ba0d650f3b15dd2b9450c74a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb9b681555e969ae70b02dfd20f38b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84323380f76fd890d8ec98917db74c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6d3f897d2efd5dae99a9bf548990d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c33a705ab9bd37d889fe5d4a5fcf4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129931237669438f0a4e53fd600c0069335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e2bad82fc58f8f5502529be546149336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ba48b05e44fb99335bf7d42a8d2fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e753200b5b034659d3b457640c0516338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a1f69d497845be488a0231011d739339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aea2dba59eb0405cc2f86a2fe9c42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c601063df8731b5fbe77be99d4861e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a44b45c748be270caa31d33aa349d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9b227ea3f67b8653f865a21581b27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead69b07347162f9c6bed849764f764344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2978f7cf74585f18138aa86ba22e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75a2cddf44b2da9ec2a353013eaf57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7a4325650b6a0bcc8a4fb0723bcaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010617545d0c47eff7f1b408d4c0c04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa89dd080c20460e23912498183c58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd35f1dd6d157b8c9c6a0a068ce958350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d684b64f6a0b749fa30ecc03f4fb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee8e7219c00d5432264940eb27c188352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202cc5d25e12511594ef3c5e21f9972353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c83bf844d3615f557f2218a15d12e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4c86f9173beb45f897e1fd6b82add355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02ca91ea8707b36c627a22f33605b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ea885124c04de27fa5e9bdaaf66d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af926494dc9466a7bb3230e7f62b1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e22505d1b021abecc5cfb5d757441359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fb80904241ee9138cf3113ec22d30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86407b1270521c7fb60cdaa14df8bc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc64a8201c1f934c2fe718abedf002362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cc7bcef9850a704e66af28b3723bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654baa8b96249fbcb00ba9d8d5035cd8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649b90463110e2622c26e2d73d4a0b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b7bfdb44986aa267cf6eca49ad235366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57764cf0bbba97d18125c40e1512fc87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72168bb6539a008b174976799d4822368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0208441f83d7ba5a7c270d687f3b3e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716159a98c375f1a6ddfc7107f2563e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7e1dcb4071bbcff9021026f9d9c6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5ad65f44139a01318f08c07d9d52c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e4ed8a47fb783e0a10673a0f01e6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d4ed0d6b3a744c2f2489ebb6cb420374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f217024468e3fb8ccebf0b053a9ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd240c88d5bc98176af756caa60cd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2188a17a9fed9e6c366e23ef54b83c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3545da35abf8f13e39ba75a482da0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c691b298fe5352c1fbd5900facb41a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df7930a7508306337f7ff44194e9c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa4a480c3c46590b5dc4bc88c2255e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066c32cf6d93f8d69d8d4f00ee9279382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0dfb25b5a05c410c72416919035ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58784a76bf0971a66521967d3032c69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5d6e984bb0ba755060906d6272a17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ad7aa7a1c1eb1a283cbba1b3437d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b90d44d988611395396c29b406220387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203d7c3db7b8e41095a33709cfbf928388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006a072bee127440037724cb74a697c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f592df4e7b51e4358e9a534f6d054e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff245648757aaa52e27fc260ee85b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ac0151e21b2f1bdc804897efdc770392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8054e151dc3390777eb1f4348ac9de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d25c69341b4c4169c78709ea55d81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b10e58b0c0ddc2f40f5921b1332e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f9c7e67ee24902dfa463ee53ccda3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3791d5c0e6b3298511de74c7bbf337397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91f916ae55d6fa1ad2aecc15a432f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7546b44e91a019f5a8ee52d9a9e305399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4143279ed2b066897d0ed6fa2c9b97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cc28c89c0b3ce2df239e3984e3bb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db133427f3a31e3098cc545e4b2ff0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252d09b864b74769b26dbc55e030a2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7280bfaf9af5b9ed9284f14af1e25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d9196420c7b7cd3e8c582515ba1c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe81a5a4771b7d3e9feba59b00f789406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a77255e983cb4c08dd9996c0d2e66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfbe0d52cbd2e7a675c3c732bff832408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baba6ce415814e8b407125d877331ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff525558057c9ed3fac0769ce3e47a18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb0d7e2e6204172340b0a2a273717d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096926f7769479a2ba4e306dce1a550d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4de4c950fa7d5db00c86896ec08ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed8aa97c13ea1c359133cf518d4439414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8998ed5bd10dd63471de78fe41b6eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb12698a51a30b4db65db59a3bc8162416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fab5fa8db86e0c79dc5fc7a1facf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6858d016c89dc4ee5163b855d87ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f8795bca745e96db5642476f4dc68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ad12794f1fcca760ee6e34f51bd82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939256e34c9bffa7101b813ca58a067421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb82c0969405e0ef2389805056b266e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6251b57adecfafbf572deb8048c2fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53eadae9ba7f2a927e64272f64e64b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d11bbf1948a6a0130f3387d89f469425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586bf4ae46bcfcc596345662d204037426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03b06562fea5b7733003b9ebe32758427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519737c3cb7768ec5fa2bfdb475dced428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc321c4c50a9b1a8ca13149ecd31d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552c909a3a033f6d7e43b012df82813430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cbc8b3c872d4937bc843020221d2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa830c02eafcf1603b18b2feac9109b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981d8eefb2dfd715e1febee775a661c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ef7e9150c5799a1b3c23431735378434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c3b54660d12087cca825722492f53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779c4376ff077f8646e7d835a5252ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818814cf6848c0289e83cf1539e2d11e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22027f27225e6dca071350608f151dd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a01a3eed196d02bde36fbf8b5dd4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78b1b0003a9999cb27445788921424440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28547532171e762c8a44b3c0beeb0861441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876993388df38c7784b6956e1e3f4b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc735288bf54695df6027dcddc46537f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238ad4202aba0c7ccbec290275ce249444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffecaf8112dba3be68bee2478170ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbd68f61f2264c4254e02189dab639446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211c920a58f0ec749ed6e6995e7e822447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec6015cd71a9f40533799d1754c228448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e591ff400f7ae0ddc8daa1dbbed6d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c692f9af9248b09d389d4c90aea362f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328876b9b8ff202375120483e5387c15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad04cd53fbecc0fcc9bfaa7237d163452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec054eb37f244121e9fbe4a824f58da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6fa64f7b77c8b9349a3ce62f0ee1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc982984eebb7d15c6b51c538dcc19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405ba8479cec294e01f48b5a0368f9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad100e630429f5021d5f94023a718c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d45f492778b9f8f2862459aab0d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86334bcdfd516d0bb48b6d2cf123acbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdd3001c5b6a284e046f0221ab0f33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9a70e7f1d9440d1eb402330209549461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663d3f88cab78c2c196eff158d1eca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d94056aa7c80cfcdcc63ac23514ea8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e85eabb57d2c52721425cc3c3df0d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982bc950a54736fba4d41a6ff45bada465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcc4b88ed57178857294322e64b32d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d02dc2754703c085f3b388fd8551b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a11ef5cf319af3a297ccc312fdf219468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc50eb79874aac03972bbdcf73599f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed03532f5d00ca6f85f114fe6356f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf534bf5ca9be88821a9c267a3528d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168479237715bb0fa2636bf768e5209472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1522b12c9cb9188d45ce2c6d1f1a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af751a15189f9fdb4371d06c477d70a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36892b4a7a2a20d8ab2fdf3cf7999fea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43902465a2b52a1a1c60e041bd0b835476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab439403709feab68af01336803dcc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416fe49090fe646b5e0534a2cc245b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c59cd4c63a94216809972e0bebbc98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122368cc94202df3477f7ac965ae68a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02493d892c31e605a2b067ae982f19a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d5758bda0383964847f94a26338e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46558836af3aa176dc7f3475fb8b01d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d62a2d27f69bde9ffa90994cbf0c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c922b9c6d6e575fc803366251e048485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47dab3251a5bfdeb540d7efe9f6b09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b087b4a1794d2ef767507be86ff913487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba414a74d243b833b5ff5c0cce5f185488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ea0c5fe67201830cafb34663d258b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f27f4394818e8e16c84c188a1504f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdf78e5ba280018701afdf5826a25c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ceb816bb4b16a70f7ed3eabd0e8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30aea4faf3fe1a500a4de81fcf4ee6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c53330924f2d6113bcee5caa772e4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c3ca0c42d64031bb6cc849743c03e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e0cb57bc06d4b05cf3274cfabf5d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411d96bb1cca7de68518fa047abce28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239518285478f0e93b8548cf45273b15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2067d86bc847275d45aa294a49e7f2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e634d2320d24c92523d87aa90c6e98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b8dc2eb9b7934ed2f1f08bc74379e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed0140522977142d49c9274a4f6ca3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672264339f2ea4d297a9906dbef41fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bac73883adda6b166d1889f6083a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ea84258abc450abe16c9507b162e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ee49a9d4fe301c8f925314c42b7e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce18ca005a33da5e9634b31a82ccb25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9bf128320687ca18b54a334409732508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c66e13fc3bbe43687ddbc17ec6ebe5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec309d6c71fc88bc612f6fad80f2498f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824877a51c13301e6dcc6ba085bfc0cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ff539b2d4cc53fa034cbd1218f352512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9e05395bfd821e20b1d6d377ead12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760c382a17e392122c300306d111292514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132dfc3564f80e5263b742588b7a1f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77413b68dcad019603979906d642346c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a529beeffaedc578337c236f9343fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999927c6d111d86d158d60154797a997518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4edb5e8f08cc696d20492b6dd65a39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd114507136066abb463d50f04ffc86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16349299f598334715bdc66ad9501f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09523f74c5224f368f2f83e46d9b76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e7fa3a35e15d97903729695ea4b61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372544b0f6eae71b89ec4d3b51fd939524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d40eae39890ece6773d1ede30a260525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e6383740d25e08fb0950c464ad4b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8079a3fb2b9abcc8df752123ea4ed63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239092f98be79dcc31998d2327277a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8779a2e811d3b29f7ca7fa95c92ea9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b60b9a8a858923d893e672ad631d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1606888c092efd47b3a6b6721b1b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736875f801059c7df1b16a2c6d9b39e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b8806ec8d206811154865e90daf43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb747555bc6e20adda29e002b22c4ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715695f9759d26c86cb8469974e3a11a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a097cc524022648cbb20c990268d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccb58bdba7487215905ea1b5b63f93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd61069d9535f82e82d74f9eea22fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ff43c7b6c7ef3501d25c915cc83ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1ffc73ecef38edc82ecda0e976801540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bcf3b17d53e42e8707c0e9ecb7d6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17feb36cd53f9c9b175aab5d4278fb62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3759416cd023607bf4cd91081881e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707cf9d26d5dd5733a7fc3c05649fa6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5b8e0bda9ae5f50475d7fd142a8ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81e84b32f7666860fb6e4ae550b078546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc662d71275720792789a259a6958e87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c14cc685d9674dc15b07cb28b0c3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b9ceb3387dfd2abcf7e24c8997c3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fa3dc6758a410590dd09d6c9abffa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca42817029cc8467f5613883c2c413551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72b6609cf78ffca7ef0e55ce6b4ea5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f691ddea3787d2eb9ae8f3cf13445553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9bbf1f36ac06edbd4f70fd95b7a89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7790e0f9f26ea19839f22383e8910e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d8c454b60ded4a48bfea76445baec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2513b1e86a586e58822c473bb1412f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92250685844ce9930cf18f93dad053ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0771271e319345884680314953b952559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c77a10c94e91f291fd01173e13d5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be2c9fec36bd404118ba50dbeb9481561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa5cf331e307084d614ff1656e742562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6e3999fa7a52d294f4fed1f1fa191563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ece81896a5c766cbb567f37afd0a54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683a59457d4f7f3367394642a566687565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ff88d75ac1344fdd1378c5a14ceee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1e142f33926a5d37ac9d5c1e6ad50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f23eb3ae7752d25d32cdc666e37a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aaebbd20629963c44c033db698d6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640b36c926c78bbb4d5e6c5bf1ce17f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bff9fa8bfc14eaf1e5e21afaa89d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fc8bbf2af626b135078d3c5ec0337572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bc6ec83810897557afb8b6b1b2f41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc2e656e3e95b2e0a3179258d27f7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e57294ea430d3e49b53db95e790522575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739bdc8345da45d5059de4409d5bb98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7fb900125b654c7e1fc964ecc1d49577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b5ed85ef101f42b9d4cfa7859318578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba69a60b063f665fe7678a07b5eb30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8714b726cfe74c0d97189c7ae69670580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc02c1f23cc4121731d6061285d740581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501602331bfb2b0fc4deb0b981b3cb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e836dbd97080500896a8b76eb332b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51be09027e769d0738dc35d759463f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b528ba64f0aa2be3a87a7bb258d92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266a7d61019db957a81a1560f96613f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1c39a932011a4d823b06c15713586587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988246113cfad9d695d62a85a9f656d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba5df320555e51f98272a9200f535589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eb566ab4e7ae4e58743342bcaa48c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93780249332e86584784005fb635a6df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10d2aa6d383d47d66f1b9be4cff760592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97361e795fb3be4c04e0e4787ea0e917593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e34539d4ba374f1197cb7545b8c27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc270957ac7be0f118841cec5a24b4d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad2150ba8c9541e2d116761edeb15f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708261132e16d43789eae89de0e042c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c885cb8481b249bac571662e24ac5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eb08889873406f1525b056a241d4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b728e65da20fdf653b70fe6dda4db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714d0a6f93a4b040560d6ef109742e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62250d54020554be8d9d0e5df9ba22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88f837273a972e7890ab0f32d19303603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71005495d7e9d2cc0edea2731b27b850604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9955851ac19bf5be65f1e9b667197b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ec503792238f7013f7c36547567d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe3295ddfe2b4c31cc9532a91f20a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9530e10e9419aeb6604b13159dd5fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51439c02c5bc46d4360fb8a10d5cb3fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0fdbeb2801582285d481cf803f7e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cecdaaf787a4b02e2e583f1e05de63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e01f3d280adb4030674c591b34ed64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc2b8ca7dcf20de3d1392badb2c095613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6a8bf6e8348e7ae88f8906c8089d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df1bbd91ae4c688fafc550ef4caefc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9716d11b4792e5c4adfbc633ca0d3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e146a76a7370396414e45cddce61324617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2e28e82c0ab4e95ad0f5b263d8997618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99723d46c48406b3787af5e7f9f05013619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038afbcdbeddf400fab59b69a6e79bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170a28dc8ff562a94040e928cd38f1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964987360581981cbf1798e2afc2f8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36987157a0f2d02bc3aea8f5c980bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60497e15b9b70bc671925bfb1b8ec950624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce21ca28227366f2debcf5272574b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c23a0b167de9845d26fc0b9ae1485a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dc75bba2233b0f1fc9778e00c8d70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca4855b906a8269f6754173b692345628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a370bcf21cb27077e3b5a5c17a3c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11404211cf7b1dffb8d593cb767aa882630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3f4f8be5e858e4befd8a1a20e0519631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99e57f30f2e93fb7601b844f0e9434632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca99f08a16d6764f6ec3c262ef06d50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eb4730ce392922b730569c4e7d06c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e25846b6cfc941cd2d4b20ef694b82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e49c92716faaf3ff0b4c3049bef18c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916050ef3dba34a8437809ce252ef8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5717ba0f0abcabea24a33db46a3f5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177230df1de9255a283bea7ad7d9347639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9fd22e8b7411dc1c03ba391c5757e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6ca35fa9ef6c62ac35edc9f496955641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e066963653a003aa104556b873f2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91f692cc4491d292048fa1d0462620643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c69a53d6f5e8c8390313bfc2e2d70f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765311e3affb5b22fde35b7469b52c58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771469aa48faddef9e7d29de5f04ed65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c818b915bd3ddb7320d0b11c941cebb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76983e469f3df606ebe7b6a10e5939b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89f96cc6f9d56f9db8d617c2d448e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740b6c104401406dc6124430fe5e812650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433123dad1e23a0aa7289a6d2a8d89d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edc6356a5bc5cf72c3e20a22e0774c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25362d0c5e8e5609b93892844ec330653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04534b09baa0dda7e851c5a606840085654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b602e1fdcf54318e73cbe404d07da39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1a07fa807f5dab45707b03e57ade7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d394d701ebf9e3f4b14ee6f3f59d3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c7842b25ea9d675ee48b9283a804f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3258e99c7f79054a798ecde34f0e6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233e95033a8b2142a3b0fb6fa953a51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cb3b9de0375f290fe0d344332101b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3b2af0c36f2e9f08aec970edcb597662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2977ea81638f1cf7ef3a1eaaa6e46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35d6faf4b4e663760b605b400242a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bafb20cdd194350d9de48555783acd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07e6a973fd9b11220720d6fc59a29a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee45fcc87de60f8018126a87360f449667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93df42b818e3fb85a68b1b1a638ef8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd09d4c4651d209726981a31131e59f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02e85f2e85d9eb77557c02c2270371670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa17f3f32b19aaf0e737490e231b5e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf418e52399e420a608a65c7ac9d0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a04728ffa38c5a8570ed0e56ed280673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe2d010fa3667f4f7c7e1c0c568b05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6305e8af12537d6cf59b9e3c02260ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e6437d8bb487cf0e573b3dd9f8cc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc59d543c20e5f2e345c89154781e9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af222ab95716f8f1a2fe7f73de050c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a0cda128107111ec6030ac496e881679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb5d7426c875ae09fd5ff41ff3f554680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474c3b2713075e8aa2c6cd60fb33e55681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa77cdfda758c9819aa0fb01b099ba5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022703b9c3ba1dd8cdc7f46a1d57c03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab54fdbeb32e63566e60f0b29121fb8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bfce165812fb9f1017617cc391311685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d0101fc1037df9d6936772f656d41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2595297794140a36dbc408c9199114687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c799524c5a711015110c2775c249e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ad884775e3ee712509458c64f73c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67333dbe46e325e47d8687d035897e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea8e0f8789a0367e78fdeb47062194691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c999f10e073fed8e5891c8f1a4569b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2027af3ec71d27f04382fc7a985b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef006af0b3b8d82220a5c1ea25c2be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c137015818f94a63c5c6b106b42db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919dc87b11d2f0b71c2594c95226930696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f1f37c436d5a6174996728041cd00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc705a6085641f38f379463e66853a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cadba44fbfe0a4eeefa901799b3962699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c6969cd622f4174af87d83d551b23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6793e5c308aba8ea65d20b8076de2de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afbc66055e9969c6abe28426c082b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6876a1a1a4ce83bb51a7fdb3c828f07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32711893bbbc853b2a8ba34ff3da72d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef454d332011fd3f64d9a37dabe589705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b71f8368b9fd21946b87590441097706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969201488f03a3635cc93a23b21efa8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8647da3ab83a6ba5a6d7bc1bbc823708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9199f8276d06c5574f8daa0325cff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164b113e9208f1f758a03374ec472f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6c9bade5f20fbecaec53fad92cb1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810bfd160028c4b8585a5619c2095d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b769e877b073796f8cc6d8023af638713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeb6e896b0020709733c81a35d1e4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54c9c49b2289829ced0070c0da28b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe835cf7c4113078da7a82a6ae0b457716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbcaf1f42d2fc170765c0db14fde61717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e171871158d4ddff5da927cf35b1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aade6cfe6c0588546a7a36d363ad6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ece97b4b88778457faa900b04da48e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab915ae3e1954b52d17dc271c01787721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdf093b0b9b7a06c19d101437447d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e97f2accb405a210fadb94c78afa0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaab2746b087303e1fccd517600582724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977548869ce44c9f538db6c9db191cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec310a4365957e2074312aec82c9733726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90416069cad9f3de81548496a79a0c8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d382b47786b0a1716613b1ec409c5b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe95f3319aa5772a3a41207cfdcef1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f901e310a75e03f4e1ac9e19b1939730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07804c67c5a08fa58417f74a059eca31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37ed899619560738ac3eeff8adc692732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245c0c4a8ff7ee4eebb0aec5994d2bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728874fc3c2f11b4c1241b8622b601e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1aa299bc513b0326f0fb20c3d5844735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee95230f0b183ef9c53818789388e16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cb95fda5ddfe1cad23a32884190a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dd6dd5cb6407b38d34473887f8317738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60875129a03b0083f6aabc45bd03d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd7a33a345efb0b2f5759806225a6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9f6ebaae8a90c7e662e1709aa7caf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce46a0ab1758957247fa01edc5be5da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a9229ad70f3628272f3303e102ed7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8563405f20e7b059cbaf7a79e12ba8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b695874b30f730cfdd53c3af3e7d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566e014f88cdecd3cf0c298fc08db5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cabbe98c4130ae9d0f1195ab7d9e5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188adbe6fefa3c5921559a343e58963f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08e5751fc27910148596010fdba9c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a687fc2f78b24fe3e5676d5ad2e7471750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba25946cd3ecbfdccdb26dfb31ebe5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757756365cc1f87ef7e3f69c5f0fcd14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5bda4a5342b385dbe92660120e30a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8ea0264578d932bdca899044a6fb3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a4d044b811bdb3ae101f4bee407e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943f76700ccd5c4a6d060787ce6ba50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe4cd5cc15425baf3f25da8484f6fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b195224b0007045502e5c9746cedc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe9f9b34fa0675a9896c841e1aafa8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2042672543cc16f3d3b043c45bc3ae91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129a6786f6dc37a0e8aca2822deaa0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e465759d193124142e2ac82130bc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39b0b7b4ad381ed7d06c947a78d74e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c35ca7054913052bd648749a5eb6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27838666060c774099ec7e6dc958126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a34ac9c315908d3a802696b8fed7857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d05c9022d27e7c5f7e69f68c64666d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715187392442c3895bffd1a625dba3559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ddc744c709dcc3bd19f324cef43ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbc3953fea6fc3bb06a3240f3ede8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd513bbf1a2389857c2690f1c34d0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40430331f1ee2f1e3574ec69d3d89a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a70584a4dd355b911fa29cb02fca914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190ad3b960dfd15913940d57a5bde2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f731ecebc743e1d829b07aac7244a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c16847b5b9208c30626771e8b563c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cfa5f2f45d01a81f4c4254cd10e1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee88bd9c81f15b8df4bb472e8f448a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025871b4439410b6676ad7c4ccefa2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709a0bbf8770555bf72c85eb587613421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd336db06f496a3fcc1a16721f64ba8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f02b395c8ba9a3f704b0c839d0556e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6df4143e9afcf9584e702738a8ad224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85b1653beb79e9e22f6fc80263080725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a533e9aa87329340f7705eb9c3340d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8ab9dfa1c5f89cc57c71527f8332727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372856a237ac93b532db11dc206206f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4129c4bc47573f280a2d7b5e858299c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be40415e8dfc2d73590f9fab27a13130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b3600528dfca70345c76f2800f1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fd86eaa1c8a106b9acf30ccecea3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beea964054722bdaac56ce46dc4f7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d4bb58ed4ab5bbcb89521d2ee3c2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599ff8e2dcb07db1a4e40729655471f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2aef5ff3c9f8d5a778e210189aa8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46ffed82c03f406fc05e6f1dc24a7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92596945536e4c8a1a28f0e51fe1370838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be74725a965ab663032110799184e2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b71f8b0a45368ccedc9c72177ec9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f923c226792b00b0aeef306bdd9e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31547073a178cb8e719dea055607f2c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d09a63cff1c515d6d9e271a655b7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e92cb802f03aba6aab0a7dbe5f66044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433703275a5023580d66b76d8cc17fda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a057d50a86554fe41b877e80d4c24c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a396d4e9930a6deca0422777155bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c5e1300630064f5d8f29b58e6c34548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fb4645eecb9fcb7b1bf465898cb8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9e15bfb5cedcc770866840ae93b3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76411a4f5506d5c7ef8153633cc79bd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b00e72995f6053ff79a6360f0f0ea852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1eb9571a42a4d7fd0c381fab20ba253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47347101f8232b26093f67c52105c1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde5c9b50773b71b9ab5181abc1993e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c701e2d4619db11402a0da29b4262e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b03d9d602d19a613b51bab539161a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba454b7d46d033884e434b14678e7c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682080ef1ccb71b41bedf1c63dbb35fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcc1bf827f8038920a8d247f3a932460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82001e0671d330f283ff1e958425eec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e3eaebb02edf1eee82f39d3021ed962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1060073807963afacf96d66438c1b8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbcc3ab4e5595d6d72e55be536bdc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094c1ecef6b68a3e91f2110afebe01365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6ff191c74748f25efc81c38792bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e50c557befa904624a65488a9204967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2612d2d5c10a6617bdd98194cc8f3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdb4efe5fe9b5412bad8764e4df49769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d89587a7c54bcbe53a4cec7b1b637270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e9fa59630fb291ad422986965624971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e842a6e06462aecfde4e1ea5238d6bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792ba57f7872b0ee2d4f7bd0969a76273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1898049a02c9500f2dd7595f3c7bd6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619dd054fa7eb0b0cccbacffc91123675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38ff849d1a5c601c1fe03f4a41cbed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1f9ca8e331cc5976b42ffc755ac9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcd838492d1dd19c2dff248656302c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682daa65b29f8e4896dc271ff6c9314779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9589356c92aed645e9c16dafc5e634e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15397167f1475b80d19bf57ec9d050f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb489451a51d1d5402ef2ac7d13d5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5be535c6035f23164fe48b3e4714e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7915757eb6fe654825f173679e81aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bf6ab528ced6c239823112a47421685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2c5da6d754dfdcc70e613af21498f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db367fd25440f4914a255218f713af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2c21f0229ae4481c41e5f78369f7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c130ff1eccb2b13ea9b5a7609c1c8df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e98f8bda1605fb7eb5f250e7216ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa764eb87a4c62b64c79da049f1d6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d4c610a0713256d46fb6d5bf541fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838a6f222deee8fb643926b8eafc77993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97f9bd8d9b6e717a77acace3e4656e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7ec09a0c2a3daef61852d9f057c4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82136c222e6bef27e274601a7ae271796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b7fc944e9c2a4bfc8c2c8a11b83aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf8bc4be0ea87daefc4774b8374dc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934bf101ec57b2be3856e0c93be894199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029dd622c14b5569627ec15beb6a6d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed68aaf0efebf1f2b8441fb47bde85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f138ba055f5120be222d287fc6baf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fce4d1483708afe68cd8b5a7e0c3ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1e066241ba8285eca3ff0d58ed38c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76af33b28bb77f315c88bae2e04b467105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14b2da995765bc8aa9ad5f828308b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826b99d2a18506cb1ff5e45ec67af24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1b522bfd501170b66d3f1600d6466108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12687b56f3b74beeda3915e5788fef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c4e0e28bf33bd4ad02eb8a357f990110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5abc764182f3e45e7c19aafaffc90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1fa15f553031ae2273ad98e0d9aae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d56422640972d616f31444c6e8c383113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d70acce8587ac33af6c4e8d66c1618114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dcb86b67c177d777d8c6f3a620c3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdb2570bb22916fe7714c4e48e35e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1cbf2b8a402494e56c61905822a59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4950be909ce6a9c3af74f471d11b78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a768f6e8c95a377e1cb2187d582ba7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16beb32dd37a2bb78c56ee6817a7ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f2fca92f9fa7d9c40c94cbb8e3177121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bbbf1110bbddf3b63894a5022672c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247640581860c7bd5cf428ee327e3ff0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafb87db75ae5fdfc4be5e3739c02df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4ea448e9607ce2a3a30f1e267603f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525cc8ce8f6f66826af02aa1739f201126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5333b84b3737181996714c1e1c84a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ebb2ea3c8e122b62ca2d14dc3cd69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1be3cd54f5af4d8f520bd834e6b79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02556bb5fb204c310dda79c6e01a1a82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613b6c02c02b8525423cddaf3588918131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386b66325038c1063062fc090b94ac1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b61a0ee47acc62095002015be4bab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3416824100b31be2f8d799acd2ac4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30a81456075366dffc99ffc594d184135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fd87fbe75ff8ec495d11461e801bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a99993f239a20e613bf82f08aa03ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aff20ea1f4f86b090f530481a871f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24857495d33d1e529a91ac9f26cf99a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a61fea768a43015dc2491d4312b978140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54080a3b61e7f18d5eaf103cf802ad68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89303ff8d023531cd1aefc2c44cf44eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7be97aa058e869850384d2b8645401143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e24bf2d78f4dca33940a34f13110be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc39476dea8ad95ede47e1ed95289c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3757cc5ebdc70e8315c5cd1be585887146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a1eb16f420651dfbfdeb9ffc2831d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39c2a7d78889173dfaa17feb2299c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f7e883cc0e9b872913a268077bda5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e92fee348c2b4a1dd04bb805edd98d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be5a8043f31351db4fef5db8cc19d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d4886896d6b90a2b8d9160eaaebe2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2c3329ce5f3c3371f9a85c9c54e05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e5a2bb507af9b66f5dbb527181c07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4276914e7e003837a6e9bf30d86c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dbb685a224b4da799b1f070275978156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82de98ce390e05e39e718c559cd7ac1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827d9cb6db6450d56f7f379692f78c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519a467ef575716ff0fef74dd47d425159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fbdc5965f01ab742652618d0b0d09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a3cf15cccd000db410e9d9e89078e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5adb485ff76a29891701978285f1c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fd97563927807257bb7422c123230163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3804c9d6c9478e6312181f246e2f80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9e25894a978f9bb0d9b66a0b02620165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f235b15a2814b1614481d408cd123f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc12d6481e22dd1f6c0c0b7bcfdb2a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8661d44f3205c6a742adeec7a7f1b05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc75fda9110ef903682fb60e757eaf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d860574d9b3df34b2d08da1894324170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d19fc016db30d88a2ad8bd8b55123171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625bc2556268630ece1dbfda5fe9dab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0ecbf93299436ecfc6618acb87be2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d65264b681e6eb81a5825395d0af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5858c80266b7a98d7a07c73c69b9f65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d2b713114140bec2e940180c4ecd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4d51880f9a8d3b67f7906f9a2f727177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9df305208f01bb70a6ce09ce7f65f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75180639f7af9f873ce4e0dda6fc7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5458c9c94a41125fe5f8d94068795180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677be9d71f9028254fb48723eac0c96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506ce180b932cce84364594501b240c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebc2454bfd21117a3dc6da15d9d1e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde75a5dd3ddacdb917ab7e0f7dea60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8724b4a5366c4d64aad06b2596a2d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815d5537765ce2f7148ac013d410e21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbefb74af0ec4bbdb996be01a93b9f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d13bee4fe9ce370db88a0d607537bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320df912385735e6138e021c7f8874fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2291769a9154bcb75380160d652486190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a8284dcf0420455ff00dae85a52a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf24b61e1b8ad563f1cd781d2a16d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff666147a3f4a0e50fd95542a01c56e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c68711be897aea907bfc992a092ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb3acacfe590783e644ee1c9e96d88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4b56cb790655319a42b5e03a46cbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf423176e87eb8603ab8fcae881957197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c5f723b4bae11396f09751130a7ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1f735e2b79cc27f82ec2804800598199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec472da2636c2cf67df19a6ae4fd0bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fa33c77ab28e51091c4aec70490f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d62161d34815fa457423d5b5460079202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb5f62b1dd128eaad02d01e86fb64a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c6ec0ea47458d0c8b5057e001bea9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2da12d0396179e66037cf9c4ded626205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35740afbf67f1d5816bd6a49f2428ecc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4e4eef7da4333c7baa875856ea540207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6b5a8d84466af5057346a10397075208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4b034da58d29327ed53927e3568d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad63d23653a205901242b691da27ebc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c41ded69c6624453ceda808b5eb924211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e442371e35dbf9ee768d4755f7995b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ea10624807575b6d7ad24cd243f87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7019eece20e6edfeaa426b80d1472214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faec800e88088670d2046844bac3f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad7072884f83f39f72cf9ccd117df2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbe151db03dfe86976f3e7edc40b4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da330f1a9efb0d2f36f91dc1e4eb5b3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e6d49168178a398df772812a7c7ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a25b4a79a3de25d9021511e05f8ade220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc2145cb18c0551f2d6f23f9d8e1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f1cd67975a16d993cccef825dc6f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b35794d6894b0fbb967779d00380d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11577652c48ab48816e8896a119709f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aed24a66a624b3104ec26abe8e65e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2b6b4485b4f58898717c13e7f2b11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f70504e3b453c7fc4f68d9c5e204227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b0bb8548958d245407433335590e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ee8f35819cdaaf5cf07e16c42a377229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e7214387a9e2f8c59e47c482416c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9181b96a8968ba109c79c293d7614231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75de9c487d6f96a976520713c6a6ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66663f43f855deb3a5c3834cdd74d3d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85396443486246d139f05d760c4db697234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef915b6a271b6c92105f7330cd4cc0a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efba0a7b5affd332458b4a50cfabde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977abf67bbbe6b1251d16d373f68d48f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a598c6f0c824db38acf87738d270584238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623bc88d7c01b84e5d6c3b36bfbfcd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632faa2f32478d05adc7544335ec13cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187dd0f6d270042d1a138a450102ab7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0a9e1e9bad5f84ff48a2519fb0696242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7f42922c3b89c75a18adca38e6b5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622466a1530a19bd4de217730e6c7cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66436e4db318c6b32796b55e608d3c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c24f1669e96c801249daa6987ff612246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206959d83ae32c682e5ef3111e811246247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b629900fd8389c441ca399f183610248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5b515874428abfc9c6176b62d7019249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b64659337c1706960a96bd679ea60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3b7187cd3e726d9e810ecaf72dbfe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e761dbd553120e5860a5aade7d9417252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf40bdd3a056665b59a41a11b741f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0317180d4bc3b28a268f18026c69a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d78e769f3135bc07637114663f2c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeb29f546d69c289e9a94e12fff09c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027f4f6dfed686afa22f6319a26cef3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df6c2fb8861d710bbab0a343190dd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fbdf22b85cacb2117944839d7a41a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ff8c5cc885ee96b9ad3e17925ebcf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada30e4c0883aa7c622987c184acd69b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c548725775caa43673ad78cadf4e816262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d7fb47176d1c5f81c460bc7c06d92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9fe7e5d267cbe8eaf093b018b0b7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f5c504a57a336458f03787ab59e85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63dace28992756c132983f05a2f588266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f62ee45a1ec56523ce24b253459bbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef396b04e68953895c36127938f30faa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dfff2b9b943b4e4f6f62203fc85e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a7ce83645ba55f275fa7a233d7bae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961e3a7ab488774d67998c2f35159fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77e66aa523783bce5ce64e599ebcc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345f6c8bf213552e96882e599cb6741273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9943939fa0036e1b2c2a41612be3335274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9b67ac7d4e23f94adce1c13287fa1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8053e31000ec2982db26315c44d9350276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf4095acfd2251322e404ba8f319bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc361f8dd64440b94bc1ee8d82f0004278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc750c3f737a0d9d7ba89358bfff98d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f26db1af149f89ab2b599908c0c56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e652d8974673ec44fd0dce27e6b3dba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea713a76c9ef99ff89cc0c3bd8c12ff3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3c06d623c17a43a73fff6d3afb11f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c7858d9b854ca6e1f09c9bb50e52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d99941772838b57311dbfd18ea99b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed642bc0b3d9e159d093d29fdb48e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bec37aec0a31e90c382e4d506c445287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2489fd727058c5fc54e545e06ecb16f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73101006e5e4bd7746f55b4afa85648289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953a943ee1953cff9bb292d46a9f265290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf260d5e48c5874c84e9287d0a9e54a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ce69e0768d2a0b1d2da3f53b7d0b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d1fab791aa22d837d64e2a186d498293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a45047d34cd59271b2ff917fb0f4b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fc3d25e2214343de5e7b3712580f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46c16951956179c4c76dbaa08801c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92244fc594dc4bc79eb6fbab17f5378297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb020152baef94b1523fb6bfec7b20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f446921ba40ed929ce2bdce05cd67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95e008c3ada14185d397044605f5ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee1e5b7170961b1b1146d90aa74c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fb7fea02831ddcbf0839935e4a72d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370a30da82a61f2ee07dd2bd7f35a2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42332912b816a69f044a561f4023eb36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d20ef91cb4377b4349a088534ff17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17fa294034a8c82bcb26fee7cadc46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842b807fef742eedece0bdca09b66ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcba3bd2856ca4245b4ba12469b74ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251268a56ef48fe42b7165d3ab62745309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a69cda6887cf6bf96e52ee357a797310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e8558f089316d06b711897ce7dbb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc46ca7f93dc86e8b7c418e166497fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333695695b3e8249e0f22400fa3ed4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba022179a98ea39c7bcb69b5e34c5d14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f7181815d95274587304eae5bd701315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b36b0d40a84a4b61b554ead4bda86f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7fb3a25c155c319faef86ebbdffa7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bfe02f1bffbee92e3ea6561613f4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ad270ee6a6cc2bbbf14bf2f42a96e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4adca490a405051557e93372dcbf95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd2613f1c95f0c2d07564142252a40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c9a30dfa0c5357716d63f1e3b30fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64cf87f119791e0e03f50f7f4f2ebf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13490b6324dfdcd5bc46e6c101ef64dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d703fd801f27647fbf6f989407ba3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa516ac6448509ec07d887db5404391326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc484b0eb262c913a57840236510f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fc2bdd561884560b59224ff66fc5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180a05c991dd6bbe5482b1d7fd8136d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bbdead87de986ba5f408d518c3e12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63256ac437877253c538f3365b1b6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea83da726d9d3d39be8d0f8a6dbd910332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2a1aec0a80871e66f672043dda67f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b7a2b59cc64909dbbcaedb036b153334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebab8b76364c41af6e3f375992f01ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0409162efa5c4767f06bfd08580d956336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748e69deeec4bcfe5a34a493e545a79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec062f1a489fed08669020df2df44b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26affe09942c85ea88c8efc18f9b6fd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a98cb4258fff54847499fb5e37c5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489bcd3d38c6e1f828ffb472731aca6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c7d331a3500d7c770927f894d3e54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3fe96cc9ce5bb5a4812ac971a8ef6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89cabb7aaf6dcd6990f300920f1f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a87279cc3723b06f2003f5d9721ae4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac96c8088d3bb9a643372ba83762503346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b96b7a377fd4028ca381f268302df2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baacb1ab260dcb326dedc352e6b5b2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d22e847b9edc94e2ff81df18cf782349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e201d80d79c420c99981c3e7a71a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426b33f78dd28032bb1aef6decf3818351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041123a614eebb6d7bbf60f53698eb66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfa39e755405631ffca6c96dd447a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f199fa568cd06067a40cee3487ff2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6575a2539acf390ab70a2390a1b924e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a9987bb1dcb484ef88ba7434f8f30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e611c0701edf2d210b241aaee167642357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df87b079e0d8b2bf7f5ff5717327fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8397150e676d2bb84a5def5094b7bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54201f6ca68d2981fd6db582a5e5aaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4d8a9580dfebb925d3dc27400c046361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf19b4f4522e6d2a08834909ab306a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307f7ea519f69ebc7776fcc74130014363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d7f13be6f24a2d0371ef5a2dd6b1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174f1f0baee5f5225023eb1b0a860ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f63a23a888d4590d5195365141ba9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5296e7c060846d1e6364e96dfdacd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8533bc4f60a83e782b6696cff8d9ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e14b488335004f8ffcc97ff63473fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e15117443345edc41c886e1a1e54b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec742c8938b257a76f77d155e9fab416371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2f2a84b7da7d7d0011688a4317ddf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb87fe9717e4b4ea642f5fd559d6162373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b9acd2b51ce63aedebb4e37b242c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca68b217f16fa513a4982d05eb45ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d46322735b4b69d413d8fea2564b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76164f91fdd039d44da8d5a2c7c26e95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e5d7226b5b9b6fce96aa270439de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3250d98dce345c8c55c2c97731591f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8d1442d5124b3ae7a73de92d3955b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a71b8f20b91d5796db97a736b3f52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047c8e35230843c871acef65eb0cbf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e496a06ce6b929677a254a7866543f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86eb2c13bf2b9492a657018335538b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3078b0943f5679cafd6b0dadfc8977385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8028bfd25e0be49a5879c4a3d0ad3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59315feb57989273dc278bdcf0a5cf77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f3ccf7860473250c0c55a1be35726388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291dbbbb0ece7e4a6e45cbafd04b8c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7902355b029e88ed91cd084571689390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d55ea1d6b651c7e603687854e5e4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dfebefa7b070c73c02695bfa127f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a620771105cd9677c43915d5d444c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce6cd69d106820615970ecac0f77ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9d6bac13631225b571da12a160d0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff96e34a0855ad5711f8c054187c8da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb9428f0be95a5cd09f36ff5d4f722397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d07821f8b7999b5f1bdcacd1d76594398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c894ca70d116278448ffe7146d6909c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d6254f627757f3ccb38cce052244400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e08c49872f186440a5ae1a1545269401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912adb39caafab762b4db7f89d00db2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75057aea322db64705c9ea963c81b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b535c216d2626c5d65c44b4099be6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20925a898ca9ff4cdb5f9ac968c9dcf5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc8dcc4190962bb3f13654a4300775406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a101e73d01a077725d1b83df6c86498407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510549f4779f7472d240933fb2e3b8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6739cd5d1f2cb0431c694c0877f81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cc80106d070abee54391e5637361b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa96f053b8e6370c896775a95eb5a43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16614a8f6e24e1de02f0839a84c1bd0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8539c4e3d539e11e3333d2a7a19354413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67be55c3761221d0dd6b0dc7b9e928414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eb6c11d943e6fe342da4cdf3242b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd55a0697d384600160e6443dae47b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6162e061eff561beecd21fac363510417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc789b2043dcb30787215d8539aa7d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd46ef15e6c9e67a24e04faf5fc240419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0055d8017da671b0f3bed34c236676420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b19743785facf3c697b0fb3bfb1279421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb9e4c12858dd354c1c91bfd7e9e37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b934ab4d2240f53c5b3d6e41147fd50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d344da513769a1cc1cd26561ecfc71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe63beacc16df725ab9f334a62602425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43470a0d1320b357a816795d6435e078426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8770fd180502a0c1ca666a83f9068427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6592aa875262a8a144f200d40b0fb7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f699bbdf1fc4b6485a8aebfe4d9b95d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff3aa89198691dc40ce727e146eca0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097164fda72f39ab618116ab211ae76b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74566bb2357c7bbf52d93f193747f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd566be06b13688d53a8a00f8c5dd0f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ca439156c7e5a0d211b05b5c6ec23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0b2f9a96831a12bba8d5ebdeb990d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fcb6d6f8aa42c858b7dbb48aec27e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9865ea03d6f9483231954feae869268437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224ce8ef9461fcf27d2eee1acc57d8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47534ce7aa35358b03b611a8eaddbc8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5f08e2669347e563cae3be615a707440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230ef559698341596d3d71f71a977dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c06924994a9fb9cd1907d4e02a026442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc8a007f99e25b63020b33ff665454443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d06a521ab8c2150661b43c01a90b1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139a1de1135a04d4664dae600778f42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e047f271abc7a65910141422a27bae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513ea20e1abc4d0ea6a5d1305138ff0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8b0d018041f29d740fc5f16386a1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eada6a24ce783b3252826660c5a0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d3d540f8287cdee14d6169c8337f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512093f259f5ba12cd7a3fbaa71dfaac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c3873f2cd248d76ebf6a6417f3596452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd4ad80b46d5e3d2f7e1e884d4839453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de604702dacbf4b86ba5792ef858ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a0876472b9e58f0f19907ab66daf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508204ec7a87be3ea7d3d956d8b5764c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbddf16885a40ef5915345d83e9b97a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8986ba0c19e18b8cc06e66ea9a58b52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee67622593df090f56093416b05a0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a3a31a281ccf07bb5d80bdc69422460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b32d1bbba5800595cb44c00190bd78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af29cf21fc461dc5bf8b1e617aad400462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bad495b8855413aae0211e7ed018a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6bc8f4b27a3e5a0e365aaa61fba29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd8267a3a4cd69df14fb50cf4e1647465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90615c2d62e2e16be2fd9ccf294a83fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcb30221dd0357880dc1c276e8ea39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcb64b7feb7aa0d2a5d4ec34e1089c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf12f598f1892554626dbc9e5793b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b23023bf58bb34a9ae6b8db7c3d078470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42395b961486560bc0459b655d4542b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c6ae52042efdde14f771719e86db7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e21bc5004121f800e61cf080c4fe3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5964aaee43ce3a91f5028da25fccf2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a418e94acef4d740550a1c3a4a2a872475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87313a10a65ca09ded62edcb3d0e7a10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d366f94a153242a7195cfebbd8b864477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d753feab6e8415404d267231e1c770478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737f0f630ffb1b2030cf232860ef30f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d08dde4ee2dd18d3c0280677f4fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f880f3a570c896fddc09400994b27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe1abf0fb24cbaf33ea84dbc4dab55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0d0fa87dd1fa22603ecf9b920c514483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6339ae4614640163dc11f666a28172484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f80a9a439a466c041d0e181fb76d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c98462c1087313acb97098c9b0915e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cdb392d2d91aa0236fcfac57ee85f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc491dce1732f6a34f35dd41db2d7159488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbecec938a47873c5b7075103b53ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174a8ddd5d8e2a4ad42706392a77507490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b846f6a2dca296eb84bf988a682e5f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac5093cea962b3716fac67b499140c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1898ce69d3b8fa25d07e5d4e596b3d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68119cb762952dc43ebef099cab8e83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1454d1e0db8a1e1deda46fabef640495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90754f13297bfac8792ca1c4963d30ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff2dd518ad03ede927b4055b3a0002497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4cc411b5a06f27ae6c24c4cb33dc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40c2ef217873e9fde33fa67254d119499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d4c6c8de72e3c5f19d5438702d270500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1125a8ee3c04fb852b92f8d7e63ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad89a0e51b0e90fe4499aaa1c3d7968502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03d5ad9acd3123879d5b648f9626e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d81a2cb356f822e2791546ce4bdae9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cfdfd9357ab7f3823c35cdf9a07d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a88d02d507d8b3709568b79bd17b57506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc28db5e0df16ea6a3c6fc58de62a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e482276a7068fe7177ce98a20be2e34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09b5b0234be116eee97a658dc1e4e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ecacdf55b3e09ed1c6571687332ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9216c41adfcea0604fed98c784dec28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475556767ac5882a88743126df8cfb81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97d1db6814cefe5f9a649cc78b0b41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc79a465bea60666e3d9f13eb6a4d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ffd8d6a82a0bd886f9ddef394dbcb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dca10d2273d043fa5014457db309c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb8a0586f063c6972859f412ec29ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bc682d327ea8b15a2c547a7a7aa28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b0b508862a6701e708d75a8dc9393519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e97d61fd8f945e1e8ce5b5936d590f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be9ec11ccf26764402769b00dfabb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c63d0d67e6ef86447fd57acbf79ef6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25f96dbdb32dfad207f35e75a626ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f5204f579b219ea83427d149459b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552267bcfb84097ad974735dd8bf327525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c9c09f3ccef67c6a0653479e8afda526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9a831f1baf2b902f0fa1b9309c789527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e10b62792bd339d770ee7235cbbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960911b49bca02d61aad3a34e3533c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e271abe1408552cd843eb808adcc7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e7a7d85fb301fb006c5bcfc369369531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838eb6b1acd8c91c2adc10e1d3369b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea474cb4a09ecc1d0d42b8e337b3dcfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f93204f0e2ae18b325e4c5d4b458df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275878aa3347743a95b1e0f646e270b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9f38734ea9a86e8a2ba2cf6d0da03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1077d3231c24e0077cc555900d6d06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2068452cbdae811e63eb8cfd0fe4c0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97704d0c0d0fd70c572d6462453de0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36e84ca332fbe1510b358a75988d77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138db913771b57a5369cf3bce05db25f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8c99b34b219234c78e74d9518a1cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495943880f832fef2d7fed987cc4dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ce072f29e1c492aa5d10d41eef3a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16311ff2966f8e06467e403fd2d0ac1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a529fa5cb29ee2a7599581af5c6b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4b4394f50ae4139f92d5e98467d64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a35d3ab3bcc725fe0d05279a44f0da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9b356314eb3bd8ab3baa33e7b1c90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e155ed8071760f1f070e02002ce1b68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eb9f2e9df29a380e0c8d7e768e38b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97b8d8a2867a4906c8ccb4f08c25fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081e775f6ff9d78c72157a833d40041553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2f0c23d8f0d4bedd41b918a5db1cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb75e9231891eb1f3d467ab6b316419555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cd3ae5a38713d438b976e2829adc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6814c9d5fb7726e17cecd2fb09c33c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39887e9acbbe57cc937fcd753f42088a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca37f03a88b84575150b566ba3b2a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500cbec4979a0594905f04be2e97f9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5657268703a7ca3f56a38248d9b04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad54f87ae7d8e9582665f71df496086562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883b9800613c6d2c245d4e68cd90d28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c75fdf6c41a79795632f813586d02a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd44ed674885fb085b48e0adf35b705565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc9ff4c1a83708370ff664af45f19e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacc1db950cfae9e44cd9e57fe94cff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468d1ae857797d1664718a6828837e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d8e06830d5a818be71cb5b93708cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd5b9c974988c162e8c2277c68e9d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95316e26cbf3fb064774d10c1068d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d557aaec205d4f3459800d335663e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4dae02c415e9e3dd1f9c05289d851573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06442a5287b47e05231ff2f8a4167c7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9a9f03ff6469fa5b09318fef4a67a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b88e73d5b789c0b244f6099b50c16a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39511def3222a09572c317de6eaac4b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f06a96ec10a02e6c5efeba3a949fa5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926fadf11c914f7a17f1248ade1b644579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140985b9801dc5ebe166d2046df0876580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea013825b8f05ac06cc12f8630bb95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dadee4e5d2a57ff69477355de992c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6e3e3e6bfacd3747ec06f709474ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51e827f4888c2d26170e00ac2ee553584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821a227785d804b3de5c2e70a63afcc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fe33b1eb267f5d1340b9bc891203b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dfeba0869a9b490680fb095bf7c0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426ab15aa28c87c51d53667fd349a3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2116a9c6acaff505b27c335abd7e163589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe4df5d8d9d954e242a628e9cc45e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1141f535544a43a3bb149a81b4269eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00922e1b365fe3f3301e3acf29f6c318592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f25b6b394d52ce612d9e6481a216c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c433f78c4ad09efb3d9e2d00247ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8dcfd86128d317a9667bcc800c10f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b1911923b4990d381cda840119c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681b38f90f30a5432a313c7265179ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75a52f429d22dca0860347ba98579a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db17aa469804c7daf65f3e7a82823d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0239a723f20e4807f27f10c49fd75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf7b538df1e47057706a2e926d20a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52dbe866f8fcf5946cf31fb17f61af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df661e26e7e9b31d31cca7c3dcb9a2cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95918c6189258312dea88aa0390df2a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d9106c1228c9e83735e2535075271605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470423ecc413497276d01896eb39487606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86627b5780976df221ee21c172d5d98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6d590e012ecfe745bf94ff5702554608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e1f075f0201e1425441fa0b0acfa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adeca40522fe24cc86bb0d2ff9a3eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00391a7f135805b5b39410f76ca30339611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464d9d9952ed49b0bdcee2fc2679070612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baf5ddada1de6cf243ef47ac1c6624613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a7ec054a56791cf07a03c5568bab1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b319cf4dfeb2f1864154283d38e60c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67616f9a4d84dc1d908117738aa1b6e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc2fe4561442d78196f1423d0b1255617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1918dbe8833db2eebe03b023298500f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a4c981b986a3fa5c3915a5c7fa3f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255396b393b4b197d1a1d642ef5ed436620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013bc8ff8856c459c18ceb5425b7dbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7f7c24fbe6f8af71f0bab7e0d61a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a784603fd0dde0f9bdf30fb23fdd54c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d2876e78a13250d872e0bc42518ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4643e31a3a704fe9bced996d1315920625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618550cd166e6bc3d305e9c4e9b48d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf714e0d5c620464d31635df48638806627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde73d07a40360b164176f855737c49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bd9dad41bd16621d50ae6c4e34ac4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58145e445773ff9e71cb863c5becf0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc902cf9f2da61ee085b75e4675dc4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728edef3b95cb39468c3b356b271ea7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d928b6b079df94ebb8bf1de29f1cfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2938f6405bd8c35bd12cae0856bb7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cfbd3a687ce046515f8ed1d02e542635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629159aacd2b417639608896681bf26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3948006ecee7b316a2796495ad87c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b79547870cbb9b8d169ca93ceb37fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7cb9e6e3253dc84071a1c6e205e74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1734bb7478da91c18e1a0b9c53d39d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eb4d2fb69f665e790ffca6fadae81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe070bc976ee24f3161ec4c4c11cb8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9c61eecfb71b428500e2fc445c75c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06053cd64a30ccada8c578bd5170e112644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cf005c254da2f27a2fe68c6864094645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88803a3b664b6786e302500db27a0e92646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a6b8438189a8a768c7f9cc87e9a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a1eae0dde03a7c87b2e81ab468e80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b83ca1850e78525e8d154dd2541a2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80b26e588ae56c4c5afd5789ee9491650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3b5620d65af027d985ae3f56b00a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdf0d4dd56d0b33c124539041d3d99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14ab41dda55431e1127febb593aa06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ca1eafffcd1402990bd3b45a21186654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8761bf4f2cb04371293107e2614a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00c488a1d8b83672048f9430a73ef7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2945d945e675b1cfd0c46f9f1fcfcc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50628f3269b386888670a4337c6d7723658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358849c25f01bddd501c621420936b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf0de92f4a0e9a4eb93399d0f735fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdb834bcfc539af8d20cb6aab75c87661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16ec0f9aae0c1d0eec6b87703d46c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7c1a1730c20f8ea4cdd300030b7c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f17ab1b1844f6ac9cc946c7203e65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dccc9b6ef574dcbd82fcc039318cb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c628cb4ee91c4375cb77e89e56ea52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5df63124cb2ffa7217d3b05c07da5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff12e113556987eb59dfb224dcb4a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55395baa75ee3b287492d1457103d1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3226f4a2cdbedc895781275a4cd16b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9aafc00f54a3bffd0df4a74d57ffb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1b8d8e65117e2ae7dbaad20b9c902672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482b42ba44f029bbb8aed6b4c7739a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df458fc5a41ef8014c395ad4aa3625b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2676f5fad58aae42f0ebbbb54900b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318c3a159bfd1b6369a5baa6f7bab5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648d41739bb6f83d82a59eaab42ed85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3018347a931d6eaf21aa96e774c92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4f3b741c14d2134211c9dd95710d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd868ce075f757ee3d9bf1ff9069d22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73b8f9e00e12fb076973544d3fee29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155c8b4fafa1e757cf2b31ac7895279682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d52297e421d11c1fdee2701bc97a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81b4e8657e248f656209b33af1920684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6c3ce0145d818681452a644f06c90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac257bb3cb1758610cd0250432c23b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11642fdb1428b6150ad8e6e60a46749a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2b9a6263e12b208e5fb7914a4d709688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b7c3d905f5573d264dec1a0b1c5ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f64eaeb0f08f24c519e83e1a45e5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e08f0481fad2cd9d44818bfcc57b4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9e155b5552d51d77f9fae5e9cdb64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6b0b3fd8d631a24d22c7293d2b81e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a4818baf2f0655fdb27aef84843b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0629235feea609623249b19367304d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739f29646ec2382ad4d3f420a8fd58b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda725259df94bf5dcac2f29af762200697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfba090eaa5217420d30e8c35e0f06b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e947dec4fbe5f5b7629f5438517f862699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19252a74a862e79029de2aaa79a83d65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed97c50ccc41810c7b2b0875be400d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a9d48cd95ede35bd8ac8616d96da4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5e733dd828299c7b9407150ef44b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d544ceb69ee9971e99747c6512412e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfc67c9ac4afe363f54b8ceb5d55a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c1cd38e24d75340bb66bb61025a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7018c9cb0d48590ac294fc7f4b2e28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08f4ecfe4d7003d16ed0b198bfbc82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec888f2001b94ebdbe87f487042830d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27320cad7e3b6c91530321eec6360093710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a031bd7cc946e391e7249fe950494711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ebae4b705784fe07bf44db943f99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad42911f57de0c6181a82c044635d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2fcf4d08c79919d5109fb75c6f3fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870160e44c58e02159aaa2f5af972fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b8ea06d0805e0858c930159473962716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aa94f78ccb9a2eacf7c3a5de66277717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35be0a9dad965aeb9ef35eae1c8310718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2346e332354ff3d1a0c1530c560e80e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9fdbfe3265732f7747864d097455d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20178863b3496a7fa4751b64aae344721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4da4a3b54d5c3fd997d2e285be856722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45866b6b8572c38dd12a5e19e6bd73d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06bac55b039b142c2d2f88162e4f63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7c3003272eb89cfa4c00f85f368ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a56905f14d32545f62d59408b9fb88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b3e99b868f2f7f006e8f851552906727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609c49964937c43b9413475ac399f19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23890c79cff7b026f4546cc9ef4662729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6be34d731b8ef9cd2de9744e17b01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f6d4d3ef766b7087b578d6678ed59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe1d9dca1bfaa1017a3c365505b69a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef549b777ddfd5863c3ab18fb7d7c80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460135320f0e2bafa96db9ba57df550734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee0cae02fa6c7f67a009d550148973735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813c8dacb85d26e1a25114620e1452b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7719d71195f961729c073b1b91d0d51737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a37492884ec69c8a98ae91f035e443738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b18bb18de94062ff8bdb98dc25060739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeea439a34898731771a33e18f6b9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4339bffa908df5dab6ddb11f740643741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e428a0dccff91b43d8a46b9a3fb3798742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aeb38db11e65fcac8042efb95db0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f65776bbc0def7a16ce8346beb6c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb289dd1180e1871f34a0c1e9a3e91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98707d431adedded5490cd10097fdef9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7039512c84ab6c54121e5617eaf5d34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10582cb94253e3c5178d072bf9803ebc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1d40f4707698ac23735d9a897c0c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788487deef7b9bc609d0247ae19d751e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85b0d26c7b181018ca0b76f0dde1a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b226f7f6426905853556cde69235d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24536fc7cd9ebb2476c7877b8a05ca9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb69091c8f4f421657aab43a8e17ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97fe033e4e722e9e30616a9ed9ce80755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0007126e18d28c4b613b4f5f5122a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee4a8a2a689ca39deece83ede79e76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197a2b0f17189f92be45eb2f2e3a227758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c24e8a8a58fcb3f84e7874b1e844f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>