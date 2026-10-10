--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50155f6cc7ddb2d75ca31cbf1d81197e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880eb376e016eb73816da09cac748fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12f33b95ef18004328b438d4afb5423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c492d4ac1c90e03cd40a06272dbec54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ebe941910b3367e66842806bb958a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cca2e9d8f0f18fde157a17d0fbaf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6f7afad3b76693d2b436ef9f0cf617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ad1d7873d8866ebb352ac2a4b507c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313a3497ee3c0ad7da948a1a46668c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaaadfb4b927bb4ca018398a6de77110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdcb4a79460d99410647e4bb7e42b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48addafc9055533e3763565fd22e4e8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149bc8c778420f82d30407487127b4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0d7031af966777d904f50279d80bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b95056d0766aa173986df2841738615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90e84c6865a0b16ae5483a0070a9d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc2fac04829b29acb225d7f8ebe54017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a270b4a2545c9704704d40a7b30018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca9194ba2c15ba8716b3a0d0df05e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bfe9f946ad9fa42ef4fede8e7cd5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233cc0b03821c5f1bcd830dbb07ce3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff40b3f65b23a1dc5314c92853ec5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e48bf97e44f9e652b35766d891252b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaa8ab85cb38c00792fe342d8c444424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ec8519a8639a26a20f6140bd524e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115baed493749f467992e5c390ad41de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2e241635ae63d723f6e9c740c501b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8a27265f2fea5ba10dbb68691b18128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8b6f1d599a6af2ec542e56829b15329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09565f843d7c4dde3c0bbfbd2fb1f71f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50b0f6a77decdc49985bfda0ff395b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b248d626ba9e42c07b0c61242568e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da3c0c1750e4c0bf1363cd184ef52f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e20661530ad331a100d42d7a6935834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dc34bde1d1139b4b754d44c2012c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6cce197bd190d416e847a63a535436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a8b0b77d9e11983e562ba06dde8f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed001e0269c11daa16026781778fcd6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f26f2db274714bb651104b25b761a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692064886967e3d4b3020e424f80cffe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12d8272724399151f6f12e8a252ec641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8050abaf25090020d18d9d7d3934c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e6b173736d5d45a8e98c4c3f9c0bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fad66d0c2f8035c983fc2be84eb6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ae99e4ea8a30869164888a1962bcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce13415598e1de5474131dceebbf5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e67f1ef9e0f4ca434ddb8711970b5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad47505d0b73913fdc3bdbc76ac519148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bb41a35f076ad09f3d94f216b065449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a586d078006e5838c5f8c92728b8d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573a3112ca188dc8bf725a07f0f786751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a6fdf5629ca3b50096ed4132ec7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609deee561e77d2b3355957a30ff39053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea994ea4c7a0d7c4be9a3308db4aff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccae9a16df149e677093f5abddb86b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ee88a36bc3b97cb93e7cbd5ce257b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d388dcc02a836548c0f3261c75cdde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d45e1fec68cafe00fe33d6ef4c41058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302615779527282734cc71e5128235b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9787a79f37a311f56e3387c458bf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de21a7dbcce43b6619fdeac5c6e27661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f1b3720e9b7a54c48dec157198fbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e786b4ccc3a7f0dc6b194e93130d9c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bde268a36f55a576162793b20920564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14105305d8c644084c4afbc01589875f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151883be1911ba4db97bd81f8006ec566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de6341cbbb564dcdeb9aef6f7bdea267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157769f052fc73964647556c40a8c7e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845f7e80081196f1cc406973993e2ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1aa4ce4cbbd26010fe77d8b4d1f2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb9a8ff4731a2af4ab80269c60355d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5df2a26f6aa07f7b05a3cfdffb98472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3be40d80d5f255ea5fc40cda2815d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94280366f3779fc04646a877378f639474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec08b604f945124b058fcde12246d3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63002b592c7bff8b20aeca1182879776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58fa58f0a225a7311f5b5e2bc8b79177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5b5cbdc75091fe9577f221fc899cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0eef13d7bde414cfadf5d58a115de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5211e244a995b17f9e71cd3dbcdd7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653326d3904bf0af599c3496cce1290981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497865c815162fedf0b8961857f63fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce3453740075da53ac5759cc38e96683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610796e0d97ce243ecb3eee2f7231684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead9dcd7eadcbed6ccc0fe10af11ae685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb09a28a5aa99b11c8377ed9043518686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714051e5a6f24d9effdaf77b75a5cb0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d2b8fce02da888cb4586762bb94e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fde9a51066bc9f8c1838cff6d0b51289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f677c8b01dad6d6a455e6ef9fef0e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd390788f589e5d6bd424f6fcdc5cef791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97021e007c92536df211e5606e37736a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135150d13e58bdfe78a315de0063c6ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dfd9b65f0188acf6258cd36397a6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187775cf50e1c1ae5395b9f408609bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd390ba196753a17e21b01a9c4475f9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b115b474c9ae4f326dc19b252e88b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da8b47774c434e7b6cd4e12b40354998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98eb9fea664190af6fd54a4a6408a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b72b7eff7ea0f249579f1464ba3cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f60041c21c0e5e62e3cec94447420a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ef5b4e6b2e8e9e46bec11e29ebdda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39e11a4bd2c7a6544f46c30ab7d82c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9fb5d09898d7fa63561e5b3cf6d50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474050c7a3ff6bae3386c83aff1aeb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20817aef9c511e79677e928fdbd3ce9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cde7a88aab3f6f974769a02c5f232107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161675627841036f90cfdb7367bfe63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb454660deaff72158acbec18d4dd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299732034ad987fdf48bcc8e27d3c7da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158872985494fc081959d6b542f5f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1b9fef442bcc63947da1ab87f4ec9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad17c5b4aff516cc06232c2e426d02f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb0bddca5369db87d07dc9275e8006114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1b88f0ea25c49d4b71a60e805dc7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00060e6d67e11d6469826140b0a8a65c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc294ad3d1f7874ea727429e7839c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d05e02b09574d3b9411d6018c783118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9088ce83ea0d3b3fa8c31eb420a114a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dfa297eb03451e03235d30a92d59b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc536b78740ad60c440d4a203709bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28545c22c0044504b4ad9a7cacfdf9e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c13c249038b076ecd23e21e284ce9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffccc8aa1c0f606d47b0f48ab1fc2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2453f884566dc18ead42efa2fe5793125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146591bd6ddea3ed0a12bff3630d149b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd659944eedfa2f62de715b8351519d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68806036ec8719623c5e70067101f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d5a510780925df7550b5988816fb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec130853b9fe6b9367434ffa98edef55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008aae7ceefc8307471a9a435765c81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ad36d1a5c5e59e56348a698c8cb03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff26057702b46d46e1347c95cd7231133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e4cea67d98896b4f8922cc1a9c762134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c10b448965af1c8ff19ab54ea8bdb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e7ec7de8a3a14740a4374ee10f155136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965294473cd9fdc9d357d8ff7fedb02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e93cda428756b8ddedc10e543e9033138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c73c7a027f10fef04df9d79c80017139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec59f535cde930d59bba793eebdaa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0247865dfbdbdc58cb19d44369f0e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd4ddabb7e0d2085e983870f0b4f09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2504c249921a98a1f6bacdf4612205143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350e04fd217f90a4132ae3480336a97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8333004f62f03e1c2a213641c9cf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db60971bbce4a984c675f900a17d42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab8d6f3449ff5252d5498bbdaeddf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa414e28d7fb875bbcb99c3d936af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894eba0ced01e920459adebde9aaef8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f1276bf324c8ad9a7046ca1dd4887150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03d1800cee4093ea2eb43ece935540151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aaf38e631feb6bf40011db756ae4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691e50b23aef2d18d8246a2c0dea782153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e205098c0857da745f92f3c737c0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b65692cb61de996a9f3c9649ec8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f77d49f009f72a535de13c9d8fb0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4fc1b3db2b8cfaa9333e958414cee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7bcbf29bf865f81aa9c2b7c6e7082158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cbb2ebc9a49a1230f77e97758f159159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5436f9941d1e32196c67b49723302f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345960e81d0acc0a9db41b0fbb4b026161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c94512924eb82090a9ef9c5d57eccb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f479c923b0a7008568605c9fc3e1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88fde0c657380bf30e626f8c091eab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce71a85b2679ca6c5cbffc96872312165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3831904aa63d30937338640dbab832a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5a3d114a4615c13a1d1f76514eea9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11461a040fe8c896fd6450b23f3f8e73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129c2dcbb9f69419db83661ab516728169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b143944466c99c8ea5510cbb03ecf36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ca1b06157bdaa9fe673668a1e38a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be69c7655796baa7ae840ab5ae96c8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eade1482284b6e0f8c2eec1b68fbb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3089c57720befef59b0a38f47f6a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd7699b1178a35b3323f87a24b5bbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f96c421aec19b088c90810b8eabf3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929e6ab6efc86c1e0f625d7009d918177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3b935347367f22e13f6371d233ad2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aaece3a93313026697b1980f55f61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1602466dcc74f2f0a3cddea83e1691180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217fe1db0949a5b37713c7c74c55b64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905f46165ab3543e75b35338d9453f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61afb04aca62023c2ea419b8ee2822183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e433806e6a35db4b6c1b1579400c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62675d108ea13b7428d1e2ec9811e00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78cb6597b4e5ebc269cc20cd5dc152186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff796d00df7953259e058ebd62dd8cb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdda02bf11b4d3bc217f6afd56cc42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92875f074691539583dadc4310b7c57f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79093311c3165d7fb2535acb67b44a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3167a783b415cd5cd3ca8c3bb0bd42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b18cd4d090330c54b7431202559d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcefd4fb52cc0aa42a35fdb62ece44a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a5b69c8c201f10fb3eb0d619c4e6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b2b4c4f2f03e917e6619dea44ea38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b463a747d88adcd569a57af4f955349196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9428a54b0057276d742d689d220fd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bb105bf562e73fca2259729cecbc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f424cc26fcd32059b784e14f5e1b82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdc06b2ae1c679a2076a673680c266200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e22d484fd5d783aa2917e6154aaaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95456ac7406aa70fd21ada362138a15e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc6f05fb745aec78a5701a0e040550203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f029b67d8b7b1d3bbdcb122f4e61f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a8f87d75d5a07eb662cc599f6cc16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913a6722084968bdcb6f1f894a3ad7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc86109b29228d555a36ec5bc15803e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18060f4a4707570c015badebbdac4b75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f77d3ce659019a1aa3ce1698759d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c68d55bdc1ae7be9dcde760911051210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292a3fe41a5bb43a518a4cb168389d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edb153ac760991f9739de293463d30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37528ab3e986f9b726acad005fae2e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55255c87abf345b7e3b6de5b69a3d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d64521ea15de4622e40a5ccc55928215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774482c02e0a2a913cd4ad441b331aa5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140b2c7881a8f2f1f4229449fae383d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ae81da240dcd1156321b08e3c3eff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5ac06074c5495d9d7b9774e028b7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac9080ecf232397b7462470b813bf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33162215469112ee592667f94cc109ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350860eee45f8b73d26d03e250eb1d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1fce95b36579595737d9a2e66c9fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec11e81ad88eaa36c614965cc8f722224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e8fec5cf991eddbf3e0689c1201e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde181a1f2998124f3715f296d5be487226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ac92a5081625357e6a1cb0e87fb00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e9e70bb354e1d81a682dcfadfa2a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab59990cb8b6a4888fc6a9e99a3a97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537194b397498b33cc092f932ffe3d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca637dc9c42650dd00635cd2ca1387231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5bb91e8ddc6d75b04895967ccd1ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d32a68c6fe2b7904c7feb85d65966233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd33b60ee264cd96f7fc483a98063f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf8d3e3d6329de236ff71165263ce0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa106432ad961aac7873ec88f5e23e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b09b1ff6978b5bc33645c0833780f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82a3174c281f8a9dc7b95b35c695dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a83211a736fe2105efb95da44135b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f049e20fd8f2ef07923f6c6626a8a2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d6d1c3d574aeddb9015a21e32ca6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3ba3c0d1454b8f01070410bbec08b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab44528773d8a02bc2ce6f7c1ccc362243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f162aff61cc86c9f8b20266db62710244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39ec97c606ebcd7d801e539dfc287e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d862c21d84ca01be3cdd7aad5cede87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd62443e2f3386e14f2800d4e6cfd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd3a5d0f512044ef73996589fb0864248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe0684f274a865bf523803ea46675a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae8b9e0a00f8588b678cbd2bea0547250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2646426d955da5f24bfb235927d7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8508f2be33462457754d6f5351890e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fee65771a325dbddf806bde30e141253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49932230fcc1e1493164f538d6e1778c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff0df6e5865172cb587f299b960ff0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6c4832346f35f9b4c2891082ce22c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b030b4d3817e5972df10aae5694cb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e48c9874d2983d7e994fed1033282258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fea7070256aa547826ffe4b2f1922259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdbd41bf3d3e492c0d9b34065de8e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b59d9d9465ea6516c5a69086275cf0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bd260c4c26854adace9247fd1ea90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc8655c75d24ed9b3f7f7c34f05d62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1de96ea097218565020a8a83852f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4b2e7fb15c9bb90d907188cd0bca0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c058529c054f008713a44737135ed65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdd8b139f2b6c2af08ee17d50bedb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e518e9202cf8437d2204f7fb40c6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3576ef2d3d47b294b4b97aadbddcc94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeea057e21b578004023e63d31b7de6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25401021fa6bb5798efaeb112953eed6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25e60ab0b668fd59118f395234c6a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1535df92d680ff42ac0f2692c8ab4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbfb041e6b1b2ba2243ce6eddd1409274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f7baa120f3c6d944ee5fdf98cc45c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4fa806a49ebc97424e1c918c896c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0db0903565201775ff9487ed89f60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d94a36db50e48b1b6159441224eb6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ce78f65b1fa159b7b54a7b34521a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ca797ec05bf81a2e82a3a6f75248e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328f0f82771e701bfba08a352e3efd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e0e4c591468de752567dc7333f7c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee59b326c31e02befef30ad05664e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c1b81f9c45e5a3c17628b41c9f33b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1179ac430067ba47b4561b9a67e932d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd667fe7c1e0dc177d114c74330a03cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7da69bbe1e3e8d81813d7a136f521287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b204b1eb73755e08e51b7604060bbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc716cc3f940ab82fe1d0222833fc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5842aba0d7769bef6ee05d1daa86dca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ee8261a847d2acb70265dbf6a8477291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2efe44cb7c769dbb0d82acf55b00a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a5f4b50bacee391fa5ef906695565293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d102bba77b3621126b7d7328995aad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58893dc595cc382ff52d6dd1862d5225295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f917efadf44347d6e0035b7f36e4226296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdee11753745a338f04376efdf1181297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e5b3af557e767fc156363cf0caf20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b77848c06ce5768b0e331d6c776f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e25d747a13a2142bbb54ed6728b72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50d433b529779843cc38498bb56d5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0a6a3975471bad318df37524c0676302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69d50828b9bb65cf7839c76429aee7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aca2ddae54262e39a7845f36b4cfeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2079f95126d1a1eb594d89047e384305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297646aea234b03ebf6eaec22e242d04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a8ee060dbf95c5b034cdf07967706307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b04b76a13706fe52b590e8834a6ea5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5867b604cc7f3efbfae4780df5948e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a021ae14ad86201974e821837636d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72a9a2626ca1ece0b0d5bf7179f57f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46285f3cdf2cc9da27b945574f3057c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315880eb03d0629a9a5a857878088c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf1854650bc754368e9b131fb9945f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b02c05ea43281871b444d369965d2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cc7bff9ef1176d21928e3bc992c98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1fe6d3460c56b72d937f167d47fb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5f33fd82a864bac06d4a639d5cac2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc2205a201760722a788bc0df75576319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e909ad4f3ac0e03743a464b77e9c301320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8f1056b13b7c7ac4c67d24d846d2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb904390629cc86be815891d8c8c0159322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff3e585394f774dfe73430f6f4595323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f99e500415175adb17d609b449d8dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b091829763f66e95b7b9a6ee99ca88d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983e8683177f934d767e158029fdf9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ff415db4c754cabd604ae0fa921eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bee5e4980c25f427c8d5202dce9529328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb6debf1d4aa4a7e8fecaa73b2804d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65a6b8e9ff77e7a7b766f323c7563d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9ca9c826e11658ac054d89479fa2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd18ac1054081546804b461a491ce63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6bc2f7b2b0329f24240f288825908333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c89a19008a142bbfdd3fa952ab5f43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78b4fa8c73275e0fe92e127b4c1241335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe708ed30bd8af1a79227c3b435b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916b20289d09d540870f1675e4bfefb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac871c0147e4c44113cf8ded29f9cbd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de2e88c5579f9b8b469f2c3949c631339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f408192c744b77bc1c3e2d3a3fd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946343df45e6ec45528e52617484ce7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4644e28651ae6719c5cd534d6f708342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c205e1ca562a07c4879f9a1eeb5c42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffec02f0419c69c1b7d1988fb80b86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c084b423ceefad7533b704a97b6dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355bc470ad500cad91cd402b24cf0e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edae2094464e8d4e30b180475f31eca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0705151bfd9ba73696618cba5458b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128aece8bdd232c473cdab6b5ec2c08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9659010d771246e75c1242b168098350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a6ca6e538a5f5c9f43379e25de381351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223f8f786e2e24696b7f0d5f36212f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9d6a7ce9933b6c6a1a1745fcef300353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc5ef4b20340bbc34da999e7523dbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b54f494e95ad4c7503f87b8ac87d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8021da989f505f2be47c3771694241356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ce0d3e4aa6cd1d80c09661211f5f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37723adf4e75dfb201db3ad673c2c9d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b32b4b5cc6bd7c1abbc3374a012239359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3685334cadca98f1fff8e267d0be1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295057cdccb1bd01a743fad8f1bbfc03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ec0e3b7cef909f173feca62bdfc2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b62a70fd830df0a9657b39dae5a2fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb99844823610821871f4b1d30b0b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a75df90f9ca1e9586dfae877292615365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e06d158b3127e2ae1b8dc7e714f01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cf0ed4d3f59c0976bf1c6be01fd9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0c5e532011c3706e75f3516203836368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f119a48c900062c027a6acdfa4077369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617baf9d0556f1741e28137f59fd64c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bce945648e6e0bf506b583353013b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf9e9e255df86ff55459f4d7a6ee8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31aa48f13effda3a66fc3df26d9c6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe9290ca4949bad7b9bcfb537ba56e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8a8f289dd43e7632c18ac03e62aa2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155f40e299abfc73284f98e47bd6cdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7569c63bbcfcc023807ef32cbcacac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b4761ffbf92a4a7afa44677d8fac2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9eec137e2b874dcd487ff71daa76c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ef9c97439341724b02e8d7c5dc6fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b14d74846abdc71c6df3388ad8c24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a51f10fe1c1fff08390c09a8e66ff5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f5d2bd22a721c87a6253e7356604a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4e96f0df5da586dcd75f5f3acfd69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228ea326050602caf2bfc159ba90cb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66cfada1b586bae0282ff7b7101eda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40a8704338316d5c24411a864582a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3594ca9dc60344ceeff445d0cd21b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f7db8d6fe5b92ebfc2948b647bd62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3a0fcc4e881b2102a4a4d65e3c160390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62745d55723fd4ea6abba8c990820381391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b832aafd353c5e2131c4a4abfef34d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc84ca29f3a7d49346947173dd14ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de72c118bdfff1c339dff036ae23bb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cae92dba217242fbbd2b11d2087f21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1edac2b6782ddd56396dacf86c458396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a32a5791711ad4f5fa6bcd0adf0c4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2c61736cffed69ece27fb04662d0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601423e08fa70aa7551ec1f7c9125d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d819af98d487335973c179845d1a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5758d3943fe150870e641373db3b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863144568dbdcf2a0617540d22b7dd1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c1704894029a1aafa85149b7a2010403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b6e45e8bbe91fd8da9315ccfd8d1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660b368454ded094de4d4c8e6c3d4d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc45e1f3051ea044dd638ecf38b706f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d08b8a1a8dd0db9c598372f2d7e97a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a16b12453a60ad713af5f3bd14f96e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4192b3265b27cd07e16831d529353c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67ba283e3987d2788144ca1e42d791410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a557ef39a7ec1a13abb1d5df698175411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90061e3f6a051cb58ebcd8461475b0ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47986659400f85114f520c17f192fdcb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c738a36c623e265d82d63f937f64f0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fcb398f11f9db6b6dd03b89c926ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6de44178eaf05c823e37fbff07b700416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd1e8453430f7f1501ac708c4bd3f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb043be062b0f78d1a823f4e600540418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486928d29675a9b8f22b53af1c787094419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128db3a3607879ededfa5c29a95af134420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10b94e8c6c7d1261e590b8527fe61a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef7145d096821a10ba9964b8d09f53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e5e127a141dde2ec1f94746d4667a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3fd005d97c0f20bef75c605b9aacf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de340616dcc0781d22f567b567b8bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63981c6ebb1957c71f82b9d0ec464a3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e44343f9f401b523337edf7506e43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf0e8b26ca8a3f4243aae0b1018a1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7f911015a40616f78a1afee095905429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06119e7b9766afbb97cefdf2baa8e4df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f369d678098b73eaf565c1cdd65ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b571abcc6afe02f865cc7072ae9ebd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19252d6a66a777a0d823216ffc64b9cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d7bb70651486ffb0bd04d3f6746e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9099396da3bfa4a14af9096e1754c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35fe9073e948bb08e5644a81b4cd7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b257331accd428f45f78e2023b572e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f057f48adbd22f01c2b86d8e812a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9681d664c89d6c416c276c49cbb80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729f2fd507c0a13b902ee84ba609fa8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61744248961e8222bf41d52e0928f029441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73430890bc71d30e0b8763d485aa5f73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4b260db4b902734dbefddf3140b24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb4aa906fcc0bf2acf005b2fc99f53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7ff3e7d4e2ca8639d7e80af5b24f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a89a7edf7876387f0a220a73eeb9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad4d9b3a6fb6888b1786357989777447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764092dcab7f107ad33b2d218f9b9e9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7727c5c6c38867a9eec64cc0e3dc2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e6664040ed23a9d62ee5c5587f990450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3c49867fd79c6ffec7c12b4cd672c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe98defd40a5c13f1ed019b19b1819e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3173bd057f99c20ceaa648a78a48f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6aefc108a5cdc94f5c268e26aa29b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04858030b5be8ede6665cdc25b7902455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d967bd942f90240337e11b4886211456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b8b7dc4fdceb08a2660f7f1daca41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf14dc6a3a8f8ceb3f4724a669321458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd73f7f91357debdfe98d567570dde459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f761dda7bb8e00291e4273cf2cdc48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1551b545a0eb0bf29528641c4007df2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7d475232d4b55f2f77c6c001c5db3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04010b87d802865308deb82ccdef13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad99811a0e28dcaf4264d1d53f651f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e324928ca87470780b2421635f6e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fcafbf95be3d3ab73f1cb773308c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e34b2b2a2fa0870e3ca252b2ff2464467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e07f907fe9a6808aa69250a53f9cdc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6b7419470fa5bfa23530e8971d906469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dcb7a32a7f052196af5b0d98722c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a38a7f7a57e65fc351fd5ffda00bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdca9017d2b318336747e35a12f98c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dc08c4b757fc0688c51c21f6c499a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac109e826c0dbdba84783c302120f70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ab839493072df407c3e6019810715475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd07ed07b8e771f74f5ed4a53f3e2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb947a907320da854271fec0e960ea6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e4b6bfe854d4d26c02dfb53f0bcba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f99439c9cb9c71f3a3787b194eed02479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971536ceda6dbc3ce90042305da3f3ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4172ea3b85484f8cb3208ad1c86ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08373f3d35bb0ffad960c5402742a82f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5710dc8b2e7aba622c456ae875420a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d9d292b4847ee0e5144b92e4c171484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e0c978b784e83a232223190be185b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b3cd882eb91710df5d02e78d49e52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d30fb546c757b883dba6373ae6e63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98b0054b60c421b4b830c6f3088765488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b442aa1078a470e871f368f2181d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830edbfbec377c951536e3cdd20c5a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60653fb292a08452694935dd23d03eba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656affc9c000a88fe971662db584b4bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1cee872e1357f144f18aa3a7b4d22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f2c1ee72e51f394df719e651508d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c322e72e2bd9fb23c37a4e1949f62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a9ba6de685ebb75d36b67aa6541a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cce15b8b815e4626ea84f3c943adf6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ea6c571d57e603bfe71ef96c60c1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e7598330d83d64b02d50a718b5962499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc2ab1624aaccb6a07869eea5cf10d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c2058f1e4add262a46d971b68ba27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4981c669531f95331f5a8f7bfdb4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e594e1be1d131b11f7bdef7d87e332d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e9f7715b9861faf8c9f355bb7cf64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303ee22a26550f41cec33ca58cd0f3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e72cd61271468799910f2c0be423a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1dadb1d72bfdcff658613d84c84f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c23b70d1254b9ad3a8fa9e96cb480508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53bc6446948f0b5a32f9a000177f53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9006f7bd8ba63fb128c93064f46b2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcce0fde884d4b93aedf90275450e08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ed7fbb23bd90f7517d0a5de06ebac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c1ff2747c36c18f4d99a2e353b171513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229403d5f18567a211eb7c676edb141514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2723e69dec62d8b50fa8fab86d0f9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1870a0ad278c1216d4ca890747ab074516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb3298bc2c09dc1a4ac0ae6e3c63b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6cf02a02961cb774d30df8fb262ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9353fb4ace9adc21bb81ea757d224c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8f3dbdbad453985ef4d69eca7459520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fce7ebea856ef46a4d2931ada668e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd916ef00554a8d01f6e58c0a238d22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe8c694c70a577561eb513bffe6f7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d996ba5f6b3e0afd35b8163cc884a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd149e1e687943f6b91edeae4e8d76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce26ec64805be8b91bc64600717e91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbde3cc474da58bcca9b7270457859527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91f5a6cb5e599e47ff747f94355ef8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5a2d215dfb4cbb160cda95e90d96a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2681b13cad88325ca81c63d4f60e783530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9522f08164543b0af8731e62177a93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b84e15ab1ae1754ec9d60d0c109ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f242c2d6b99ca185baba49f92db47aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e47a2315fe814614d7100358af9899534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c0f13ac1a0f1764e50dfaa22efb29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ecfb52b3a0bf488b085840adfd2c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd147be5712411989cdd326274d6ab94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599e137087a446cdef0dfb6094cd8e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dfe66611478142d30d3aaa5c0c7a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ebbe60fa731f12f7d86db9c90c5b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea4c7a0aea79a9cc4777431adb1776541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c54b1d96d8de406d653158d70324c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa6bba6a5dfdbc23a9a88217907caa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e38aeda6161f441da155de87db51fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c3fd53a7e2fa5445716060fe0e902545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317e1620c033acf60047f2fd891a1dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1717a419b6854a4ac07f7db41d473b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05498a99f81aa948db16ba38d35c4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30982da541e0dc511302d818487ec6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49312564dc25b0102c6ce27cb4c6abc3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8abd087c2de68b28969c9d03dbce6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e27779e98cd5fb5288882a9cd42f25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02371e6549dfc7de51a753602049d4bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4ff331c2abac0933f68faeaf36b8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69304bbe517b2c8e7ab26021fbe9705555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcef20e2ce57cea1a1e99964fcda7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc32f1cea86c784cf4d137b9294c9f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589b82564d1f070691c9759a7dd655c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e73240236fbcfdb8b5163e9906ad0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9869164539ce6326fe2d7f2057897d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365d971d36130449e3567d681299ad3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de393bfe112726325faddbcd65c6ab22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b10ed1c9261841dffd2fd15b675c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd853cd98e1e1d5ed9a024b85655e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f80a7dd0e75e0d64c8531725e3600565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5955d9f8f70d4b4329a8ead0310274566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dbbcb31d2f12f6217d84956ebe2c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d31435533b5b9c1ee2c355db867586568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd98e5a708a5d3233a2573f887fa3bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1d0ab961590ce73c4168641d9cf68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae389f99c3685c52844c1820f5205d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8256b265175d870487e7958508509f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d749c818e4f1095d58cc237642c74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d1db6043dc82041101ee022c9dae6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a7f016ccd590000bd28609383b347575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8353b07f7331b073505d90de4c7478576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d2ec36c5433590a46a5443573f184577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73f4e162f6f87481b7f699dacb2ebb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3fe54900b44afc51d4b24d3ffa3c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a515f4aab89b4cc504b742f2dd92803580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a69896d9289acea0b295df0ea4e25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8465dd5a928305a336a92f92adfe2ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac789182b26fd56439bb20555ee4aa6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5d2dd8c56b9f9e2bb2c1f85bb82af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190044b62b6beb9292fe07f68c96977585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fd977ff667f38900ad5fbc8bcacd5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b25505574c6310242f40d63a0d8e43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8547e4e9f91b767ad3c965a3423296d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90c3b131db16723bab4c0e74f1112a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e15339ddfdb27ea5533630f4aff41b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bb1e6ac66b2476556dd077ae33304591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9e6ab42f1f46da63150256d795369592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f902a062a5106385011f400b72f207b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434bb3a06f5ad5a95a687f5e52d567d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956c964beef053525bc887ec2a1ec2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2211ed18670308dfebaf01c0f512ab3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea08fff2db5c1ea96d473ba56d28d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c23e6a57ccb1810f697afc38f458d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51b299f37c447fd46baadebdc9deb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed0c15eefd5321b84521dab222b74a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ccae627415b2716a1f6f9ac438abf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0701800d231b86b22e0dc3815216802602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d5d617dfb939679abbe19ad365728603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bfeb24009711e72d85d3c6530c230604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc774290c04cc86bb8a4933085616f1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b673cf8ecda7958b8b592a3faf86a97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8504a76dbdcf00f386a1ac584a4985607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad3cbf9010172a2b1b8dc5fee187e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f2c4f7e043be6b19c4f9c14686dec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ce8c4a25f2242f24a3edc6b09b9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc281560154c54d15d0a4701528eb19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d769745b18dbae881aaffa4136747612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc16bbb29689f629d7a498fe868c334613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d015ab284abb1d2dd6cb379f42cbe21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eb858f830815e5ee6a7b31155caac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c604445237d2f6c96a87b449022d3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e67b993fdb5dc31f163443558e6811617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c4618a88adcc80a24f324d3f981ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3c6185713c438cf76cb6e391be3a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0327cf536e0f90bc660f0927a8105a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51cb5a269fb5be0873dfd5830082fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067acb08c2b6a4d9e7f5891d0134f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dae5dfc15197828a5e6ba7e00920e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ef4b5509a373fec6c943e1399f7e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fffe98ae627c56daab09dcc879dc02625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c134d30bc0863e5fc908d571f156195626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3249f9f2bfd777e92f33142b03b194627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818b678104c5361abcd4a7f141e0e74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84871b6bf495458a97910708be7a0ad7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b294e9e2d4992c72291542ec47d681c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd93392aa4e7e6bac3382323905269631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce70be5be0b347bed1b57d3e99c3fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec77b141e4635e19fc445ee5eb3bd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff545038ef82267f347c06be78d801634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f764c686c1595634dbb6359447a73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235efca5f6afc83671fa99f264344397636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f992f607ff91bb9315bcda9eaf65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0302a1082e75750e95583656c867e15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391121d26014c27d53574c792b4ea9ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de509e12fc0ef8b06eee723545bb953640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8aa070476bac0babe9d4235c1bbce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a210c7f8547e14bd18f6e86536fe778642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd5edae1cf2f329fcba3dbef5ad04c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1670134b83efff4468bdb266953b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570f57e7eac2d33d5c4d48245aad6db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf799b8c6b33e695f5353600070763ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a86a3fbd9cee1e19167dd4373b1d31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aca82ddda1d0b0882c3a8feaca2ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f3028b6b114d16dc647acc5deb02e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a045a03f9a1b84b4f7858125c2e62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720534ce8e97060faddfe69a20befbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec33dcdda69e882e08d8bb00f5cf92b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013625911d70d065834d87176e6c493c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855c7eb5d55b900013096f42b209cbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef89b2ad52c84860b6d5cd303a2b2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aeba2cd90cc5f11c223182dcfe7d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf77943ca200ee1d2b1c9b37b3d776657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a9a7839a0f159fd8a532da467329658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f801b0037f2fac56a149e9bc02108659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359101f5f09591fbf7ddc9c590fb90e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6dae6a350513cf448b3d93fe4aa4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4040df236959f21e74a6f11e28683662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56906d6a8aaf477a342c82bcaee5c067663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dd0cf8521dd11e0f9b257fb092230664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c166ed274ea527e7284f0518e07a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed55eb9948b08f67ad7bd6357ca649c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d7f5cdd6d4cf0be204bf6d46a5f3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8b65512f9b341a6f89172879e7f2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328d3b11b361c68b9ce59f6425eac38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305751e07b69f37460445fe7665c85ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5d831be102b6241aec6bc3bd52cf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27deaa1530b5edd185296d0b3a48c14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e4e15744d4c90de7421ed983fba31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63964a661c365efc533c6e2bb82bf2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5df9f7c4269720d77b6223a027e78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a35aed6b261ea43ca45f4fd3df9db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabc41fa82f188d36d1f8e4f1e1e98d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115571d62450e647faf855d00be23a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047ae7102838ce8fe4537f900a05dd6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0aefd4d3d50809c82dde9deee474e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ecdc4fb050104b5cfe41b05e8b9da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bcb6dbebaaa62044ce0aa48599250682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49bce07cfa9471c9e5a615826291ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc8854ec27c811229091a142ac1ee4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bc9af76bdd6933f9505ed37233b6d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90a38cf53bb26c12053d1901f0d624686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b526ab4eaf1ad9a1bbba097df9718bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6251af87cca4021e29e7ea920fa5388688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca63a3c8d871b48c2cead236f3d8a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e622e672178b155124f8cd64f08889690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f60f22ac5d985a7fef62b4bd0b5512691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5ee3a3ba912f351eaba705f3a799c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858a568f8af04501b7e68542cbc597b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707084c3201b4056c806eaabaf80eb7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b95431d1e64dbf8f2b6e103b40f6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41225b935e234fda42162d0eaeffeac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb53ac4f3ce60aa05d93035799ef21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103eced88261eabf0e2331dbb578411698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c8af5521de736d677a5767ea2443c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa10234b83e78c562712e9470c3542700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af688bcd622d88025221e4bf05ab026701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ee0193885a999df443f2f5268357702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522657ab11b9b43f1b0e98b7eb570a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8963f1fb9af61c658fc2ad005445875704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd86b53c2a864a63cee58a7a3e4463c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93148960b6f77209db0faf5ee6495a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a98ace9405b4989411e5b3d3379e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa948decd949bc8c7648a6e52d681c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c068b72d81d91088cfa3873e4e1ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2304e2b0d73fb929fe6b7f46d4776a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e0c9c1f08617f32591a76c1cc5e1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd4e523635ba55ec39489e13f30d60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d80c838979a2001ba2a14fc86744f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ab30cd831009c98f06b88d60a53e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59558bffedc3f9679f8d963f0951a18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d857b1bea57ada8b6f3cab44b65c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357879ad80bf42a16364966eacb6591717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c553f6ab7ef4e4557528940b78972f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bdde7ee83c8f66422d252d7e56827719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792715b20018a4ba00886fe5e3a3752720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec64b00a9b3d9d87454d3fbcda18b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2396343521d542b46a768db14a33e09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465f5e367dbb35d7e5a27212540ec69723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b1a6f80bce9908fe246cbd88ac165724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425dd4796145583978bbbc64765e388725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1e7ff44da4762cafc79d6ca245980726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cbfdbc589fbaaeb6563a2bfc62e03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78631fc041d0f5ae37ac0179afc53c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b91d1c44dd4baf2e09a24e29a85f9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7b8525d0fc8707b977e7c66ebefc7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eba7b2a6b134a92609a1e37cc2e80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3099099bf2e5cdba5168c8e14eb890a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff03491e34dc69384b07f2d710f19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a46504a38cf757725ce86130ad9cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70200c39737aa18bb10f8b36678edb34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc04b3afc1eaaae613b032ae87051de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b423a8e4f92219f95faab3c70f8e10f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44784b9126f3a8215c73493e7f47a50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6415a96fca7f49681864004eec994739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3abbb888e58654be163f9ed915c198740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227e821064595bdd7d9bcfb5c098b13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab771170af6af8173f3187b92debfa52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd40f065c356b04022a21ac6eb5d66743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65038a5eb59f2e0d249dedb7f88b9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3b6028cb241c08823e8751f9959f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535df93f4eeb2ce674fea3d417e9ffc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646448043ad02186faf456afa339b752747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8df9abf80df0be475480da236e52c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809a455a6acdc09ef7dadd8fdb23019749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0ab85528ed1464bb411f458aee50b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f721d84004a3898e58cc861b6487b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6c626963bb9189602d190742a545f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2e49c70e1d2d94eba92e3f783da41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ebb0d2aecfcb08903920369fc548b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f027512cb7b61ed7945eb580e03b3b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdc3d721aed4b0afb5dd51cadcc031756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c60a92c32fed907db66e68be0763e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb2b8a137c0d3162c24a85f0267e17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7174582b8c6310604d133501375877759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d7d5663d79c201259f312245bedab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38e6f7e48a5090340ef23bb042529f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb049041bc17bf6c77bf9926f93c883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df495b4035921a217ee83d2d86d01e604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f814332464a432cf2cccdc88c81c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483c7542e7bd00a99a4b2a35edeed5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7cc17d166d28acfe095169fa3328f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c2f01e8938f553e89e8b02e9ded1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c52b34bf748413528bac1eca809529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bcfb2667fbb5221a494a81ea6828c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8cdf7ac5de8f765394a8447b6308311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2eb2067676d511bafde64987391cbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4406c5704f23afc157ca242fc8b71c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedffd2e116854bbca07c3b80008834f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd818ad11250383196ae4941159b4e1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdf7f28e2af5126de8560b23d5d8fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2e55cc180fb23b365cd87873b2ae217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4a79a1bb517fa757249ff05a638e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baad6229bcea4c468cc9ee224198eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac227e86fa779ca04cef7bcea9983d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fc8bafe1643b1c2e73ac2442b565421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e3c79b890c7c0bed5536e556b3e9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7a8436669ecbddcfd6e4dd7e5a9ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214f2146378361a854a88ad4eb39cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257026ed14b2cb76004a05cfa1fafedd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac15bb5c7d48b5932db1c4195dcb47526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb420afeca2206e1bdf1970d9a05e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee551e048fbb3e87ce20c060e76084228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f6c69b4f727650695cc9f03866ccc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ce97c1fd0ab0a91b7b2a1a8063dfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac636c73fe0e54d31e61792d08a05bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee17ce9c80fb4a705c52bbc855760e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec75eb2becef54434dc85c7a68120d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3434cb81520cd549cebc576890c2ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864509a552ae6178faab9ac5df5712735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324a3c74e5951aee9c77cad42c69fcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48117f0b42f10537ecd7a788d7d1235737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eda6ca76b6099b2af1fd5d45b16ea938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f0fdc20803c3146c8cd7f1e48ac6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedf6a0099f9c143ef7e41e5a5a558640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac243f7d207d489a688de81edfa3d05441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a81a2a8172d93319644757697039a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c4e382f90441656196e5970d92de943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5d30b7f786e9695a88045816e195a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe95e40ed2d1383136337a20a4e229145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9c52d6bde865c7210e4f8c7b1130046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b9d1d047c5d9c8e8f66bdf9e3cb4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf68b36de6d3d5eabac35454bcab9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf33ad716f166f9cfae07a58ead054749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c07dcecc0b1518f4d1fb289c1fe5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02661a142d24c9035f542a07e2e0c6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd5ea237141f30c4010b620ed1d31952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9793546a22e7732ec8f667374dbe97a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ac3ce30bd7ec20d41f1d5d6fbda0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb12ffd4923009f4b7e1ee8176df4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75c8e10fa4e52871f27aa860cfaab556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20aba8def26b929fc2453dd3fd24ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d97ffda522ca8e32445c441fb673158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a88316f21e8f35fc5a0753b17c1b9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ec94798b930c29ad8432802dca7e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceef725eb56e7b3f4073f728372cf7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07ef38b8644162cb7413c64da4009e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0809e8a209d835acbc79ffae4bd5a1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2624bda46c2658d4d8dc7347796c4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ce1d254872f435bb42fbe48f3dde465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1674b492bdb8d2e2bfa543276ed36e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6678858b0b93bc23ad27def0b9aa767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6700e777836a791afcb37f5c6ee3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46e509387002bbb2879d4d8fbdaafb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb35973ad30a48911737874215df99870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b422608c60ecf74eee888f87e9129c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a254793d1c4fa0c950c2e2f11374c1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e96783f4679e631ac8bd1e180ea6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbd0f1420f78ededfd63f00259007b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0631e29c311cd235e83ac8859ed0f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafaf1c200645424fb12fb2fa3d2a8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382332c076f025b561b7fc6630ddd97e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8251917bf7d7d24448aa0590cfdbb1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83667324f1e51cd60db34d3fba39a58579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76e494ba43caee7bf4a9d4b4d6cb1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee508ae6b2e584823e612ad9ef63eff681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503a5df90f4e7da095dabfe4af686e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150b21ee3798a0879a5ddd21973b76f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fb49c46af05843b92bd704ae7c54384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45ae3b6e00d03089545869df5a925f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f860acaaea2b7cf9ecf76b19beca986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ef5a474b81c10fa25b759f7760b8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969685ee236c80ab36955631ef6ab2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ae0f015d505102ed2dfc440762b9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638dfc72b4d97c48d3ea70ea644963b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd6d5680f91e1f12bd7315ac3d48c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcee4fe84206d1f8a9ec0f52183e4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254f722e2f22fddc2861d8bd000450c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec09e7e50a28be8fe286711ff0427e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fb55eb5f5545a4a6d32fabd53e25695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fe97802cc4fb6f400f32bcf5af14996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddf30412c293fe9e339cfbfd18427f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176979a1c59dd7cefe670ce34b68c1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861e6917c4c81134e2b8d89ba7cd4af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652ea6a2e591d459eb6a71313b4fa97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6d63044eee0135ed90469e0c5577c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3ec18899e8dc3b240477ec056d5a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e557eef0e9a8a849d2b24da9022680103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe7f198de5ee2c5872f919878dff13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffed02acf8054470da3a68027d6ea5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b31a4219ce1c127ba5c1b9eb3f7e95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4be753287d21da9f2c853a5c089318107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b656b388dca615b14a4302d2350415e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19df03d5084d6c466220e84a404d2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbb4a1367840218e0f8dc6999c4f1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6446ea94f011a2f515d9577e4fcc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98a497ba5a5e800ced3dcb7edd0395112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d5839d6407697916700fb144dfd4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2f6a7e7ff702dbb3d2338ee117b94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66beb4d2ae0fb5031bec29c6c8ba78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca41a7126c6d77845f09fa01d4a9b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d795f0f554f7644acb3fdeb0c302d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1660f5432504d737fdb60c0f178e4d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853f0ad9ed1d55bf35aa04c28d6b925119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15e56a398ba477eafce939448dc19e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b81f5b7136d3e1ea20b9ae56f9a58f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446ed115cb52450da25520cd66173f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8ba84098e35bd6574808f31d6c4fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f35f1b1e209983a949730a62e703e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc75ad7fc1f99e17cc74c20a46b055125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b42609c88db7f19aa62fa0731aa8f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c2abd485ae16d38b8e65e836e34dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f986e46cdf19638db57d09dd026b794128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a28ff88b1c1c15ad3fc186848efd63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae7a30220a8b2e00da80fc06af9542130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cc946ae8c2873b9215613d9ff5f14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e4f1b8e19b6bde3ffd18d5d883ce9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d4e3583a9354602b2a11469efa5e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8d485e6fe5357927fb003b0d8666f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e116c702a9d74923a3b547c35bf736135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcae2f7f928d75f28434b190b7c3e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79580d879547681a351183a0c9e6bcc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc5c171f2bf9ab2991c5c83aa81dab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6b7c6dae735f30915bf999bd3a74d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5becb4ab027e86f0fdbc0b4e752d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462cb7c1c399f6683ec1e761071e597141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af586c0c7449928612a3a39d5bcee575142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f891173437a0a836a803d5a6cf4d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df860dc424c0c4a2fa6e33724681c7e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e1354c8bec9f46044241e4432cc70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529f2705ddc81b4a56341437967514d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4664abfafc3d082898e28adf99f9938147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427259e2196ab71be934bba1fd39ca33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1778608f44796078073a648c884acc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119907f646e8fe906326653fd25b63fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb9f312d51f633b30c007d377ab480151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78e724b4d5dff5d01d38ee55c14925152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ac365bbe9ab35f2ebd3edf3ef276a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205a50a840f00362c77deb325ae7d1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf61178a98ebdfe34883d0c0be672e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b1031bd50007f94b76fb915fc23f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6ffc7176967e27f27184400b5735b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc0fa1252595283a6b14fe6a0ea4c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6bcfccfd63474e853ab13ff351c08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe2f37130d87bcdde38379ef5c5ebf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b835d375eeef72419a87ea4216cc8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b0b76b700356d29d51cf5a17492e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c469efe078bb05ab214d5402be512163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e632a5496b38fe4aab6e4a10d24bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ccaa5783f47098a8f0843ef71ee7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb42b9895f1797b037b61697c74b0ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d72ead75640094e4b8f19b3f4f01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5641d3abb38331a9688bb30946c337e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6824de85533a90a769f24fd51a082c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7e735af33ab1a86556ba1cbf3829c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191e4b6b44e7a2ae2507eede6e1b3b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1241ca50e5ad96512eecb1a5913d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfe1e2f4222e3f54486b0df3252cb5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b212dd945c079006b75d70b524517b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1b85c6cea3ad437921011921940ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284d983172f1d8bd0b69ee4ce5fa72e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845cc871c839d782ecf9e701c5e69b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89b46ade93e96d5dc2b5ee2799bfd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb90b6b4b436d741c28330edb71f73f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96a6927536a9eb80a027fb3939eabc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b589288779086d662d6920a347e95a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df3cf960000c3b67c6a0829b3dcfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaff49b7684c8031b9f06910833c1be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ccec90e574c9b252ca81439eca2be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a8764acbdfe26dc2cfbf192d0f949185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7dcc0be2539a46ea6010b2137f5ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617a8f6aadedff14e60f470100f87ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aef03299384410dc7c33869fb01dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e71cd9eb88b49c968d78c7e887b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52054adaa64d3cabaf7b28650703c83b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989bfc75df6257eea3e1d28b89380e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee221cffa2870b471ab5b97ae3f76c9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e97b52c9ffb4e1ff2dc1c438fd9f2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4b6559c600fd68d0545744cd99903194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fe9fa06a15fd675f4e389c63b3127195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf24ba8f615ca2b7ac7e11662f1d012196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95474fa57a79d772ad44c91740a7ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c0b1b12bb90f7a357dddaf6e746c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afd2a0ef1101f2438b339470bcb237199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416385f4e4ab8f4e3db3e95f52c4819c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58157d2ef8542d791e181dbf151dba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6383e6867252df58ec7039fe66f357202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c89f6bb6d318ec0c001dcb6aefa67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd17b3df549954cb51ae353c74c5da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcda022c27ffb4a095c9463c613a81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51b3988e810ff1ab0f653bf256cf89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f6ce55c4f3ae188a8dad48f1f0b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b59c213fcced940730f9c0584c36ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf62d74954d47e94b54292b86b4a5dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63946575f5315b04c9b18504fddb1b13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8add7d75a4facd1e607fdbe28a07e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9583da201195475b5aa1e81f595d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224044416019916c20cefd96c15fc48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dca2a8cf57db516ea1f649c2c65dd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9284b73a9574f21cf4f8cd2a879e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e815474700f98ae758f6bdb38f3502216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2554e0f10dfc429a0301e8cb59b86f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6609f9f7e6f939fe894ea4ee9c797218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a4593a72a2e93c8018be472b92d81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b617deb4225cb5452ae4f4b62a31d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185cb6fec62ad3ea651a788deb0582d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11352be2802844a4829a561a53551582222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd539a7fa3e82434adbf82c87c12d079223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dd0a5ba8e49cd593a52dd28625839224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a27e0ca84091dd5a1e6516299e4cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72392ceae2bbc78c5ab1e695148467de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7b63063e533a91bac280f1d8813a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab375d788f35caf16910e1ce7b824d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f233130a778ac5f24cb6f71ffbd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbbdce6c200b71f6650f98f8787165230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add1ceda107c837d25ee0961244e193231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123596a70121c4dacde8ede6915fa725232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a77fa14f9ee957eda00543ca212c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cd70176111408a8c36b01ea2b2996234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06badce7ceb0684c79c27cf8618980f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f0a3e198aaf47321757cd490bed6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dbc565c99f2fa53e13b124b8c23f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86180b513ff7123695fe151b3e3e125238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cd9c64e92f13c4c58a89028bb1282239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1027b34b5842740f026677a81ab43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d33250b2c99b7e01b4dc515df038a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849c3b0f0c3fc57f239313cd1857904242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e91eb085f7ff76e2409b96fffe62b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecb83488aaad0e100a3cf8df0ce35d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70281cb69f45274f9d7db01d7b7be8d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7a4a9ef107dc158f19a288a23318246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554822d4e1dc2c704788d75e48b2468247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778948786610d1737e8083e08aadaef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053672be7b8d554a82588acacb67a476249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb430c9a551e55811a1d0c19617af5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf45ff210d04155de4b31640ea83828251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ebad31683bb7219054e0b9a10f7f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d675f7fee0bf2a562c10301c6620253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952d053940c96a5077414a73942d90f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fb3afcc312387a37ec3d04c200112255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1785c5a09d036f3a1804041f2c88fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031b51948db4dcac92251104c2b5833257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade579e67f97f880e2fb888fab9d4da4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d09e9c3176b18504acf1cfa1fc8325259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f07df1a5073aed106ce5f06aadb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05132d406f1f7af5e60275a5b0583f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99cc37291f1e977ef0b649dd680548262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd48fde2277cc05d33e1e3cc75b037263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c064892e0994155a201b9cbc88ee95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1a6d36800cc0b59995672d61c1ae0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294cf1891fd06374b62b4c7e30b0ffe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f0842fa98673f5bdabac20c1c9449267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a156be7df764acc52ee95c1ab7944e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94cd3008e3b03a383e5c1521b5ace8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078c6443fa2d7ad2a419864664870fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bce6dc5d49b8251a85c41d05da6fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e54c2e0adfaba4c77dd5b5d7400ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdec52b58c5a32a48640c6e344f89bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e90fc97b8237648bd4694c9d6d76bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24725d55cb2ff3252a3ecb9b4c9e0c54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35819629d7d93b53dbe7b777f5f00103276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81821cc0abff04940baf3fc56a4f3cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080a8cbd9e570eae7c5f8f6e9f36c67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e2d9b18497863ac9d04c2bc038382279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd64e58bf4aa5d372171952d04433280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2cbf1d467136a4b814ce867403baa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bff19196a1077f6a18fe2957b3bcae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442fb7e4fe8e7af0e3301a85839778f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4988e22cd936dfc5c6e88129f7872284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9b40dfac2d031aef15158aaf188d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e9cb7b5b746c5d1d4f8ae03ff7511286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2092844f03b529d199d70ea55771c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a78fb0e48b4ad58044aa96f482b26a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d584ccc8766a087dee56efae06e3075289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d91ce8f8405830189aec32b5256706290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01ee736fc15e8622e6867f6d51d0b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73dca746fb3fcb09e78a1468c3718f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa64b0617d2fdc9c574d01b2c69818293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081da1247a977f7661002a398f11bbdb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffae30032d11f7fbbc8d126702d27f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca782c1ac58af48f012922b23d019647296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcda410d512ce7081e517f2f68c5c97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ce0d6ec3ac4a81445716338078301298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5455eaf543ba04e2962dd28fe65299f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da7d5d6782724bc00efb38efcc7c71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff261051adfd322671caa92a4e63194301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ce0c155cebddcfc74b7c9a1fae0aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb024c08c65f19a7f8368231eaa904eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4f11527adc27b8e3924d6ac9263ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbed0d373132d11fa594601fc258d2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457d08c1cd11cf365565953ff18e8fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219e1f2a860d057228d9e5e283e842e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f6547621692ac25797d463e1f4a7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537ac9ff8f754c38d71d9e9dc61debf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b177b542a18bb1d80ce2bef782842310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b888eeb59797981a5c1946a8a0fa7a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbead8d86a362c924ef1ff0918b89f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06c64363f563024013f63c30daf8fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06648ad3be5558e59b5f6e49b738770314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75754a57571a0a31031abb9255604f08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc3e6a15ff2ceee6a2fa2c94af42ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669bdc7996ca5210e6bfa49e09b4592317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791d51163181bedd1d551962222c2c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b633117b1b0907a7c5ae488220c3a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a78c6a4c6c11fc8e9cdaa3829e17d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24809fb4084e88869c563d12361225321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74977ecd016ac36adbde4510728b2093322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2d6e50cc11faa852bea9d828698e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c090fd4ae26296584b033b14fec20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d78e4e72e6df0620b249a05d8b0bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa63761085345cac7c7a013190ffcfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea368e6dc22af812412e7fd858827a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa0203d92b976a3529ab88e69316b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445cfcbd5c53eb2e63924d82d573f01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01a61506273ac79910754ac822478c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4701e10f54c88393c1a2ee802352757331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71869474098d36ec7da98ae7690d16f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9d976f93231163ec9230cf599ccf2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe77d09ad4a0fddfc213dc6742c9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a4ba0dcd3de4ba74061b1bc91b7c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5f59d2bf1985171ccb939028a9163336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac09a8d2eaef2ee4d38a82429d5b1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485f08f47ab4dbf6edd6d9bd321df0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf186310393261ae0b0f4b0404cb63f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264839c1b3ffb324f5047be89e14634340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51475be05b4d76c4d4945da8cb7ad4d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e911ac44a34c184e5a0a48d2ffa9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b207f45a16fd41bbebe3cb18855a54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a1e64d5e4ca8354873e96cd5eae45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9182f2b62f765ac8bdddc88764912345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bff27615974d73e118bb6fff5335b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f013fa62acc80f5468900da822d02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b581725e62ccd1e2049028e40584a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e07b9d3c4877bd7f4de6d9ae487d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6ee99450d29ccfdbb352be4312bc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d22b207861b316bc5ffd889d4dfe6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde8dde8adcf860dba3070c978e417b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cc5dc91ad8665007707c57405698d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc1e9a3f4f105441ee00ba2e2d6d72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178c7afd5f9a352d41c26a2af33dee4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6f217c54971c2b2b2d35f103deba0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d831498f3867e148b65b3a38ce2e20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf8d37ecc3f94d6662194ae524e130358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0440f231625884d50577f80f96e7079359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c16a4ad0a2f5ed091cc76f265d7e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faa171858ec391359d58782c277c81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206b69c41cfa6c009b52d4c34bc1a51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e540d778c458ea4a756bd92d81c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eee5b8cc53cfcd1f13b2f917fac88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9841b39791d5e9e1bc705257b91f8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549e09083bd6f08524a41a0c21c782a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becbca741843c5bb4842bed010c0e6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992f17f8f1abb0736b7b00a8f5bafc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cb4cd4e8e8998af6e020e2567959a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281cd95fcdffbdd63b76b3de44ab474370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8119066671c2167f9aba5f085d80e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd32e6b4dd52e716655bd5b1b654b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ca4fed0bfd1c81d3b8f1926502601373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3534ac172cc6377eae132aa3cb975374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d60971fbc6e48ae77bb8473f7652ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbf7dfddb5f53b6a2960db0de63d23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd3bc4b94470ce6d4942cd841d1c3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211933d887208360c78b9d5bc8dc943378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eded2d9511d399df8dc79b7204a3bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c8064c9a179449482a4479d26d7cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c532a2d91343b147c3af91be4891807381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8ecc5ccd850a415df6f941397f714382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b77c423a8bda640f0aa6e69df227cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688f963cce5a16dbc06ebd796752f0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db653ba84d93307a5627f8a6e71efdc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1cf65e2aa46d69f8f7c1010525f96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909c659fd28d9cefa357999a473fdce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a29a556fb2ab13142084bef583c51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460190d5eaadc01b21739df6486b99c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2fcb79c8d21349d94b65b3c2525c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c414e3a21166061f984b4c5b9d22278391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf9d196dd64077c4ccd471ce247cf3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721ba841cc50e1b2d30574ded4ab94c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ad4177ac6047f2d6c008ea8fe5739394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59cc985fd59ca49f50e0d1a2ea4f3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb0bfb4da0676da96eef04b12aa393396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42574b3a9d52d3b088125b6c4e1ee501397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3349921ff5eed47cb5c58718a1ef6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c486c157c1f24c25122a21019b4e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ca2b14faec1a6bcc170e84a7cd227400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76e1f3ae9e55e8514376829adc0a7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a383e38f54ce0cff7782803852a1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cb737df5d7a978193f81e00058a7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04837d2606d09ea3412b5c8a029f351c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b477fc14a9388bfab67b74ca434327b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4ead18858cbc96e4dffdd99f12e1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec22cee5615ae25ef164b98c50cd018407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241217acb7dbf6634cb8656715ad43a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ffe2c79144157429c1166d2fc8544409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac648b12dd11c56f7f4fa6952c95e57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a557c908226f7e809c64e842e7871411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb62d8d0c6133b997aa643264382227412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0469aa1076ca4c64784f799cbbc2468413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d331881ba03a5a09f0732801a348f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d9331870b348f1a653c685b67192b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec521759c641dceffae314930fe5e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e64cf86cdb94f00ddc8373fecc2f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aa50278ef618e56bb4afad05ab872418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e641e19e199da801b18d400b4e1fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb20a16d7d6fbd38295582bfc9b83b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f13519433134ffcc592814f1ee0c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc6333fc12f2e1c3682a373482d0dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb8946fa6ed4a187175aeb44a1f41c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad0f2d1d4ad39dc12fbc55e01a48f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b11828bd6e6ef59c5c54950b4d6343425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cd54ab48b93bb911ae614066ccf67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ced47b9c0cc47d0c8cc979083411427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0725f07ad63666bb688f5a7286896428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee049ca418d9cf08650d4317e01caa99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01e1608240d1558b97cdc3910a6495430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85d006f9a2c89fdb4b1bca16b7e371431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c114beaa6ac3e85e91bab79662c1a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426233cb722db56e0c5a09e8928523c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0c0eb2985a2c843a0603e55888d42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b39f11d26ef5e3af23d864bd0c58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e82f29c7c257138a83b0ce20586ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26594558fcde162f70ae308ec37573437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26665cd066efcb4064675ec85da0138438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1f754d5d88d4d9e27a38e359e52cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff160e166829a5a989619358cc33ebd5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f1ef32f758d322eda0097ff1df174441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e11a14a6da0f35e3b7db665bbb3e60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7721fe05abaa1b9f6062a1fdd69c528443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dc6c6f2344964c8dd70aa9d19c139444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278907f932fe26fe67b4320ff7fdd83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635a87834d58dcc8a0f9b0d2a2aacc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c81769fe52579731d4ac6a09456fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879ff358342b46fb56d0c94c00bb8f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfa4b41538aa24ecd8627ed274a300449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecefd11afa98a3109269f11976bed4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43d5347cf2e72e4062fc3514a61704451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357c9f4bc4a0e6af648c6dced161856452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92305f4aa282bdb2b8d99db2612396c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b47909553c2cb0049782a8fc56dcf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d345a988516c4ae0d0d5e437e288777455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e90dadc880ba7d137e4c14012d47cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022bb0f714f6c18f32625cf26e1e6eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5ead1cd2ce95f590911e1b529aa87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4ea5c3b5356a1c16716dcd8589702459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47900b698311a19a7eb5af745faa8d79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1895bef8b58b20f8b645a4acf2558b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f21b69c594755a7807c3ef7665fc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccefe5d8f53cf8f9e0169dd5e5f290463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc62df2c5b997f936ce3c23097e55b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485c7248ad1bdc663872f38c023d9bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf5817dc93c22b89333b86318261dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035281a3b8c31403b619de807867456b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95e0e5290dbacaf213b2a674e382b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907d882b482ab76d8f73be3e14baefe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32c70e761238194845fbdd3d75e3d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659dfd3a0b0452f0bb6e27423ea4625471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d02ea120cd2038854a5d7db91b658472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ff59aaeeab9de206e0e89558870f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6470cf6e2e325ef89130a6494b354c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dd80222bbe30e4f683de0090a3659475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679b64a48859660d501564f7adb387a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda6edbe8622c6dc010a2ac9bfd8931477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14630033fac4cb8e38b8564de60377478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c3dfad4b7984c152dbd99a780bade479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2019aa1cb76daeadf2b5881437e390480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f2d69454d1f68c30111456f484e46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26e1e93fbce0dd684a87e8e8128452482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa66975a349d912cdde34067bf1c3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f471a583219b8d051b24eff97dc8a89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9565ed0c3a11aecf5d5a25acfc47c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab9144ac5172f1b67b8ff0b9377687486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3802e85ba5d5ee295f304c761f9489487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f238a6012bf9d24ab1f8867e730fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fccb5cc72efe9dfe50653013f6eee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa18b7c5ed261e5afcbd93895e6bed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc750f889507a8bfd5921fa29ed0c109491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabc05533c5ca724e6efee2b0151320492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf89c16e0eced62ad1df8d9ceb7a3f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3a1f73b513222b0f73fb4ccf137f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12bdee52e272dd4fa0fe53c1b6dcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307f64027b28966892f78125695a3fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb4b8c0aaa69030626d5371e87aaf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81098d07480b149893e390bf5e8c6805498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5ec84f67d0161b5189f69b66795cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396467843954920f2fc5468eff9abf1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197a8c5a78aed8f55f83e319e1575ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47c4019ac8caa7d59b90de9652f00a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc55c63d8092eaf0f337928e5db03a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea149790094c45e69c5c2d852eb1c5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aefc92b266ffd46d751fdafae6912e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4690068ed27f852b34dfcaf1ba0fa3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ef85400904e79013ccb632a4bd47b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850c4a4d89bd27ef020da116b083052508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02d2a5d8f38e29a10e4f65521e699d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee69b68dddd21ce731c94270a9155e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d20b17a7bd69426087e559075a984511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd034b8aa32c2193260d52ff762b69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544265a1af4d3aa11b6ac06d6fce0a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a6174c089c478ef6fc1b2c7934c01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516200fa488476f856526dbf6a2df874515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2d09847ac64d0d19d413467371317516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb4da0e2b26456d52bf520fe08ece5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf5f2789d91d8e91e6bced579d7c3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b1c46637c32fdbb3318df112198c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168ff4e680030cbaa73352460dc6c83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460007f17e2af047798594c7c1dd4ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d9217e25689b9c02270afac185aad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab3fdd8937eaf1499b24f3c0c36eae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be2dca107287674f3bc945d9396e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c73033d1c03045d444cd723951b80c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82012f7f6df20c705582c8ccc12ef555526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e23d26e65c8b6c43ae33b6536f209d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edd60303ca1356935cbb89760d9a15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008467d50779a3cf2b092ed5ccddd9e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559742e91395e824f553b9ba85c9d03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9852c5b4534ee0aca146b125f21d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75085dac07c9b295be2eec321bdc5669532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a6e02f83753de0483e8137726fa73533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206d73c6db4c56cb53aa4d7b3bf7dcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffaeffd82ee89c383c55807d3463e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c323acbcce5281dc70a496bbf29122536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036029de87475c3ce6a372096493a4f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1499ae0790d10f505151aa716766f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750f7f95879e36438708ad079f403d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fe7b2393f3225ac759d74fcf045a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68d508d0a9bc00d597cc1a81a8cf3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51af9245e72d163bf2c87318fcc687f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b5ecc51f140cc6770bfc780ab0d71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253a622f0eb023a2c19cf8204541821544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fbc3a9bea310940607f5a2a5f8d0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45981998c02b7ff048c8c7939a69ebb3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd155b69e64b0b13cd897b1488e61de5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b7256a9edb6821a97d8a6f43f9f80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771afa81c262d66f10360390bb443922549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ae50eb746a96b08ba9d14aea59bcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d8740d42b1dcbc18a86d4449a4b4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ed7751166a271428267a462c3d03b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906038d05ec46293d2ec4cb6104da6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f856a545e5b6767aa95b7ad069e70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ced6ec0afc6098ac3a7c7342f0c22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f83e8db6c453059d7cfeabb1f1c08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c2416f05c76e577e00e6e76d61bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150454e5ea77498e210ca8de164d2dbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c5f8ef61dc53c95d197439890cf81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1f9db5ebe86bef688af542f2e8c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91551fb8e2502fc99e54604c68121d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bc9733d6651b957a8d20c31690764562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866799a5da8cadf0240c462b1c3649c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c649ac56c52e72493d254237f198ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e0c7fc56e5b0b75c96d97ba949cfa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4d6b9c1be73bf711042b7df29d0c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8d463c7dcde8e36ccf77841c114a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5b48d979ee7b35e214aeecb2e8a44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723aa479d418d14083e8b63d87ffe8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082d67ff4398bfd3095ef9effccbb67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6a3e5cf3c37ca64bb61ece6d7c495571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda623f4834289879982173e7268d8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890cdec0fa447a00a22b89f5d7be2f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fecc6dc739a1666453cab9c50b3ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56917709067a313ea47a2a9684410c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec13f251a52760003f22e7e2ffafbc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ed92426480a96c009133223b937a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe1e1f4a4c281a1a870922c12b751578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711dbce91e16022db708ec110bf3a93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775488986c34865392ff8bae1bc0c3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf27f70927eb6f5b3562edba8f4cb1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c79b66db12d3ac5aafd845f79e912582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f435398e6fcee2cfe6a69855ca59c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967ea3d0ff44701c66479da0347e6d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fccbef93f9f0830152d9b6c08dd56b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415efccd51ed678825aa383170b00f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34cfea7bd370e6a93cec4e6281f068587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3196349919a7d3404ec1303165c8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39619280e8055c933171085ec9e32d63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feec21f72a26a25f67bc27d467f175590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e486a2560d88769699e82eebfc08c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d38153c84172e0e63460f1f0a7159592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62273072a9550c5cbd74f970a798542e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a967eda4fa3de9e9c4d9210889a6c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d3d471513f18f72be8f37909b4d4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb9506b89caa51e78adc756ba05900596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f7e0deb6d7b3f25f3ee50406b168e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af94a1ff9f8d423261ba3b1226c6d7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc497af9310049b239c8742af8763a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76c325a53f2bf6fccccf71bd3b83cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34ec5d5d47eed71487bb9be298c061601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ab0f952ff553343e0f65b12dbde7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393eb2cbfc752b955c9a7b272a18a50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de08b6078345286d2468aecfb88ab14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225884275db249d0aedd76280711ca2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c781476c832fe80838c2fefa44499c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c76b973569ab92416fea0ba06a44a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dcc5622230f4a2a37478508bbc84c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de6cd44d715434ad9c8c0379237fde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48cbc0a300a076aa4c677c1ecc2dc4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b3e05e4d6a4212899b3fd60511685611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c04baa57bd7124d16bc69768a0457612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e2b43cc1197eb1c2df28430ef4d04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60b76dc9eaf5c1aa3b3ebdc290af0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420549a4193383d1a1054a77c8f7275615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf4efda66c0bce5ac1320737c45e60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933996033c8fbebc2444b4dc97cbb0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de731b95d48fe43e17949caf0a04961618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a5d54d0cf530a626e6cbb170dcdcf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a155c1fc2c8603a6cc6eb2e362890620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375dd39ae49534140912ab84b9801a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff503bd66a174f4a74943c8852e8952622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657a9ad17c6c23fced1d80dfb73fc67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a4262d8665abf4db1d4fe0b3b2dd1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505141467cacdd234a576ce515df3b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aefe0a9200740eac7fed4a319a37b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51375320514f8d5ed3e292755b2c0866627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e987150877e046ee55754205ecaa69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88baa55b76d3c3a1286ed0edd8789b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dbd17417b290489ce48284242f4a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4a430733845db56d60e690ed5cad1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cb40c8dada5a0ed81e37c63e19110632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ca34dd9756fedc0b5dff44be21d50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496826bf52b9fbf4df197c35f915787634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9b0d3b85140c67d7af90cee686096635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d33fd3394ddfb88f0fee17dd7c250636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67958a03944c94e3c7e404e5df4a72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e81cde81957d79ae4e6105ba2433a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e949e340925e8fec0f683e5c2af13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07d59d7c25f9e4b23d14ab96dbad33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e6947cf61594c8df6dca374fb87aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2049bde010d39992c90977f5f97e01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a471cff5a6b2b630758361abfc137f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf41059c67ad0fa14ce1ec17d2fcb85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3d1929b0e83ed7226023fa1b77f5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a91b0d9b7260357231cd105721416646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca206933c1bccd7064367bca3488098647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44b87071b84df216939a6fd9009883648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3397ab664f241d8d3ca06457cd452649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766834d50203940f2acd96d445ba3cf0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2936e354aa4d7658550b3ae386d7ac6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719577ea5e05290aed72cc9b6d1a0f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ce48051fc7351e81cc8d5c020c66f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf073035b4c64986de9b893a98f039654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ddd6a5df0bd9fc8042333ee90000d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e805ca30b75bd84de4ece8ae410684656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8ed8d5daff1a7e61c452beb659a01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e4e12c85cb862176eca784c04b4d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51f839185c1c6744fccea48ec36ffe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9c692825d594a5a926c8f59ddb830660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041808a28f35be0ff73cb69eded7b915661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f0b607674a21c115fd7b64b4af57b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64f90e6cd405c066cfba8260f5f86a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddcc5808f53bf0cd4e9a3acc17fb13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a48f0ba27155581c0ae3450e081724665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d6adc8a544fd0b7d40c45de3878d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c621e39b7bc20c640772410b5c533667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d5489f27bd431b8b9128e75db4966668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfa6d313d407ddb379f77a62174da5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ffb6b449005b21761618ee8d9d962670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8abc8ab6f8bd51f8b99bfaa9618f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148ce3c31e872e179fc475278c72428672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff33d423d83cb384d5bf24b8f776e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036a815085353c3a74ca97b4afe361e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b0222d01af5cb80a41cb696147b61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d1d0ac765e3dc2e54cbad8f8f392a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131be8f338848ad5d0caf9aed8b3b0bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954765f7ef0ccb7d5801ece0a5cdb4ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4871138120136524a353b93f30ce38d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2976319e9d1772d2f3d60133a9bd04a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7efebbecde48e53d21639920d2547681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5324015b785ca1ca60947cd6494737682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a740184ea89ce3a49bcb2ba70b026683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe26229a43a9e70a40c453c9404c58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df98c9b39d4d8f0a01dd8868b9406e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2c1d697ff523d15130c68b1afcd75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a634b9a0d1a08f989f0d811503d177687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f578cc0dd2cf6aa853d9c4a26af22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9773e5a5977d355a1701186d4a0ca3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d93b9a493610b5ef4d6a24b0588012690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8794e7518daaff1db8f1c032d103e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27742e32fbde56a2be9ca162c7ca3390692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e364768b780ef789ac8f32e376fde693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe50992986ca7ade2c70adf1334cc5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe0d1e12c1301dbaa456e67b79fe82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7237a5891b61c332457733db103e10b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191343c03cefd2523728825ca249401697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8c24f1b98173531530815b08fc963698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5a09ff7229389047bd7b16044a4d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f89b49c3349de7eb5bb9f789bd1ac3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24693deaf7837b1e094b5868db94b4d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7199a6f8350ab6f370228e9e6bcae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d4f6fe08091812b90654536df97b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b162d43087c9231b328ca81d8c0eb08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714154ca351d7bd212670d693c987239705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836003ea3624eb67ff56e73106ff22c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b40bbd9f3dd62a131bdbbf7a444e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83b1cbe515757abd9ea81396505386708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb9eec779f8f0471abc30a3bb260fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6577417638cbe043f246d504f75c99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b57d81ec1a5da0f7d76be6f7ab60ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7f88c2d74d974935e35b0b074c371712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d3c0608347061873df70f879955d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda6de93012bb9a57e2fd6fbc4f7219714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d3afb9bcbfc38ca592f9f519d29ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83860e1ff6528a0ec08025653bc78e3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56de415e27103e0f21c52d60cb2fe52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74d9c47a72156e343bc9c2c99573d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c26055919cbc88a9c3d08f4cf9942d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ea37637bc1e508dc7db079aa043a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2fcd6ef83fb33307a4cfd827ce892721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a128fa6449df36b626cb99c13bc151c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e4d5e2bf37bd1c95f5c996f6b771b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f813599c7fcd3561f6015b5a5c97ded724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9805c579713359f5dafe98dd141ffbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbfa263e2e8f6fb8b6e6428b24d914726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199578d6fb79007a2eddbb0c4d44bbd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c2adde1d0efc7fd731c49486508d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cc9d2e9e8edcd1f8fcac946200915729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143609b4d841f94cde4fd391a1fdd0b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55f571a62c199e0014b829b9183c03731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b6890811b1466fc92d40ac0da1a1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b9de5dafcefa6620d86744ab28683733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390d26410d2a2dbe5bf457d4ddaad1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b64cc1c2e0d0201344b9b888449fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2cfe5abe717fb0a99fd36f4c5ab65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef467c95edbaaa45a822070ddf252cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec6d8864f6fe97a0fc47d76db7b2ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6befbb463be548ec92e7761b8afc692739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee0a0c685968f695b59da81ba09f85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e63ac43d56d2d8e48534e6a990d470741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96053920163481e199c53934ebd08cf2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233de364d8739e1bf450f49f7521ae6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d418077886bf04cce8430712f7e5750744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e6ec74cd2a43d9b802fbc2f08b9ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9f0167975684b5834d6e0d66aebcd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9ee8a849dfe957f5e4644883db4ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943154b646d8246bb0312987f6b4898748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee770436c8f336ed8e27d9aba7bfb084749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8c530ee1b2a56f09b35dc6c9640f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632639771eee94136233d630c6c2a468751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9500de222bfd57c97a815256f12faa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb8321a754cece33fab171765afa3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b0946cf36c7c0bc8122205948f4bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998496b406dca5cf971d2db8dac1eb6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f2004339ec4957b27f138d3f4c6b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47436469e4858fc1b99636f339b513757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05294ed527e98924623c9170f067532758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86c05ff6048c05baa419ac938806cc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>