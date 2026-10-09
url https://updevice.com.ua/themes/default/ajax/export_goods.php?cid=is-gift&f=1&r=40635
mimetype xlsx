--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced802e2231fe824d5f01c8afa84dce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b3eba10d37009f25806fc943ca4f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db35a3570a84e27d960a38ed1e22943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80418f85f406981644febbaa69c303f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb5217fd7fdc3ef04141e147e676ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55a85d7ed0aa4c18aaaddd5ef067326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45072dc59f385a340a9143c6c3682a777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5159fe76606c9741c8d24bc5121998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc33c180dfbbc26ae5252f1ec291469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c307db81bb2a60741db37bfea01f14210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ad5d394cdddba1b225d32646b73ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0cfbb773cb6b969a8020e3389130612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f1466088c537fa5628bc9f48fc03b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58276285b10366bb1d0ad58598ff16c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cc5027736d1b01ce67529c3d7180b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d90d057d5f243f6806b4eb0ce8f8ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfdb53685dde7caa8857c13ed398bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7621a6baec717166591ea7692b3368f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e8fd7803de851c23c4d601b55c4c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c087045c53dd21e2eb80af2abf61020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a42b56b42429549daeed067c6f68b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a36ac9fd3a4ae88ca3ff2c4379ee722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabfc738b40ac9b8e519fc07f7d499023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa9000553290964dcddeab70763f1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a3e9fd73bee72c0e93495af63e11925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51555201d3d8a801d8a85589dae133426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076598a222941dfe80166e464451349427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf016bc22ac1c1fc3016e032668c91d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852666a9d3d2de309de74fe9009050e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93459bccc42091be733910208cf89a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f0bc62fdd4b46c39f2642529feab731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afade5c7399d13b6ed15186d227746032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd243758c730617b11916bca9d2b415d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08aec3d00c99b70066dad888234ba934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcad87d650351f27d38c5f9949e01635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcee7179e3134e25db09a472d370c1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ca3cc80a9f97d61fe20df824147fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f9331242b94c56412f10ee9bfceb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdd78d5c1991b513389451c398ccfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d6cdb478cd2c1c4ac543d8331890e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418915dd0dad7a840ceef593de7436441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbd87569bc0af61e4ec53509e68ed042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54d7526008963e7624a10b58ee15a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcf28f0caf9f0246a035a4fb7de31e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e1397daa96116221c73f203c902cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77efb36e601203f383ec7bca8e4913246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74f7f4286a4df905f5012f411c150447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f688b5f4e880b73eb05e6d66412a2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0246cb8e7a60dcaf14fa6a778c184cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7db4e503b6e06e9a826e627246a3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cd9b413f62eedecd56254784defe951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc45dfe1a5efc72b48d240a34e40b0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b1ffa2f9ff778cd789d668c26631c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d8a19f81489599f09709c791eb3f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27467c1c4e4f39320f6f8191ee80a74155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eb8dae876dfb9ea5ffb3783708cf856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2a3176eed4316837cfee9f95f8d7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733462948698cb0b4f5941a42cbef8a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7aaa8d0659bbca8b03726102c62959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616aedb7aed9315fdf4ca767e68816660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7488b92dc6588f323c6117fc8f02461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79008fcba04405a7310b6174febc77ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df763ed8f4ae34eeb0db29b74056ce563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a502b3dbeac780a42def8e72a0700d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c3406b345ca99876b837c9b98749065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecdd1ebc18b67dfbe6307d61a3c6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764e8fa8318d4810c98f19b57bb58f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96206ac20581d0b8d83d1fb89d1d979a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02460a451eca3cdee354d3c7b3da80a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51b69eb85667ebe80c482185ad7e1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f444122a9a35c66d24f687f106ed57871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c0abea73994b46eea82a399d8e78972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb10ea3495ca715956b840b6c7966a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8768384c130114b9f1501db6f237b1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17a34de9d483f4e8d0e93f0f342f8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952a6cea8ce5812345e035b346bc5a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7543316999e46ab9dab60622183163a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602893aeeb064cd18c0edd3464a6551278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c204dd916972956d4765b35a63514779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b7b7004040934716aafc5eb5e7d4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c0f900fc16cdcdce90e4fa052a55b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65025e3d7e6c858faee53a0830514982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fd21cee54f30c74da26d9aa8a253483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969559a7ed699aece9a60464195549e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f20075abff4b501fe3e95941d810ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e9f2049aa38bbf22cdfae7c366be586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4d88f452797d55296351b99c9e59787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978283e5d474fbf45e749207f14881088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b00c086102faea080ace11b3d2f33e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92406373c3033383a2b480b0c463ed8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081bc1e1bbde9259c4b3e139726d90091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c6d61ba72e523d8503fe946d118ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673fce68ec2b71b525787e08369f7ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbeae1db9feadb3d1c496de01578cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c22caa5ecbff4a6cfc73a1e29690eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326229a50d94d3f223052e772c4cdc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db7d54a38d3770f634db6bef6b094097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e304672f56ada1e2fb96f6375f490498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8a3016219c7fe6d0a1c784547822399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7244805cea07fd80f376dd796152c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7580947226edeaeb606b6371dce55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a10aeb7503c1b6d50df193c62e2111102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7bb61d187e3d64d2b4ea6314a6f45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567cd3eb202aeb59cd9fcff0283a2d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b71e8e9d2a8b1dce6526bad15e48b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b748e67423e159f600c5105e4eee0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b93e61636ce464666327c22e0faa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3fcd29a3d48bfb3b7d9205523a9d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be691d7491188d8fd3044d37982573d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45364d95c7a9f1cf9b26b19ef6f9c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c59d3db649c39c706eceb60659eec3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082f9cf881d4ccbf71860652b99d1d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8602983347455e10762b26f130ddc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6384490ac865a3cb63f2a073dc76a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b658feb14b92973216fc25041b3791115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca37573f6be6279a49a97526bf480f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63602a142194500f63aa932d3f6ae2b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fae54ce65f9e00801b0c320a6915d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602cf6eb7f91b2df9f7ffb930accd5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3599945f39f526a4754611cd09e1cef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a3ed1b7e36eac507d1fa4528aeb18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e380dfa870437f578eb0bdabe070d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf56bdd00585b490e3d95ccd2c6cc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d96591971648bac591912d2154b92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf89217f2723554405caae0e9b1e7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d8f9e5f514b062e5b5f8beacd4282126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d98c696d3440cb932025f6cf39a7f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e507ca6a6f9ce33663d97dc5afeb3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852907403a604bd7b0b12337941f9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc6c6cf19fcfaa4e0dfd584a3d3e3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cd9662421b65e5fb85f4caac604b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77805aba1e7af975fc37553334ddd69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fb3887de437ff65aefb1e32e0a913133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca600786278e98f792736d6b4a026a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286882db8e7ee4083bf5ed352ba7f9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c62c03030ab858c085a26e3390259136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625946e585350b015d31ca0c3fc41107137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6f5298d113654c87a855ee1aacc71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0830ff6880839d6f9662b34bf83db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d47131566b6653a84c6d099c231f6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d830519f9e2d4ffda2b488e5dfd8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b36a8c80fb677a670d31640adc9619142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637769f6635a4c8ef30c815eb752864143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f376e6878085667c4fa883ad45f1155144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aea15039f5082e20808114103a2dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c0d6e06757a8fd19be8a752f2f7f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a89ec428679006126c9cb7001547d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddd1bae81838032cb6b04236b1cd0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e3efe94c114199e617262ec74ce74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aa9f5676e61cef8ac8e0ef3558ad8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c6caf86d28bae5e140ec01c7342a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44547f35f047f64001d89571540c28e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1c003dcb0ac35fecc13ee2e8c9f77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a6ccaa1d7db39fb97c7a082480c38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feb5fa1841730407177261279ea88a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d09c03c517291e20b6bfb507a3c862156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898880669b15886adc336ce1475a8b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d17ffcee45f2a1ce601d548c52e3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697ffd35466c2218bcac8dc3ebd81f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fb0bc68c431b23f829763c52f1a4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef32e93045942ccc0bf49192013dbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4d3bd586f2bdaef0093ec69c49623162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0e69cca512051db8b6882b12a360c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc2349eb0b39f4e184feb39a43393b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb175fd56f55f9a9c2d7800d1abca496165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87312777638ef2d72066b563a244527166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dd5744c9c042bfb121d657881d925167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4042a52cf261700ba79ad62aebca783168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d6b60de31bf7a4f76f0a840e24c24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33953407c9632c772e3993a67ce48d2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae6f343a73f2fb3559df023c208339171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b600a0121ec0a6015bc2a8dbc4b7d80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403afb92d81c513c0e8949a5942396a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6477a78927f7b79882936c8318475174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb191575c98d0a054f13002210baabf1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444ed7346ef7f8e340fa6d1c094ff80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9db566936b4dbef2eeca92a7fe0e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d346e44b84676b61c5227b037d9de1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab07aa306a60f574e41189a2e00a115179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a97b6bf7862bd79101d2e47b554fab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e6c5196af0f73eda54b988f20a9f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c8a38e3014fb391f1e36c8ea83993182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1230d30e7971e60e24b29df87eeb679183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d53ddf87d86e9ca4075795ac01beb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd46b0a90034543975d462e3602cac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e8ff77457fabbfda51ed337301a0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05afef413fb78a130351032125696a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aca7b25e722bc8fe45de8abf1f2f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5d34a29598ed08b3ae3e6450bb9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793058d699342be8e662b3c273785b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3567d26136e2d047ccbfc24584b5830191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f02136e634d1ef96f9b183d281461192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f572ef0444f8ea5891c7f555ea7bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d84d5ceb29244e22b030801175761194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733e3dbea091a215c0a0ecad83f841c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86ff090ec8d149351f87ae2dba43cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515c9d734f09a717bc63e4f8bf0e873197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6d0e7e9f46b693ba3c052c27cd039198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b56b2d9aba453301bb18d9934241a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ba0bdb1c2ccd1de7f0117fbf42bf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e70faed38c7088a8b5123a9d647a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bfbdb63171dbd2797907e71eab638202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619951a913f13a9e17664034626da929203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776d76a39f597695e2fe73b5bc60d3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c007ef117a4a2cdfb8fdf2412057a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff068205e7ff2459fc630c737ced897206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904c398afe5ccce322a656ca7711078207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8e5540b0219e1cc399b0ca938bb8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dde1ec782854324b786baa1f4e354209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc701b5fe47d8110d1eaa403199bf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eef2a7fcf98ce3bb09973af7da3df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc8cc1d35cda653fbf6966a951f6ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13061fcd2c26af93bfac27100e8d770213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fbeb389a9b1bdc97c59be03f9f22b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5766624eb3a498dace91d0fddf0db6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d84187b36e7bab3f4b3a477109223b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56700dc5a4f2a158f9b5ea4c5bd2ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1297a3b4258a9fb8c16ad6f68bf7dc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf4d32ad1792a9edaee9e5c852fe2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617374f9b623d9ece658623e15ed3465220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab582c1e52a278bdd8c571db0a7c10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83a80fc2840f223025ba0d9869b06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329237f380d68f558cf1f8cf7c49bf5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563696945069b6f93901e01b9f6f0a91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1856a8b65554bc9bd25ec435aa351225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50662bdbb9b1ef7ba01b2e16f228217c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ded035cb46d1e5454a7453f769f1e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee367c5c0f1bf344f43cf32f423da79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112979e1fe6fa00c9f23cc839cf7bf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4beeade18d1abb113d755998390b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58066a601df331da0e517ead64102b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068c0aa2a01a4f2c7cea6e525b2c8c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9794872b75522d8a0016adbe0420206233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b4adbacd1537b1ccbac76e981b947234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4448d4af7e4fd6eebfc9d20a81d6528235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76a38cec608494d863b22956782bf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1d3b726291f728aafb2f12bcfc274237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5480db0f93ddbdb405ac7957b3002238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981f7965c092487f080a25d8768a9c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb1f93176108eeee36dc647cbf073b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6165909e3afa83b1393543f75f081241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1368aa62ee8cd9289d366cf3c7b89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4758d0c35094749ef336249219d2bf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217fa9a1f5ab8dd387682b7cce5b292244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03edb5c4ea5da71053bacf0081d195245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66259e89dd36c6f1407303c0b553f54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004b3ff226de17268f8baef5cf757d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec81bb1d13cbefe818f5d2c4bbb4b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55dd586bc3831157fb77e18d20f792249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d24a5462b7ebc073aaf49adac6e79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47602b99921a9c4683452f547f777a72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b5eeffaf8face3c76e9ad6001ab79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0649f980f1fd22e984a33a0f1076a16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb625884c011be38d357d5754d559254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385e77344f3874a00762729bf646c9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356e1098e73fdbe2c338fb619b2f71c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1c10f590b4131c9fda761c7a85714257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484096f268d38b314c4ca13d990305258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b7c8bc20559b332482b0703857ddd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faf416af5b22046677e4ce5f3653ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c9483ac9ca5a4c7273db48646b886261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2115d8eba6ade8f347797c6b2f957262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdc619ed5e1aed9a7221f2935d952a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f654fe1e1350ccd4f2dd53803fdffb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb2b34f7af7ffe32ccdb46c8925f17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c4f442cfae35de4b73e99731b1690266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9ce416f9da1c006734918bd8deecc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a31f7fe8a570660d78c89017d664dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a9df6732737238b299ecbc6db2f82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad0c05b4491a3a60d557a38015b661270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51112a49203040b7bf7e7dc7de4a1486271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd0f25d5df35feb857fbcbbe3ff82f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7857e3b0d19438fe4ffc21aec1e8254273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714b56ced3504392294690beef3c582274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e62651196401db57f759adc71a54d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd25f7cbc7d1a74876cb806adc65f59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75740b5adf815d8f3c69f3b5af7a9655277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcd25dd317f5f714abc82022e10a4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2eed40ba75138194bd0094b6f1542279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8eea59bf9834e78ac29e54c6d341d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8736b6595ec90469d6037f6e42e4b49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce7ca7b016aff7c8286322703f954b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103600d6879658254d2736d57eba7b45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5141269580b442142ca2f55752f5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27d03360b4ee476b52f42cf2c1a5a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa08bb4d1e966d167b84e5b0a7cfa60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa37d6b52cc8851ea3a1d5c14c91d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14e3b0fd9acf97e806a59791ea84f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84571b998c5685bed6745739267a0584289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf711d09b292a08a34d27e099dfa6d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aa11aad369967be0febbc81bd6be2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447ac937122828446daf940a4abf92d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3554f01ae656134df9de4353bbbfc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c8016299c038e35d98ade4d5712de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743e4dc0f04b7eac35017bf58dcff68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932782fe33a79bf0f3f894d4c74b20a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523f64dd579e66c896915dcf31431c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646715e9464672af3d819858491b71f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0582b858f0c277865c0e9f801bd831e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d906be21e6a79a7186c023a671824e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40657b1edabdf10521f4cd9c73a8e2b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b502cb77ae5e9b27413b70a92e7484c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598eede5667d2b74df17cdec657187b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600f905bab431e09ba000a0259f8bc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f8a9647fb91629fec97b270a856ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a8d0efd74f478b6cfb8899dfecf8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d3d47fbcf80433a531ffb62c458ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6ae851db99d4ade9036d8f155f48a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe1b04ad1c760a46949a7844437106309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc0c868fafd0c0c09f6c4116a36b59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dd4e306622ba226025a9ba402ff01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15898f8c015fda06d95f0e9d32e0133b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21e6a3cc9bc2b4fe40151e9f105832313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedcfaa688a673b7aa2af9a393f0385314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728ce96bfa60487e67d09d51add5f07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ffe9529427ccae2406ade779a62f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a09bffa2954fdfa39330934ddc3ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfa23997a280ae47409fed5a3d845e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564a6bfad2cab7fcbe7f7aac5afa6b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35103d6bc7da0189fd5b9156b91838c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e9401055ad57ec14ef600fcea0ddc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecbefd68b9144b23a0973ae2d1c6f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35dcae86d8e2dd5e3391b1ce4a6eb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ca715157a65cbf49f913c211b9922324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9362d423b7a6de0401b5e3181c5bb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601a35efeb5fa4b81b50bf0cefc7f26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23ea344dcdc1395a0b7b728e3752f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b4ca1e972857aa76a7872e4778a1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc02f984d2d29d0421c834637cacc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307c7c51f98a05736f0f8e4f67e624e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f7b5760b61ce1ecf331a76a29f93e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd207607d7885501e9da47674ae32d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a4bc7c983f4a1f56228573cb172a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d36cc827e17c1caaf11fccd4ca9bb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5ed39204cd269e22a27b9c670341d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f21eb2dcd0f39ee8db5be5d25780a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f446c1676d2710ea491c358b810c0fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c714b6c197f68352b234117c558c6ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536c5f4f55a47d029975c10b87ca587339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5f266cd08368b5494902f21247343340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c764b65e02252f3d5eb87f6a8587ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83816d0ee9154d01c9390f32c5029c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1390e3c3fcc30d0702f14a1bf24806343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ccf9673d569deb2845ac385806eeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3185cd0c2537580b0515e654b734888345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846170b287c6c37ac00ea2d8d0dbd47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf78c0ce7b2945bda65a165d12abf3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d3b6c1c46b5e8411cc330a4c0af40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c380d72814d2e7b26689d528fb05e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637435ce687123b43edcd2d0341952b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd4d9c979cdd0ba46e1e6db97ae03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42296e3cf7d198d6caaf3a6ac619a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493729b2523bf98c85ee43f0cbe8037353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0dabce5c569d6d184d384e0fbf0ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377c6e6f1f8017bfad01bc97b84ec94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591b51b7b9606c2cbd32dc2201e2919356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454a91d9799c8a7ecaa9710edfdfbf7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222a6b893458433067502ed0520617e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef8a75b33bd707be4fd364eed36ee7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbcac6fdc9d61b8db3bc1a3d04f94e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a0883a7e9651f8579f7200c951f47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec0e313949e2161479e4933d9525c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2157708ff612629e9b5a48480725695363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d8fb812ee6a173fe91e6e2e5ddf1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51eed115335d171f42128be19b261d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4905642630167de7936ab92ead0ba6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7853d034a1395362996a7be8a957d2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e12164a25533f311688f47facda53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5a4a6fe08f4a2598c189813ac4876369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd0b7e0c38d8aeba1fdd7988b54d47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe12aff4fc8d1d9c894dabff8295f3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d698c4af6347e8f6a56e9a496d707372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3a84d97897f16acbf529a14d59c8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bef20fdd210efca6f18622eacf52c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029742f37776d085e06fc687c7ff4e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8aa0c77bcbe99a2d064d1c22e1247376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea55fa97ba97aecf96031d7516ea69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edffb8922480f976a4a15951169748378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214aa42b09efb9b122a32671f1af52d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598d7fe5cd8f86792eecdc22becd0b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad62db02f8b228c9cdc9f367cd8da5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7006851f8d144d3d29772932be53529382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0404d7ebe611535ec511a268f02220e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ade1a7a5cd745a1910289fce5640f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b1879a682e89827fbba366589f15e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98591d68ce4c4b35af38fd75de22a9e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59194bf71c51c6d2ecc9d1cb37f4fcad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f249e5d732d74f4a28dbcce6596b3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182dc0b5d71f91bb21d50bde6da40dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b03ecb00fbda1f5894867813efda8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f323077b5a255413f34fed02f5c276391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12cb5f011103ed63889880ec11ca87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e248d6d02112b1c43ea588f02a857b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ebef84253815ec828f2d392a272d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8887bc858a8e710df4609bf3acaa63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390d5e535968311054fb528d6c36249396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92698aab14276618c61aaf5b8e88ebd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c1852d2b34b3f7c6866a6d9d35bb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c90723dbc45355bf86dd80aaddb4f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944089f8c1dfb41ea7ad302d2f96902400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ce2d6de37204390b54b25b2480eeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fb941584f5e724f76de3e04273592402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a9830f93f1c9e7aaffb9e38cafd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51616608fcca57970153ac82fd627c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a42dffeab321ba75015651e0f8d21c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a4d933ffe5ccf76b58d373eb008e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49eaa687e4e34e6ca5f563fcbafdb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74c0067a00aad70c25cacbd39e18c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15b4e5d51943ccedddb8349865ffe3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414234d65d2872ee8da888015ccfa6d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b54b3a0dee5ea827fb73ea3405bb3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506511950623f520bd342dcf1b85531412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec828be9ac5d776192e3acf83741cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982145bcea00bdd50ff6bdfe66ec2529414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f2ca5fe572b60f77916f380f85099415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba7eb660a6b594d9cc4659294132f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120061fe4c3b0eb864e2afdf7d06e19e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6021917c5f30a035d87ccaf11b78c50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c263fc3787784307954347c227b0ec8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacffa4a5bc129294e668eefedc865e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e69c12f2e7783eb3e349019cd07e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf05ae40f41be8541caa04e3c08212422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739c90ec3ab782baabd4ce23082da9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b40d4bb9d0254add0255427c7fe1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd75b539b109a94a67fff127f7c002425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527ff4847769ed148934f275adcb385426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904eb14f94447395679c1008fd43915427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc552a68b426db41f69cfb647f2e69b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a27e64f6d1c44681a98c8405b35c88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0c449233f2fd90f7994ff8a8c7157430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84498b5f45e50f2ce260758243d78227431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8178ecef986ad14203b8c8ccc1c6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68c0a66a0ff10492073cb132582758433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc58cc168ffcfba294cefae73724042434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a0d52d7099fe52cf2d0aa88b802da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf1ce18acc13a8b0f4904a6818cf27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a323c4b9e693a44f5a4b367ea74477437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbd810fb1ce9ef8447e7c6c98a0c17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d4cf4a0e3c993269775fef816e16e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f50ffb0e65cf5cd61c1d686510ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d4d9a9da1e550d8883e6a212a0079441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d3b89a4c1641c4d7689f5c32caa66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd184f6152500bab072a9867c3824b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee671897c6fc35249145d6430669a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e608eb5edadb540e6b2d9fd717fdf4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae94ed3557de9597f58126035792e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23f441d3c63492203ee97bdca21801447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf7d2523e462031b1d5d2d5b35d1b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbfc29ce8a3b858c2d50d73f1ffb89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dd9cb5737c0ab2070f444255c44a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925bbe734fa700031f4b757016de7ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75c557a0703d34fdf6038ce64f3863452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6a3401eaa90d8ae82d2ca1685a39e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926491df45a7d7769f612c01e4aa879a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116a9e89ca866ed999bad0238b8b999455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b11a8c6e9369840b7daee7ed142a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37106af8c7aa163beea2213ad7b72b59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce17d0a2e0415611fbe72b8e9219c78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23188ed0105d659f28037f7f8506c2e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f485a785c1f79a4ca292466043e0dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874309fa87e52a1cba23cb7f7fa5fa5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8a3103727ad86f73bd157cad8394e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e6a7dbb0e55040908d47791000091463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f89b3f2e294790414a5cb0b8233d29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5922382957f6f26e7d3a683e697a47c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a1a318d1a23a1a14c64eb5689ea4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233437ca289008f8764925323b893f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4ee1b9532b6a1a9e6fbfaa08f9293468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beee2f0f8aed1e98c29eff554fec181469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df26e7964e5512f5e3a931519e42bfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5668dedb6be5d57385e2ecd5f1dd6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50272e5c254f8046d6e8ee0be0b5f987472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06cfd1034034c1377227a8b025f111473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6016420a015e3a768f6d9a1b29681474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c498d42de969ff780c2ed698b5314475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5f0b4c2825dabb6d0a5fda5fd2fff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eaf54d7260c13973465b78ddf8883477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5fa8a82b3a36f3aa4ab987d4148a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860abf260582e94804b3e159e2e20ca7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a99b0c206c97cd3701cebedb448ba7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a219dc08558b1f7f6369435df8d978481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dea936f074af567f3bfc0c744fba1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4ead5dc4c0922fd6000c233df2fc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1ac6361dcbc14e5da99d48a1ee5a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0cd18694596028d6bcebd38969301485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546d36ec72fb8d59342334f3e818de3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70749322246eebe6707c99d00969f07e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b94271f91465ede53fcdd10b113c48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026836b6011fa5970ba489ded84bf50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44985ad8eb553e97215e352a37a1e8f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e085c5f8a4043c985787c805c427baa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecc0c7f5ae23416e4ff61bdac9a52b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15730378e6bef3cf91bd0543427260a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200660904d8ae7997a32f853adc04c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258d943d6a85cd9a24ae58586fd8109495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6efc8bdb2cffce7b94343080638e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4ae90d78ddd72ac7fe9b09d2926a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a259f8cec74eeed69809f3f1cf2aa5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7c7cc43215de83ed54020db70ecc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a2498d65a1ed840507b2edca9471e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa1441c9da7c01e9819c4d0fdb5160501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bc9c021dc9e61216a62af9e6fc702502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be1db341183ba445ca469b2ff2b783503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc99c6207b74b0261faa585d5ed2082504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98b005c9b73c97b1c0d71704abda19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755c6ab902ce96c4933d33d3b2514f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417e3fe5e0edcc48d9be3f36d184ea6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75929554c6363406070d848f485eb051508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87865b350560060842cf1ed63a12c2f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb011bccc61a09e3e73bc277788ba2e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9661f33bf1cb44a60816bad53e1e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecba19c95f84a0270a002c2648f0ebf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa86da04e9f4a92aafc543a959b158513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04d3939fe6dc80716d3dad03d62d10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce736c7fe98955793b7197c981caa9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac421f3737e6de63268c81c6c988da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7ae50481d94bb90fa761f9c3f8873517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8317cb53a8ab112f8d6ea2bde04e76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e94aa830d47a9688fdda7ff653948519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33313fd7debe48fa12be31de540ef675520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215731a00667716fbe3effa275338a05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e14a4402dc0b1cfd7c9f8a23365a8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabba097d76cc42074a7a6f12a0c279b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36922d86ed9c08c13aa6e99cc95803f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb23580e8fb52b8ccdac4c37b2fdc28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8736c37a076d16d43ab728ae4abacd0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8b33bd641ddaf0a5492aec03231cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62329674bb5bcc7e1e5f1417c67dfc17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b501925e7c30b1dd83a676aafc3a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6070ca47e21eb91041319e0d05bdf23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fee8b0f609b6f26daadb294c2843d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd485ed7cfabea2aa00f398af38bba1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca935c8d6d50192782cd2b699c2b29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f706f9756f46885ec58a49924ab12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b55e91af23af0cc6c3e17b72d1df3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774685d5a5d041d46d057b571d1b8df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb04691fc073cd24e0439b9c860866537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfac4ef74c14fb6ef05ac293b53a760538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac808c150e20738b465e1a6434d0d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634680c093d49747471b4008c546b73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b34245dd282754d8be8edee422e7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdf89bc817a41671b842a9d26e44ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc1c4c876969f59142358feb7a426543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4212aac5a451239b6de7edeb58a4b9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf820df94e96d4c526d25c7de29a8cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff4657995c6fc0dec579beb6c0acbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91034af1ac5fe79ef444a4bb7ffd0ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12d69539396ddf3e1ff2c8e32337a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93856e8273d4efc10517a360db2ae22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e7bf951ad5f6a1fb35b0ef2a1f3ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf7cdc2a74992cc9c28c4228953bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d64e520f076c0f4dc93e0398fe272552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac08c138b08557bc2f8583f75d50049553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692b102262c03950a37e81f96d3bfbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338442e5364c36ad4b5993f6425bb5dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c8aee1c4998a841fd2c391b9610a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81158decd5415487415e1f4c044a672557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3035e723b9fee80f794dd4f961db127558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad356b2c9b8d7937a183aed5b6081e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f54268a773e87b6bde40063cc3f6f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb601c2d4ef3f6fdf18e5f87f9bd9d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c34f270085f40afee2679023cf9dee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7782928b0d79f0612d084784e1a2f8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcebeb7c13d2f8e4ba2a6466c07334564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff0cffb2154e4251727bc99d0a641565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a674c4060632d9f1f5f873ca6f5422566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d767e1a00ea06d02c2fa8513144402567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806275b99e648a79601c81e9bc26cf7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59da71ae93e20cae261be2496e729fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fda1a59358f3fc27c95074d5fd712570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473f8ddb6cecd030f12c01268bd7506571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524a3e696c5da88eed9b779d02ac8ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4b23cd8461b9086d9940fa6f7c102573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf72385d1ecda59dcf99e1b7bbf7ef9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b366240d07f06327e90a0b31b78a42e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c23ca135b513d6547efa8c73d216c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccba1d647be46b4fb9f48828028ca5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea8cf86a917094327202baf2ca1f09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e08737d28116c81f76d2c867c3f5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149ae55c3663a9667748ed68b67dd8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a4fa5792bda7914f05fb880ab7db2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3433890fb962321dce0aba5e8f916e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af14266eb63fd63e3adf4c3982af753583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb724fbe2b259c5752bfd1f7b964423584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d9dacdb8ee8fd244ccc10a0998967585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f27ca0832181eb2314cc7edac3b5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a514bd0cb6014a13c06f4da38f3598587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15450c4afdb87e7b0feca0e11e99537588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dee3c21993268338691a968e222f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0077e90d4e39a7287b41b22305e18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4807b649cfbe0257dd3acc2368f263591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07297836119f022554c4d06964bea8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd504976834f77872538336f635a0a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e272a5c4f9fe48f32ba85fd4a5340d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a29e4c7be6a74fa3798538674d7ee7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d0ba319a4d08b88ca2669506300e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad795e6231251ae50f9bd85ace77c9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a0debc356ef96243101644135ec7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4840b185bad21c604e0f6969a5d9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174a4b1a4a2cdf13f80dc69b579ddc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef3c8d324744c2641e22f6812cf475601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d10f0c5c7c3c0884de9f2729d6df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c59d547c887e7be34e1bfd7e420cca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b73c0d5069955268190c20f7e56dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53746d4a8fa66f93c2622ed6fd414b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee98c3b8d0807cf97947c32c73a0def606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90172b79ae51a2c77e07193a4eecff5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedb6305f563c576ce9fb8ab26200de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601ea8b2bb815f9d9b771e5d1556eec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec09bcfdafe609c7b8635e52ee2532610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a80f4167517d862e32d26e70c6420611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77271ea7fc96528f0afa6cc4c79b059612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54551b3d83c0eead19f502887652def0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43fab4c3e76265db1cb20100116d3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e257ab64a4d37a413d9ce4e977b1bd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f12ea6d30ac513fd42cef26a38548e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a14675e87ad94129652ea41e6072b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907c39b22b8e27a48e86927c93242e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ab474dca7ffe68b8f7ae1fac544ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950221025a57b4b1d45d2c85c3ad5aae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bab25690f6fcede5ee0869bb58ba2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b0b2ad6ff9c1027d445f5e547509e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc747e9d08e1445468f9811ef0ffab6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eadf2bb11d38c5c49ea342f356ae03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba68f330a7fd12becb17fc9ad04423a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1acc7272febb71ddbb477af7b0bff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e74175458af37f332955d57294ffa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b85a3f3111752eb3fa93d49dfe43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1ad554c33d10da625e43c4438014c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b045c21cf003f99c7324ea941ce4e1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62f0ad4e9ae6037f9baaa1441773c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98916f379b11340e4415aa4f29da1417632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a06ec7dfb89e13b605bf82f5908d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8a8c65f977a63a50d38386163aae0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e14836e5af953457de6614fa353cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e289fbf2cbfb4d0f40238c9da8520636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6d49a71e26ea42cc90d02b2a17f0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c653178d67583da8c19cf699f712c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b528f9d5ed60c290591707af05bbe2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be9666d27c707efa88e0a684ddc68a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6984fbee912a59a9d264d1043d773d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd84b91c5a3bdd35f90c8122a756910642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c62712ec22894246dbfc5f7a536f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730094b664343534c9080347f9ced059644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1bf4bdf29f8987ab88e433cd33f8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6d504afea251bb76f4ce04063bd2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379e1e4cf2d478659e68bd1d3576b55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afeaf65a23baf454808073c5f61bcf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbae507b21176ea6b83b60e204f14fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f0dd73ec61c4af004778abc611df8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431d93cf5b524ae4d2a3b9cc4c86e17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051e9f2cc6a5b96b5d72922cb1469bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d93a444d89bd790a6531a5275fb36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465c45c1a972c91668eac2a5a6eeb24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee18c0be37840318e2743ca62a12c80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19605cfee36c91b9681330fd3398c6aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9b2164d118ba04d8a8e460c84099c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85691b20bf7f1825d54531d7d24eb62f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc640e244f7d94a64f919d0e6aac66d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5daf1e9a6360e97ac4156344a3aeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e93fb4b1cb015f1e72d7fcf092252661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35215ab02ac95a462c1a433c3301da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c9f94a36d18bc3b61df8c687eddcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43565e28f80bea3551cedc462fb297c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5cbcae8be46569d687b4d619ceec2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c29fd8e2d9ab01b9f9224ab3fa601666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eb7de1981c795b1ebbc10787ce28c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc69245d0ba6c5cb932807b23b1f8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19401c5059406c04d60b24f3f00fa230669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96c6726bc0752001ca2644de5b210670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2134446fb3ff962cf2781fe6be54663671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7681191807cbcef4bdd5ed43f48ec7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206a8f61ab1ac410be90eb13e229109673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacb2b7e0392f6b89d93b2c879b9c86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770b2fecfc26d5ff03de9f8382c1e34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359de4351d1919a3dd3d36938b317d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593b1db96329a88e22b9c059ab0d265677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7866faa8b21993b93bb910add5985678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968ae254c92bc211a4d8f3e511a9360679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0ca2262add20df8912e5f60d178a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dbadcdaaf718644447d1fd5665a9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee803fb0628a14e629a82397c06aa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317c1d4b81e4ef3c8b7db2d4e60e218683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff100f81bd1d97db13b18aa682e02a31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736911fbb20f024c05f8fd26b20467ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c858dd60a7cf4b11adf3c1cbe34625f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c3ee86acbea7613e98df5dceaf9dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba5d20021b6ae4cb41e5782080607a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc92471c5a1c653d4c067356826dea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d50f0a41e13a020885d411f4496a91690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f42cb67ea8a5a072fe503440c50b1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec6d20cfed397744a5b161ec8942e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6d534d549e4b3be9c2b0ecaf260bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de5a59c18cb540ea9d0de264b4e853694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dc21f9d4974ce9e4992d74015b547695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfec6229eb02b4522f2da99af697698696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138e39492c136e51561e407ab954afc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79490b8cab5f0e304bf8200c637a635c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb19f991c07ed29a2b5e7ff0f0c3f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafde266c516711cfa46a48e5a6581d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9e82732f2674ba17a29411a6e65f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46dece6b5dbe005f44337efac74440702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9e9ac54744f5918c005ddf4925f0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da7a3ea0106927c2c87c184be00bf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733285c0192989009aa509a5df2d874b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0679715eb93cccb69df05b8fa2621706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347f79385754f9483adf6e3d7c7d11d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437486dcaf753cc23c8470a25cbe4af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b84b3ee16c427b69797ca9f1022470709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7787a0a7b896658a5f8879a2b18e4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbb00500f3a95ee6fe899cfb06c3de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fce2931bc9a5b5772c3b297f5ae8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f72fd529455a3fa54d4f355707341713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2a2c480e472e17d71076caca41d74714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa17e567d197a63ad11b21d065e571a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb185fa55763577872c7228b03190d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd798c8972c0598b7fbe38f1853b91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9e3d6ee492b21d311070b4ca2653f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58429732b89b46410a9b96399748ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924715f5679a870feef4a3b300910856720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc506a530e97ccb9d4ca471d0c629fdb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275e91dea3621071f1c5b524179fefb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb3dd1b171fbcdc650c4512e63497f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600dcb1da899ad169d9e5c72b209a54724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658eaf95ae2c29d3eaf9442ca336175725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e9bd6aaf460ef5f6a49c9d6a86831726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415462147b655b37e9b48f3401ffc3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642b947f1566595c96b6d7635019d6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb045b1a94c37027642ded5624701b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318b884009c75aaf4627a2f814d4edf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fab3c3f29f04f507250f6af3540c44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec204bc68efe2f0fe553f578f31772e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee956557c19cb429ef4ab1ea101da8b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9edf9e7f1a27b7912ced4dfcff362734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e856d08a2971c351b25f62e01dad6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1d3b1916908b276c7e3c92d38f10d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3388df60109978b329f05628627bfc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027a8f543d38a1c76f0a65bf5d6e395738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325137a6a3b6590314fe70ad0a5dabbf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a316dd58ea7c9df61aed8aea6694740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c7dff4928085950ae2607793123d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c665621d7c63f9dccfc9ae6211388c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b50e125583e6dad0f64e84254941c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f25f883249d47a31e5b1551d33b85b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aa12b200346b57ce37bcbd221065a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bf4e4df9f7b1ae0f52f911bcd3d72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c662894f52ab248d5c4dd1f469d434747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85806f9ba9b33e6434c53784dae86328748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2c38d5b92be90db635611303c59c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb781a36286e42bc0e82ec8b540afacc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a71af3ebf17917b9bc54148bc8a5b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff58f88e2c2af907a50fc84c2e2807c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35e8e1f9bd93658b3783ca730c5331753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cbc6114bd0d10a06c3b5dad821096754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b009d53ee82cd49100f094454cd3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724c7e6007b347943c0923a3bcb8cec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154fd384d3cd44be66f93b5c43af149757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb7ef8bfae3b0807e1e78499864f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a170b8234d3edad307eb950d34c1a51759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c54ebf05eeb2b83b307ba7181c8b2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746efb4b3f7adc18932556fc304dea792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c688a790d3af54c22e67a3bcb28e6e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85f41790c32faf4519761986b8b4664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf678fc1d29f2ca946531a9c5ca1ca95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b10d41ba9a9f6060dcfd7b3ea6b68c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7078d2a8540ec630769587b4c94a9497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce91de660d60f38b9c64371c7d3bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12f34a8505d9b17c5c13a8c837cb179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc68600a36c41a93e54da7ea10f75ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112c876dd33ae2a1ea1198e5b1a891611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477ee06e81a4a93185ea8f62100b62512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7a6bdc974e6d0b22b98e742c8780513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d743eb5a9fa33a3bfa269b3bb5478114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5e863773edbd7cb755a8fd6006d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ce317995628ccc499e8a24cfcc65816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde2028a0f49e480c9be4278757a4b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c399f32ed48b7bf4e573d6cb1ec18718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b3bfafccf78e028af2a6a5de5b2f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344de7056721fcafee1e567776e3a91d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e9926e77ca0a572b0ce5abdba513c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2596a9959a279e1bce34341945d8b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338601e613e8148b4217c98a853e104b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1638d56a38cfa5708b20f6f0e9c483824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec2ccfa879310b0ea0596d834df1a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98132f28cb8edabc0a3ffd4e8e303b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3af3bc444f863b22e8ca9e536362827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc312b9a5453a08e1a44e1d14382769a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d215526ef6c1b738fd8ea7e624dfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd9436fda0695c543f319151216c0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a20f393b8bba67b0500f91fa2206d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982069a863813391b06ceb4ba702ddb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0985e39f949181177d9801b8b406b1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667d87e0df35bac349ea78dc02dfe4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d74ce2bba8c5e097ab82e98c6e81835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7bbcda31d2adf1ac3fab03e72e30036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d0cd6120c5a12ba0855b81ec77ee037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df89c24ae5e33a6f46f36602bbb7caf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40df1c6ed9c5fc9b428178d39dbfdd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c03aa646bffa47dcac4cfd672125b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b4a5a94fb0d6881d326cdb9983f4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df5ab201363ec7d0d05e7d6d997eb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666367d5f5a2f324c8fac8f63d88acd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d729f0c2de4354d890dc66374bcf4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03821ccfc422b99564d9c7ea503017ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf6633cdf2b3afb74334d99834e57a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216ad7d5e5fdaa58f0513244d76f82547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c458db4f7814ee5614cf260cd0b8ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defe7870f87abd54c0d49a84e838a0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda16d614329649d9c9aa155ce1727d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eea7659667be35299bbfa933cfc4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b37a0fcf48c4b06f597973f1f1cf4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9628628376d52e2396a675b6625b9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ee43e83e14b24607672718b2e228054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515ec3e9684cc90ab2386e5dba92e1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb56eed38dd49b554200077c3ee646656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d89eb8e44f4da8cab8f400e98be54c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896b9f969d6e3c1856cc59b16d0a91a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af43ee4d5fed36f477c85844edf36e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aed0bc0966c34f44e3cbce49d948260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6946a2a78f0d592fe12554dbbc31961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb44d7f85f029953f3068a2a6278ab362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2408cc924121a7aacd4ebd596a7aa763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b8dbccb0acef7c5cdc3d59c018e1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d39bea73c2d7d78f1de71fe9fc74b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408d39dd764b227c1f5841f8a16fde766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4457f63da1cc9923fdfded4795fac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e7796fb75557972b038801820f22168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00111e16ef1476c76e62b102d10a406669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344acf5f12d53ef4469b543e9c7438e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7843ca40d012ec9ba85ed86bd1c39971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5f6fd29a3f17d45923f904007721c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66e3e436432feb747ff5a92cc029ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c1e00235992176d5fc2b7a4d9d03074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e806cc036118eb77fa0eaa6f7543075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300807614ad24e68a884ed684960d4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dd452dd417e0b10ba9098645de0b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaeba93a095dbfa54698ab4f00f7aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b8fb7ae085504748c834ea1c80c2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccec2c63392ee4c0a149f25cbd833de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe753c82f4bdcf157a302ab1080bc2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883deb38b75273505745d3e2d19a7ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2320902b60111de0873cf1a762516d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ece1d65b54c60307bb2d32d921e4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6806f7d838e5da0672a0c50fec399185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e4f2a3018a4849b01c0ff8cb0255086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49011a4c110981f871c4c538727baa787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb498ccdcb04ca07e598e9a94be23def88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ec9c6fe3aeedbe76e113773042cd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48382744cbce03772abdb2a67284fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d33f9f226d823e371ca29453230f2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da88b06bb7d72e9833557f9886ffea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a162d487cc59dca4f999d4082b5d99993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afb547013c72c05a2b79d825993fe294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0aafef0834ef7499a92ca9cdb8f2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab17d72a75298cbfe3b816dd9a148f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9def6a19b26dc61ef33c4a4f79d6a1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9231912a9944bc4040562bfec367198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c47c6979f2671b847d5bd6739d60cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890076bc3cf812e4596ee85997bc35e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced56ecfa0562fdce06818ae22fc427101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc5557e04fd34dfeaacb0a79558a60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e04f123048c5f95a7b031c2dc40b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf7bdca7c9cdb6db51e08fe91eba2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f527bc0e764f98c49af1fb932335dca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72779881bda7c05d3da19092cd0c837b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b5e21f3d5d4efea06c4eb6602e80d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1c0229231f3e2e271f0917e57b49a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b207efdd5bf0d19c1491b1493084865109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f836fe7be48493756dc3b6a3ec63c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8460091c2b4f87d4b68356b6b0317111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92587d6fa9978f82a5fa88d1655708112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c1a3e2344d1f1faa3e9432059d61b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba7506844a5c1a8eb574db4128eb14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befd44c6ef755f83b62a81befa7b49c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df9814fea6314dc0b06a73a6fbb0d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e029bcf3c0eacc269d6f95099c190c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56abcb1f07889b12fd0806e72e64b81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd49443574d702212587c85a97c7f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5030531bdf2ccb2d36185f87ca404fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835932fda0756bc23b23e0e96e736d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b7fa015688cb5c2cad0daaa9d4d55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580612df25e14bbc6abde5307975dfe2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0a5f72e5bfa6afa6749fa4b97a815124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c91814f88edbac80683e62d6f25e71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a461a83e4d8721d301ee455798684126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77580700d16eec37802167d7264bf8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e522cef2f902778ddfb5907de6d220b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355f2ce89449754d6426a2e1df998f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd7aa914a2912f58574f40df5f96c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771a813b6942cd10e34caf051f00119131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170972cf65cf15faaa1054deb75b7b5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735198cf7327584c2a6174591ce2db3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba7779eb2a3be705b1ff8b2b335093134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecfcbc947f8633d148c9657d603bb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8d818993420164cde9819e9c393df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ffe4804c59c80f49bbf6d4cdb2d47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533d51fa161dccf34a3f878b00f6757138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d90df901f5f0f2fcf0d3aaecea11f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba25b504afa07c05c7fa00e6b904f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7d4f51f5bd19d1ade02705cba659d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cdff9d2175234ed6750f54f218385142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3fabca53a0c7a21946589fe09c8c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb58674bd801a763bb6a34271a2d3f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80157c34ab40a67748a353c1f2f1de3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9351b2b04d7cbbec036dd969ee4183146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d44123208a2cd840162cfe9440ae1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d580d5878c5b784c57fe16e7e53aa5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa17b6c39defb279b25c4149aa57020149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae940b36fa387ddacb1040dac4bfa1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef2fab3bc43f09c3962d54d38993c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eba0efafa0d5a1453d1171b0aebeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce92162817500b50640c40efbddf84f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38389d8ad3cf0300edff91d8ea792e43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4b600c93255af41e473ca109e681a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb197b64c66776d631411ae9c74724156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece4c78f7749eba0fac2f5e340dc273157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96441af53a776bf7bad6f59b0fb70aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f55fa0a0d2a6e174aa92c6a9c22d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b39a0f3db4073872e4a65aeb018215160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075b7b8ac7b1b235a6cd1405af6301d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccee1af14b447148ccc80bebed0ac8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88afd575dc3cafe20f8bb8335e99b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc195998b759ed4b7bc794108fc08e7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeec8f808edf2f62769adb081f72e8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8d1a11b572f5b5d6905cabf5d1f96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb81c510a57b30f29ff428aaf34ed1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58ccad71cbd3ea6639c0d424f7d50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d244848252d6f96cde1fd6b4597cb61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60525167adf40acca88193ca8d4f6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed556e8fa8c4eccf9e8a77c6b97fb21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d0f6d6e022242ab533a4ebeb9b4cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff526cde07f7c5bf8e28f2b32566ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b800393c2dec9b36fba7721158d4e02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274e33978ab06057d9d29ba669a9b6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975309cccf7f573907f4115b83a6a7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a5d92501f5b0f4fbb122361f1b2aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42edfaac685dff3074fd8b3e05edc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741f8e15e2fde17c51388ecb5cc031e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828ff0637908a7b8d4fda4554159be1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dde5cb53f05b175ec1b20ad9a9663b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720ee28aa62191e1228db2f6ca90788182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5360665f11b230b97661536b01fe195183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0956c462fc8517205a1c9122236bb7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b5d02854124218d1ecfb689276b5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd8ce0cde9c11ff8bd10639fead609186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557b988793d19283d8b2d87d5cc3d64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9ff9a688ee58e8d1315a0f105649c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b18cb16165a61b038d2a035142e54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f53ec55254f43b1836900e2e8d9988190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942079626fec8f824c3121529ff396d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f72e6488fa16c84b88cb6c0c2864192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d27c40820ffadd83c56670841a36d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f7cffe41d5fba39c097db0dcb9785194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f79d4b2954a84d45dd906bdd9e8f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800d76dced3357db404340a8e9ec41d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033f50164e761588243f514655c2a0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335c26c39056808218a1fb37e40abf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1604147fba6e29ddfaf6a2c9c01718199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e428ce2cf19d0f6baf56bbf4fc5196200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5910e5b3d5bd4f6a0c5559652761580201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce593675e6dd9cbe820cf67296d273202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2972736894d92ef08ee3a07ffd20c95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dd71ec1602c38daae6acef29f1ab8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8becc07277f6cde1a38f3d544693205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f264fa5fe427f056eef7393d86771206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c355d6568a3ba9eba3203f4fe08af7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a0665ecc0315e6f16ae9dcdd06ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296219a30acb2169332c0b8ddc091fd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cb2d49950b76a4d467855dc0534d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d3c9fee52e9555a2ed30a5eede3e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086b85f55a2b241a9d6ea9e1980a069212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a7a8f837873496cfd1c57c342c38d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6597d3693472df1965655b74f5998da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fbc80d3ac30b53c31945b73abda4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb731b5bdcaf5d794bef8491b2f441216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce56795c87ce09277a319e602faa113217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdfb4595683b01fa431a093df35c0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b13563d21d9af76110865762e4bfe3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db880e768b17c7a0d820d550c49b88a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39bcd586fbc327818349e7ed34607d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bf2d5a6a13535ec47b112d7c36d3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d129e44bf3d0059fbcdf972913ec0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746aa4a9b2e3e29e600b0c529126fed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897088eefca809826936bf66b5cab91e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081907da97596b84f153b0fc02adcdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756785cb5e7d3ca0de02bbbf251ae7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b343098b7adbbad9aa81e6e68da9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f920aa4130c8ad0ccb52c44ab9149229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873393b0bb7812b43f84ea031ec53f69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a34d978126d84b2f4bdb252002737231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e2663b056cc7cdb9ddb7601e45d35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c23814dfa3e70fa173fcdf2bd62f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5437ff86d628f8adecc9bdc22d0abf8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b816ebc84a41e65eca40853458c46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2415ecbdc367463c4887603d40a57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaac32822719f4f4a5a81946ef8d60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14501a13833a76cbcf3328f1767fdd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605ba44fe4837c77d5304aabf7bb77a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3783171a502d74bbf4063a163241db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e5a9fb283a0c44227969578fafd9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817c15bcb3cfe58acaa8b885a88b941242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74533f51aa9ac13ac8eac44c95243f36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4002976796421667cf2b1dd3441756244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e99d8b48194ab1bd35e735d44af89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcd66ae46a680b8df1d8cd90a6efa2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dc9f041fd49edc0d6c4a6d3b4e5fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b07baa265030d13992e5cd93eff24e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ac1e0c66bd65ef6f06c0cd6db361d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5524f169059b1b27676db8fe2670250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f74d5a142cdddcdf0d40c49939ed1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f7a3388f3cf3a8ad0e9a24e66b8e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03903afb851b4482080a371a4801eaf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9556cfa83f199d9a7dd2334653c57e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d3542dd52634072503430c74fa89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa515330599103a5134e41ce732a3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e8873e46ddee86db93cba1a70b2fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d57cb120f06e382613fdf47f4a94f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d778cc766e040b7b7f004357b008fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a3157f254580693ae0a2a500e65bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e67dff001b66ed3b0125cec2a736d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce42783c214beb4d176bdca93715a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406987bd3434c5e4ec9f422000c9ee4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ea99f95ee71e649ce6e420d13735e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7646add204bad840bf9bb624332bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6319fc81f4a2b4dcc401253571e2e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a947c0a859bd52ec158da7609cae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae9ac615214cf74449aaf1b8649b21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea46603fa8e78c106dafdcba8d8d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce650cded791247b08a1d696e01ae5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc4d62067ec40628a005dd8c2402ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d85d727d5ecd47a4dbd0d8565a888272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfa7bd2faebc6bded43601014f1df5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca5b874c5a9cab8c4cd205f1680b2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec0df705170a406f02bd154abd520d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed392fa633a9ce21c72df5e8b3d6c013276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e3f9541624de89a75298d5a8a35fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7dcf1be0020f53d08ef543a94275a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac10d1b87e35f87908d4cbf226003c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69045868810df1ca7c60c6807c11dbb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a4f4beec40f60a561caf11088ff09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125d214a48423cc432f95b7e0a022e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a9ac2c5be1bf6624b7e810553f037283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6a07f46215b915d7509735656e3a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539ae776f9d02e7c3b13afcd3878c5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f821e951073a655553f9426b55449286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe976f18dbf76523c9a2b2dc4d86dc40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735c7cf61680e3a07022d291c3c36c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5654d8e8009fef8ef915dd95427c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b4634b8a7456131d1652074985503290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10623ed2738c9d52ab801588c0f62d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fd1d50a527b9d4f504a68a7fb557e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee6732dc9f552c85351273eff1ac64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71b20340ddd85293d4db35c1501fbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa10f839de9b5bea78cdaf0c85bae66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc29400be4fcaa4f385812c935f03fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74063057ec80c968cfc18fc1ba267b36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40b064aa5f28e054a8eddf18efce65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba08f3fc91ac0f228301faa9c4f13f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1a8af245ec5980bb275c30d193298300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3010c2d7b589480a5dd8919067578301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b0d3527f158f018539ae43559beb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f505a9512834c0deccfa8be925844c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb061abf00cde527433d2daa7611f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa572a9d411cc1bb736c2ffc5ed0ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67573f1cf9207ab90a28ff01ab36f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562c3cd5388290f45d2fdb2ce012417307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a75bd9f1d1c19c6ca86494d7aef197308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee674f90841c91af171100e4b73874e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984dbbb4821a996ae49af65f85a0f09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9532c8c67312ecc81e8c45d1b30d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a603a73e80c37b7cae0ad3929d95b17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259451859bbc6726a9eb6c9e21923ece313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d37a5dda6d58de003f8ea0337ac15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fa22930946da6c5adfec4f0404ba6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d5f8e6db13aa8a3e5b14e2b47a867316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce31d4e9a1a06b411dac6454d0fd28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f216e04543fff7f1cb32080503cde6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7743c5d9f3f55c09559b2976cd020319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3839671b1cedee486442e38acfd00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca2c30f12cbf95cca48b789f8bbd11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6586b09867df17a1e332b63280868e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31d3199cae9f10836c7037052b8236323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23638382d9b453102153ecc5bbe2c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebadafad1f46bae082652b825cdf2ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72e2a5ec27f26ea3c867d53272cac1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60be058541ed27f2ceb0fff27f60804327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d7c77ee0f02297f0ddd9b2a63fa46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10587174741a903939455396d271c6e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ebbb1a359768f8188a774ab4e247f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c5e42e4fcb1ac4a61a794e31d2f50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0d43d0a31c760cfd252c574b26d2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafe62b55db559a27f1224c2559536c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40d9fde3652ccc1926129715b23c64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9271b64316e561f77c694b55047dde5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390decc1438a64582b8dd8ce548090d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7611836e3b76196c4da762c386c39b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a422085b98d559c23022ead590c33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582f2e3842c86d394acb36afa0d441f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686b03dbbf2a11c5381e76d089a1eed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7df015b35c3ff24a9933e154aaacee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5a31d9ee150ccd6a5c1ffd08a6cb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b49e7f42cf5c33a70d1e264cb864343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5865380890c2e2fe44172a1589e98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9248d5e679d2de58c0f54961326a019345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b905f997d6a86cbc13668f00f5e61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22141ce344b7ddbdef9fec3b7540c3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b9acdd295b3e8aee9616406a76180348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb42db3c6b9e8e6270309f44e570e9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b32c304bae447c999ad4f491bc7a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dc7ec6eddd386f419f942a063a9bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd1d0e08bfcb6e35dacf2a51b95d55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6920fa506eb094cd80beff84bf8c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b6905ecf7d9f0b26e2e71723abbd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6970562c9720c4c3aed6c69c5e0b967355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5df3afd99d24b829d76471c32726356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ace5001e2589573e7669f1d0f6f5fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc6179d315a6d4d72ab0b3fa5e7055358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f6d6e63c0119f0a72a1e2cd657ec4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673c7737ea040dec6bb15e35dc5f10c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a096ee9439d68f1c66ed647adaf8b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7b2e7fc1b1b4fbfc454a71eff0ac0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e97e2d7aa5ba38d6f9b28a5e2ef2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b47c37d24b70b63d886889e493a6c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bfcf5d4c45fa150550dfd89bde661365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf0e71d48e82f5bd096742d5062508366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a64513988bd07288f928dbd5603467367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365d5e10ea37e01dce3e2b37c8d55f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c8875738c9d59e5e3f477da299833369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b1e858ff46bc49ebfd513ed49e4f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9da3676e50d20f927ec8c0655aed2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ead0bd6af51de40323966c2545dd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a44bd057ed9b890b0d9612126dc20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a29bf62858e0e2f3266fdc38aa6c38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4120962da54a6df47c19cbcc5b7ec8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61034ae2b00108abe9ee26b7ea070f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c470e7a41c5862d021da5d1ec45dea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0b8e44eb02a9580e17694b414f112378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df976444a7dc6b3ed7a250d528b0c1aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a17e038825d9f54454f6827005e863380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e86445014bb1cd2b1a591f5b915719381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1b9e25ff533687ffec596a36382b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c7aae69e2d8ef3badb94c7d347f75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337414ca62da96c1a00eebafcb601cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4918ff9b601a6216d95451ce0097a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea9b49ace4d9517a0449faaa7a055f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d6cff2ea4b2745c2a63a468af376e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce6e4f3bf86b310a309e14200a136d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c60497175f52c92a8c815384b7251389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d34c6567cf3e02605c4e47e7eff20c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd5cfae3a5580c2d2eea6cf2161424391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29916816765e150556b875460c6aec7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dab05ef5c0d1ddd0f797b730a00d2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9f4430c35f9a20dba3c1c75fdfdb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4fc308b481247b7ae85f8f46425b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c47bd4eff08149a826d3eedf151715396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68c38704c56b1186cded76ac129adf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa26ef0befd3015eb0196d517e1be00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c50673119b3f1071324b49ce909c5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425747a9a093628f7c57ebd7fbb04987400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f2607a5db90dcb0d69edcc100b6cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df62cdc73752d1ce4dda43f523f1989402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad45aac3e81938c180fcc883e36a73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604df43714ea86fc537e059370a5396404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e0a2bcd13a6523253a91566bae99a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dd80eb9f5df0edcc333fdb9caa5e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7117835b07992eb9637d16a9679c384407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2971cf4e8dc75b1ac6aa29513ac3866408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf5c1b09e77c6594a0e271502b9791409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee186cbf67b8e0dbbb3417e5dbf102410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08c20af5e48c49ba37e1989d38798d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf268471a98abc8512b58bc09ab2db23412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51426a366f63f3d39ab4d1e64cbfc15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c788f75225dc7cc4c5a8790910673414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037abe1bdb852c6e03a1c4d0b8d1e9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1785908399a6d715b8c6169e6ac27a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cbc884ad4e370fa1cb28b1ce1b30b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f2d29156138c8ffb28d56a9203a1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf37dc56a3ae1379fc0d8c32cfcb01e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65081e92fe7a5061d56caccf0f75678d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbb05fd7be907ad25a16d78af5ce87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98195ffd7ff2a6261c820e140b7df4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990e97ad3b1bba50e6b478607d66b91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5c6a1eddbe2c32c426e53c2b21992424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fe7437ddfe135cfd5113538ff1a74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda4d0fe54c3d10415c737a09b9ed90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b3d3217dad5e6b64f48b424c53b52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd702a85f7c2aa8e6535c38f90dbee9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe90c56b011257a444504233f897c95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018007a7925b054c69d67c157bfdf82d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d4e448e56ff05351de794041ef961431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933302fbe1d286fddbe5f779f18198f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051160fb67c869ae5cfe155f7fc82cde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09e603845cd97f70c0494641eaa724434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf0760da525e1a5041ff41440c92d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db869f18f41c06d10304b6d38132cda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39191a75c631745cefcaf7cc4b6b7da4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45421e1f9110316503a35e4c566fe1db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e2692eb1998f18bfc2fe51c7a717439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a48e01841ba843137a6ea0198396c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24dd9e0da655596998db8a8faf5d20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ab83f9b923a4012791b4289178838442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfba3c8ca46b3b4f050f7cbebe7bbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ec4e9b79a88877665fd8f079a3b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f330d541982efe18cd101d753c91b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8bdbfa7e015566474e0b7752fd22c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217577c2738949e772f36d7b97e5a692447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1db423a8e673fa0ad0f1a74546cca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd7a792833b6190e92b94d02cd6c28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032aacbabe43e5757ac41d65afbe507450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0a4b7be81fc24e09c15c8ae202c2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545354a36a49a7398f4409e50ee29661452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6289cd0a77b52ddb6454dff4a7d69d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb714345ed62dbccf2e7e8f5d745ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20228ddec4b1fb1cb105a555dd255820455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85f230b155ae3986e7cee189167b7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463c12090caf41791c1ffbc8acb4222457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03a6f88ac69b8a37d42d7e3f0aa34a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab324d6bcadf95c20ab8c860b9a09e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecb76f3060f5d12b660197362e7378460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d6922378dfd3fabe2de08e132c2f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d1b1def5a014e69fc22299f853648462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54ebebb745e2d7ec92bbaeeb7ad809463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b6091953b0478f5af2b01500368c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d250edd896e98217efe66753a84c8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618934d10c916c8ef4745b803f98d54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53457bbae65b3ee6ef0e599ee5c09e22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2e32866b4cf6f3f1bb0d9a4020cb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561625e7ed1ac4126fcda857c57ee9e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688418bcd6b224dab4e81efb567a050470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699588a20779d2cfe2e33ff1e6bfe4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6bddf2229a09ca921633f467b9f78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a500a40978a7f035dcde85eccb8d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30c27f8c8b8b1b1c4a1bbbe8dbe569474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe12f7c96ac3d3eebffd9f5e4f019f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21052d4cc459146e76fa9367aa251ab4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75575314d43cc01b9f2186064ada349e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18555b892fbda886e401f0a9df867e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc821658836a47e605f3521371bcd4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b722aae6ef0458af53c03400ec4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3793b70d05381569bb365cf532c50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68932d920ed30b6860e0d53aba15294a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d506dc2a5c7f6138c798afe9cd88366483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3713f35fcf1e5ead00ff247ca03c51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c272d1ec2163def152eb04ac4075d1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654115f139da58f30ae78499411d009486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4692c76cd593a4e0f13b12f80c8b7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0442570d1640f3752d20d62c2acb4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34c3956dafb98f1b77a8660b796cef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90984ca99d619f72136afce0369eba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc2fbceff9c8e6ba8706a3f10213e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636bc3f420ca198b7c0d9dfc2f5ca4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8deb1afa4189fac033220f631aa47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e4d904489bdcd7ea9bf64bf263c99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c96fae4a934db1d042dc222731f604495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff931340a1803495158d4959a49220496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c4332a0f00120c76a954237f6f29a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f3f0fcd2891e1025f5c3da4bb312e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367deb5edfcdfcc3e0d570a0e38adcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a90027b08a711866ee498e9e0dbed6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f0e9cac5c22dacc533095db414ad3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec9ad016a2228a85e52095e2c94ad5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70345934ddfba0febcc03df19c514bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2c0e2a0d2670b19fa70f21f381d84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2da51756afe8827dbf10020ad172b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509570bc261fef95a800353ca05ff0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cb70fdb4bc5620439e377ab847920507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f2c5d99117a2b4065211b6fcdc5bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667d59a2917ab21a6b405aeedf84ffc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defc6d1726e33b342000a0eb7810ad1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab531e6d7972ce99b9b3abd1000568f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa76c5d5778d5c51409c24502184c48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8021b249ac61c73bbd29457b2f48ac1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baa2e16e9f9c6bafc78e19983c2d3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837d04e1c134fbfca0c777a1b025891515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4aed79b127b82f5c2c9a49e925a49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2805ab175631503ab25333d4b47a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b27c788c77835f445411aebc2b9b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3956be0d4fd39ce2908bd6474a3c5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7fdb3b03a80035a52894a47b0d7ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e1fa529ff4f92efc60942c2cf54a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534266edf166013e560b2e18d1f662c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6d2b9af3c5b83418c67285bc84e85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f64b8f01abc669bf9b0d812bdeb02a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322672dfb040592ff96dfa876e68b491525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6f0658d461d32b6cce230bffa5e4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925585b8241e97975acf52eb4ff3666527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a60fcc1fd9772950330209a47cf83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1e99e6660bbf777742de6f0453051529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a18bc2eb84b16044e02b9bfde5b3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebfd010482912ea0a145173fdcad17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68035df28eaa943706ac3087c7991f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd6a3a90dcb15a33f4e7844a279742533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563a69c8f7611341959078df15e60e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c3a95f4870b8dbcc280d278fc10e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645cdd8ef828031b52bba1706a0c596536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1818428ea514c6882510ac5854354f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fade18bb8908f3b24e9736793ed5a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a66536be9832efd9810637ec7aa679539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fc8e4a1db0be2f8bf8ecbfd1e45b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf89ed20a1e5d023e00fdb413dbb238541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fcbb0ec5aca57d978a9d0e227b350542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781b1aa87a0989c34679a38f2209570543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfba6da68ffba4e3ba1d35fe530b858544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc09cdc5ebd4a321733fcb41a58b30e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba196493922afa6718baa13a455e32f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35d422e5e3e97b81c59ab17e9c65b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30306e71c7756760c3e8fe5481ae4d60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8202d228bdd2689cd5a48e76669b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819bba4a72b29ec85fed483622642f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404de9c394601ba642700d1d0c06834551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3baedf1f20bcdf2e29ea471be6d44b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f66525c0008272ae4f9b250eb6321e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53099f2959b85528d06272c229814a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fdd7297e8331344b83da5f7c7e996555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ede73050cfce537ff9e4c44451782556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7e9fdb66a3d32fbcf2b4247e79415557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ba2b314d21011cc1ce579927dbd2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311d204269a61901cb0c755b52b9b3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af90ff2c0b568079881abda4ba19b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d7b5b2bda62caa28f6285f6cae39b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9dba72edf819883078a354411220c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0b9f69baf0de491365d45e245ef35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900d4aa2f4026c2941a7d02d8709772564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65295e873df8bec13fa985d8eabc7d86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64767b483a1142decce129263d65a131566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac8034fd01d9bdbdaacd819ae00461567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49949c2a47d8f4f5c4b338b0dda18a14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb6c3575c0e817b94989453643697569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a676e60b653b48627ebaf890b329570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52ad6252918c87901dc2ac69b8f342571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8b812a017c8a6828f9d318dd67829572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e90e09f3858c0f4a96a7caec463e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bad0df19e77a0009213ebe48cfcf12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511aa83c051c8990ec16bfd7c28f66f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555849c4c77be618c371e4a0e902523c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cb2235121fba7fa25c8030a392be1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1f7bea9787c8a3c1f17407fc18a6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa253c59f117210c32e01d812314d99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f282bfd1f62b62aebb60d58613993e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30855615d58dec53896c9382422dc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd30c0b45d215dca8dfe7cf752cb53d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d2d80c56fecc2065220e860908874583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81af0a50ccef6e53a6041c8f59c743584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd98c48675c77689000ce694d33bf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97416c03cb29267cd811d5ff4a55c2be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d5e28350e4ff4a6ef59efbfa1cf30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482616b3019f2410b45e7e6df428918d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5422213a7b177bc7b82f51e4750dc97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc52b8a344486a22107582d167fe60590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130921a1d41e23472b0c97046784657591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cc18f85a7997eeee8bacbae090f73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db91f1cfc000e0be903b0a09b9eeebb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47d3e3405e39643d7372a16cfca22e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619f751ac68d6e605e4161711172d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd990eef49401b124cccd65374582cc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc88ea6d327eb744b8b32c6ab21c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d7bf16d8243295f6df224bf42c79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400eccd0606df7b62bebd9cd7fa6113599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd186c4f048a415668c91e69c7fa6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbb78c5be087f7c1136c45e836f528601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496d4d656d66f7a93e0559268b82477602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48534f98eebec43a4b4a635a024a835603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a26877dfea012e835b994a2aca4f95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adbeb654b7461cdb3360c147d80900605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e68cebae10417b21484d080f95cf3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e956fa1e8be415b5de11a1d2092a46e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2fbeaceb0f3e3e27fd3aa6cd82ada608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236a1b52ae72e448ac46427357e00c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e17636ff26e651345b5de5c8d900db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8376910d97dc984de986a9f3f1dd2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c3a576aa5881043956f9db424a66c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d29e7457f3c4ff6409a0d18c20651d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4f44dc8c73a1c4cd3003fecd8b7ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074b16c3d38d0cb97bbd9e56190d0df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754d333d2826bdc392ad256004e0627616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db28ed1e25e9e92ef040b8eadf8f87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6c1d7553bb60639fb41f0411bbc36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102f41ad992df926f5917ef4302536d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb49d8bd41e4213b1d3089028bd171620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37e9910f6db97fcca46008f9f15191621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078044aeb3a693b6185645d0880a38e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de19947bb160820ef291a7250646af2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7822a17ae3067b2781fa5cce56e91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de8560ad8e0655c7c12d69aa82947f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7738ce0903d84a905a048479b121e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5872150048b7754ab80b77f7eb53be8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e794f0e10ce6b9c7bd0fb0daa0b5bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9943fb2086ea18b024d027bffaae95a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb97bde8ab7cea8071fc1327d96c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcd029d955046b9e3df9e2f4e44da3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d57667bcf5d0437b3e505829d8459632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552128158d0c4007fd43b3ed8702343633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e5301165650831bd429015f8c3cbb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b58e473fb8bc40c0b52bf5564e979635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4456aa67cabb7e7e42be6986699c47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f033374cf1cabc9b6675022df73f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583d734717cd1302a5e88efe15d8d05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f5575fc5e5da2503e3d2222fb0714639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a0aedc09d59d36099fad738db836b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e60a604a3b360b51e48f44163e7f51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4456dbedf1f303e6f2861e47584f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cf7d83b0e085deedd666ec2e4c811643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a0f9a120b2cd7907a5885d6ffde12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17facca9ca313091ab28a07b682b3171645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efe34d7d535770f4c70687a68ac715646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9290448e9de59d028e1373e1c728a7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44efa4bd2f78384c2e1dc9074846b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0921553d47a670fa77990e06e583e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca9e3b588f51f56391445cc30e5b6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457166633e649817ecbd7f9ce8b2408b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6130bf7d726cb69c4d80b65a04dfa8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f36699156f24488ee5bc25878a50d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea03e21c6534364437f01efa72051c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fff814cf521254b1de8bef879a673b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa48a3329b9d7140a0bc67357691b0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f621053e6c0d8ac9313c702946fa11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f63edfb75fa50e70125765e7a9ee8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5309ffa0f818bad6c52effef040dd26659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f2e35ee466b1ce2675916f2eeb8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f76280eaed99c54d8b3a97bbfefceb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a031a7c466a1cd7f7da18589a8b1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87fd08cb4181f81fac3018aea2e793663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fba9c99d9f68f0839ae088c44c838664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9812eda76e817ed5daef3b2eb05c4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db531fe9b5a4f6ae527bb9a0a3f7497666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e182b53c208cdcdd756cc3942aa644667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a47017bd82422d8f4a130c4676a9ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039edf9f5705dfdaa6fee00d67a3864669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ff3eb1a7c3d1c73ff58f9090f35ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1470444f90f6693b2c71555bf4b6bed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa33de3e4e22b2f9f09ac508f3a2b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6f56ecd4f72c23bb3e3a4e558a3f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a999430a14d7a764adabe71da7f95d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102db1759f88e59b917a6e23f3fefe8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbc674c00939dc929a5e218c0b7532676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214e26ae371231da437d3fa71e66602677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0fd87bf4a39bd8eb9053e69330b44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b8ee352ac7e5d3e910d65a2763065679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3c795c52c99d57221a723b3bd90b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9926725fa4ced9b8ae6f0b98d03fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d5c9e613505f33894b7bb2f0317c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e94d7589fdab95d268dffb610c0b54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37bde9985ea9defe1949c8036dd428684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c350454154a85760e7f17f9a89a1b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcca144e330676f93090e4c8604501686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f00348ab4dc3afe1797afd54417bb9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3cecc1efe8ab8c3d1eb16415931f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594417e46fb469368e36a291e3c4b98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e058d2bc78f6faf1ea0e6d7d1fdaa5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387a08594d9fbf64686b8d1a3df84f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec94807a44f08e92429e626a7273ee2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8e385fbdd9388f8a952eb04ba9f66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8aff5ae98248d2d7346188183ea2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27441045cfb9674cf3ba4fe68fb65bd3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c33d38e2866446a390c9033ac7483696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419bce1a7bd0f03507bd4d22f3d6417697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77a97bd3a2ad66ef26c2fa77636ff0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d0449efa12bd324e2d3a0ab5b4550699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678411fda2b2bbf8cb76af676b07301700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537d383b4defe249d595d42d4c38532701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756a29483e7c32e2b131bca2a453197702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab6ba493973d5b765c992712810fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed4243d5399eae7e35c931d38c6746704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640f85c2e5863c687a79a7dbfb52722705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ed34ac2f147d4c848db2f15db58ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28448c68c77a4a6adc97380d335f1633707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa857c78ded9fa005e3a03f2e4c3c4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24db32f3ff128dbb105639e702e262709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f80a033a14519e3149c94fc8a3ec6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9822ba00f6a98f52e844bcd4e9a64c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d649cd77e34055a5d02d8b2e3a50d86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617470ff3972897c1b5fa79ce5fb3789713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d709db06498743385b13f583fe5d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49d49f50a341a8e034f78756d19869715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078f69a877746be35ddca9474e35301716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639d130cd0b9187c5ea724f0401ac69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cb80f2f2052e9216fb285cc857889718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82843a724216db1120713ff08864167e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a37279d7868651764b0faff2879e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca18b3fdda0df93c1e9311b4edb6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab1e4a79b1738dd46ead2b037103b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c3a4da4ed6ec132323700e59e157c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9536d16803d70720504fc1c1a8503e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035925f1298b7f289cebe9bd39284f65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f33a93c8f20f372420de1d362b143726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c1932fd8ad726b8bedbd0a8d259c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9f0de53a490db29731a79a05639e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40983f5b1c20e319aaf9e043f05a09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058187b2389a0b19fa8ac4ec0173976f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62aa22739f6969934fd90e4bb487a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a394be27b680e6c03e82bbdd7a98293732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ca00642ecb87ac5faf6cbdecbbfc7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af654ec77412f092dfbb0c3686da284734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c8c7b60b8975f103626f24b90ec11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1dafcd839592690058943ec2c5560736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5dbc05d61dd51c49a3f58ef9ad94d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48f5b705d6a803d5870c802bd1d02e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74634058c7a0238bb0a55da0b7891545739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a4e07fc1a4c3f8ff9c820bcba9df6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340bbf23e5c9cae4109ed771d4708eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e10204e57db1c60e96da0179100f0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee8d5522c9412d0d001bbd06ca8df6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857c168af0a5216ca7a28d52c0d0645744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edcd5b30e723af1e7a701bb162d4bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269787e95c3b92b5b9a9e98265e16ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d55493fa0086c0edb5c2838d8bfaed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e686d3de0a28d251f58c58e7c86949748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27749c4e9a4cf5780890028642f91303749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace696f6a8c53d6273a595e59d6e00d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75ea8dd625c8696b0aed5a5d1399a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81587ea320a4c247e4b1d60e686cff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b0533d86c53e485554f7cb3612e13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ec170ef34956a08d90f40bea58f2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d3f41a09f2047f8b3f82d8dc4079d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c2a0e2d4e700a498f7ea5ddbb25c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a75acd12e9a97b4dec5e06dd1aad71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57906525efe3c0d899ca21509a424b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcf66e00cc7af4d24eb95d753c6938759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>