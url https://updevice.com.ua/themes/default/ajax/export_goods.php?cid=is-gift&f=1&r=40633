--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813dd32414607c4b3a4255fdcb242ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8f80aa2d156e4db9bf6b89e01a3b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd247c94d6f7fd1ad3e1fedaad49773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f9f5f452058ce00f2b2d9615b28b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dce897ff7b3378e6bdf1c19233a2c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0af79fdf6db1e30e2c9c94b7ac210d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e7409e9952a54327938d8db7ae85f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8e2d76fb34f1dbb93fc011efef7938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf9bc9372353d333adf9870e7d8dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b8951dd4a5dfba7277de6cdb6aa7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183ec237246ab7b69300c2aa7f7e08611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79801ad088b5685a7b5d8eb4b9fbf912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3cf754052a5aea08daef2baac122c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c23f5197baf0cff418681b6f72846814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035bb1831ebde3e0ba558a2b47401a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a1dc82ffe42bd0df779e9a386e47516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5994fe475b03114babd04b8f1f980f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74012bdafb658627d2c40425841a971b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417d3b446b7890d861f31f16249819619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adbfc6328aafd5502a35f5419ea65320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ea060f7cab04c49f0b4a0695071a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea636c3d78db1b27a437059e5125e0ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dd0aa438750b804282205f1747de323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea83ce60f97ac851219fff9ea03234c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7b487fcc3c3da370b88630d6ff84c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05241d45b832678cdee339fca6d54526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eb2dc1d026e63dab39ba32bd43e5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af5a6d1551d44be346e7d8ad558d1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b376188f3220032860ba676a9e1f40e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f42a57aa5f7f0989885ad00d2c03030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075d5715fef80647db9db3f4e61bd1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696f7e21608512aad45473364eca51532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e46fc8c861d2753746fd0fbba02d9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd17338623ea2d71a9d9a30c73b011d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a618ba456b4212344ea9ba33c17a7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a3d14af2b3a397354e1cbc359a28936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a9eac1d92d84d0d2e57658abcde0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ccd9f7a41a84e79514c86ab99500338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21697daf2ec400a36200363ee6a2537a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73627a7eeec98dfe63902d24d2a7febd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4159d531d6939a0d3664b4b7434878541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d5009038fc030910fba0f009bdf1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a959647a0be1f65a2693b09f60d8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b39ea7dfe0697810f7be9c36a8e91244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc01dbdc7eee5f58da8b70437c7dbe445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbb84dff5bd7ff81dff5b7d62e026446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c86ce39897002c2fa0a18f2c67ff1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f96dab1abc6418a33b95c65764b48d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5228c3e46925c76056ca38d2b1cb5b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3717d82e023b2ea27be864da61548d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4191b4816434839af4a8f415b816651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d53ccc59cdcad7411af07f56e4ccef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd396a3aef3fe91c04622fbba6fbad3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d49deba3aa6a3dcc9a9c67325eddaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd1f28ceabf2742d955cbd56bcac7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e923b7ab976836891e66d20070f27a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25015ed3e73cb9290796416c38160b1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9919d315468b05035e65f35c8be19c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8f307d65949566bac31976b16bd7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b40e873a1d88e553f77bbaa4389260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6469b372629a649214059d542f0f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b926d328033becfa6d09469fb4d6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee3cdda5f6745011ba3bf8b8678e7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e2168b2a092e11e15c7d81547180964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3eeb3dc6c306f87bb9ce5eb956b7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c95e68235b74115ac3925033b7b36c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf89651e983b726186ac539464a1c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa30a5b450a3ecc801ed6e8d601ce768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a48950994103bd08c44ef4bee1d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b519b35d19b92028faf0af883024270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2e1b885c9dacc72eb1aff02e56d0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d6531abcbbfc4063858ed6b7af18872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ac66d4ee7d0c05d2e10075f86c94873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6d9661fba2f296f298213edf0c0d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd9df75e200737f63a620f25f745a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1a892d2094aac860b6f236e58a84476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be881441f94dbb960c12cac6ece12d6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaaf949d623666a09bd9fdb8366adc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71258f9c4a54ccda02fb083b840ae30c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7362da6ca3f195ce88a166df1ee8b2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17570f44433d98250f9144b662c904b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dbc1855cd7a6fdf99a0e591fdd27d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5897e8a4ec98c1d803c12cd2d2073583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367dedd7e62ea3b165fda4bac65179a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce832e76713d4a1f87ae30c7309bd3f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37495af212e0b180bc7eab52e0770a9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708471bf0c365bf6e7dee52f556fd6d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4678d8dc8acd7bef19d5b2e8a90e8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1d4a84b7bc8126d8d58d63ad36d4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b901282326351ea50a1449597b1a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72d9222bd87f998fa6aa6a6a43ed2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c622c4557a5ad0f9bf9689333ecec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52d32b8c4cf1144b5c66b4e90a3e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f118a64fcd1c478407cfd82970675494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309969b4de89638173ac5cfbcfaa803395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba45991322fcbde1e423a62fcfd41896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a01123d5656d50e2de35f03697909e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2ba55613b64d3095b0da5992c939898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d372fa570f39153325784628b7ec9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7930ae8021c19af9ec58dc3fd59d2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b27f97d8a973af1f4b7645e5daddc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ddf709a02c7d7e7f3405f1cd4f4b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32bf124d79a1b8f9eeed873a9b1343103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc18b9e874f424adcb8dd8101cbab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb8ab5b184997619ff4cfe407be0de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00cf0737896c85078656104e2e7f97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02faecce2b4a363eca671f1f3390694107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482e6cf87bababb5b1ddd2d55d6e56c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1183dd302b9ebd5300c7531f9fa68aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a58e3e9863f515085f5a6fec1e986a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624f673a34ffa4f66935b3154f8fe7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cabeba3b44f80ab049aa50481fc9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410885c3e23baaf2e34dbcea92f66a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf0d0ff33ff36d34e5441d4a7feded114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c015231ef5f590e83a335441a1e0df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4fef16ab1b8388834f3474eb49c1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8596a8742b99162d88de85fadb24158117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dacc0546f66c4ddb5298655e4e97b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bae7a831a8cf77655a41ca6d1e529119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7bc4472b714328fced01c949ae037120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb931599698ee23102a82db9ef104121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2562529befef66d756af4023cc62ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737d659e0189e25af46a8bbc7035376123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff98d3cbc7dfa5925147dfc8edb63a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b2a7c45468903826bbb0f8997c5a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5b6e0e44bd424754e1d3b85d06b38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7447c93c6d7e30bae4267ec0d97b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35453de84b456b9b0c88cad91544f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec76b7f20b75f4a5621ed6a45afebd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779c1aaadf8c45ddb4ee418570c22c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d55c7bd6a729973cb32d476216dc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a4ce1cc1658a6d64a48e43c230911132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1330218babde04e545aae7d4adca45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03839c664b6489a000a0013f4ec40df2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7d77b6864387cd8bf678498ee7452135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55fb329414ab44e555ce120935daa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96154f6ecdd2cf7e0331e87be011e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f21fe6b28c9fbd0826b4dee5e7606138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348157abc65ca470762571fedc6a3af4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39b3ba73550bbdf4b86545ee0f4c6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bdb893c1a3a485faa1ee09909052f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d41bed4ce078102b027e4a251f81a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53c9e987f5004d27df80df92bd65c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50236f267f9de15048f94d5bbfeb778144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65dff9e271d72eaab9f89ba7a40dea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541b5e16748aaf11cb3a1058e3305de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a70f9c5157346a558a673ecab3e873147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee603a89be4ec0eb1b2722d3ac6bdd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ac2f3d72ecca2705d3e9c38d2480e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1e639652cb55b11fdf2c64b740fdf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e041bb687e737ef5b2f4f069a8236cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80a6c6acd66b7bb428711f4bc57758152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a2861623945b73d8929a0903a2df7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bfedec725c206d32dc7636c522e92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f812886e89b52e3a7de866d57464d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef976c012c0b20c3ab8da66f105b16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc905bd40452a3257488d0b55be73959157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4029fb4aadd031b1ff7d05c7a83b9b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205922ee7d70dec477959c82bf336eed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46827f90da888f56e0efebab7082e658160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25d85f71977ef5045d15f374ce90df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c243486ac55d931005860cf3202f1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aef8b36779b9e4c8e4f51df1f1bf7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff9421a5cbf7d03012105d363c2d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b00bc13fd02658ec26d2ee7da895f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b995fc037445c5457aa4b80941def166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d365ab24ee9731824db5ee18afc3ab6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe417d49b7e4cc4df29ab6206b5794168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb610155eaccf1c84d8159057da42ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864662a147772be5fa6f0df7d552bcb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314655d20e9d2f67966cd27244087084171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4907cb44103ec4d3096ea42a7c1a94b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76666ba889c166b7c635ed0c618a2fbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc51953c0b2c51707a2d698a8b2e91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fce8a38b4f05164833b47e74d699fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5bee6ce8e4025fdb5b4ef2fb71157176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e1194f1d3b71f1a8ef8296b8761c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc358e76f8f18dbaf397dd8a9720d5f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb1a8991c13dc79531b7038f249eaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1a57a8d9c165f626a0ba0b7db831a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ba1c3e9a81b618fa1d1ed2b945450181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1857fd5d050781f8db44e3add0389d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d607a2f0ddfb7fd695b6162e2061896183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6db003066a851b750fdf0db4ce69d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaaeb7b042755dbbaf439ee7372874185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a6664f5d55b13cc824cf5ca064407186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efceaf0cc9c33e950c532f3a045d184187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7843672aed31aa7535fbf54adee6377188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c09bb215e7a6d8e6499debc3f1003b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b760614eca9e838581caf3ef306f94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a5ab4df2e777f129c08fff2bf18f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22d1d45066c6881c5886a51610855b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b65a80485a6d85126c4eda2d5d79e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7cc5962ed9e9db71c986988bae62e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162d04909b5b3335eec2894c37bbdfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4899ba0405a0a1276ae2284a14d5e4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178703a194223cf76a3610a80e9d3e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04174974a6f8cf6faeeff4022215ac2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810bc6664b1975dcdeffc3a2943fd8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc9efd38437a8714f2d4851df11151200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b4906ab83df3b2b34ae3430b53e06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14833b11db9b8dc360ea6232564888202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ead31b65144ae99cf16aaa3df79a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3872b6592a910206d7058b407da3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc82ccbb94eeee4f461d61c7a81bb5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465c124d4652e0035f66e557c70806e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194e85e2b45d3ef9bee00329f76bd7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98628269bdda7940d61c91bc0585f7e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d4f178309b447806e3868c4812607209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699220414c758a09a80b78c647dac0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fb80c99ffbeee5f429c78bf160387211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb739ae4de57eb1210925077663d9330212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662f63286022e47687746e6617db058213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a19041b2ba3c01e10ac7d1f31be886214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817a373b424017cabc36cd5add96d28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4525aff35ac10e6ec1a6caf5fff2d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f51bdecc985e2aa2c12c12ac3cc20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e55fbd653acca97b490bc91f9ae83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00186e078f8b801083e319cc217bfc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b35f5b146e6cbe03e4aad494c2a10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461d7f173a0f0d71a7eab838acf1e03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed525f3f2f7d798f63c4ad2436a0d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff9b571cd1ffcacba9e935e7dd84f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8542f2efa784d121f65f5031b10b65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60272143dccdcfb5cbce17e74bf312c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48bfc03093620177a8e9d749c84c34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78b98d5b7f9ddedb3d0aa1e5a709dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6fcb7bf846599f0009d46c709fc1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755602dddc71a98643e6167b6ae7f58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa66daa24b0ca4ab5e90a3d53c6e09b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3f4b5af6bb9f4440a4d33d575a597231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353dc443c83daa53da6c042b9e758c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae183136147906885edf30e16a5b8840233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d41f6b0690db6a83d6d2e31a2f0f09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d247dabb5bbdb75cdd893337bb9c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473381493655463ee963c5c8d4b0a6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3d2756c1eb86edc2c11bf85b78168237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3002d2261f3c25203f7a54e9b3014238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac822c3661c27beeda101fda60fb1d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abba5d9244352f7e21bbf85b799a296240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630013c836a0d39f650d02c4895779f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2d8a96ae6b0949b3c68c54c2ce661242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acb99dec47d298b820af8cdddf8d0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993497e1ac367561aac0988ed6d4be7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2515efee8787c1243d711abaa31b46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf95583c605d2d1425113df411484e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae382de1b56ecac090c30cb198903a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96e6050f2af70a64bc4ae7779a015248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1b04ad99ed56eac0fbd18f73ecf10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad8a017abbf317a82de6fa182fc05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52551500beb80dffb286a17994355da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eece12c45942d02b7f873d9265fa04a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e12fbcc904fb70db66471d89700572253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b85092ab7f0c84135d0e771cdc3e91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d07eb53a0a50db63e1a5c155eeb56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a2c148fda1802a4fbd2317ed982c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53040f1b10e5ce9ee681b1c95020c7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f4604b41fe94f9bd8a2bb406630f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986d1b70b7c064863eac8cf5203ed96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4651dfaf9641dcc597e870ec8c09f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaac863e332380428318c6673b6d040261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabab76698985ca8e2177919919650a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b8ef695959a5355ba2eecddd71115263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659e6370170db4acba20ab0ed95d00b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf86197dc927a6065ab3b4635a8707c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95363907cde460dd019e02bc686f52ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02afed8c8bbd2628b15a9de7155f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25026d1793b2a67e0507cf2a36b6b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef7ee07afd5fc87a499c5abe185fd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158ce3439674e105b684a84cb543499270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239dcac4e34e3ea6e9a4e95dc58843a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe76336d29187087ab033a87965fc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec4aad9f39ee20f7ab7df40cf6fe46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d00719da0675fc9a457474b11fd70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066764f7ae99d68bf31b1a206a32bbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef9b7a5c4d2c369693192dca7faffe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1acee77fc71e3dd90a5a72c807e4b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366eab05f9e8ae0eb2b311a203ae8c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7cce0fb33d4fb847f1e6ab9a73fe9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a7ddf3410c25e61d90b1a3e3e5ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c59bb181c7f1ee1afc0b57661acc33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c109fb9861ef1d9f9014d0cdd4cb0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27fe7a551681fb6b1dd478825f70eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8409da2ad5f8e85175fa63a5ec77e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5fc74f934c5417c6d91834bbfc2e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb73952983f13a9375696052fbf90f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b0e3407f96b5493ce0047ac22c82d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054256eea821bd1294cb2602536e260288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe18d88377f08377621745f8a741226289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e24d5f1818c9f9953ba71c215afbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ba126d9a4f150380e84f38a09b51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57470a4516517043b433b0e39bed181c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112f8190279318a6ef93b8fac92dc62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac90d6bb263791abc466bc40aff2e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bfb069cf452b20e9989f742f4ff5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b0b2b84a44a3dfad52d35a12a075d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502d8cb0702e62012cd7d2b50c70835297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae9e254214677773d96997c06f895f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc8dfa0ee7e73e62aee2bdd1dfc1a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307adc175fa5c8e8da36c8df5523eb16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ec0605e120a2096f13279f0e0c84b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9f6359031a3d29de496d560b6071d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e141aa2aded6ac1c207eabff6c09cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7be92be75cfd66b2194bec085567b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085cf5b3bb23a827d1ad2238c7d7ede305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ede327273a6f242345a877c7f3182306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed59b3cfa1b81b61e8fd4090030cc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84249e59bbb00d4ed15c6dc5efad5eb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082b8140ea353cb8eec14b6a36d4132309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2fe1ec03a9638b4252ee66e548f84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a911fe3da8cc3079072c55186f66ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af06f1fea5623d6c703db33b825d630312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c852b219a784c97dd7035f0310bf3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14eb2d3eac9be5a7f0802dd7e0625f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102f049606e74e4ee182bc51bbe93ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cabcc702d4f8856b6a125d7278bfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab3395d68d9f23b7e84991e1664597317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf248f112325984a5176a3255bf9f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0ce487c8ec5907e846e70d628ea67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c6353e9ca7c9b38c22e14b0f61c86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d02b054ce63062926fa0446aafad34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524ffb9bd0f7f20fa650b4ece5d7fc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e0a52f39a2492283590f3d6595d87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ad9792da57d963ded663caeaaf233324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da0c203e483792e5f50faec82a1592325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc683e9674189a4f5d2dc3067306c9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9f15b18a08b247c8f5e62ac82e5f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d66f983602d5837d8c05929025cf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be648b1ee23c6564cd3f7df45992c39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755dce6645042da56a7d3edfc29c20d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437b1500725c707ce74ed9291672837331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b89cc450b29d6a6797a175b6ce1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bfdbbcad2292b61d58b721c048efe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07c9479e8281392e42eb13405347a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f41e41daf7c54f0d7b405872cca96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb49ec506097b7da5d20e3613b034c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51903f0fd3edf8ac6eb5ca3ca8b93d95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc43c392c870c7bf2ba4b363f9456a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7086f03fdc6523e42bbb033c216322e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622dbc7f75142e1cab9fe7a60d2e261340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e0ce23c8851c60df969b4ca0acb67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc870b5e2857fd068b92e2dcf5a9bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1119c7fc5263ec51e5dd1ef423bb0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8310f5e8f12e8f3560feaee8bac26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efac96a880025286df6e6b90a47e23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028691038fe7d7f37dd1fc5ffa6691346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9a7c3ec6b76a66f6174c23136e41b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a6e1b895acb65a200bb54f3180f46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e48f5e92df900abdac60eacead9f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88b5f247702dce78c334af8d5e44bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7830ee29b35a62411a8911d892672351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac98e088aca9b6abd3813f7964a4cf4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ff66883893d8f3a0187a811228108353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef4f0946e15fba1739c40928713a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfdc4095a51e1835228960425cc0bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d7a286921abf1b89ff2c2a1b83d3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fe47828f1b94bf25af1eedb5ccfbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbff04372038d13761fe31489f31373358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533317ccad0774b4977431443477567359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f900b649c1aa32339e782d6d9fbf8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9090233dc3c3fb6ac9215c8c3e4281361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20748f7f00c3dc7ef95be4dda7538d94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f6864194b36875c1c12a62ad2d9e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e64ce9dda70a9b2717748d7887f389364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fb054aac4c60440f1c0b956c778f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf3381bf197a900cf65599f9f66766366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2041c00bd4701f5f159083ea5b5eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dc3632ea36738f494c77ef6e26925368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc2d0dae648bd39a86f641bd237ff9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006d0a1d9479136075a0125e52f82fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbcb59e03f1ad7b765108e0d30f6ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05fb8149498cd1619e6a9bfe640739372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee80f06fea70ebbeef041f5b3915e48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fb93fc3a959cde30a47a089102fbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d1a9f8f366397a57655e9d290339f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f47b4b65160a2d444b3aafae9892b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da33650226a557a0bc2159908f0be55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c3c040d2dc35cbad0768a65a4c0f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2bdbc9c6ad6d8a0b6ea2b0cdb1011379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf016f3aaf35e39746284900e0f346380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553b2e2d857d51ef2e96080dfc9d82e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa79669463820277c926dcbaf80928382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bc906164306a020ac18d72cf4b872383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3aafada262da9b533b8961120b974384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a199f97f6c6deab0c0afa52104fe21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a00e840cafa2aee537d5c1181f97e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e423f6bb3c73f3df0c769cc70b14c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd4c0a569abd78c8b94adf3f3eecfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e3f990baa4a17ba883f5beb0e5f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953685789d41585453be05545bb8df26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d9dfb7f322dec34eb75ff52996110391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e038207e66e42a574b0934fe5ee4fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af6b810657c3582e27468483d9bf45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fe4e75b16572f6c54927dfcde3d4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3bb1b5051d02deadd0d8ee62ca5bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1055b73c558381ff029038682c327396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec990dc0cb2fcfb2b26d0255d8aae771397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b91bca4e89dd842bbdb2fd9855d7c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9268ca29ae17d2420dfc5f938d1da4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13917d132921e49559d49792f5a1a0ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c96633d1eda2731d58bfefa9065ab0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af464cd53dbd39c13f15c8d97bcaddb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485787426f1ff7a5c0f5e81c7f7a270403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eed7f2a32dafa8d476696f5951138d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a43a4904ac2b1ea1a52eb71ea9f21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506dbe61292a654690c7f320791675b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64e123cae1e5fdec35c6c8e59978c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb3f33fd1c4c7b2135ad02ded6c356408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30823920a1b9fc3113a362fbbcdfb0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50d69e149739a2cca73d39cdfddc37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b0ed6206977004a41328d3cca210a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f28c4991743dab9c1dca9d3d29c6c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62a6aab8f6dcdc603a47cd32769ea8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bac05cee4afc4c5fe4adc41c95086c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1292b20da7673af1b5c48b5c3a67d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399668a3fa353704b2dfe7103a7dad7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfbb71b5ec3cd1f46d57b87525d04d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1d83e441bbbf68fae3c0d2ec7fd49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2872eaa299bd1653c09f2962f7f1304419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d26070fce87970916da4e007aac03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7539c09378b0e08487c0fd86cb86f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4bba5cd331f8cc0f9da9ce51a1d6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4e90e21d0caa485fc98313bc5c5c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a195512cefed55b5e2d8077db3ea08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d4fc1b7b4c077f9e1c8d548986bcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a92c5c339f14d7ee81988ffc1cbed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034f6cf69edcfa817c8eb5f2c914408427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847dade1e5e9c43823d2520934c2366428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b79d16876557e47f5ae414d7c4566429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fccc55df263c9746c2cde5d571c7e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96e44899cd5366510636dcf2813826431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34768b1afc16f395dfd75ffa9c92cadd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770dc18d21c0d2d0660d80e5eb55a01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a831fdb8406d4d2f96120e214bfdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55ce2acd1d88ca859b4b063b86fdd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6976b88bd40f197e6f4a450157576a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14555a8092d45fcb9a170556f5cd6c42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a7c27963e9348a0197947431fc71e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dc049f70e0c15bac449f9c587d543439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd4a9bfbb4c9cb72797c840b6c3e3e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850baa6dd8afaec219fe92676fbcca2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01ab5970ce8c22c034996f8512d868442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ecf82a59d75139cd1ad10d225954443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf7bc4c81eed5aab0305a843518c4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186b8c3d03b6713210284dcb0b19d31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f57a43ce8da8048f7906c8288fd073446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23b1fea90e39a4b22dd9edb6b26d69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eb33bf4738616f803e2e8a08c8ec5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41e62f93c74d3df9a73fb823acebb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25862e4fc14a60d725069c11e28617450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc113397992ab2126d1207a5867e60b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaa36e4dbdfdced933540c3a98e3e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80867106a2edca05b41e15e545aab7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ea80b6068edfb4d5702a163b47838454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282eb247133f8644f0ba73cc28af805455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990e0abd34771fced8a7ce0328f215e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740b79fcabc8bae6f6288b2a0ad828c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b0a1feb68c1387ce2d8ab451810e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a179d64a7b48df002889cd778b57ff6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38534f66ad9dfd4be5f39eb8d8f5c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4737648a0125ae8ead65bfd06d9277461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b20b2f8f3a89efdff53d5208482513462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8a1c95d3a8fb3573401869cf0828b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cf075df931912146d639c082d43f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8b974fc3979d7fcd9ab9c013ee8a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3a2e7a2465c2a58892b2fddfb08c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6f36ca3e938dff2179d995ffd3c55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36660c5133da2ea8a789af222bfa8eb6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7be862f02fb58de7b2dbf39cc741a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3db93335a7609280d51196b3c6dec0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26005f928ad6e28019b0290a11df0ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c8a288de5eb48d6cc5d54363d377472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5045cb120c31e82abcd31a2f250adf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7a4bd8b72a10b2ab27b9cfa6828a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040395f0a120a7d5b9dabf4a4b57e7a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861caceb9d93f55aff10888e41b96af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e83679842be1977ec3eee25a922343477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee35f53162bc7cf2e42b327f92db6c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a29c94da22515f8eb544d02d0835479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf310e9d29aa6e5df6ba156007d057480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a88c85d99a971c02664c43c49548b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a068c41bfd0a6b39f8e05e9d87d572482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fdfca684a1f01305f16dc399f2d1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aba7f73e2124ef7217249162e85064484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df49f4cf0ffe3abc306f56e4f06bbdf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f786efba6e540cf31f824bbec8be8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54990aa4eb38a446a3de6d91244c883e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb945fa61bf26654fc266c98c859b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970645b730dd5510228a7c9067fb87b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224137bddf5cf77d20579a9eeec867fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cc6011eaa6f2fdadb54e95897b819491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4f0989a375f564664a745f207c67d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0291a6070ea82bae85ecfc0817f1272493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dd474498b1e62e11409e7a75c5d50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab21fc37355b4b73d4592a4fefd83c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e196df88acd027dea453ca7cd6652496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fc025cc52575f49e3fe587727642b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38546a4e57c835bf45828d5a1298e16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddf910515f8ca12805f0a8c1cafe94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3cec2bfecd348c490451151d6ab46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f864fc26d4c66f55a7f17227e89c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b6f44b2b13ac6cd00f6bbc2db2af6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff93caec3b1bda1e6a75379bf3e06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ae97c03cf5f23a3f3c04f80bd7a7b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79d7fc7f955d38c49b8390abb19b68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed103e41e3c8a3b9e036fbf4168829506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54199ea74a5c7f04d82a2d8b777d6dcf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864a64ce5f5d1d3878aa0add42fd7dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ad60bf5b8e468e557e3fd59e35346509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f86874375dec7a6cc7ed66f2b450c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21429d86d0c003667b9c34b69b4c4f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb421fecc9142d34f5bc7a07d26df4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b955aa92963390b9943e82e6eac7f29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cc663616a9fdc19ff381b63e7767a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244be846ca72ce712a180db979635e62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d837f2d7d3670428c0093c0f7f25a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c73b7422bb13446ac7b4ab22af27f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180eccad87432003537b26166ae2658518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ae9bb64505b147ea81a5b19248651519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c6866d6d9855c2c67c45edb4fbc3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ef57036f14a8f4bd69eacc16c2e4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e3bb14265dca132019803abf05f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb7940b625526b5836751ee97910f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339fad1175c196b01264fe1a8562861524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0346124afd36cd8313143f4c347a107525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff862a13e75b88649c524a9bca2f437526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3390221bdfdd94ae38072c5e203a0af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dd92747e043162d784b68355af030528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb10de2df5e09c0302f5aa08508b39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b8beb668869435f54a2bdc886242b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad364200ba548a2793045f6d6eed761531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c69593f3ee7d3e37d892349e66498532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1e73b742da35c11552d2fc6aa2b0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f78734acce2287f9db706b275c218534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e51ebe2ac93cc541856c0d93185ead535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8e2a95fd3cbb009cfd52e93f11636536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252c3eb6e2be1ee231bcd1ef9317f4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd276fd6e9a3487d5d79774fca2b3a24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54d81fe2eb8e684a136cf6e28901ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19601c36819a4dd6089b385adce0e1ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfc15626e0b4beefcea1ae042ff6f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df5f58afe02cd61dbd3e9373ad8e33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d0a17ee6c14e035c1bfa92a86a784543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29934b08caad465a606cba297dac72d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bebde1924ebf98f0c642a92530978545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e73b6186167231bcfdc767e3f02c44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f87ea2fff1a3a25254162fb81d051f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21000948b99eda8617fd6b15b4d96d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a6bf9e0fcc27052c04240a52ede8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87fdc6ab174e2f395283eaa38206bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ef1398e64fdf68d013dbe443000e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd4a8d3e9b648a8bb239af98f379ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4964195ce54e9593dcc06bdbc23ad29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1703b8aa9c0499845cac3ed3cb98d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84dfa3abd6135021c4caf059ab2db3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759fee6916e373e9e9784aeeace2277556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41458d476c0f9f2a1a0a7fb7972db0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bc094b129ea7790c40697631e1696558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0277fb814063beff9abc60c5b92b30b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071147acde4b52ae1ea8fff704bcdb22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04207ce4c0219484523471944fbf8a97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61cc1a8e405abdb5533314f90a77c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c1c9b46d1cf5177207b1d9f2d9b0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563c1a552898d7389db829fa2253fc3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78efdc345a245dedc849b560f700de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b507b351556b4e56b60f66d8fdf577566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3704cf75b45c5c2daedfda49a742fe1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9091ca36d13188e8cfa1f27b9a1c28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03563dac0455cc698de03aa6b1577ba2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4d99ba3575556fd190b82f5469304570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cadb6dcd18a01cdafbf5c56da7caa7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3337cb16f006066eeb4dc514f31e02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8666ae749198c8816f52f2900ca044573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d727c6df4e453d12925211626d74e37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b60b08005b9fbc86629e8d000702575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b5c667dab4c520040a2f081bba663576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba03c3b38fc350332b2ce4418c29ba5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d92045fa9c700d73a7801bb94a62e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4760d1baf7b284de613747e3c49e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e606233b7fa87474b005dbf6d3d056580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e222eb8c7659279e1b89f0c91308eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93e5fbbc8d07f0ea870f171f026f9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b9cf1a9eee82a008db194c8b9aecf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ace4127b40326963038994a01a6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf7396ad24680093be97167b238946585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b0793b341d181d0af421fa136264586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58172fe4420c0dca1b1db785027748587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cde7e49757fd5fabcaa2c5233c58b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbd58f9a41c4fad789289b4db4d86e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b1234b03350cf81645f3c43b2a865590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5124d6a374b6ab29737d50b01a8fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fccd8aa4bbe4dc6302689ed0aa1ec5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece1e28b0d8eed8d7628a6f258d5221593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985295d18d8a60f6e708fddfe4bde7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b857503743f8733d9d7d799047f1eba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233975cce9d664c41e417b27faba490b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b649385ce676299c7a30fb7923bb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbd5121827eaa767edc754d31526a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1175bae0b5e177a3282195a3558d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b93908fb1cc2c8f08b002cba17158600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c25a592f414d8135cac9acbc0e94ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca368cda4e5f6cf80192eea019fad03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cb190ca74f4561c27b3727496cef0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96801c7f419f0e2df48a90207dd839604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5c2b74f14410ef9dfed1c9aa77669605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76046f23fbab252c7a6e65ec64f2c22c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17368f659a8b2f633e9b041e92fd6f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662175e2ab8178200d60641457e7ed1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195509d9ddc9a54a647221789c7a8dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd52bdfd42ff138f07f493d2006106610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87c723a76330c76a790e46d4f3f720611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1cd8b112c30a0df963187e1e14c37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0331bbe19ca6c99135915af81f5efd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194be34b5021b2bbcc259ccd60137ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f0825bf966fca67c459705233a354615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e58b6b85b8ba10d155d49696ecb2b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9d30afb1e5ac1de2a84ebb91b076617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0351fb4fbb4dc48cb85dbc825bc6a11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad41d06c7b7ab54f751f2287fc38a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd55c1569233a2a46316ffd121975b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbeffcbbbcbe45d1ba38e19fe2731f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f5b53bb18d109534d2cd66735cfdb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffcb097d4f55dfbe141b86889bb15d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ae8fde515cd401af4a3ae5c9fd73b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5fa3f99b30fe43eef04ca806855d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe48607e94802dbb650e704a79a9a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295451980713aeb5b07bf8fcb7e6dc4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecddcfb6a5705a9d708e881d7b69df0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbcbf0c00a00466de72c989243e3fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec053c4fc4e89c58a698904c97a94e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d15518bfcfd274133c300ab214e24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab796ac4e4d067831c435c75ec30d4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9839e6a18b62d8a08e0e2e3b13ec38b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f49b7a76d7e26195d2dbff019f916d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57761dff9f0211358f4a9978c547146f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acdbfdfc8b1622d20f4d075220ab78636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11603004a78fa536d554a3719c489e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab7ea957e649ab7a426464f9c82bc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372af5f68f7cb4269b77da5fa8bef86c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb850f26cc80e27083db765656dc0bb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd40ac05f95334d5da82526b8b21891641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d966e2a445fff0bfb1d2888ffd6b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdf0fc98755e7b91d847a14d554dbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69e56446bb058f20202592d8f3bbcc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921a1fab7676679b35b90f7ec93e9ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22dfaad402f90c929d43c370839a85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9d77d7dbe1821aea31f1e46a64783647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8a77b87c528aa23a6d3344251d782648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24357c6049e6848a466a4e5bcb09e4b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbf9383eb270c3197fe29756b031b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39d5c5ebfefa396c4e30ba91b5923a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa652709b94a4c8107ff3ba2600d7d70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acb578ee249d70badfea8a74acc6ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b332d08667b665a12bc451ddd4b9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedeee626041c66ebce6d69275d2e43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4407a25fc4108eafbf6f5aa9bc364656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4453c5398b6b3824640ffec8c3e23657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088ed5146c0a6fd6440e6e75a910f04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251842f95e3aa64c85b83414092d516659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b3793a56657588cf4bbbbdaaca5ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e72e03665c7783227e04a949da507661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabdcc54ff1c057744ea97891ae3b83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eba8deb414a0a4791cc0a0b949c94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf201f258eaaafd76783009f6ce47a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a065061d1af9812787c54b8bdaeed58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73ccf7c853754bfaeb0ac77a2532b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1da24787a3bef03022c68f84b0782b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cc73406c3ff5125415af6068b621f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e54dbed540966446b736bebcdd96b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a46dad92fe2f1581739ada50199de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0552e35456652dfba744be18a5966671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73a4cde9ff0aabd64123e61639b033672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfb514aded1a25330a4238f0689fe8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8139c20ea09fb409ddb487cd983cd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e1d61852662e2ffce5f84678c4f37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadb2062232835240e1694e5ae4d0ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fa69ecbbb0c3e4684a003302b2d0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dd47087cd279f850aab9478300917678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49973163cc56dcc4e557747addd6fbed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c9ef2c69c1beafd5072323035f1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31b21fc586dce4a276dbf617e460e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a484620d0bf46dd53ce4d5ae82877682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbb934f4aa920eec4b42a4b76ccb3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae665bb8e1ca83707fd24cb6db9b37ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de975552d743154d309764b72a7699d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705915673a4764ba2f4c5897ea01ab7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3583bd7e45db8ca7cb3f936b315249687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af847b961365591492a04c2498a525688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1cbe3686608170f62ff6f5331a31b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d875e136ff320b1b91840027f7e5ba2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d03437a0a389fa400862d66d20e76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea06a42f7c8130079215457b54097db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d7d77d24e370538695c6634390092693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bc5f19f4f3b77759fa6cb36b3f769694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8352b767ef95840915ea871c63e592695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9c3b1b5ac1afba9a057d8d441bcaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2804d59fdf2cacd462f08dc60bdc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c3f92934e30bda2fad536b73def8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6141a960349920b23fea29d79e4e0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59aa07d76d36580fc09d58a74e6c9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1eb95eb4f6b933394f95c6915dc7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a61ce52c6f90f034f17a906150b62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301a29e3874191e3b876aa2885744be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7dab2d98a5f140190a4b0dba46709704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469d25dc704c44f3bad005f8b9873a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794909d49d1b9ee26846e041c50e8799706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef7fe6c2fcfffcddb5e6fd1abd22fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bdffddfdb7883dbb9ac14240af7d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91255d36fffcbc09a488a739e8d6ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e717ef3ef616aa88eb1837a488129710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15877d5f0a425a3d5b7c1744851608a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc5c3e133c7d3beea3778467c2a723712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f810c7dd01f5ce35a4051286ad436713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db45c8062f53458b37d7b68090e011714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf8ff144aa345998979c8f95c857e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bcbf7999e92aec8c3ccb182612da1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a048763c76d66183599302a837bbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a674570c8897505f469a7a886ee9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f03606dc7e3c1f1cd221076fd68447719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b892dc8c227905f87589a51e71e689720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0da00371946f524f75b06a5836b5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2092aaeef751ee74801356bb8771523722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468948cf4a4d99b18aee560dae33c179723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18619966c59c56056595429d95a9ed3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77bdf3b60ad72ae1ba7867661c94e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8851fa16457259a00c1d054585611d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913a3a9c6b757e063b329d2d13392e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ed5aeaf78724b13efb1ea36d37b53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735e80be5d586350690e3d89c8b64ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d0833e6254e367d175392dd618cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d86ddacd739ed306bdb142c4b435ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2656478aa51ebe41e4b59384f7e09c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f1e276a17411b971f0c0fe004848d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ce60925c4437f0485107815a9ebcf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1c55c4f42eb8de0ec55dfe8789ed0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5713a29c4710d1b66faaec37a88083736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db55162cb8337b2fb8549bcb162657737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c525b02c027e9086af1147e37b579f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e187841ddb782fceacc2a24384d7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f73fbd91fe503d00c0be965b0a5dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427124c47abc483d3617deda1c70e37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e29a6b36678feb51c85d6a14675e60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258084ac18afa27e7c7e487d9a845a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8492247fef337e4cce87b6c5dde23bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aca38feac437cb2af4b5361ce09350745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b19723f44f6c04fdb42f5a732b1ae3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a07d3ae3472f8fb3550eb205b7aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9e225cadd4e70ba04ca5365c65545748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67f82569a05032686f24f549c7e646749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05230c7e62553448f03503cfcf335e9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b53089ff1423e0fd8e71f25e19271751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00855ab9295f01e10a738c8a92d90f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ac9cffdc43682a4248dcf98a44d30753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf527726eac47c004c2f708a2f427e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd7a0f4b6c637c08e3a483523ccc50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0ae1280ecae9bcdf693158a88b6ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188002efd412b09805750773d3ae52f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5df88fee042179f03093ff44af547b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bbaa0b921f4399538ce7dfe6979bc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c40d8bcb80ace311967406d86b791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6f3cea857ae955193f556203b0c0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79914778fafd465c3f9a85c987d2a8b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc0a7de88e2176395c05c023627804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bc334fc533013197024e7d499f9725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b849cf048e04ea44e84fdcb845c3556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b333699ad0de49187803e00ae10d107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf747fb5c4c924fae0a5d4188958ff458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe962fb770978df5146410a3150981c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176454d9185e739726220dcafb17a9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831de39b22add499cca0fa64fd6908411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516068098dae541513dde43fcea19cf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cebd985ce0dc0b15b8e0c088f989613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7ec11346d57693a661f508c80512a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3cff89bead7d6b8d331ee2bb7a96715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f566360f75e5b9c60bac61084986516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf7c654412322aa7e5178a34fa7f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ba764e89620c9fe3b43c3962b6b1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43412d64fe1df1cc716906b179f5b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945c884eccc1d032968a34b4484ee6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32870997b236b292e1a811ca8fe4b5b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bf8e49647c83503a992ef5f1b8aaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec27dd6a9e74825cb78bd4b389785d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071153150b6f12ff5e3a0b186db5bf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924931427af87497e03fb08ec0c370825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57d8b6dad0482879b77610e753f76126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35086d37d22c50d52d191d46f48bff5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe13e1540b8df45256785dd590c33928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29ea1a37450ac1ec1e2d344758cbd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bcd33f2a2e568b953fbbe1a2532d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf1389ae9fde1d2a139d651273fcdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa3513183fe658ea87012507041c6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785904157a18faecb8cfe389c8f6e8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd090ea0908668993a7bccaa1f036c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebeb0cf8ada170518992a41064bb5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ec51a4b886234addf8845cae67f2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b11f9262ae3a4c776fb249909e30337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e2a56aff9a3da22e80f1918b28f6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b68cb986132bc42426e41b6f5c6d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaf38120fa580fb37d79f218a73c9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6e9f3024b00ea7fdc911985d7a20241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc59c2771751aa5fb60fc087129c7b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b0a1eb9f011d41d9178f3610cd87943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992d87efc265dc9dc034022133520a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b21937b74235094e211cbb78b696945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10a9026cf2ad7fdd12e7e651a7ec5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89214584c67bb08a82d03ef0df36e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70955ee24e9fb13d817dcb8064e92b9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51962b066a55fabcf2b0192149c22d8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a66a2b91e57277a87eb80bcbb9c9ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7d747527b4b91b45214bcfaf55ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8136ef6ec26ee07310f6a3af70d45fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d7267844dbfb21366e964b3d6430853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4754c19d8280ce7579fc0b37765a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce5ec83994304a37f4cc84bd6a742b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b83750831cc05465d740b18828b0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec888afb80424527749755f139ee3a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad601684dbd118d0d9ea40d1e8dc58a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5d858e1ab26dbb3052550aa86425459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59faf77251048a26ee9d8af53e04d0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18798cd59965b1514d167ad2b0f4d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6e78175a1c991f4e4bdfa4386f7c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58cc278ecebaf22a0868ccda571f4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd9ae0bbaabe542c2ad3591fd0f9bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad58ba088183a77c0097d31aad5a7d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895778d1d4988fc301f7ed992d75be6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5858720d0567857a412605e82b203367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f9246b27b0b8dd3de1d058c88879e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5ea6d8edb385b056533acafee016069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc852d340b833eeee8cbf93f77050370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49dac671799c496db2902b7658c3cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e833a5d66b9c9d85cbab3ca5e311e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0cd49be15bab3a51a298fe01b5d2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057b3dfc563f285b6c3b9716116f89e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969cd8a1f302151482dbea059ffdf2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4378698a8b46ed6a55f7abbbf009e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6fcbe77268d66bcd6fab54999c12477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1db87bb7a547cce595e5884101149478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feef9693b8599d003125a93111b37d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c7a5409f6c50a6e82b2bedc29b98a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70d7da535a8b92cf7955e14e8a62c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6046b54417e891bbdbdac4cbedf9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959579533a66d5ecfb040fdd0b656bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc60c20c3c4db31c4496545c111662184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2814897748dd99e1f65816851548085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48481fabbd9e0b6683b23bdb81b59686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acb1fd635e7d09240a98ffd0bfc26287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e37bef02db6648653ab61de932b8c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64078b928c953024c10d77527519f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b104afb523452d667ff7884a3d82090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5d406c8a8b4022a314f8240b861d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a41b70366c8aaa17cb68c4818fcbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20129be31814b99d56a691debe94493a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9958af0a38668fa8f39dac7d24bcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f4941f57fdb6f2ffe1a9d09280c1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509dbf70929c7245373235f21fa573996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f4e16d9cb644cfcbc6db4437080d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2675da121ff1e607830a89e2dc7d3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cb27a6628f04d74efb49973208a0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ae7986775bf7e97ae309dbf1eb54e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87bce614ac65c988faa9d3f91e39dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6406638a4717f08ee9a076de533ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04107714809bed1ac820a54cccd320d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c19821b044dd4292c0da1879d3f42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8426e4581abdbdc91e5a8b95d819f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118530ed19f5796c0924228bc97f3a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e053689b34250467de6cd175981a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50251b8c12325bcd62e75b294d0d879108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ca66b124c5183caa97a998162463b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfbc02d815b74806726b7b74f2cdf3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b04403e9383e269e3db57498a3612f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb5bb0553c1ee1e6c9c2e6f9e27564112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e546eeced6b86cb31131b6336c6893113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc476da2ff13622a163af02b525e4173114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0444c7b7573b8e0f8b4abf551c39afb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6cc390886ae0648545f545ebeec1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ee7872ceac7af3a4007268561791117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd9d0f775bbff025ca8dc49cd7f9f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201e8b47dee08ff59ec494a8c1f4f6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6264a6192d176190fbb8781c1e1a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d0d33d3d71f501eaff9ea5c517fb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdc99227a5b5cf1e99d25ed417b19c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d50aaa8a5513aa43eddc39d32139b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830d24f286f7b4840a760394c5b646b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011a7c7165b9ba24dccbadcef9d96b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4770c831526a54c21584a527c67685126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de7215b644e5e06773db9f8bdf96ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f73668ca5a20132a14db1a5f6ae178128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db802b5ec784fc167c82e9c683e05a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66861aa859bd45b9b3765e20688833130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8672296305c418de00951709621fc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3cf4bbf8d26167cca6a4581087f78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b364eb1281dacce052ccb2b142401ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7e7eb3576f3bbbfb925f224eba008134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40adc0c99806af675139aeb996d7e3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c313a900f6b043c4a4baf9cf1b3ad2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78bb5f0ff28a13ce6d6ebb026ac9c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f146d247603bed9b940fd97f715d10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dac5fa55650625fac917fd39ef41f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1155635f023c6b99b8276bca277023140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb60a1b6eee9a013cd705c11db94d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42f5d508cbd1b1cfd91488a9d9422a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bdb5db0f075f7a5ae36182a75297a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d23cc16e251720e3b87a2d4d252ccd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e0628d3abf3db37e5dfe2ab71c3c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434488acf23897f1699921c7c8579a48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e351bb7dbb36d9cac56f4c810fd1979147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d608b71b539cc290ace6ae284c061c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ab7fc77459a767b9f301f35ee7781149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274c3f5a1632abf17c8448058268b60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc4f1003c3d0a8f482fce43f487b02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb72608b0a6d165b676fb17fd3d660152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7929e6e99f4c294291f3575c346807153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da542b7790335715c073a85119d93f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a675d53d466dbdde3fbba7a6cc67670155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173df1b2e76d1519997b569f5b68452c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da289c4a0497f920d9dd4cdf7cba5bc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd978be0baacf8952d30d838b2f317d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c35774731af5c8e8a2741f024537c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31a8d179c9b5c64f2c3b6ae944641f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11540dd51948897877f3491d5d6cbbc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e55902bbd7ac63b83d0e67b5279311162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2da765db3677bf1877c6ab58eb9572163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80997042160828d89b2a2d8ec80fa3a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d26fbd2014cbd122fd502c41e4bd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576f892550ac628f136c2f9ac8f2d42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49129132b87d8b584c9228464964ce6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e05dbd7818508a63c7ed3f2e0bbbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5faa5f1e743f0a6fb4953c76b0e16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41784a850bac0a298f2cf777e7e5bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f356357cd4227962939ca24a3075812171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fea7781b0aa81e52d7316625cba77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141222b58f711ef916f6bdebe56c558173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aede49053359c97ad008e85c8380a2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ece4c1284055ce872bd0b966e5786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c063c1095d70a621a46cc927fc46cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223d1b6354cc021c2c4d1a803c8186a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f81fb9845b5310bd090d908ed5615178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e14ada5948d665493765d010b1d88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625cd5046e7518dc4dc1af35072ff3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b765ab855cbdfba969b07b0bbe02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd9b2c81f43ff37f545a10f0a7c1a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30d471ede3822d6b744f98e6cc61b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2531daf8d254238a1aa7aa687af404a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a0f93a67985a4b7cce787d1d8342f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd48888449460dcdac3355bbce7e6e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379daf001ad2ab45e3c6a1d578b8e837187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99699349b011133ac36bda565b5fcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ee5b7b3dc061b2d7868d0913e3ded189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de84912af54980b6786385385228af3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b6879c3600a9d3838ba0ebb94ccf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182175f0d57beab921f6dcd3c6e6285192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa100c1181fef766c3a47b81cd6769d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf30e78a1b4055475b60c78f1ba2714194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bb8f67530b7707e91695986f7ff15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6439e164044d9ee4882a91874d695c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de54c19b8b3eadfed8249a104edc66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a1953a220675c693bfadad9e22daf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2d2b659840f98bbed4ff57f64a65b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43fbbea19288296b293f72f2a7750d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732019037ca09a270b06a61079432e50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f662a0f59e77e0a1a2d4a68b2b229202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529634f6e7e2f49d98a911f7fba4b8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d9213bb9f3658a34115d1e482cef0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5f5c120f9edd41cada1e42af68b08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f528d876692fe72df44dae5e09db5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701852dd8468ca803c74a7dfb511a9d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b40b5d09f23fc1baa0d72adacc4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d6382261bc8cfac19b3311d620f3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1935994747e7adb6d0ed216d3aae95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c069cc445fb8617550e985f079d98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdea82fabe8c9d320262964f0d1c321212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303d54755ae61c1f99ebc7db518699a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e8fe984b99e0d9a375e07a263eb5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47b1d15cb6dba513f5e685d20d0d7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88175a931eba753d93538f1466164013216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc362ad3581b59e42bf46180afef9efa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4d97881330eee607f089e0acf7259218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afd7ad647ed642912a60755cf9a91a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4730d95169b6c59b7cf6dd52a7915b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4e912ec858d376bb5dba1844ea089221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c66215431fe862793e7e8b2469427d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a10dc24db110ae9ebda94c96757fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9985984f8051d9bbd0bc23341192d58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2fc6f2d60711b0c72f96bc891e463225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea403d635b9fd0842feaed09eb9c1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2020ff559ba3a94a4118e4526eb21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8921ed7b08d3f2a42c78c940fae218228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059ce749174a2f2457cd47b36e4e7e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d13d9fc6aa08eda5ade16ee3101ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7057dde2403dce3898ad2535b1b30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c361225648da69346e13578262c3fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a154f89131b09027b4e110ca518072f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df59c0b01765778a1d9a0f1f56fa443234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cc90d1c9108a96e5b620420d9d6a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29540ee61da46c05c043172951faf9b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5390211fb642a46e7c76c1ddaa801f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed74c3189926147627eaddf0910d08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0af8a6669c866873f3d0955b633d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed4631412bd46bc8e693dff5bf6445240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39286cc2eb11d30bcae9edf99b08c761241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f4ffe0f173c39d864c50b36cfbd35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00e29394d45a5904e1e4ec61a383c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9338d95f484df1555d77fbd95b77842244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03947adc3dfb30d27f1cc87c52ae521245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3584bacc2b7674b8fca32128579674246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c030504d6d9cadcd674d4533dadae7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b16afa21c2f55df2472308828247c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f64bdb3d13cdde4b6b31bf882a616249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd596a418cb3955735b301d7431944250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1f6b984cfc000223736f4b2506bfa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dee17debb438286e32899ab1ceec2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4c3baba26c5b070fab38201fc1706253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d4168dfe6d2b65a664e70a9dd86d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1811c40e1ba57401a673d3b3d7f27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60898d89141564c9f8f24b9d7ef889fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bcff67865e53cc3db8c9107f1b865257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1847b0442f55569cdb021317af7e37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c650149aee1ddbf28f4cff29dd23a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64d719832ceb5a1b60bf23fd76a8cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92621e65318b59e7cb1d326a74755261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42160333136b3b6c13743d4b7daffaa2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c750c029c481b3f0331d3b0d58cd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc94cc5f10d806bf62ac3459fbf816264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6169d86c0b5d1d52e6cec1e6ffe4b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8418cac0094ea9dd2ebda1d8e9c91b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb59d6adbef19b3dda4097f78624142267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbe1976cf2507760fd9649378ba004268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48791845f5ae371f2b404e8930f691269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bda057ded9b99ec47e8f4be89f7179270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2479f6fae70a125067dd03b7ac2a8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6ea40beae59e8199c224837af76e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cd6bc541bd3f8432c2835ab53178f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4a00a8c4241177c80c00f67c064f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3c3e6287fb62caa3ea10495c985b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd453d6c8b5a428ea8d6e0c8a15f5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f357f08f05b42a50374f04eb22eed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70087fafea803e6159d58323a26fb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc74ee41d8c53ed8c1a7c1ece35dab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d5248b1d467e6e347b58c54dab5c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b08569648f75b85e9adcc783203222281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5f024aefe7070a651bb8e1b933db3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73cedf073226c8d71d63b860c5449e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4d6d4703a5a48d45db4327b3c3ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051a2ba5831b4c4efcee1246f09062f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473079dbefc310615c3253014da31cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c4bf8d2ab9bd4043baf4a28d6dff9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03345a8397380013a5c20a0dc69e40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcfce5f45671e65237206a3716c801289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbebf5dbbd33149d00b389644e96e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438191f0314862577e3c8c2f3877d74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca526ad31ef94c3bbf40c56331ea62f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7f437aadaa4c844e3994e1cee4992293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33ccff1ae6555e65525fa1f68b1d8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66505e33f9af28c6217b16a8807597f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339ee4562afd4201e1b4a3428df64fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda76da7e68bd109dcec568163b5796297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4340655e14f36b13cfd21b63e42bdee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776950ac206932715afed4093e34ce4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e540323d459eaf7b5107b071204ff2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be8c0e0561d12387de7e9a6cad0db4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edac492c8dddc917503a9d0d80ac62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eef9b11971f3a16204fa0c54019cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d720d8c287b7ff8c0837e84058da30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a55a591a0fb2890fdf434ae8974ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab4a44b16dab551e1f587fcbf7af52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9934488743f5950c74fa338cb5f1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e261730f118ff05df04394256b524308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac76cd88f9689f3a9a0a4f461c8674309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d743a1b92c5d9fd961158d9d0daaa6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd9779aa2b3f842ce2c4b7469815af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfe11ca98569fc4c2c756b2b6e879e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad511eacbc96c39dbceb0fbab58a5234313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517063919fbedc619143d12f64030aea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504513bfbd634c96fc2f67863c80fe9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8a8177ff8ccc453c696d20f27e3fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13f6366e04ca3aba30fa5ddafd3891317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884dfa8bae5cc73255c356385bca3ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7b5ccc5f43e22883950b161fb65ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3dd9d06ad981fea2904fd78795c6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305db26d54ae3e8c252611cab51fc0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a79a497667ee289d36618b7935615322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45371929e105b32597dfc8eac210939f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba930bf89954a50c66b3900134bde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc098f80c7fe8c4d9b3961d2f2e25f8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44a147a4a79e3eb4dbd92bef2e43ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e85468b7e3e674b99bda5587a8988c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af228660c51ba3405b7f2ea963e653f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185241433458e176abe2a2a81fcf4307329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b213a497e2d675878eb3f89e75f28a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f238f753442b5b67d1b3194a574cdb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e9c2a795407a966400d45ce27bb2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647bd4067f05c09c245f2d72001bc01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d165dce302cabeed4e9f4822d4a628b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38737678f1f939573f69773f411ffe7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ba4e8a5ad9b7448a556be008eb203336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd0cd3d5dcb833f3428ab6b9d75c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ad5038d284119ecf37e63a60ca6d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b6203f83ecbd0fd1764a36469aa96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce509749938762062f61031b68ebd70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e214d013892af4c7d58d2c29a856e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a6808a526aeb49bf2d652247757df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d2f6e499eac84ffcf4db1c85f545343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5c2dbca985012239b5961dfca3f19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935c914a1273d7e4c5677b915d38624345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f206d447d1091467c614fa94b1a825346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcd3f50569b65a88c44372a2469624347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc655c1b7452bdce988b94749fb2d64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efb75fc20578981ee009e779ad433d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70e38442ffc1486c0a17148d09a103350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ad2d8ead2df78ae52c956efbc4385351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8b5c4ce78e5b51fda60ad04bdb43b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8e37cb8e029490d7d9046d87e0842353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823622b8f552ac2fb22a84b3effa31da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7949c7138adcb9ae8414f2ebdee31d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac0e05700d03c65a8f3e3ccf776ddb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80a21cb911d5bf0cff2a751b091eb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eb27010ec992f0388cdd90638a68b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59233fe482bd616e029794af0e45b235359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57947d0a022acfdd934bab9e6152d8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69cab7fec61984a215f649741afbd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaa901ebcb8c62ee3de06a4f5f9df4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0365bc03f2abfe43321cf6ce96650f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08740f508ecc9b9081e140863c03caee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b7cb9dea612e8c2c85f32d5be6337365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e9517e8e556a8c3c7a7ec96be8377366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efee24049a6a71d83935c8809da1aae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b48608549ea38d0d98947a020c3a07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b076c7eb4e1056918f4e915524552c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dfc209ebd74162244f960b753aa53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87daf693ac1a9347fe0014238c5b2e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a121d702f6a69c414a40ffd7df665372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a1067b7feaacfb5920b30bcad06d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b13b24ef7728419177d7df9824973374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a5cdaa1165e79498a615f90e9ff1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46c97a8c612a32b0cd30c0f1e490d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30336bbd059c42e02f2dddf9b4dc9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642583b5d23e6442b0acb71bc630c42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384c46ce9e46c311d40fef24f75dc3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831ab9dd71480756fdafc5d9aca5ef9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56b1a0af6fc7fcf6e6cc1b23dbf6cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f70a70e7e90a4dfac9bc36d92b1443382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e8d1347fefe3f9aaa14b0765d4de5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684f9d738a502428a4efab1d9c82bdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e5bb9463d9b4ccb754c79cd55bdd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb869c000b3690436b674bd9fe49b4ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69934cadf520887320d66420d34bb344387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c37fa9266860c59b225f85d6527912388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b5754b39401701fb70dd845e9689f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e2ed72cef6b3d81bd72675c53a3b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e777606da5a085b936c9eb0659b09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2793b4c8ea6875b11bb7a795573a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2fab949e83aee9f58d4f336fca157393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911b1a7d93ea8d9fd7a2802864c59f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4ba88ebca42222216022d48944ac2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89dab719a351cf1907738c06fe68ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433d10f7493c0ed26c9ecfb044c17b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa4384300129601305e1964b7a79ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd95e28ba41d5656370887cdf90c69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4580201db0044355c135834b14d21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2237be4142df37c01a79b6206544f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401182fe175c60376b06d0bf96b9967b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce92602cd709c075721e299cc8bead403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6ae28cb52c4d3cfc33f30867fb73c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69ef8433c0d0b94bbf109226c219d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d02f1dd9258eb7a87dec62e8717012406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc7f53690a70deefeaa4d69fec3237407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08cf5b9fd18453a75e941e6e860b1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16469c677c159afbeee0bffa6634324409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b8daef883dc3b6d52449cd81f3fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0786abce82c47c89e82b4acc1c277411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece99ffbc342602c8d02b550a7edc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cef526cb0a5ec55ec68fa57bb15343413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67ecbc15bd63fc4fb8b72ec782f7d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591032b92f070532d51eb84ce82c468415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577986ecab2d4429f1ba577bf1a46b02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed28007ddf918890eb0664fe34cbf7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b320ef3fa5ac6b2b834480d7f58d456418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d3aa034d2756de31f226a4d95733419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc265994f066a2678f635180a7e494420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e0b285352b4d2a95653307127a232421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bf5682328c5399a1b758e8171deed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902f71402a2a0d8db441b3940d2e795423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30e0afdf03dea34f22e764b3eba7ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab10b0fd7bf860dd3780bcc414ac70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59687299f403cbbd0835f21c8137a89d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97339d9847b4e3951bbacbbdb5dd498427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da7a63e14aed86f6c83a6c0c0cbfde428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13274abe6d5731a620eeaa3909fd916b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f2fe76de51267d96cdff366cbdfb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ac6b4738eaafed77e0f043ee0341431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f781c4598ddd3f86f5996c0d90e275432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11da2431baa916f73b035be23fdfc0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49726a9dcc9ab4775ca2dfabefdeb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d7310f294c4027e8ac7f6e6c3764a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ae38141d6802e16608569abba1452436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6e12ebdb33935854f2b4950e3cb63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d3fcaf34affa0ad19176576929414438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ac97588cbd52f3b2ff11dbc33748439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa59a02b7255ff57a0229e12558202c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fdd7aff39c1687099f85541d4e389441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a22f6dbfd7823d138883dde70ae9e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5028b418ad032261e026181282fec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae766ef96c8ae56b8a2b34775cfc55af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f05e3f39eee3b681d789e2ee1f84a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21332028b65119d5c628b0f9ee26ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab118738ae9ba4bf3ef9f8a8f109817447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6239aa970f0ed1f91b8035ee8d97c01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706f8e2d22a92c6884b136caf3337a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ca86c8103411ecfd4c559697a5d19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5d8b8041fb7914bbf577ff8741a1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de56dbd39cb2c0fa044c68d10927fe8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c954d60dea659855a5fe57a24de5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7674b567b141dd0d8b6cad5876627454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020070b4581701a42243f8966af4bd94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badcb32953dab89936c6775527e214e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351d400800f39215012d6ebbef11b26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673af32dbc41e249ef2d7e5bcf43499f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb4ca2198f8a7784d850454ba6a38e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbdcc3c768e0959d1c86acf5d1c63f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773161cab42c83574f5d6a747d7b6c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3fd7502b164c07df2b74bdca7518e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701019d9da07eddb0034b4b60854ac7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e6ef755bdd1b727dfb0db1e590b11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ce36460806ff88316af3024485aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36869ea3638376298f00f744a27d6991466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301341a0d57a05088a0b43528b4f85cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082c3eb9eca4426c71879554233653a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa1a61ff3ab7545e515e6bbdcb5d78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618501853bb158898f52e8def0731831470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157a48511a42d7ef07de9d05ac86231471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c7dd922ab8f1761568a63fc17f3c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883fdfd9c40b1f4626559f19dab3e9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd4e587fb0002c4337b8b8b5e3c44d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5724a8d059abf7052dbad0948abae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d8624cdca6e5b75961a9c47b2293c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5b99d1a7b5e53c67d9f516c6a359f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bb2b7ef9ffa3f361a21bc856d62c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b2693e0c87e65db03a9ff4280e5bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdbfa7f5deb829165242aded8a3b19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7782039d04531807e59e19ec3a6789481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2caf46ea6986704b7bda65e0a17aa1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0040162e52038f02a7b565901acff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5070de37bd7736ab02a603c935e6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7876fc30f3d2b044b3108f22dc5815485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd79e6d76528974802aadef366be3b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e486d97be4f41468cba18d9928fe96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc23e9454a381a23f150f14deefb7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941673fdefe6a7eb79b643e88eb40d93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06599a676af6b96c023056c99ecb75a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db967e3439233b7d91d4ba9c5c9acd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edc9a2e7f1463358c5fd06a2d5995b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfce1564d04cdf146926ec6ea43aad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a852a0b805bf0ac404fde69741c7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d9a1a3b9136a658ab89a58115eaca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa46cee37f723c02fdcf5b5c49b118c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e6e66428094c01a1d8a3b8fd1cf1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127675b11d90d734dfdb0dfd6157761a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6dc2c1e440cdbce2c0fe5d3ca36ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96b4f629ab1be6bb2ebb36bad9548e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f616b866234547aee8f777b430c314501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f9a726e50a05398e0562dfa2030f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1761bcb19944245081eee304fcd72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d48cbe409fd2ef97c2edbe0faabb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3b89c82605524078a1d1d80ef07ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc6e462c675e814057c6b7ed6c3825506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c412d39325a8fb0b5249a1a09a387d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bab863d48937badda052a3d31163a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e5a09bdef394efbd23fbab3e98e3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c24c416e9145d734fb09c9d46bfc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b9fbe8f201cb7927954599b418951511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6d671f84e2a8cd5b12b7b0e1ecd56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f442717bf27d1b19554ac6115b5b00e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3443837f04bbc73aad36a753608ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747ce3814952321b89fda9fe4f073ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcfc96589832a859526f7d53bc219c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e1e04335c4849b4346de89d1b4844517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160be5794d5a4d55ef29ee373f2ea940518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855f58d9d1f0e1bdc34b01f4344851d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63f34fcdabe02c7f85eb425a160b2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4aa338ad7ec184568a0d870892456521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b309394c7ba155ca5125fe44977c0c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4117b9097d8eddb5d3a3348b4a17aec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f737e2f99c467580d6f8e34bc4669e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ae3b69a023a20fa055b300ddc06cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6256c45826ff543de046faddb9e77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f74e6b6ce5b4aa7a84b61b920499ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fb0938e8a38b50a32bd8e88307e13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f6a9fe6207fabce0981fb57728085529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc6132b636e7d09bbd1c625897fbbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cb10eefc7b976dcada07578158dc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2fc07660c55561a142d7934081666532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a1cc493b090f5b715a1526e09c65a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb3ce9e45559ff78ce32dc92b639d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e7bbb4e430ebfdcfbce03be845a85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf75542809043df8dd9fd773357bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10de6035e5b5361e6f4855401a44d1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876a37d6ba0360ec084cae104a19630538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f05b994bcfc88e26cac0deef1a71bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28185d5f0cae577570d180d0a7acedb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca384cd311d1624270a3b922c1e6afe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33bc7fd74b23c83fc3a53f25d890ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d54da1b4ce66ce59e6cbbbecad22fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78fc5098daef978544872b18458405544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3895e4dfb3963627dc357a41d1d0e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332a045f3b02d67445c000d5da2cea6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d56dfbcf61b15a516b0bea3554ed1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91def0cd222364fd4a3cc909baa29a5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a11c80ea67e9f297fa30bb4da38a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9925ee5c5f66e8a6aeb7b81de9c9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f4dd1f5b49bdc7437286e3c0e67fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c0c477554d67421cbca2d5369f3f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cc8abcbb52b2ac0b0c877c2fd6fc9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81240095fdd690e4ceaf1afead78c88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef390597f6b4ce665ab510f5f87a96d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e8621391245aa81ffc56ad1713e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ac131a81c02bf64cf3388b3e6c044557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a907ef6921b955936b184787b2d07558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd564ac4ecc8297075603cb7c4c8878a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919aedc66a9af1f2f12c3200f484731560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb372cc811b483d564d257cd9c156d6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a400943d108a0a565097854ea21928c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f7f69c9d1800d453588d7fa781fa1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b54ea1a978211501f4588b36a73eec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9f96440069276bdad17beece99b26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d8eb85518ea752e9953e339fe9b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd55ced96c2b3dacde3b242f253768f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0909451bc86682137b40c7b3f902b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2df4e3935af89fd12eced060d24c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156fde6ea87a9221a0aecfb3d4b41dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc17dced6ada3df9693ae4f3b95ca3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3772cf2273a9ce13fb628a95d587940572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf56497fc2f5edf549c649d7e9137c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d04c112076fc7f50224a5e17582892574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60955d06d8ad138675cecfeebaed65b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e554c2e1bf7e1fde792f936db1e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eba5b0624fefe0bb7957a1ab201d17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40bce7947a37d7b97aa22d196379a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7cf7812a070b2c10652e6a2363009579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4c78f8b56c1b717af569ddfddda31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a194a87da21a3578474183fa259c49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a727605a4fa895dc94736435e545d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32aab5b76ead5f48334dc7b3dd36a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd62a1f86781a19c47bce4d510013ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88060e88043c2210ce5736f71ee65bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7654ec1f4f24da47ba414a0d6b541586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd36013cea1236eb17515043adc8b24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ce96ab86c65e14d363affd24fedf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75474e12ddcdc5596d8535b553995be8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa8822ce27b7eb5ab52f1e82b90058590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cedf816d4f7868e7df8a451c2b27d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd3dc800b8fe1da2eca70dc573445e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d9b3f77ad150c199fca8b57ff31a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74055ac4541fa10dbeefe22bffcac5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348edb629d3a78aa53346669f734977595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51584d30f8738486a42fbffa4bc7e88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbc40b13dc960459abde50fff2d545597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaebaf8a0bdb6ad4e2ea33c66fdf05b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76170b47ba22292a107493206061891599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de5da0477ff527738dd5ece764b32f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94999eecde3d6146575bbfd6696faa43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22bbd13244bc9dc88388750d8d3e15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd308ee25bc89596b876863b5ab1d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499db77ca538e22f85bcdee7c0707b20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013eca9923923255808d2c642021c69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a652282c7a1566172744fcc8358324606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e82d5fca228d90338ba2b60c0f96f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239237e515ba5e50dfb4f5b500a73e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec74dcb416af70ea50fa24320cf654609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea4b6f3ace9655cefd369cd5dbf63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857e51d96f9316cade0ef99550eff2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166873a155e4cb88a2cb9d948f7d15d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a60c46cd7688d98a59c3bfd8915ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458572906aa68af2fae3556f06086d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4362ba971a5c6ed487920013730d5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58365e3dba0d8d48a9dc470b7ee9368616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b4c26a6bbf28426ec468cc7b061be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73cf77d8f45ae95a3f63bfd6621ab7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d340722bc8ab9977f4c629a8554d7e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c4a4f7d4f238b758edfd0f90c34c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a99d88712e37cbdf41458bdab4809621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf009a59d016b1acc1d16b5064b527622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c32db1c6d179a542ce2a68115ee3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e11b7c0d6abc3abb4612b89129eed9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf573961ba3d5c5c9a07e7f5ebfdb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969667ebb19ea59c71b170f237fbab08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893807db6ad113a892662bd845f3b057627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec135587f49a05953f86b1d9a02f52f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171085824cb277782b0f90962a437f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d10b5211828e632446d4b4f367305630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b61270e917d2f4af3313b534a1023b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8b028ff6577fc4b32389854ab64c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55b06001ced14ff0b909b753dffe41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f268e38461647a42416e28a6cd01f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f1980ca039ec15d910d3cef56c8db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153f86e21d717637383b8eaf855aa3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2893f3644b19016c85cee47e6332c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb319915e8bd02e83cc556d60bcb2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f6386b2c03fe18b06c0a5027f0a73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1eccd8c9946b23c4e5490f61e695c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c43006cbbdd041d80322217b7e02c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bf58051129a323276fb40bc3ddfe1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb6cacfbe0448e44565ed67c4de0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e214051728475e5240d618289b636644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab23cf865c3fee7e96cd2da67104ea6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c54f85e2da1c01d5834919ab24e066646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deda4b0c69e9e71ed32c57a362c09a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea8ef6f181ad0fca61a53aaefa5649648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972851e8511de116ae73f93e235eae1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa224b80fa3ab8cdf98be69d990e35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9c65224234855bfd83c581e6f5353651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faa11014b06033caccb06f3ab7f82d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f301df31717ca3d2ae7bd18621be2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573d0ce2d089b10dc1e5460378abc56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb364a60c5802bba6dc2679381a15a8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682ca2c8d51432c5c1b37add744514656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eeb39de469a6239402da72a65b645657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964d28de7ea3e508b340ccef71b6680658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aac64a0478f428658ea94186b50a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf39946f0c0479c4a1223229ae092a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc510b35afb25e1141d05ac09302c498661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8829f7e8320c7290c298e4432f678662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5a702adafc2cf27dcd0faccf9f01a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18fff7dbf3f95f32df78f1557b5001664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae0496cd4ad3c45e8b570a2abebf58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ec2a8ac0a82271373a80c81bfb232666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78f0589eec5afc82c71414c922a5a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df29d25b1ced6a955df331518e6ad4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e2616c347d1c9571845fec9e98c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126e9bfd57d9c58377c8947c75df3fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06be928487a5e7826e7b7d452f32a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029876536f9ade6eacc089048e97d03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3734aedf1e4105a1e6859a09ec5bc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc307a2b98ebf27f9007776f605fa8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b32114bca6c0063652459af6debc4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48636025f2a83a95d8420fec0bac05e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e784a1e44ef7ffb209c7a22999e90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c0e325b7c9bb5887c920a63847af5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d5478248e72ce2132dd4cf9d8004e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18975b0afd148104d95c0082524c524680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da648b05f1b208d5d07f8c9fd7e9444681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97148174b3e9126fd259a8e04823f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1baf8c3f44d78b9fbe3647125ead58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84434852f5c303e3e07232b2bedd04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f3069ca5acecd11284b3dad1594d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674b5fc717b39ae84cb1ff00cb01781686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6c07e49abec3f1fb53241123698ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd4d4953ba66f6e0f5c41e7b94d4e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ef7b14d69621efc793a1f3f33c6e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece5f07414ff6c8258a8d973227defe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7bcfad322f0e3a15437d0b23488fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5402338b6da48107a42ae757fc3de2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ec970c5ede32283d7deb9d48857ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664694ba34fd6b9a9a704e8fe04df0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5db19fe634330232396a892dd34cc3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb691177ea76c71d43356fed8beb02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aca91e79d87fe9612467cec8acb25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a0be4318a95c27a9132dd57a36d5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1144c81f802469866e353276ccf48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea427e24566b07f2917569c154b38761700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7923005bfbd6dee07661b124af9b13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dcc38183bb8599139bb6ea6cb1799702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327d5d87c5f7214b00cb8fcf1d5961703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a066e952541742fc1db737fef0ecba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f036931661dfca3c93cb8084e6e908d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f83c3855bd639fb18d533e41f189f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89dd2c0d453af6e1b4b03c0644398b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605584c3be94b631dc0327bd6c83c30b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ca1b9357ca0254c91bfceafedee6d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05ebe64d1b6b9f1acff61d048ff1f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e5a708086e0401b0ce4f98d934b0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842344ffd895ca94bed1e32301ff1e5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99897cfe501a1f37366a9f030c4e0db0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b67cbd87aa299b5ac8296851d9d523714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664460fcd2430e1fa8dc9e472af9e69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fc3caa4658312febfe790a8da517f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d2fc01de77ff9862eb4425f8d49ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbdd48afd1581bb6693015b53fa146718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17c0d5ff03447fea92806d7ae1d633719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9c41fb5f98b5bc1c9d6c44925c6a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267bfae88bd8c03c43ad45f7a5f03e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef28dad55d8dd6fffea6de761653d9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba789688b9ad0d4609c9dd0803f27e91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43a82b642ba305241851cb084a1b7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18380dd9936e7f82602bde3d075ff3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4df8ff7d760ca8bb173610791b063a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebf6cbbe7f9627baaf9a878877341f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408068a966708c72e2b011d8bb490555728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453888647d9d967d6245e5e358bd564729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa588ec6ccce02aa30643d262bf43e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d8e776e2c6d7b0fa4e3c6c8a62baa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59896d39cf6e13120b77aeeeb5b0f70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574445a6d8489633f0f7987b75f2a599733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c063b8761c163b7b1070630b3e65c24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0e24428b407d9e8a5f31d6f308be1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8a11746aee7abb51795f00c4183a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d10c3ab110b740fa854bc7c72fbff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a13ac8c0787dd5a6819c80a6d460e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277106c269aaad55de56618d2d906f0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d44ac7db335b2e120ffec5f540430740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622840db1a6b5c41495c6c5978fe110741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33231b514771e1b61564b4210f1664742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990510450d46cd7e88555da378cc5fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d037f7367c9258f1296f87d8c934fb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce736bcddbc3f000a9b216276cb57db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0908493fbe68c734254adbfd7ab6f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533485aec7ad09659e7881638dc65ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8757a8ce9531427c83490f89e9cb6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de6310ce100dd494b0cde2e0832a24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780aa3ae471163fed3f6f16e980ad4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b077e0a9dfe61f43f5ce256f63c0c9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87578d56db984b1c09ee5bf7a1f508f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0b973d4420fa02f92749a88c98d2a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>