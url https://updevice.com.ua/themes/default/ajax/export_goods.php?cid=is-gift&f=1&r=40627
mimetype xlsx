--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41876911b46140c7a1f30a508d64021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51387e922f0dd85e45b317759105932f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374c3817cedd7d50e5cf7fc55eb7d3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9d9670afac6606586319841c2ffc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d78eaee759e5891c6bed764730fea55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53771bb10b6fb8bfdd478bdc7a09e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b5781be2827ea373986ba0ed164977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cca49662e89ff95f3f1504c10ce1fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeb5ec3e9e72c768354bd353ce9c949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f988af4dfc803ec8707c4b60841ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef4385eeff48a9c6afda45b9cd37db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6842dcfd6b086e21671f36c0910641a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f0cc21e83476c60226380995b7a3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e7644840968bfdb1718724a95340114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb3b0de0035fedfa55c627be20785715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a6dd76d2186de252f90a981d755bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6c8158d7924e924752e13f516b9a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b29cd19de28c2ade9c323c938bd98a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82177d532eb65b56a91d0998effd295519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d735c77e33615012069274edb59a6ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f963b6d62c12ef527fc275f54c6e08b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1103031dd2b2921a932621f31bf7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f6e54395e25e89828df914d15bcb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1c6ed832a39d967d3d7a953b0fadd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f6350709b7dae5970f3147ddd032125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163fbcbcbb4cd95bcafd6a7cc14ff1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5127fa937bd1b369508ba0b58afc8b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce94120c72292ff85afee073dcf8c3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363d505e55952dbe7819009c22c95b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de734ce5eeb60434becbfc74344ada130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166dcf7be77190a4264135e966113a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429541be8303c51adac89c43a09f3a6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14fb9a479dd99b02cac631764c79c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb69f3e529f23251b326761c1a484d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfcd9fe66eacd2afd20a4c549ddb9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3798986327818692b643a1df1643f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a00a9534a9b5e684dacfaf03dd22b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e7a04e3da7927c8cb12613e808aed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ddf6878706c7d64cd114a00c604ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0d668755108da3e8230dc7c27a26c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ff79ddee87bdb10c1f3bb64df576f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dac56991d5d76a98b28a63adc2547b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0201f66a0c72e37270694950ecb6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252c431efab944c93c961861b3502044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a584c45a87abfb75e7ff0b3769e5c0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb4ba24c980d0ee2f1dffc79df53f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281a50fff83e1ea74cb79acb39d6b5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed37e04efdb4cca749b8bef3ee842548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9aba23328449d3f9df01c89f791e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad64cebd88b214c11d91a77a065bccb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9219c1613095fbdd52817c865e910851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182252977dd00f228f381745925f84e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84020a44e48e3344f55f4f9f0d173153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cebb020a222ea8b2179acb3f9c465954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992ed07331dcff036a3af97cbfdacf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfac030378335589df65b3e9c766ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454edaa55f4c1266fcd09b0946742b7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d63568278f3d466e89474409ac30258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb703f7866c59dd00dcd46e813888d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dbc97cd4df87c553f94350919703660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9455cd7506601b08cc3bad69508f2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141a6949de1340c1be02b90024fd39e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f2555a7475df8b0ad410532bcd85363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1723f90a8e7baa28fc12f3091d9ba964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1315e55c0e5bd22b723799f4e353265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e336e9d9be4e6800d1393574b981d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f052409bccbee5f39148a7c6de9bcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961a1e22ae3292106a45da5bc4ecc6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718c51521fd031afbbbd296f9f971a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3e115765de72a1d095444a80aac8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3121dcfd6efc96d84b5b31eb141f5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc250271d16e1199228206b5396024772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c75368441d6f7e46b18800f526af0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62c3cd24533a8e13d2d9cdacd7480a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b0b45db72599a074a393990e67ae375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9950b81a3d7dfd4ff0e35050767a44e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205165de5a0bd655a7f71fbaae5d57277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8c34eca32bdbb333b1019b150ff2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d072cbcc24f8b76b221d99d2c5c7ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d746ff69f8adec7746791f7deddc1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d63ef876137fa74f8abec7720443d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbea9859fb05c3008648fbafd9545c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7a0bd6161adf6f3ff1bce0731aa3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442f6113fc4f73259b76db24a6ebcc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e829e104a92b86a8082ccf9635a8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a7b05487363d66bd2a2358476c37286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398819a99fe1aef6b09b2623c9808c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02942e4a28ee5ff277807b64a58de33f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d6eaaf09794808157c9b0e69726489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae5397f1281fbb38b1ae7713a3367f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ee76d5ee752b7be755da9dd182ae891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea957006ef07b04dd8a1055fadb7ff692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc8ff1bd4ba51fb5eab0816d90bf3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53957dd2af20a7bcf9e2bbe8997501d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a659e52f52e084114019bc3d22d6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3826c577b8a6e1706baa26f00b32796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961262e997fbd5afb81b78fddd1113897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287feaaa59b476c6d8f16d9f02fbb6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e3d67da53e04f16ff3923e577cb6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372fc8770643a60a781154cb019e58a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc347cb6630b3b8758d63046b08476d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25b57f2d70f998355aae074d9464df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7dbbcd10497b60060f44f917013a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8c2570fb06036b29e6db0e46d77e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb7f4ca676459bee3da9bea2a28ba7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51f572ed100f8ac81e139ba796b7a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be935c1cdcbe3cb409c8b95c30974ccb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d3a0e61c2c9f81ab5fef66e374c89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2dabc2823f3a8002d81b8563b37e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f9abd56a6608317533c2c4ec0e234110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc525a2a26ae5a5a46fe8c2f540b5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac0f810684fee2d5906d244b7a3a67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334d3b8b5a62c9f42433ab8088c0d60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe29ff517b2da63f30ae59377602aca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd20e810717d228d6d3bf268d38a8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dca4405db36b9a5109487aae07d5be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf35fa453c4c132dc55c46de83ad33e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363f11d8d395f5da8c56fb8a6f74a2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b42bbfdcdc4f289c0dd66f8579fa55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d89417b9194d8dd25c9f49bea94ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cad703029a76e0e205875721fd5375121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889c87237905a3dba8e5eba679c343f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad319ccb97713ddf47472ce40bf306123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd034125144fb125df3a994bddb382124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a173aabe7bfd2ae21c886fee593d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1208f7d983d683a24251b562c8928126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f961e6e76a80f29844aff8d18ff60dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f849dd25d4bc8c6c8f3b0fd6ec8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a16b7c6002c48bff007195210aa44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7842236ea9cd57d2afc5fedf7240ce4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27073b98b64f118b775ac818695e4a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631d93e0b8421443f97b13d0fb93ea8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959278afd12efd35ebadda15d1532309133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f68c33b672e2ada3cf3aba1021647134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4cd1eeb78e9da5a1c5701be79bbd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324217c82354d4824cc934b0a0f7a0b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba360d3148ff6a38eced54b6245e12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f61b5b7e74a4a90371412fc6dafcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36dd9a27f5b77b76ceaa6b9406be7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0440ec8c05dee4118edc4036101af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3fc4ac7b67e9d1c8cd61c35db5eb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31080c02d93408588219d5b9617714b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee1804d023e77794c69e4c70b663a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b98ee576b1d56e9abef69a02b974f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd843c546324454a24e79e96789954145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c49047beb297cd2ea4fbe967e5291f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26bde2d72a2e5036e81ae9438688e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970c0c4bda0ed078704b2e3c90d4382148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482ea1dccc6b09acabd35b28479fff0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37cf72b489169c338e57f5df57433a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42875d9c60ebb81882421ac33afcdd5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68016dc0181b78e88c150f1ae4478aea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26becb03635793e710e0c8d2f62477cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66e8c7fb3f2a75c9fc8925dbbb2d13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4231c7a849a63474fed681ff94e293155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7655a743c4a68e320d4b98a72f8a308156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f42163d6b30dd701e7d4f251460584157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2db8bf2f6e1f17fb82e67eeab0c6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4954ef09e67f68e66b9451865f8d286159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc33a2b09ad2cb28f593cea4bf12ac9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1735ce0fe21dd11cdc4d24bddfb1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41470febc3a4807f6c45177075114f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe672ef6652297682aaa8e3745d2438163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466cde5d6724c5ce9a29b6da19cea2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13748a004482da12b41db2b74d1504165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fea03b3b0401431965bdc998384abc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e100a255f6f5af8000606e25a9eb45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edd8a65c5a23dec93ad90d184c2667168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6375f01e99432ffe2cfa2fb38f562169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d727c9ce0d6e870a3324b4d89c5f80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c8900f58b30c9de9ad16ff0aa7c6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231271f368133bd4b0cd38934afcc88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7887a6766b9154e880ccf80ae3b66e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5da00154dc8cd9cbdc8798c9bfbdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2bde734d804ccf3d0862841d730af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57663e76e596e5e62720df13a54fc05d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dd8941f0cafba706f36cc276999aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ff597ae7beff75d7f83b6eb0b026178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d70183940bb955037c0a31bb39d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab455efd6ab5aba880c26689bf4cb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fa6030e69ac73feab6ae8cb222520181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ac36748b10ec86b44c05be9b6919d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b22a9e00f7bceafba7484b21e842d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc187bcf43ff804044b103d2c33c42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71bafd14611d02924dc141b2bf68dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d41158eb3ae9c4cf17d7c90a8dc8f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a524774a7073f706dfd262c808be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610dba704dc80ecd5bf93c9780c7766188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d35a63775a74fd6934fe066c26c6cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85947d6b1adfc8b506cf7ccc7181f0e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1638c9ea2b9ae8860ddcce385319f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d840068773ebee4d7ed86d66f5be80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e968c1c2cb0968d953f5c9955b953193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a1845ac8de88484861547debdd2ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc46af29f28a4b3796cd14ba705814b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3978d7000db34c874f4b5fd267ac4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b465c2655ea5d763d5c58ecb633be9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6553714d9f818a73b8559f6691f7573198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22892f6bd1406d94da1250fce4e64d55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f979fc734421a7caf90d427a07a2d71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6f81f907734edcbe29b2f67649dc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbc5497c7c5cfce17d2f858854738c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0963c3556a46fbf536dd4a644a8c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87102da07e798eb294c29ad8d5981c00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bb431c9cf1569e81f06e9000526c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373e4d184802cdd1eff1ba2928a81c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb99c7a0732e47f12baac52b5bafe3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a65be0c11e40f4481104fae56739f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb6ab79fc361c64423a4bd5b791949209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f451e642e3a02229b3df0fd16996c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f175bd1aecdba4a34a7921d429102ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9fa524aa37fea6a77f61383b45a6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb1687009a4034539843b77e30e79a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b7d2befd19a89a3bc6cc957aa0719214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be1bde450530956caa981d227aa02d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a52f8e94859b334816bc9da7e6240216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa31950a6384665d9d0f5c380d72ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2be80061b1e8a21be6a12f33a67efe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46733b42b6f80bcf0ff942d02b5d4b14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7c4bc4a7dc378c926b588d7a851d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efc415fab654ee8726f9b08e16fc76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d35df611f1a06a9bdb1a2eae8f152222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2202b2a42c135686eda057cc5abb3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4a95b6d86031242fffaa07640bc50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9806b8e812a39e4c495444e402ad7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca241a9db3dbe724e11f2e7eff6ddc3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262252449b5fea61ab830299c225568227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf4585aac6505491796b0aac8ace1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e54d85bc3227247b511059368acec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0d696251951ad180fecd771aa1774230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea302e8867209d814e66c821b6b423f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fac68e6bdb805eb40e97d0454a1b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeb4f627a465197144e3a403770d03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fd87bb5cc29d54298b84f0b956fcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4e2bf4f98f19ce4fa616909126b00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b7caf6496d07359e64c0c71f60050236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be1a91d9f2fced75db2b2aa5451632237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d693e827f1e992b4c812e456138ef1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b858b09d3ebf88d8ffe404b4fe401239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5826b6b9cfb0d8aa79b53ba051e07c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780bdd7402d94f44d3a16221e8b282c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59469a8dc2f2feffd83185a8199489242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b985f8b526f556c2f7c5f1117b10d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ec8730b0b1dc6dccead136c8013b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40277c2c800902042e9ba799638b4b98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64280fe7fd3cab26029ad9527212d4ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eccd8c37ff846a17c4660cbede905d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44108a1168c8196785e6504889fe0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bf5e3aa320b30dcbc83f0d04276c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68986e37f16af8e8becc2cbeb9587cf3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb843d8c0103e56eabb71a86d8a3d9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a735c118f54e42c072d9c84580c536252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922d4bb674e0fdacfd6043e3741f47d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37ddd62c01416b57d6e217c255bd7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b8468554a9223592279e38f0a9ef3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f657c8990f8ef1b66882308f0e1c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef869d306052ed9b52ddeee6578d3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68919b0e88ab808814c92d2a3ae66e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51926e0c00494e343b592045cce4f8db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67ef545d9ab58e3390fb6809bffa67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5926100d4fcf5d6461900367777cb84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc6a5736d2503865ec404524679fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eca66fe57bd52f62aa205da1fdc795263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b943c8635754a2422bbe22f0533d15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f03f398416fb3d80c335c38efe2d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ddc975efb9a22e8ac4e74e0a741a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efe2cdf88ac94b994de2c726e914e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e65b9317159501803f299b1b560b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7b784766dc66c2056bbc6329af594269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33dc161ab05741a92b2c2b8486ea92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0be0f5da55071fbdcf1e1091ac6ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1712196413a2ea4fa0ca19c26e4c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50525698d098ff7043132f0a7ca83ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3a659d80d9a9b502ccaa4d02f920274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e254dd97c4f9fff3d46d86fb899ab5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aa0ce9212cc52e8044327bccc7217276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a29f76ad1e8bee27ce24496a5beb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d641fcb9b67cc42a3b6f09617378db2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de22f866d2edf68d5f1e6e995434d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81717db98ef35bc01621d0b94aafb407280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e8876df5eef270a07e03ef821d80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8edf1d102bf497a338cc07445bcc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93493dad0572ff66190f683b4939953f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37f02955a1e054791ef8b0f661545d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e3d96ffb10925514cbbfbb6bacd75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dd6462cfea4db4c642fe415b192fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa2456b8e8c5fb84395bddb5eafb29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e5317a9d15d7af2b323841b57da8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273c25db889fc57f3e26288cd080987289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d901942545291ba029afc731a2cd2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54112f4a178e58399d704ece31867183291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e012938cc9cbd026e6789ea235bb6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d500347a3cf793954abf1610c7e8480293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039904a818c18b205805f3fd72ae757f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47d68cf6f4839042cf51f8c5e4f3ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d2ee772717b816cf07750ffac6ee1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48fbbc07e7dedd744e96280ff92f16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb21e31fe874ca5d32eeb768bce9ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1665cb121d04cca11d9318c75f794f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68968389ffaab62046badaacdec493b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b635579661bb95d3847884024bd1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8bb2cf42930341eeca756b969a35f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159f2beb37a0537443dfb8f3da19efb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc50c700d017379bd9cccb6f6da22a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17316a96c9f9dab9476bd7384ae65d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea79f4aa8cfc224b81efbece3fb7768306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6b5bdcd90887aa316b90fbe2f561f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b3adb888ef04a0c6e24af225e8af2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ac9003fc621f212886f21f825796309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f6f97a57e4e03e1924572f2f4318a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109be5b63e87f193867a96a6d7eeda00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb982014a46d3931d177b93e512a58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09ec3dd343350b20700515ae60e0b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f590ca11eae1b945e5e4fe7b6388a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e0d9fa36649626afaf74a94ef199315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb98758bf54a38e00fde31fe85bde3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73380f905cc73f46e1bb38ced854e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45807577fa8d9d83691eddf72ba0ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7159bde1b44d5ce05d78726ea4f0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f69b67ce3b9b4b80e4ab5fb6ebca57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1326c3a9cd13d785a9ed8782f7b71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de81ecbe6487315bedab69af14d2bdd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394896c4782be4ce2c54d91da195504b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b511d969b31503534bfd69d97f076d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c7219214df84758718e423e984204325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fe385296bdebed926794a78a846aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bdcab2426c02d0a95aacb99d2c9b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099176048ec87babffd40dee2ffdb68d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bc00805e0b2ade1aa7e3939925d08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005ab0370f6d8648aa4b803dfe1ac52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3be66ba53c06c2f0beae7f4c01df81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad2ecd70f80b76112de082438c1b69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe09b70cc8995e4c8f6ce722591869b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4e15b79d620e229685762809f83e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c9ea0b87351db70014abe0a4fb0f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669e9cb382d8f8f2d4bb93b1556a0e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cc3ea467ab6433af3ace4a5433659337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af175b6dfa758a3a54ca569a8145d48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30617b5dc34fdf3c074a7c0df1b6125d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140676b4a9b880ce12e9152fa2c9cd5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e588555a778c2ad5a78adac62b5d92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974314a2d3c8c4aceb6df04f54009e03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c4f2cdb6fa8131e5a59f43fa819c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1508c77fe8363277f65227f1c5146344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea753af0b64bddadff7d24860c8b1927345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43da75887c28c9e2932b4d4c6d68d2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b584807f9ad28ca06e7b7e4fe64a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe5abbdd4dec1b099a39b8b8c6fb80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a00f887aef39961c89fb489a88b36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb37fa69fbd84ddf768af8eed348734350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14af00e4cfbd3bdc9e7ab70820947dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e68258dd9b362836253d958ca2457d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f09c31b8c6261edff48c240e385e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c36a8d942d6b326221d9674b16d55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257761a2894839b5bad96d55ce37f2a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4b2d9564e3735ac4189c0ef6aa3d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152a93d83843e023f8aa82739bab4b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cd32db14c6e7635196ac0e66dccfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7ddf59519dccfff987dd265a5ab58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17c588d127b40eaa8061927e312c7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6216b3a4972f5289755c221a7c9a60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461aa314bd9e3d932dcbd4dd965d65c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bf6a99141f9ac71a669a5ce50bc6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e10f5bb05488d9832a4d5d498fdde1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871029e9c3e486db582fcaeeeda1efc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017a651b78a126ae8ab96948480c5f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f05ce41cfa22363f9f10f589cedbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be548bab43ed7ae15f0b15797fd35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e23b498d1c01b4014baa83a19b4f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f28645c70823a7ca375e269f7c968c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082ac2188096ba2d4a9614423f82a94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcf0bf4ef8587078403a26b652394f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a22a134dc80f01386c55d07006d128373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2180159665a165b5e35368b8c887be7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4329bd2c5a25806f41e9e351d8551375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084004c56a205b4bab34ffdf92a6e0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7d6c70cc9b028cad11311e7a0b0cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977a8fd588fb79819a6b998ada58f96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4aaab678381f2a4381bb257854031379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd73442e31bddb9404c0b438106b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2effd039a38e7a61d96779e707504e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32a32c37b24aef7d6ff1c04ddef786382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5974d79c658be8fd91a11abaa3d3d85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b821c1a18f900f17c8d2b95b465e72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b069e5c30fabf108ab8206eae3a7ee4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749da63464555c79a63cbf272e131f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ba46551c612968296957ab67af8d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bdab2532590f8a307c8b61c7a2336388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff0dfd2789edac483877d8d883f1f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32f8366bb764496d2bd8caecc11b8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d696aec207c0c8dc625736a153b0599391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df819bc404a61076c218d184ea26962f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb3494b6800413789c38febf109bcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c4c84d4b76470f7c83b49d2d60a62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920fed947e5b1d0cd0b05dd377e11ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a547a82ced2cd759f5c3d58b6c7c01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a5e1b5235c15aa25a27faaf61d8f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd32c7baf7c396ec16e041ae436b2e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26ed903acbae002b43976996514b80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a916c28866f54bc2da904552596009400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1111d5b5530e444aab43b66a9700f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddb0c5dd219a9ee20280222eadb3d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4588d3c19f99646a2d7033987d702c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c63a67cbc80f131ee5b70a8713f98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db998b98fc376779be06c2dd2e5a110f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311fb933c383220f1420620200e2c35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbdd84efae23bcd144c9a3cfff6d0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40dc07eac5b738eeaaccce80752503408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb081c3b14c6a0a3f296a433655ab4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7498c340f3c9400a96607c3826e24ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fd8d0f8d85cb85787637b46ab2d3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d928ab0f4496bf6ae6a67f323a8c0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc87636f2adceee3de56db29f3ca15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd799e55800c3ec7480e5da7a59bce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119895dfabfe70adf71d9a3654e3245c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31740c7aacd741922064c5e294bb4c59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3c9513b1f9ba5c83bc7f19eb30cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69149d2e9a03a38b74d25d01264b07ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f065666fe2c4bdc7e3f28da6b2b491419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d598e89cd0da00986006972219c8973420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16dbf9ea7e7af42d7150d623159db7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c74e321bf0acdf6a75030db9f0278422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d40299f6f169ff162c9db59d463470423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5870d56ae456c99980516be40f7782424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400a31b379c3927b3b98c9c4982950d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b0a432bb03b2fb59e3715a3bd669e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6acdaff08c82bb02a48422bc5c524427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b2a1ce8b8dd4b670e44470791cfc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10310c1813d9f3b66e7be9c5346291429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58636c6f77bf112938ddf7a0df22a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8bc50d69e09fefefbffe08f7d96da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fc499bb365387e4cb38cc1d0bedc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee29164171bf7f40555b9e162d1c1b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54598cdf519c70f0c4827bf14022f35b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b8b7c502542bca2e552f4baf7d139435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e733cc5ca4f5147028dabbf05a2b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb5c4974bfcaf59d8b53d3e6ce4fc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b3cb52b64b5528fc202083c8f9422438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9f7fa215cf78bf900728e4d5fb98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f221127a8dec2bad3010a4b5cd6a81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858e2efbaa56b26a54afc20965759e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528b1169cbf53a2b1fc692f4866fe68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1a5670add5d0f2c41c529b93179c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438ff9baa1468b4697de5d6c577fe08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bc80246951a585eed75e43d42fa4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2af1ee89d0576a090ef0a22abaf5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01a35371c890ff8931c5a29fa24ad0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d5a5b97faa6c9d42c10e521ce71c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6624653a3331f9534972a886898ae3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0212246f1bebeba63a9514899ac2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725cf073a3f351c9e00beb5f7570035451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a793a9aac177449532e564bb926ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aee008c2da1b1c4ea6dba7c4fd6fe9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35562c2bfa4c5a096a131aee1fb4f1eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41598083ce314ddaaa4b9d2a33d3ebe6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d35089f4368cf1eb21509e1e2a4bbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706d32d6f3ed835cfa686eba2abd412457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145d08ac79340b919218abeb5bfc175458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc4262b15bd6e6070da2d585db8ec4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889b91199ce70c59c65c10408d204c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489923886bac43e231b2e77ebf44b0bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e8eb100fca1d40874203804a47c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a02730745229eca4c79352915df68f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccf82539ebdacaa774d9d255ea00e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1635b6dadd874abac5c7117b9053d07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71000830beb46c29c874a472eada48e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7621345943f90568fee772156dcccf1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf740a9d86f4c6eb4361201db89bacc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29033e3c1d44a8caf3d04a5c1097f4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b72e8f69fcb8c5bc16f62dd4e58da4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b74c58104d5e5e15536a9d35396a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303e9a6d9b8271462dcfd5253b7b5a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdcf9c175b885975edca392610c955473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad630398ad603d19009547cfd64e3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82a9efc4602a47233a7520690d466d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1a419ee4836857dec4a9ec75184df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6c2313f6916a03e4c5cb5841f0ecf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cef4db37d94005f42226a92a4cfc4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e95477a2b1a7a92335cab1ba54e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49db66a2f325d80a655456a404ab96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b204ca3772e85e62cf567585d6fc5ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb531919aff730116499036b37dafe8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15966c904a681b00604c41fc9663570f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033f852e08d54194569bd0489d5894d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60df5a3d26c9dad1eee694cd15d0b8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd68bebccccc37797eda05b4409672b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9def17ea22358429b5001c5807e5b2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daf6bc517ba35680b9c4d094219f23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35819545e65d9cb64c6f31b0694e022a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5228973332637a0d3675a2a24ba981490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa24d716efea7f9c6dca8ae357186a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b665f4c62d2bbab04d9be72f13ed1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029058cea442d0e1585d497997db3a4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e77ba6a1b75d507f07799d8d409ca8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c01788bf8db8313e0b2cc9afc04a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a600bdc5917d3c812241ed8e7f62f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c4fdd68ba56122654e9bec5d63985497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039681ed8b6848825bb8954c87f1405498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed2b8e94f065dc4ca0bc3907dadc32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a8155da030a72a37ea02b16177fe2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a41f826ec607d1eda76a1a20f219b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc099d8a32e147fd08d6012f24d626502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb02a000ae03e53f2959663afc34d22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9e53f1dfd5f4f73f57586a0617b2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b8f0cf62450f3b99e1ce003dfe8d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf965e22cd4f0576ba9160034e4fa6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f408d2c723cc39212708303d74e0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76822e9939861c4a377780a46dc21975508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a6f83c14771112af5527395eb2ed0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5cbf33503322b6e29b2901eed16ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692c06b5e016aa6efe8d9be32717ea9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43688096b857a3cbe034150dcc8084e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03808832c0687276d506d203f9408d64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8e0e245c073292257e91209d4df9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d8c1385a0fabad1e7e532c1f54155515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe42753b1688be9ed6ad9111e664585516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e5f629640c0b818aa669169fdf41f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12da312d57877d0d0a24b3ca2a7cae6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5733813e94de09c7235d85f8ee27bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73df535fedd9c0dfd2d77fc079b4216520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ac44cb61a08fdb003fd9b9b429887521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d311fadb5fe709eb201a736f1eba5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268474306c7ed864227b695fd907b67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9adab6f7bfa3a3f17bfcf4339c3ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754e121956b0f43d1b17feb3d92129f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4a9b402380de5b60ff3b8fb0e0be6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9fd7930eb385801ef99cd76547414527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53b0bfec008d23431e8037f8449e7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cc42d349ef6dfd8d7a9f4155eb3a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca55bb9941d90b3216614788496fb15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2a9247805144e5ecd0f0758859091531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48031c1d102fdf1c7e00bce0aaa880d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233c3b2c5d54d9997bec3524ca314a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b0f825756decd74854c46bc604256534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b09fa27821974532b72e0e674a4a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19a89b0f7f768e083ac2dcce87570a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2c78c8041a7e54a8971645450fbc8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8dd0e40de64bbc33c78e990a9a98e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a60c329441c2cdb320d8f987b38858539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d999bd2953a559ad6588d007bcc3d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec2bea7581f5a4dd26390298f632d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2276459dab835f0a4bb05aa39ef2037542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502e7f628de071854c9f8168dedb859543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6f9af9b4d2d288c8aa8767240d3af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb954f968613e5308e4a72e4940cd99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15761c7cd1db8a0ee144c7a262d168b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2682d404fd1cbce579fe2ea172d5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149ece0d78b6b4f1fec7799508393d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f250061318eaed74b9caf11c173ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df19ec9ea991705f83f14a1b836e4d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a615d64c36b9659e700d586784eb637551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7300591a3707821601d4b4a3c811b07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd514836c4f9e379d242bda54833e39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8454d582b7504a08a2059cb679e3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806c4da03f4ddc488c3b1e9f8425e36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502c874fc5988ca7d5cd54bc36c48f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee1ed4c1a658a928b6efbbaa9ab135557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec325a10ee7cc892353abd97b57c3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f15a3638e534dd75a17bdef4db79ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586664445636d03a1fff11a0956703d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775014413851548315155a9f406c584561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da28b1193030108e16d320e2c47e1f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85b9f6fd9dabf1df50add7a6207315563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18101fbde18fffaa00d16d77a974dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b88e5f41367d30ca4486056347b7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a660163253ffa1ccef9b77ac244ba2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e0d2e15244b307e7301469345639c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cb2f97011b665e42575d886a75b3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc308b24b6e8c69aacbac0acf9bab94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962579cdc2619f4519f6c3246d323d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aae2bcee6f2fd547faae3619bec73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c8d30cb26023cb7dcc68abd436c02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3e2b6868b97bfe361e78ebf7b52f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbf285a92c4d7c066fad6800f5f859574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc26efb72786172e19cf86a3d7f599575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37367ada1293f166d4b1af7b2dbe1669576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52876cae567b67618130206175e614f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff380adcaa16d746e9368ff7a94458578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cf9756eb002ab98b6a036b6d54404579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67848aa0e6c610c2773cfe852f84b00a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f0a6375549e22e83b090d40968449581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26856ba68f93083f085cbecf5f10d933582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36bf151a5d626fa1edbf48f96081db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55349831e7f477878a6bab78547a8e59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8854c4267b4344712058523d60a34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955546a2c93e4d3191eae09477f5071d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f99ae657642079f991d22551cb5a7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d122ec878ce2b66b82fc0e4a66b4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0882b76bee6847147868786b896740589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43adce097f62ef575ef97edded38de8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d230d5411b4507645cdb439b07a39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65310f6e03cc27237735e528e3f1fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd2da06e8edf9d773674d21a95522593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851af8163454ed8d2b71237daec42db5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7961fbff15383e85825154d3db8c85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab621033b1d95c8828ff33107cf896596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149b76534eeb81ce995ad8a5b6a7a45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8d33a5ecf16e959ec92e259aabfad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a71446afaa20edbe146579da117184599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48e4cf8d4986824400cf016d8d780c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60004e3ca0d8804677c621d152c924f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99d671255015798e9beefa3c232d17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9a5f9e6ba4525e79c29affab96e4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4d939e4a81beaa2799db7d82d4e5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd4e99b752590c183fa3bcd220ea1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa733732277cb8524f20ab1812361a84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded710a3285a287bab294822e3af29dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cb85d427062a8cdd082035bb6001b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348a4d14d86146e1bfd24ea35b6fb82609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1059995c1834bda9f63cbc99c8d49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4108691fe2e83cc73d399fba215df1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1592f612389ba387a1493c11ab928612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85998d9cd85329a0f12df204351c1eba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63daca17a5efd78c325887dcb284dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0b1c0dff9ad2c989cd23b0518040a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239a8ffd99395fcc81713e587bfea83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa1dd2e8ab46d034242883218b219a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224fa2a00fe4721b0829da012f06f7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fab02ae5550ed8f813979ec2a55cda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1897937897eebb6557185b2c2f310aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbefcac80424859fc44296e309ddd1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4109feb3676b18eca372ad799afc9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8e574af8817a0a89e8370e6570b32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934261ab4aec5bddd9935ea758e87b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a268a25301d65fd2d53bd8175db6d39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b91924292543e20ddbba810e354bd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d38ac7eb6c7b24d54248e8a950c97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0f317ee05b0d99a2931b857ea0989628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b37b34fa660282177b2945aaf7e13a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd0f75febadb37cd4b70c3e3de1439630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960253bf4af2c90ed38ece10f71eadc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa34ac68452e43bf04029d7d1bfab2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f138b66e81bdaa45b7e6ead8516e7c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb451f590c8ecf448113253d7f6ad223634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56f0c403137b1deae5cc7b642af972635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513317e90c4bb251eb9771a5ad94506636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f7bb25b19dc3f30ca5b4ed859271637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694656dc5cf552839bba2ff102b45a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72598bea74d67287bd707ce89e8b1c10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667d676e483f473dec25a5767c17f5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c48efeecad3f762da5fc45666a41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed56e333f5dde65bab668868588c87c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d6599aed6c6828629f71b65c2c318643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4c2c5c13a36736fadfee301cca375644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b06b3d9b755d2dc93bad529dbecd50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dd8140138fca6f4e9a028546ebf1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c395bb4415b05b953d7e150203f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed153ecf87e9fd6b563defe0c1c675d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4b85dda5abe1f11a837ce0abd51a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26df5083567f949a8328b7eaadb9678650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e099e05b375061d63f18592dfe59d40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4934c8334c16ad3083a35b9416beb07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1ecf84e29790610ef88f132925984653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4419e88576c68e5d8d3c7613919988e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a8fa3edcf786e9b95f2ef5e9d7892655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287d1613edde84caf6132e6fcde59de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14492563317413e729dfbaebfb3b4ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0892b25b3f63083312f59d4f02e557658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb54e374f6e152089ccc7230223100659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4b3e485dc58ed98876eb825f8fee5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7ab5d767d9f56c91970fa2dbf6c3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ca08215540b65ebaa0d294aee2b7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c97ebffa6b20bec39e7fa9ff2004c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b4f5def1516cf093de422ed278fcd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be78321e83ba7955fb5f23fd04eb8a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836af0849b18f1977bade8b5399958c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50420b9bcfc1a760dded9ae77029f914667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435a6775d79371b2213dbe5c2c44cd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dbe3a2ed55a5be8286fd41d35ac43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662bcc5da3bc6c8372679e2039fb4b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e44baf134145c0844a2cbd4946a34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf15f98db12a5378d91f20f249bddb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef40dff24467bbf99b3918754be8fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae252ff382d7a01b67345dd915ff52f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bda0f7076165dd563ce83cd046fbb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da21a1d7a58adabff5a00130633627676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d2ce02712f5ecf9531ec0f641743c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07711facd99fb743bac11b5e853ed099678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c7a98d228b7c4d23d5e4fd607e884679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fb999a6c73d76a51c46b788ecd6fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c82aeccac65f051c911cf8f22c367681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9bef4a96442af1aab0f6bcdc834a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82604b0d89a234619573d56d99677b49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40dc6024a9c77e88e133df3a521f03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f4a0bf907aeb6724354113047bd40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d5f0aba3d7e14232a6af1d3bea4f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a507923882a97bc81a6ff6aeba7cb5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b35ce6b6e5254803fddab7aa9919b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4b5e7dc26c143a0704ae70a8f3058689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3ff4230329292fd2c3d75dde35e58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b214c4e1070a3e672fd41e1729c4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77d64c7c7036f4e9fad3ac7e1cec07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310c6564f6769d81f3da558a261801693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e18523f3c913f8196181575531496694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fe7eda868c68dbbeb345e9bf4582a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886d4a79fbbbf979efe6af22b47eec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea8b41b214e78712b66ff9e720099f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73afb839f8b18c411135ff90babb1a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aae51ceb7e67b58598e78bf283e22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78b8f94c372a84c47988df711067e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490f6e7b260a0706cc95739d3d6fe90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0d83ca603af0d8bdcb0c57b9ab54c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f873351c831bafd31d4fe5b32087fcb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf97f75293318a4b335f564a66620d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80379703467ce7f45f9559665459666705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555fa362b6f3d6bbe4597c5dd2fda94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503af7fd626108ddd8c8f9c7ad2a53d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43147575a747666a28a7a30167d296b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb08efd37a6485edbee29b0a99bf4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f2fbb2a33a97d0f31ffc84cace1e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602cb89c4aa1057c6b81901a426f48f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2526a7fd0ac8c356d23a82c127e1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9404b99719b5135e9b1ba6b5d98adf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffc6f63e757f7bf1766a53077f4e60714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321807f4494668a31be45a7f864cb5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba735e63e42936bfc36027be00e801716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d78381d984c7fe149ddc1f5d7b325717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a7f539e2efb49982b3b92ec7b7b78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f9ab7950e0ad74bb03952f2b083d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6fcd4622946168786d63ee33eb95e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb7541e5694090413d8ce966ebb41b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094b8983c54ab6be1e7855d33cdbef3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50606f111793e08b3cbc41004621c97f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c14982534ddace416d0c412f00040724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c0e3a40c2c924c2ea90957f85bdcf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfcc35f07823dd8a87190efbc1ec1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746ceedc9e4e9e13e981a059ec8739a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df6ff67a07d39a7110f11d86ccd3db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3222686dcc0665c48910f60652d9543729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a8c89a3b4686bfea24e574d72c65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f5e8939d8d53b624cc274acb0c79f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e647057c8cfb16e89ef7fccf6328e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56f3182580663002a3c4461c25dc1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b900180cf649317efe596f0c08db991734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc45a6a6fa139d919a36e0bacb0b581735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0221c2a461a6fbdc675b48193238e9f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a06a9da8cfa7619daccd937ca1d4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7f63d32ba26f69cbfdaad1021dc02738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14344bd12407b01de332a897ec4ae5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5e595e9868113c87fda96512a8d1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a37c2c56d038ebb9712bd24e3ee6cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1ce62e1abcb5e12f3977ab062c702742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699dcadd196139b4daf96c33982f1b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b56aa22f8fa4274063f575c5acce3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eba7c66888aad7b76d87c71fd0ac1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f529b53c57db383ca5ef5cd6bd8df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324acfd1909bd4919d0e00c4f0d1df4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1a6a1d70a3bf7f8c36e2df8faaccd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bac815d7cecb0b26c57adcea729820749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bfbc11b9f057c5231e3d4abf915fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faaa1099cdff7d8854d320269f111a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab899ece89ff6d7aeb3792f52bd2348a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfa275cd8873557921f0cdc4dd8d88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed776ab807a5103acd4d8ef9a0299e3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12e304fe2898a8ccba6b96d03375f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f0e8a3ae663678b6484a9a4288b75756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f9541dd044a620eb646691c81f30e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29b745f4a4e24d8a3fa68e02bd5dbf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14227fe12ee67ff42c3eaf454c07dcbb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d98c02ef9c38dc9cc7f165e7ae0ff71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e11cf37d37e3742f02e4dffb30b1cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7e4966684d775252fe8301e521d893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc302c6bae51f3ba6dbff4701aa9cc7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0721a5d57cea20c55821268d100a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a68fbd7a8237aab37e884a89b86dc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07503f1ae47405d979e629f504dc107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951399a03813aac37e16cc96ad5268ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f6c484f4d61612d4e3e7a25cd23d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3012ce9f9a17def7bafe7532d70394a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea7c247d6a42957fdeaa104dd4c2db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e5f85f986d8d4e4a7b51ce58118e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab521dfae1679735274fb9f551ce3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a454213cb651dcf06c22a684da957614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55ac58e5f16d6335c7bce09fc350de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ab961e075001a2a2a633a767b385e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9dac8e20b704626b38f1f781d808217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8d87ebc22225184d43a22d729a2d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209e6599516f59bc5b9d6ea46d03add19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c1dc0bdbcb068a26e133bef24c23120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a97c77c19031855b8b2e94368e0fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a80a1ba24730b129bf3f26c3ba0ac722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0a7c16c83e6b3e525aa73ee60c17a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dee124f562c0b8cdcc6b012e2f604124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213177f81418026b517dce493e50f0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2360e8a78faabb3a3602ab10f41772226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f648a444feb3169453b8f8c8b607d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710921ce322c47a01fdde2b9535527128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eff4e9de8abc220b6ad00630372c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032ae993f32fb51c5f6de4ae9a1980b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6bff3f78a0b2b87b59c63c9af893731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdebd14f3aee46f5af4bb61918b3d5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc72b45769fee7e19c4589155612f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e9516e5b7701e0110ec53df6cac5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3680918eaaa20a23455e3cdd6e9a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129d6a72b33149cb0ec38c9c4dce5c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4792d756a167c789753d890c4474937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ede95e724751a73c8720d51f84c50338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189e2ae8404a2f306ad0469871b2ba339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ca706e0960b475996cd2b98ff4dd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a56d8bce3b6e0f92f206df6ba26e2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee859c7d9e237f0654fdce03dd41742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f092f3adbb961c32dd0a62a7aaf76543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc343b2efe1c8155542188a4dbe4a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71548fbbe05ca6222f9973532371ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae892e4eaadfd37bd9c173b721b2856746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74990499d3ac726f5c62498b1bf8a9e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9df1e82c1d0ab3920fcd8ff4ddb09a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3ffa44275b693027f35c0b0c28e2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de42f3773eefcb15a938dd62c355850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b97b9470d6eba4a12820e57e465fe851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35136dded147cb8e33343c11aba85752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33760dc599ee65cb2f7c4248e67e92aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234009116f215e5cc8226fb2b4028c4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397adbadd8ed9ea82f6b857c1aa899f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa613088d0863f96b722813f4a4340e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712624d5b8961a33ac3b842ccc774be757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a29339c8fa466c37a57af15a81319558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adc8c631521c48ffecbdf7ff8a219e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa049659cc9bce4eb2715b575c8dd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1970831c5bb4842c3ca03cc9d853461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefcdf947d36b3b8f8a23d4ac27e71962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2adfb4427a57d61b843592830dd4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99558d8450d6eb01ff4a99ae7014c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04de4ef28e86136bb952b10169f2a3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327f7d01366cc7f40bdaf9d0a0501166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239afdc48ae39d8d39c0fcc13899c0e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957ec899808c41fb48c2caf9bb0bcbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bacb2c2a4a8b16619922ded764a7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dbc607bf65a119e52024f9544580e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e17019bc9ae3e3b7fc999e65b1c3f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a10c3802b26b630f1e6f4be4d95372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fc5faea09017ed7b18c41d6bd908e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2011d94450703101ccdcb444be95ed574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9239b63ba462436d5bc882edb780e8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06559952a5505e7f33726f369de7719476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da21d0ac60fbde329ea62472529289277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294aad50cc2a713f7fddbb17748f71f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9100da615abbdc2fb2749af2b8df91779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea779d6c1114837e6e8ae7752d96ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca04f5c97cbd4dfaf922ca675f0513581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ef46a0b3eccab8ce2feedb50de2e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a25b550fee5b5b4a13657d48560983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8e60fd98e405ec1418adc559d2c1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59755f93eb764fa7ea3eab1aa467a5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd11145e45c4f049644a3a2c3d4b5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69924fb68a67dc4eccb0b064daa0da9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48d6b601399c3895c65f2fc828fcde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce837b112bc1c844b8407c9a40259f1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749af28c58d3f498edd3ef94cc9dd72490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf345898f754204cbee54184d6289b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299051fb107ac14003aa6f1aa51fa1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a08bd43bd96bdf82cbfb0f4a45080993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74461001f61e0f74be6da34ad97c7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235739237ae29d953c4c78492bfac5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c475b70114ad82b36394768168f59a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece1ea1c4ca280141cd5395082e9edc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5965b7909d78809f576335a0ccefc4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caddf528384257b525273bc0467429a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34357468e1c68fb61a0cc12ac6057391100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fd38557ff5d75b61ad5f006b87c56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ac03c3ed04fa0f04e99f02a684c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823d95a37f92aacc3374e857da05284103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c088777f7b9e97adfc0524b26c46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f024d5a3736e086d9389aef00998ff0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddad870acb7cf91fb7d8050b6f31c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eabe716497e9e5aa0c2e7106d451b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ede8a7efc04ef6aef0c46f171859fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65ba82cc56aa6c9094933b264f4153109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5492e68b1435185fc9b3ef07021e1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9771be96ce45d411e50f8f9fd2823111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba62c597274e38ebf1c651b2684717112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e2264e44c87962954fae976df3bfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5743793392893a404959dc4b99198a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061715924501d5d623bf0755a7a0bf5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5eb9898b10e1078731d4287931429116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be7cdd1cc5d06f8861c2352199ef2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02159dd3db371b1f2264df1e8ccde703118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e5ad21c56402949382773cd0cfea0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce1bd3f6eda15df1aeb19c85cb5d7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c35303f8ce6a9f62084b2f07267a6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e09116c460e588637e2313e387b466122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215d16973d2112c737eb4ac5bdcd15c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c958f70049292311386f9dd979e871124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513c93ff861226dfd1a28f06c774e15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a30f35bb0043e47e701213f0cce08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d09f7eb7b20f5200c129c67bb5873e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc6715b25b153a9d28cf593380a5c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c963bacef0eeff505ee568e9c0ce40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5065179f23ec01ffa441ecc365c410130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce11d9525678b1b1929533856de238131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e462b1c153f77a57e53593d4505339132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc4a44cf991a4b11a5f66cb734afcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4a1abd439b554f0428305735782f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90934d776aa67ef03fc764def6374646135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61864182f69a2119b457702ae256ffae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339239ea6b970969f89c707d196f123137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d614000bc521d9cbb729b868f6ed9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c044381e8e16afe6b7902cb78863189139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794d58b1e85203f6181198b187a29ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975ff7636a4f8f1f342b4bf9335e026141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01314128d6f2f9e4671d96df730ee97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3470a41d82b2fd502bb43989e59ec08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28fbd54536fc9f73bc476af581bef1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be08d59474b0eebeb0bf40148ce6a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af5c489c501a5302714e7f876110ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df658c7c3b9a22e9f563910d93fe354c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc03a195059aa1d0d8eea5a69b47b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245dbf8089b43ba29634f4ea007da75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6488be87268128df1fb80087f265150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5db11340fda8ae39b6a01456fa5a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1fc7d0299133a2ec1024ca60b396c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16313c14abc809e6412f5cbd4bd930153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f6eaab8be0e70eb372e57091eb175154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a4c4254e70e4fe0617cb3fad9e270155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e3b1d4d7799274975f412dd53db79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27014f28c4c46c05c42bb9bacd212d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da18f81e878431620a086d2aef9d241158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97792053570818e0e8006939cf829c74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e630dff943aaa917ae3395988ae2e31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a585f41e173ebca38a701f262060739161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745a11d6d18d1278e9e4600aa1474c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff938a47a51a4a55bbb360da517e0a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc684f6f85fb67f9f6a954b0df05436a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0b8875bdf7343c031c9698259a2c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06317237b3e3a74d899da98826ecf89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242e0082a5857ed00ea13c0b3e7a502167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2319a1e626f9a7a10f6726fc8160a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9245cf70c27b9a0b24411392e3e08d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7ae9248efc11fb60170ac86cd4c09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbe05ffaa895be7c52ac78934e99a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc597f60ca459fb8e5f7d829ec25c66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bdc16d561d56617e03e3837796196173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77b002e8be9ec63d53c7b176219d6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92220f79092321d769e7b556b1685e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2fe778b1e430d2087ad390eebba4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f0a8937bb7786da08c12c98c46df2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af6793a6b162ec26e1ab7ac73e5ed6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7888386594ad48af04fb5eeafd00a19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ca749faaf43e796ca3da223ed24cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bd63cd6c923750777ceead7873117181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf83739f3dd3c93b705d9b9b58b766182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f227f9ad14cb49429edf5eea88c93f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa4e47d5c236a8fed1faf0dc6e6624184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017a525b7904ad97031af80ab8805bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d8ea0b97d3b22261ae4902da8b9fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd2c7200f1f1fdbb339ad60485c2e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35293cc114dfa809bdb8eac9a9b5ab2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fcf851751bb4de027fb9e3cf01243189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c3776b425075da2370ef5b2984a86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c6283dafedca821dc7afe92785110191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9d65ee68b1f93632022df71b5070d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336f2f48df2f72d003a761d684fc9e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7708f8ca0e464ffc71fce13b85024e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983687a3edaa832ca0ad6fa147b6d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b3caf673f9fe3272efd6ee8464a29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913b6554842fb14d057e07817c16cbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19576ca7c79beaf8925ecc6638bbf4ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7789c121168daa4ee703d80ec2630f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97334ddd7da19799cf723010347c8da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b44c615ba24344053cd72d01c8894201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021f637fe60482af0be947224acde4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895698b73dc7c90767ed4356bbd78e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac0348e50ec0f3965fdda76b16f98d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069bd13816f1b09c1c95751e838fc33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc92c6a044fc0b01e4aec880a3256206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43590342bd05a025f902dd00fb8774207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f64086e72dbda235a0128998d9a4b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39069b6e8e3cd3800109261677f540209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f478d0ea8bd6a41b9f3d317b98138210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f7c1c867740bdfb618d1dd195fd4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afc64dde2295fc8fd5ca489e6d1ec3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee6131deaf274c9fcbba266452f998213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a644e08460c014db33ecd734b26f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07441c48b3f2af291b9cda22c986e7ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb857c875ba21544ede97120c2da2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1f9156c44a5ce3c5c84ec596eb0f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8896bbaf1cb4d962a74aab8b0c4902218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af74de5ed304f96cccfd89f4ac929a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e936b2d49f4d42aab0198be94719bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bc4b81c90e96177a155b2ab1a94fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800a153701bfdc1eaf72eda019ff2a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a651bb70686d291abe147c59939e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c106b2ac97cd99acf9704012e57d9be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f9c3f676a7f3941d858dd6ddc7f96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df6dcdd1fdd4118dfa49cd52c34af5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c52337a74ec9efba6ff7fc4ed687227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd12b4e3e5f0c3b6b51a3f76e6fdb0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e48df360162aa61ef13efc330f65e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c53b74d874a772faaa734145b62980230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea43b62028595ca9052d8abc883b68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc4e52131ff1534f2358bd14fb099232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7249a3e03bc7d428c53ba2d5331d1b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe34a44daa17542833841c88b88abb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7406ab79f34ed9eed4ef0c534c8e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84829bfc2e67606f9b84b520b3df8ab4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2428ac963b24cc3ccb7c62153799347237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352ec9dc1761e832cc22e726cb89a56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06c6deca9c23d3f255b70ec7968c88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f16f38ef2018d8323a42455b579d8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602640c1d4a80e4910b5bf338c5366ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2753f120c1250fb417c444540c87dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12ff8834f77834e187512d63fedb2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d286ecea6fb33b30a3e24981673323244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5821efaa0ad63188aa2aa73de4bc83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bf89f7c541fd08baa7dd3fb9574d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae30c695eb19f4a9d4075d8da2a34c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49c51d6c6f413c0673316e3130f3ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09da654692cd8afd7a6304063728ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25f6190e8e98b50db53d0a3103dd56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa09b696f778e2746457606fc84112251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33151bc8085987f2b5f656ab3c43ec4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8969b8805ffec1d81e2bd0b767f32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c88898bf545958bcf56ecc4c1069c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d382b7394c2e95b00d601eec3942255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4edfeb6016758ecb0abb81f295f59e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf35dad240e3df3ebe49df26fb04fbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e181d409b921c1658d589bb4c661c77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5d6a973d9e4f3484cda2ab9bb7858259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c1d6b2baf6ff23b1bef9a9a8df5cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af244cb367d6aa29cec9840c19c56018261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6d76c7e645c9e989015624a4afaa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34112111ea23cd4aabfb94243b21eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae87848af6b7ce2da9a74db9705af1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b481c62d6683c597e83c77462f5fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec118b5c5cc179a47c3913590ca91e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6e5561d87e081573051ea098abaf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c2a9cead318ef846032489fc800dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974b181c8d3758c74d9385c4fb736d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52839e2e2a4937862079a3b6591043270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981295ff2a2d25c7fb63dd22e9c353e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59552e0d309c2823e4304e1cb37a4f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a510d43a036e553a0b62b95346116c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6364a7395f75808c0e744d84b72d2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1601e0bdcc9f8c38d8271c57d4ad12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b26cae00e4b2995c85c0b4272cecc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae624fbe3ed5cce9843bc53a309b31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92266cdc7f022a4cefc6c16b4d3bc115278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ffbfd8148d61e37304c783b565270279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab167d14c61c00957f65d7d5c64f8d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e580f909e2f962d0ca84633e6f55d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deba86ba60eed1cec569ba9a78f6ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94da47ba0967d8a1cc04c03bd3ad404283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8a6e802eda4bdfb4076ede80a069f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b136f5e3c8b56ee24f5aab968aeb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c232ae5d7e4cf3837a5be485e70b99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84409e1e7d091fcbc65a939b450c7b5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fce72a7a4cff74d7f1e2a07d7d2a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dbda4643b7b46bd6dbcef1e3005d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873d99f90ce22376c65e9d399491eb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf4e2d488915597e960008f7f075a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c091789d6ebb851ab9435a936cb70b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79185805bf0624e0bd8809e5d38353293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8547716f40479968add95b219932e97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1964b186ce080507e56be1e1fdad34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbc8f8d94839cdbb82f1e993c8fc74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256b1f93cfa16b299ad835f88e323f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b05c57276fcb43e76cda78f557e829298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615bb8b4cb1dbfc58159f16ae59757299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8750b3ed3304812270e3016d35c06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15adfbf1550d5cae9766e71c57762301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ab799a31e4d09dd9d304e2d39492c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdadd0347b4fa680b9ffcf37c08f16e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b486df3d7951022c85a414b6744a1bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8e48bcf70cb90b42a730e0a0b1692305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a371ff7735c30a167ad7d72eebe5c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89de97c5eb00d930a016a35afe74803307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351594acd457011b26f5de1e7847399308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8a30450fe0d29601ab5bb841d54c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9541aa848993647f653a6eeadabb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d9bb09a5b8bc4420aac54a452cf00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cdced6df4c359010732687bd2434d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270be4220d135bbdb438f09923f87f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8cdc82c56bd50587a97f834e95d2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b8fc03f0a7b5ebdabb605c4d8d8a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f3ae88e52194d679d0eb48f32337b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e618d3d32fe461ab145933abe2bbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b848e64967700a2363141e50f51ca6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61f812970c1faa3f297dfa43c7461319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fe15b768080b2d78a86a9fb8f8993320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a261272ca1c3dde41d83349b303a3e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e56df7518e3e914e3dc50b05dda1c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6e6f2adb6f6d2d6d20714e93830a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d204cd1efc7ff37f1354ca27d50f14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc176e5cf0efa1d9bb0962217f1f1dc8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5161972f014c5e28d5a38279a7aa9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783270df0520f4a7783d279c0af5cad9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443323c917da45bcdc08ca16ae549f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f9830c5847af0ff35525a20f60fab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05855c4d97c227ed3f8e8e8bae25bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d049cf4a8512877f9b319e8133240ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c19c8010029f1b96a899a375203753332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41f33f67a5dab79bb93bb325b624c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e13c6b16dc886314cbc6301e03f20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad2a046a820ba69ddd8f3aaf6321c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896407eb4a3ce1d25f27627378efa60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef38e2fe265d2272a69866f44c1268f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac7eb7e33ad0d299a7feffce160453338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ba077513b4204916401220d3e9c1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1a26784ea9c0188aa4de25b7b60f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071e9c473298cfed4714e1b81d982a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a887f8f1b4e487078bc81959694142342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f89a3eaab8e78942b09a1739a5c6e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493df252b6529abd84bb793eb2d321b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92b9d0739e5ea486b0eb151ff0bfab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d98fd0f7bd8f4731533db58482978346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66eae5f4bd49a85dc607dfa20898b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa569890335ec80472961fb8ea6ce6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36465d069d431e4b56fd51f178c74b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c6ef6ca4d3d81bbf6d66f136a64c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5908d831c79102ca5e75323df69836351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62d5caf76bb188a29a305b2e9c8d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eb02260d56045b7439f2c9046985d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64814cd82451d1b9dbf1ca0d44438fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da244f68f26b120ca8d6e2457c275a03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4315fb84404e5891c02585c790853356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98585db6e3cafa6c5e6ac95957af9b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4524ebc748de44ef98c032332d797e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cde0cc5d0c2deb4f668cda5adcd6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfbb2c4ff88d7ffd2ae50c20f4cf18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3f8fa559d04d99812bbc02d76b28b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff447a382fd17d7e8b9f2c45e83f941362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95437f0911b8601ff72ff989b7aec288363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a68c64838feac26046f8ca8b69e399364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef64827aa6a3d4cd222511359a97711365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7ecd9dd2a12246872ad7e186f6153366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cea6da9bf11ac1a82fcdfd5044b3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892089280af00f51220c93e8bb65d35a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cafc8308582e598ef78a085365c9ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8b375eca5bd8bec96e76e3cb82a2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31948331195734c2bcfaf793cbd4fdd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007eb54ffb637c7435b2cb7364a046d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4c7bfdc3686b797ca06b2c3b575ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35523988fff0fa669898613b1de005374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725ee216fa774ead255b92a2a3da54f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142518e94b078a86d08a75948cc6f9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a495e8597b99018ebd27331d4243d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac477d967f078d2005e32746cd47fbaf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ced7dbacb2a8a536fc68dcc877c347379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f866e9ccbfe6fbb779eba62fac3a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa7d1c1ec28dbc41ee0ea1119e7f95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031deb8d6eae5e45dc46ffb28b304b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e66768f81fa253014b89040f6a56ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d611afa12999d44b266217118b81d00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df371a733c8b31af011caf82b2613385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a7935316bd60b3c3abab898fd4120386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69c1c62fc833a80f7efcc8c242fd10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e02b3c745d47354584a9b63881464388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4157dc2d22614e2c29e8d77673d02c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c1c7b0d0d9dde29bcabd58216c72c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaa9b847e91c0a141c440afc0497d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6442a9c10c5588e8048b19f9bb14e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c079b2b0b1434398d82ab02df6f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d15c93a58fd71ef9f36283536e605b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ac3bf7835184674796f13ac6e10a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da123329bbe4e4e44fefcafd0129408396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323dc3e847a18f0340190968f96e761397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9da0c9c3ea0e242f678698cc08b4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942f3bc2c31d431fa3a82aafd419421399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219b817a710a0818e5cc19f6c04d68e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adec0cc4378ae6141192e44c51a5379401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200beb5ade7cc11e4e40d510f1b8b68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7fed38707a601b582ea9fe3fefeda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1ae4731eee92d2db92e31b0eb747e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c2cde47366112653dc2f553dcda36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c86da7a32dfaffdd52212e82e3d89c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46466dc1a557ef1804f7bb711d700482407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820821ce1b416913185622d98f781e04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a50beb3c428e901c297eb9ce8b318a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32ea593f8a6ba369366079243cc627410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94430addb30634532950dffe27d0ace4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c1d15ebd18603b902919d40a69fcb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f402f5e93479d3846f3950293e40837413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc68d58dc11fe6bfe81f5cd5b6d5c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96e16dddb3a73bb998a9f858ee939c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412578f58fa3bbdd21d7984063d32fc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1662986a8babd3beadf8debc2c66a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4c73f9944d7e74d5bfbb65a70a5df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf01e2a7ec7cb1c6af226e1f1920db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989816490365887a76989f810898a23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883aaeda2c781906c0076aa442ee926421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d161eb412dc168cc0adb815e39c5dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c43b8f3503c5f5fca46a0ec03c786423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87baaaced534031141323c45f60e787424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85e39d819fb2864c0a8713e6bcc5ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c857efffb9a173bd183994e4803d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ce4541ba64ac7c877f9f13c598161427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc18cb3b9082ab2fbd7634c76c1dc5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bfd741ee763335af5c58da75839a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0e42b853c6f93dc4fb22dd3bfaf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046bfe59733613f058f06f33af3ad81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a16de376664f5037b3cb5021ccd740432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f73424a69c4449dc6f469197e5662f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6377f5acb2bead352fe428c82ebb4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfed01a7ffab9a23b826071bfbcc305435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff564340a3abb5bdd30460699792a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fa13c8bb475208f2e08e1303a55b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b6af8da67f84e0106f7925994c40d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b339c379580cba37393696cac2987a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8c77849da71cabe9606f58a132f45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3933b343d1d7688f8924eaccc0833441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf2c6ff455097936196f1fdc30d552442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315e9a5838ae5e7033b0761b16a60ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f267e8c297241f89721afb9d9f362e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd21e92bf90abc3e206cfc3c94da9fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2ba9aee87c67280ec583c22b3fa86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f6cacef981db5fa9772a94a640753447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17c92bbe41bac4dcb0c74fe6a28feb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da733782a0975caf37a5146c23ac1895449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa409e29614d560c2aec256b72bea1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad7f82645edae8ed207b9710aeb0b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c86fec051f125575c9bcacca344f2a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc2dba25ac21d7c60d01332a371bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580f8ba94d79412676f592d9086c0c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04f567977b2f97835c2f484dbf0f87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf02dcb8f9c6672a41978c04824651e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e68deab8ebfcf1d87c9a822c2c50a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b0c1d8bc90547e0c3a0266a238bb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0e782ddf8f9b15a4097df85c55366459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc79429c5154643469a3e2825251d8e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eb5fea132a35651b1089d686aac82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07429084bd6aea61859b7656fae05d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788501d16746428a1381db21c2542e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da95443bd1d346eb5489ce109c42d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47357b0da82686bbb344d4315af452db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c64df8e15806c41d81bda46aa02a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb12b7c645f6534f03c49fa6ca7f527467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3c9d345a9022b86df894acec54914468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4802dca85ad7e7dde23209ccb2b5b42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdb45fef2a097fdac3a0c7e6571589470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03e6e638829a03bc2ebb82a2d8fe7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aaa4d3608d32dec41ee939ef1d373472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc1f671fac72770672c524b133224d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8decc88d08a384e5eac81c898e415c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ea46152c38088847d8ce79513db0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bb72762f2e87dd25b4a634719885f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1e14350c17c9063aa327e22c79bd2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681526498f7f1ab565c1387c359c47b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940000285815933298e53f552ff7500479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd88346618d56d2968af2eb25e60d23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ad3d1c2b314e4ca8347e31199fd20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50e177d674622e85e3ae1f37884512482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823cde1dd7f313d8028ce09da0fe52d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06991fa057e9da9a10f0f37024915390484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bd083f606eb167d0bae8fcf577de5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9878b826c5a5384f2be36122a267895486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0adfe2d38c5f2e2b52ef1df4d8e2e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb77c957401198c902c97f1845a7c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd716cec161cd549bd1d8fd7e19a427489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab89a05780a91e1def078c9a3021f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a80c9a423e1ca88f41d801efcb39f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84d3b990a8e9ccebe7d5c0914ecc5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d010cb00776e61c3d00ba210c8d0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797db29a7ebbafc7b6042fea67e2757494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bfd7ef39891a4ca74a33203176366495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b926f0afdba74274b14bafd6590b8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b763574bb231ad3a3b8d9b2b55474497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff9ba33ddb3068ac53e2fd8e2fa160498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d9a19b5f4799e8a80212de95e40d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b89209cef750949f78c8fdddb139f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e3ab9eb8dc63f34dc90b0c878a6d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb85cc14e1b6d62eba66fae6672dbf6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a9971ffe44a0d06e8c901ea1f5ff2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06060f2ca91fb7f550755ad0a42a51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf74882e72364e78e8b56d8580240be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667564c2ad75120a1bb7856c0678ff5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f2666b046a3fb2a85b81a1a078939507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4779b8e319104a1cad461f9bd4c23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433883223aafd62da039095fd33b3a8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d4916f615d9a87581cc777e94c28e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c0776d905451e782e3871f2adc249511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cf21900a3037bc6bdf69b74dccc8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3a5133065e18e66880835502542d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108956fc8bb6967ecb6901cae47d487a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf26911cea26f46cef5bbe8ff3ad4cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb7d95fb0e2d910a4c552483414067516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483079ad23d60f7fb6f02d66437f8914517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219afa3596dd6b5ae0cdb5e1f6c49889518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fac52d03ef0882f4b8741450a5f2e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33c371df1cb63f7f274a571760d4ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adae0aeaf511d90e4583dfe9a21add9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb14c21c5437dbd33d3eddff62705f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af046d6651c6012da02dbb7d6c4f12d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3f9c7f4ed19cb071ece757bbbafb8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e7033cbe7404addd9b4f9319b959d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d8428fd95a2284c04aab64efe2fba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a33870ddcb28ff9e2d053d70837236527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f0c141c3fe57160bee6026fe18eac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1125f83592ef2fb6eb5643963ec5f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6f69fafe21d5455b6c3dc175d810b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7117e5673d1915d7279a89f5b9ddec3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c3097ec1b40ebea672db90eea40bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293c65c8f08c3f79ff6955e25722c4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc3467c584cb02364856b2e820973534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ff0a083f0411394b0d7e9922d74a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29312d24db13c204669fe8b6f3339700536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90103d54328c26cef1eb9199c8b3debb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b15f71dc959bdd7da3f66030c6b7e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434fe7da6f1aae27444636d5ed24d56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139101d733cd0feaa39c0e84c8a5694540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441681f172ac38f5b0465fc12c30151541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c8799a6a5f0fc910edb3a5062fbaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50cc8451257db8c209f0194234714d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d824a5b0f7b565bb3cd56eaaf064ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7ab36f43c2b1e016094ca6ef75383545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a3ede4dd65efe154452093ab2aafa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390d0cd02443d8fd32af97efeb226ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3926b118a9e8de1c16d9a559ab8b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbe1a979bea14ef98c1f9444fb43a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48652f40e0ff4e174cd9abffaf0fb04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3aa6abcdb770238d5cbf17b0a5491551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20489ed9fd1a5ba4c6e375c8a68c94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb8a1ffbb08a513c05413332a76066553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d717373a9cb0fd2dd1ff4f9a7d5cc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d47bed42d819f1982bdc85cababb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735fd374430c73a118c61b433115538556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775765901033a8a9dad9da8f9c957f0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ab6b8283fa5cf156cd60e3333c312558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e83a38cc8e4621aa8246708fa8de0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdcca648f8651c099a33bbd0c4286b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28e349faba3dda87762379aef20b84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3d2ed24d28f710e0f34c4e23ac5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aca20449a363f78aa192bfcd5a0e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c9c5b8aa779e9d7ae464de6b23916564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcc7e9632acd1041b2aca64ff931ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f135b0094c3fce4bd8f18ec07a0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b71aff1b717b660c71f7252905f44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f6fb4dc4e941215babb801438788568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede23b713ba495c2552c4af057a7de0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a21f11a845c9e5b51aea859d691463570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac633cd43da46553e0d5b90a8996bdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f34ffc6da5f9a230e85e52dd3bba2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e6fe1275168417e3c1a749c800d15573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d32d4c32c2994ff61db35a9644bac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b73e742f36f734836b19319b42884575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395806795a74fc704705860c1075a8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773780652515e89ed8a2a4a2a7e64ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac0ad07b3f5d74fefa83ef8c18e443578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a3eaed066fdb5aa651cbd6f34ee2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6ee2b21de2e882d7827d1202c5eba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80b18d91f40672fd1936683e06446a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ef0516a6e2ce909d96acee1a8096d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa0086c0e7df16162a2ff1773ed7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7c2ed268f35d3687950ee11a21c5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c641466b70f6a8a2f242657e18a73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc071e67029674f974077e5ba3c02094586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050eea5379c870458168ebf690a3d4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3deb6510a470540c028db3465d8fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2f4c09bc00f075d7dd470772f30f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f089e8d510b409508696ce1d852a54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c32381d8d4c4f52326744393f9ccb3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f55e5c8150298dc8b7a7897f6d0486592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a69d8f2b81c7031678b916fc1eb7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f16aff9be821c85c85fbd4d4bd689594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81577f02b23708a332d4d49fb9b9612c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba950536b8d7eb59b6be6b23c0259e06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b727703a54c5840aa2b6a86f1a956597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d948988317076bef85c7b410650f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14252239077bcf2e5245a37001258b0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870dfd26eb2effabafa8cf8188becde600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f53562a6578ea35fca145dcbc2757d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8554d55467fb4670773ac8762cdc0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe0709031be983dd3fdaade26e6af9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4fc8884a9db49c3fc63361a5abcb9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f908cfe62b2debab09054c0ee7c617a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc4bee69c49c5a84670808dae888f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185be9d63cede8c691d45bbedb103270607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f8fe93b9c6940f775a06b48fbef0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49cb7bc6a4f28e84085cfa558dad6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c26e436c2af289aefae31e49cfee5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b1fa4e6d9007e0b6876bbe32fd5fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10fe3e1d1ad22e28cc7fdfdbc94748612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11c9bb4ee359974b111eeb39d9b4cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8612a66024ca23e317440a646a13c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebf04a22f7c3ea749f72bd12c9a400615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91ec7e3ca02b3316d23f990b1ca65c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecf7eb3abda4f442ca638ccdfeeb00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0f3dd11564e6d3ed186de1f5c27cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a444dd25f725f081a2cc336bb1954619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a44555d61e7eaf83a9039d50532fcf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4631f65612a5bba71c78fcd905259621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20f556314fa765ed15ddb4d2ec4cbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009ebcd64e2f6447bef6339360beeb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac209a26ef314d698a68d60c8aba9c23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff39e35dc48ae29aaf08699c7a168ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02938a0adbcde9331930d398834fd0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca6b3d3e12e80e9b53c318008f565b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed7d3b63789bee2dc39d2e7101a811628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0869ea5aa6b05e185ad61a6981d8dd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c601c45f2468259d10a0eb05f1c0b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fe84f155617df7f568a19c1cf6f41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4528a6062dc39fcc05b8c2ddfe7e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dbc2d4525236c483a70ac30c88979633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c90dd04acd41210a9af71ecd4a589c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4675243c23279c82c585a58c97d3cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e7faa02a1d10d376ebf5c25762286636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cdff1cd944ab2ddc4112dae29b23c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc54355680298d3c244a7108a1f6167638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d5c745012e6b627e7ecb77a042b82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d841cb2a6b87f8268d9c8b1429141640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c0a1111a3ee1930b5361570929c7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255d50febf87b0b33b8bb58cf064123642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba887c5cd4d09252c8b3e26a2f372d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a72d3792dfcbf4fa55dd6aebf8d3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193a10cff3c73239d3882db46d1a88b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01185d2243093d98fd6940ec271a22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff57114e6c719f58bc3bfa258096193647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e9dae8c12fe52f73e74586e0ef41f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe29f9f164b732cde4c282c5e997068649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f31483e15bba0f4b1be334b0263d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed02d3cddf0ec1119c3c4c2e41d3e7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6f6b9eb51972b2a98e3436861a15a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8352171c0de93df35eb562b9d4bdae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b52793598eab0ad310f6dc8ffb33c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cf2b015f4c6e6c9bc32177d731a84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b7976066672fd9eb1280365ecba5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79e8da8f4dad4ffae0608f1a5df1c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabfb2697dbaaa8fb560817440d07e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eff527ef96d4e32b3a08966bbd317e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c1dc4e3445c709672c0e2bcaf2b57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e1ac4eabc806a81dd98ad7f2153d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1f062c6af6a0f6737d3d320035512662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7a0aab8520abd425457cb0ecca6b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c7d825327d3004e229cedcb72a13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018cdbdf65724a97d272432a29850c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e10722a708258991736d17118ef46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e8a6eb881d90ffe8bff42a0dff593667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377ad53c558cd307c458083e7f8de76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34c40606b4a4e1cad428d81ac4be16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff651f8c06e8226dabdab97a0013915670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50efe06e7b631aef7fe9995933edb8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34cda9d2315bfe8b3b0b904a1d841b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ae80aca70e06ecde184a40218efaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1017c360b570774a20de022ab784037674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219df25df4c5ccb6919238c036115ec8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472a4420b6c16b83c25e9a0d94e4b5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa186dde91a4ac6aeb84da1220dadc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74efaa603d39976ed5d0526105b217a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbea7fc78dc22eb0f523891b5966eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b465f19dac1abfd0ef8ca14eba1c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0a257b913993b84d21009c4317f8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0c542642b415c68ce9327f84b7f0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312424a19b0e8a713e7e28d605d42691683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23500ba1b88c42aaddc51875d61bca0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aef9aac042bd88a8f22d05f0ba4c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d4454767badce81988f0ac033f26f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289615976cf2064779eec6222d11fc8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8832918257fb7a89dde445e62e09e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b3bcc9af7ebf43bc0b47da4bf62ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363d91e6e90cb56b0990919f40370c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592191ba4bd7344d3208bbcf22b43ace691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76329fb73be3a052f350fd31ac5b0c2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8581324afd528717f7cf73843399bc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a609cb3950850a297eff3254b273b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7954c74bda8515539dc2fd134fbce7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c45db3761b59289712c3fa19a0373696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdb37e727f6fc0d3652d2e16e17935697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404b1484a52b76592042070eab0db24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed45529782ff0d6b099f9fa58f11c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f25c3053344119903501b0234c6b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23066d8e1c22050116b1cb23bd2484f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52b77afcdade737a532d705cb640fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c652f4e812bd336b19db3ee25fd01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71cb29cd04078bf6d2e7c0a2e67201704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d75a3039e68849bb4ad2fd8fb48c1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db7202fbc9c87972c860baa390f5f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb29a6deb8c80330562ee72d3abda07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb80d99da685b65cd6cbf5e29f42297708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ec6bf9cbc4338a344a9269df924ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0db3eaee7dfdf831b857abc9d6c064710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3045d13b4256aebbf92f8277084a8fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fc9390b3d06a711d409a21f7d2819712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30dd6f748d48dd05b3b8911edc3eb4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc3e5b9cab15548ccbe7b9bf93a641714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e482a7663aac82fdcfb72ae3c872cb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f2f762914545e7c8bb87a524226a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0dee53deebfaf0230cb234cd5b80b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a885c47a1a3b40459f381382a4078d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f837a1962d3728e66ccfa88708f038719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305993bff251877012b1fdac230d177720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35188112e88c9b03d31812eff14e9f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ca56bff1c00befdfa1656277cbf05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876ae0756de6f7e13ed110210ec27b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005eb9f0bbcf51210288fe9db4422d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a00e73395c0428c3ec478d7dd4841725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32151324f1906ae3894fc9a0201e0af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dfec72aa3241b710033fa27bf4a3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e3070a89a4b613ed8b05e8a21da1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3da635f45206b9f36936407d82663a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edfed6be729e2c08f74ed7050303a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4e3aad95a42f9458bab64b3193886731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f87d84b60f564749692d7bc5ee679732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d77d723403b36be4f7cbcf808e6fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47932b0d5a9c5782f35f11b96af688734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0d25c46bb2f644f20942e3dd5898e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99068c123d375538f9b7a8f6e03ad51736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c462ad452b4558d51e6cce436180922737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435eb065e12cf73e80a3ca44a946837738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fd878455b175c851f0606e658bc1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843dc5a42fe5e44012b5d414948bf95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9c45fcbe5be7853c8c8c9b3b90587741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b321686f18158c26130ef2cab8529742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526adc2aca41a1229400553b6296bc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3e0e8fea0f5457110592eff17157c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50184ca99ad598f2e0885bfd85f19434745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16190bded144cbc67a3e7038e63967746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e0d35e7e7228cf245eadecf392742747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c65c3db50e0c21b52db3e3f310dce0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d97a0c337a4ccd42f60f3c35ae4f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde2d92c5a7c17cf501d250127a05f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc1a061ca103eca42b6c6f9af046e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08568c938308ea2b1de337efd652eee9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0046b9998d13fe8b1ab06e87c21a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3f18da3eb52e6cf720d07466c0003754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff0eb0643abf76ea52254bd6819a6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc966a97c5f2b039bb33176c136579c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9ee176530926d2336710841d8eb86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215686ecee14414377fdb46cc9b0736758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e3e7382f647578f86c0bc6f678651759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>