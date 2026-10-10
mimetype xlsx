--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb69ef513b034c0d3098a17e5db8401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef456a951cc0ef67b80c688610c1832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e135b65c7935fc3e4d4c8922faa813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13c00178c8903719bf6cb8dba8453b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e527a168f3147051b69eabf1ca4f30c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befab6535bac25fb3e1b91f64881f16b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765cffd7b00c442b5fc4ee20534bd0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd241e44d7e7bf53b889a092e6343f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16aebe8cfcc0ef63177d047507375a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2bb96f1f1fc0194a122802871e54410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df84be0f42d1094e3d1819b06e7efc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96971c9de2e309915380b1648a3fc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d97423960f0ec4a4baf815a8b624113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44787de8c8b274d4f06c5ea86b260d1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0914cf671623eb8860dd1f1c56db615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adb445e881905885d3ec68faf19d5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c2adaa09f419c25393cfe242279d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17684d417eca12e42bce48dacde4a12518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6b03c445d6d4d09fd36e03c63c4d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce80d870c01d198be9fe470aac2eea220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483b40c28717bb917d01e98f4a9a3ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbe7ba47c2e8c0687e313bd80bf61922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd9c16f5c088ff8dc152ef9421a48c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fbc4faf2fa5a695cc22bc45c4993b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5372ccd445c79b1a1eb94744d5e3b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a32b862fde3f004e9ad8846b1dbdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192c2fff47336af91472ba00257c04627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478371b74eb4b94bd7d3733ca9c821a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf889ec8db7859a007ab3aa2173c5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51606c5c98cfe9380b1ee057678a771330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24783e8ff8fcdff5568152d0961af5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7f5f1e9e5bc53b7a332fdd8fb29c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ed4e7fd728f5e74a99389e243f0b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19407263b6a83fb3125f141e50a04dc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791e5fcc169236761d12a72ed2ac43935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7af6ae97dea3f279b7caea1e65bbdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb981521e61c998ba56fe1fabf803d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5497daea2d76ff2878bf53c03e67fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c74240c3961c23558045e887bb6dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3de9c80046d52253a911b7b75ee0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241bf23b25fd0cbb69aa85c02b78f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c4a913d3061f31c07cb45b9aeffd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab0db83056933ffaf871a6a80219143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a36db745dd074e81997a61054ffdcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f270df11f1497b49f0377cce40d70945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5910b5b0e6d5f366fbd25dbb2f622e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234c3773921dfdc1607c1e79763d91b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe102f4dc3941f9b7885c3d2c23bfa548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe0e8c65a359881fa47598c4212ad149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6488463aba107c9b940c91822b0cc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239c0c691a20b829a027b248dccbc4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a84112a091d9294a39b76b68d3a7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03399a3039bba4411120922a7945cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d346591a6b363be772a991db1cda2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e66f3a4d76b6001c0d7a735f9008855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8de9654f68d578b260c91d8298fda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bd0d8feee9fb5dccddd3f12ea323557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae330099164ecbeba47415243b11ab158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bce5eb2feb90fbc2bfb337f9b6959159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148e35b1e234dea03e26d8755d491c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea51d5ac3567b6cd50305cbcbf111df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efab377b6d1b9c16f1b8f4396c4168b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb100028a2de0dc9171b5fd9ffd68ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa886284842d5275ee847eab88ee3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3365064643390ff2bdbcdb4e299ee6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a012aa07149cf9119b9b43512388666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9ae530b8955b709943106d85d618c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9cd27edd216396666d4b8b510fe9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb64687c68335bde1d5f6a1756e86c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b21639518c5b3c43629f747083d4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7671e03c3a936e653b6ee6ee2375c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b022aed5c790abb792742ec3b10c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215a6a32cf46930ac3a42241d4ba00373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff66ddcb559c3167f19a341b136a9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93723712b42e43d0d3ed161bb44cbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88693f9364e76c1f279c044cd52dfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c836944f2b3e0fc9cecd11f8900e9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3388a5545e023a954d255e4bfbc0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68445e8ed3a54e35cba7f70497039c6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1aed112f5c9d32235cd3af9f85e8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e75c57ff0fcc468224dd049a9a047d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faa9f56060cc402f417c367d25b55882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950918cc3771dc76fc37fc387dc0232b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090caf1d575ed3bb9173caedd5fde1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96424261f84d683ed0b6f8776ecbcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee23460e47dfbf236f4d4d48ae8948786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e5f8f5e939ef9f6f08315b6d3813087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f0a3c1011b028f3cc98586accb2dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644ef6d56858033ff76b70aa716856589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24416209ec8bec86420c6db812c23dc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930995b234d92a4873228077a685e6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c036d8c9b03dc6c4e5cccf6d68c05992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94359005fee51ce0de481ceafd022ffb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7757c44c011428c2eac3e8dc08ef694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802fee3c96ebfefed15c22da6b372c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a289dc3f479ca307c321c616d16115a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f73568e69b5019ab6e28c0e45b492d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731c18ef43fd964a56c040440b2b44298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f757951bea46d94a5e02d9fc137acf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228912e7132d006993f97c90961cd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58c35cb1d64c0364e8086eb318180c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b3de11bef8f8dcb0d1ceef85cf0dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560aed8fefa404333b2c0170081d659103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588100fd1543e1c4ee466c74f27a14c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad7ce5dded7256b629c88ae23eeb12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c621e9a43fdba258cc455392168194e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e203edf22b8d5cd7f138d2dafeb92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c15fe4a66772bda18264d9267820f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53241b35cf9b215f9dc8cd0cb502c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053cf0f46c25d8f3ca3be7d703b2227110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4218ca090fb48728b0cd54ff200e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb9531bfdbd87c21860e4144fe43a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6442c60ebd9c587541c7e88b4b40d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f524872943e3c534be7e0565c0118d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abc7b7e3ac66c93fee097a07037a41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a115a1b8202cb8b351b6d1b841987d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bce662f37e22b8b3ed5fc95ec0863d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b763d079245ca2df6ff19081f6f7de4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9175f08f512eaab399a3fcf0d395b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f55d82895661b8f1060fa97f8a2bbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e69dc4aa452b423d4f3fe6d57569b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39029550a9c46db8071bb0c6aac5e058122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05485e17a492e6c9e4b2857441174d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83dd65c5d164664ed682de4ad927e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81650236039837362067e3cdb420ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428f73ff22889a97a3e2d2884a5b88b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28890a157baf4cef7334286a0cd6df1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904fd35572245c5fb3848f6502e274e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39bbcb635d7e5321e52a522b004721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ce71da99481918ad4a68c7f8bbd8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eae73d5407079c919723b79dbf5d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554e499e1a57291e4b55c6bcf02c240132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f0c47fdd4043c055c5c87a77a38bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ca147a74146b4bb67d8a336c190fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572a33ed0cf78a27c0ae9485fde9224135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea1fc2006e4e0b75a12a1798bc888e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e3141269a2c06f956920d55605406137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ca6d6d3fff04dc02b23dc18c89dba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d34c0ea7692602d7b26d7f2fce8ebf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed012192b03a9d00c61fcf000220421140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54513e8b6acff6ac909e6b6bd9088ee0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a3b1f5a52d85d2539f07d092cdbd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70f8732ac0cc91cdf2f6f3b76d0de3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ce1379c764d05d46a78a6efdc8bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca1b517dcbbfdaf996c4dea91a1f36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27798d14f545629bcdee7724c855509e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694dafdefd2b7d2d848300d77d34643147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22cd27b3c464aaeb23ccf91aa6ff2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff174432ece162a992d8bdd0c653ca4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9a02288e0b1181622f666ff4fe1fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a38c79a056ad58c7e02c7dc9087ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003677e45745d2dadacc33f22be1d326152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9221d0abe221f55dec78147675d34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b041b4130120086cf269d4209637cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3f72ed6a79908e19df8194e0b06a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4fcf5ca63fd3e60256c66aebeba0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6dd243ae0f42b45e2fab1d3e4c0df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44563a62061744f57c99f133158eff00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caac11319a889a927456f6f33888f1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ea030697fabcf53d06a8354abaa19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06155d3da0951ea56a8fcbdf32b1b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9e06165079f75a945250f13d2eca6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae086dd21d1deee219b2bea013048f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec1c7472cbd0e5d7c2e24d70147a1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e5a8d03bae25bcbeac93c1dc0cd56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714397a6f43763292cb70a1b0bc239f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f5e06f24d7feb4ec79755602a763d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2e81ce74f1eab229f7893bf36704e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e8130e963b2c0faf5153126a6ce26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6013803491895c639798e5f10d41b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0243700f91a9b672c9c60ce8fec84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd8712c4f35ee5bebc8daa0d164c62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af7bf5b557837fca8b63855cc644da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229a6254387a5e3e7f97fc5482097fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135845eb2930069160f447852d38c63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65830be73f7ec1ac1419ed90dde65891176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3d339ba966d1097260fa48b09ae2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828807c3234e359b424b3de4f7555053178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e568b42afcba14156a89b3e034d14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae710a15cab88226cc4eff8d30537e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299dff85d162fab17762ccc1a835f4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74155ad11c6251f6cca05d7c346a3298182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78845c79c77830ebcd2910d6590fec39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ffe51888de10b8099315e0c023869184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72091cae4022b8551dd1652a6cde747f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e51dd7546795915c1e99a3c458538186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36a70ad84445a78e843be1d0b18a4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1932c71e3cd943f0fefe2641651268188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f5ecb1e592453bbbb027d1817232a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f901b4cb5830a019b7dd3d7fe21cb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00393f6f7d2bb825e2f40ef98cf654f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35254da72321c77406aa9928f28198f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f834e7ee2d6d42978784fbe3e8f56b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fb343075582c025ea2e7b8a5ccb8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e2aca80b373bd5bc14750c8dcca32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee011a61d6290dac66727f3649774736196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e3e096aeddc594f6df6abc459f40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ddc44d5affd96b48518adf30a402d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1dd2258084b4e1eb23a35abe0ff39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c37fc651ce5c1eb2ed721bf46c13d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5482933c403bb5665a252fc1cd29f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98c88f01f2713a06d74d9f8109e341202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d4d350a9732918d2db5d53b815c6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c784a82e734f33433d03ffbd88cbdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766cffeeea516c6ef4cf7b9c4b16280205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d827c790f255230c113fedbfe683c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc27c9b8dd76fa74b5fb1dcff8644c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13e2841d3e350494c32319b9049ef2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da5fd17c7f080b1822ea7564785535209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c0c78859d4833e69cdb894538982e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f48bd4d5cf4ce7188e1498da6f6ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb50d7e2337d4f808ad67b10691c3c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9a243b000303d6795a1e2adf5b2ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5f532b35b3c8382decf766540574c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f856148ec57f4bd35d15a5fa8ca5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8198286c03253abb6014afd2a6f59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01b43faa2fa3c655cdb858ad047b4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9579ab784aaf3f8a20c07c47f22c4c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fa884a12ecdde68402c0c3f9b4b3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac5228618682ae0a5a813ae0c24a03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd7c22e023430a1478c78665ef449d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de373c16f4cef41aaa80162f9aed277222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317f9e441636d444e331b8765c185d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e189b0e9339de95b8da27113ae3fe97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c945569975399717e8b6ee9aa3ce4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377576fd3b027311d5dc2b941b421e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699809e978e21d21071bc80a8027ae4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6272ffc7aef0f1cf9edf50c4f1e1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaa6253cd61746fd2a93b62917951b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da99be92c5ba28be23ccf948a561c8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02340288e5b7e1bc53d6a81faf193a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9563f471342a022f53b066775567f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f191492c9dbd369de4d69301bc78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf10c023e677146f4663bd69f884246234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e1b07a84b2c84ee9aea3ddcecb107235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a748a0c451579fbb8dac942982bf0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8711b2e9ed9a2ecd668e16ba4731e31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188b37127ff2de5a5eebbc810c12427238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a0ccd36fbc65ec2a584fdcf4e2c82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f0a30f7bf6a14adcf51e84369c874240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455fa0f762f7b6c25d64cd1ff81988d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc522bf3eb24a86bff92e78101f1640242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fde4e5a14237e89640925af7bf0971243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1045f067e0c0bc1e35fd93f67fd10a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb13dcec2b55150efb8850b7f9538245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ac601f46fd1378c9e23962d01271e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aa961b4929ff5be2fdd2e973172e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800e9e425d21e6188ac8c52a4abe21d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f87da1b91a1f763761a4f51ce26d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e882543b39022c2064d63377834f6ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd919c1430b6f6942fc68f9a334f2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78322f30d3508a54628cf5f35747ef6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652610b17da00ea7436445139b03280253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658245003a4217cd804176d4ab243ea1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfa6a0313b9d5dce8ffc4d6644fed0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae522682b7efaf8fa105699b76b272256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60c5071afadc0478c8ad93c23f6ad8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae881df63e87d55dc02f424b23431b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb59ed6e771b69139857783748f6bf2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816291cdd4d69699ea3d9b03b0732806260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b805622c37357f967019232029c9f96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea379f03ccb918aa728d475a1a2098b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e3457b88e20d7fb8e31340f382216263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633071554c6bbfefe1be8e12e606abbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45504f8f6c10e522fcb090a5e09e83ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e37bf91483bcf3c6062a594d1a205266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fa25f2eba8d059bad113190d4de39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e202f5b69a51c7a8667299e7d38451f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286cd952f5d9bebe8b98a558678d559269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf578587ac60ca1f254f52af61d4468270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa3a6efc22ce9e73c2bcbced153a64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe2c74f790e22b280921310aa99e76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c7cb82e04afaa4a158f561250ffea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec633f1f7d6c910ee6933596dc7c31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e7ff0a13aa974a8fbed749550b21e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c359d13a3179ec7939a006f46a201276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b623ef1b1a9ab1408d487b68d6f98f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21d53d014423adec3ab5ecd206019b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843d69c465a14a712414dfbca4a1ee8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914c8784b50a2f30dacdcb06a550941280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eeab7637e3caf77d426e998cfe4c38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef088cc0ae39f2ba829cf2269306b81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf54bb00238e65ed4cee9cdb833795c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898cb051f38b06316717281f76cc2ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efa4ba222fad0cfaeafab5bb7c6030285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a91826f7d942fc7828fbcfc728462d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a017d2674e1da49c1dd632611537bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a74d5b33da62352ef1154e4d1cafe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf73603585033329c247f1e21f80295289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ffd95b9a984fb90cfdbeb910a634a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cb829e5e8ef320ad7ba5c21c21d20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e54fc483b9d652ca08e22f6dfc5c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6834a23fc950719091804795d0640c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d0769f14e48cc385d36a608442edf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98595ae3059da9b8e7df58fc574513295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9d23242f319dd8e68357698110bd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbf5347538e7645e94db8b870808a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0487bec82929bff84683837daf457298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b748f1eea26d7e059626d2bbf77a249299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd5b38584a3379767df1e1a56e9950300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affcdde9cfa50d7882bb01bbba60ed7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a54e433f44147297e788a84eff09b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec170ebf5bfcf60ed7680e609e73ea0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5ec0dbaf43edc7fba36b739fac4cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c234e6e52534e63a1380bf5d9428d3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0ce9962ffaf226ee84c03c67ab2cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973115b09d6308646a8383041b42dcb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c683761e5ae3af08838c9468860d64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8377724d770185a27f6e75282094e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629fcd15fa45f6792655b3ce51cab4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ea3d88d39cb708d2d3e165d6cb5cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c925afa596fea6fbfd7c2c48cd1bdcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06b36b0066668a6733e6a0a66ffbed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c92246d6cc83ae799a8fd4535ec6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cd022686afb1dadf2036bca085562315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2af130eaf30bf45eff9f5c4698db8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a63c4a647e7f8278dddb8327ffa05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f79d9bf366f73e080d81b3f36b3a2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d576a2abc032679bc35ea3ea0bb718e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7361a66625ad1a6758f05a64ef7fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1141a041bd84be19adcaa978b005c87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a280cfccb542d8254c7e257283ff99b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57052d46fccaebf6a09ed053d0c0d74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc671cb2758ad8c8448341004f1f9d10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9756db09799285da81a6bfec28c061d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fa1f2f8eddb7e9303cf53d455e5e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcebf0303ebfa2aa191ab6006fe5c1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e822b0e938cf73c8c3d489645cfe517328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e3c41c953305700e36b469feb6f23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480ca5bf05ef1fec04cc5dc8a005909330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c53b2447e34bfc9d8d40a53a0aab0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21648902d4bc62b90040c13ca16ae793332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249496a66eee3a7541b417a671ec8ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d219ec0cc0609e710e54a4b5121b25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e0461f0b784034b10ffc1a10e5456335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f421ed65973ea6e1f68f5f295e02a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e42f68b7af3a3c2127d8666dccc7e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe9f8154271628b90f18f104b4bdb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e7e785903aa006fbea84528a209b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beff7cb677d4a7b8fa296c37c5d0d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3973ad08a8865800e32b6653921767341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d7fbb66cfcd83e8340cbaccf2c793342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b378fc5186635232eff7dd93dc538df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b03f88236fca98bc53eed45974f5b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e336db9516a8a0e168a5530dd8279345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204e693c85361d99ac0c585828d3c54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca737970d761335dc97eb5baa5977e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f8ac4900038ba0eaab9aac3945da4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e22b3a398a5aee6f6e7ef5ffdf03df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bc844ce82a220b601a153a9ae6912350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427185958c4e9e5e7d62c51f2589a584351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c0699c0f6b75f1dba780237bd32bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d902a3fa797fdf1c3431b48804af67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7524944fae552188c90cc953ec966af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065370e6d58a0488e7500b45c07997c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d52eb2a3769185a9389f9cd036cb5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c8132e5aa7f7fa84cdec640f9b62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305130175694832770e9aa58b41daa9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684efc8cc3dd19d48c4e8fc1061dd9ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac067c47300e7ad9d5901e72c07fcb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d961ad9576f2da8365376037038bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6b0b17a63944d50b60dca9de7670b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1508b8c78b1563f5b60b657cc5452b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2e63698849810f7269b638d01be81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16579a1daca310ba06bb0baf432cb1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9de24bb9186c0d4f90eaa4ef075b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354916db2298ad0b3fd6771b21fb8650367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50b80ae8a09d201d59094a72014afe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a525a15ca731a5890ecb84f99be41c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917ac6e2bf551020a0f5d2f1cd86e39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdef7f4a24001af3da264648c32abc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51ff4a6f2a7212a3d7355f6593e6cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e12d2f15fa2c1ea7fecbe03b17cc37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4dda11115b4ca5e5510dbc5e2732a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6f88132a75e2ca3e35284a127e086375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e19c55d9bf3fb6225b01d4c8c32275376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f42fac1669ac0158bc723454d0272377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0c5c7781e562155c6593c209f511b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf73a80cd095bb9db2b358ccfd58a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599daf77dd14aa3db6013d7ba27438a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94673f265b676497a9707492d39983d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cdc58d95f92fd83086e28bac0fd0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28454d7341cc8780319f2aeb0a7bcf57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e16fd5dd93efb4f73c8478e36d661384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f6de3db767a1de7bbb73cb37e5be0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaba2c8a725e98dd2fff23cb40bdb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ae7c0d789ed28a0646023a7192029387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004dd5e081d318fcd570a7fac2f8ca4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dc03d1199c6adaad9ce3ee46c0c2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25ceb793b71ea038976f395682aaff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb687ea5d1a66c4ce057043f4f315746391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6ece931abf2a4e0b7d68b93caf671392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b550569a93f8ba15ed613f5e400f250393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633195bde054538ad706ca6d8a0eb06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e619915f3157600ee4fad9cba4254395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af7ec2993e9d732fb340335632f355396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a275076e673ed801d241115f1cda2ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded294734418fa7e5582cc43f152c7b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abd5a7f3e8437639d00d4ca485a3b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2823849547b66f02b54424b74e815c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cbcb95878487170fdf97b59a9f7b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0ce6621a6913cd11ac1694a7903d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe658e6d627a60a47f761300c607d8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462b7d82c569309c285c4f1682fd027404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d740005914a0914c053cf69c9bed9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015a94ee665fa5b25697d3f7365a2ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131a242e27faecdc0a7b8c35743fd2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698429c113e180ee83545d4968df5359408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029d62aec3b2f1a998c65aed86fb73d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a78202f1aecd421ff694b3ff20f5ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ef5d49a33d7ba41697f5bbb71fcee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0246387a446b77cfa68c03067e6f1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd1aa0cdc89fd327b5121799f60f5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fad903adf370d22cfe8c9325a2006d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78688a04dcc4b6b613a7bd61624ae8f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35650bc844841879fb7fd70eed92e0cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dd9f1081d25cad8682e178491e949417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d1c59605779a24d71a5215b8cc7c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f3478bbbd4685d033113da8359b2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aafc3aae6ceae4eed86087337a3804420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd856330dcb0df2d62c780ef63ffc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7786fcc68eefd8fa6f5bcba5165d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4351a504819f742a6041240c8fdcaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230c501f0895cbcb4efa018d5a2be56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502aff9c924fa894d22df676fc9516e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767e11c2f38c085fa4eb80f3a0183ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a330050a21ab12590c4b522029d99c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d38051240c9956f4dc9daf172e505428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d53c5f23594a0eba7796a4786f83f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25421be55dd8f70228776e82f9a28431430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530a2aec48e7ca84b630b1509933486431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ea24b3c6ce42cf8d323c4cd1732c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb62e9b2b86f9aeb05b14d33fb017e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0b9250802b7f50dca6818cb06824a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b6848ec83d255d66b6b64336d910435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316845b433766add54bdbd5615b0743436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2b697629e1e925d4952ff8b01e741437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68184eca24abb1ae0acc88c315b1df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd938191315ca429f7f7c2f13c653e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9455f411e86d54d12676e60ce6b3487440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7b03019d29ee6c7ec67090b24dce5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af4182d8b135fe65b186af087cd161442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f68212ddd6871eb97556e99cd93675443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a8b7b9e8e37504749bb51817145ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c693e93aa2f85674908531656928e90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3231f000e6ca7d94e6f8e33cc4a31e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aed4e7e62f28e1c54ca7ae18016a92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113f7f9a0a0c761dd87ad9653533ceb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a04ac876968e91d6e4c8f76979bbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c55b8074469364d67c1dd00bc683f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e80c9283322f4bdaa115e17ef22cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f448f2fc30baca6026e3fedf568c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ff99ccc0601feb7f03f18c465d3f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb94c680e9bedbc8c5c8162c857ba6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de169f5fdc875184409e828f65e796e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9052fd435e056003beaf6d91f992ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e63f0a5cf76f7ecbb4f9b38253c125457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ce5e2e6b39595f67da3e8cf0cafe0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf181529077152d62f0a44bc6a6f03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964baeee43b9d61a77b2fc8249f3df8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2685e36a292af33ade105e38b2f65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380c09b265fead8654448f685a86952462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f8fcac72cb99fed28513ace4638ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caec01507d4574f676de31129506121464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ab56266a0587760cc8e926b04596465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede0ee2994a1968a235feab211a41b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e6a9c98a49fbe3e47eb7e62921385467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74399564707a116760767e52b7f8f011468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4856b2c69e47119e82c422b28088df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1958d416281d4c5d06bc82c02b5c0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0c0f2a60ba3f68ba45b921df72b50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2076af45153f4070f25fe0932fb45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e84b290d6b9513cf0789beabb1762473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acc3bb1eb387643309cf91ba471512474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9089d5bcbc01a2188394a5c287cfad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d942ec07f0e355155c69e0d375eabc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157110f49c84fc2979ed560a945ecb94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb43de68b4d145550bdace22fa3b45a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cd0bc99d01ec74b52eddaa02f911b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcc129dcb2aad5d7b2edc04f950e09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eed053ab17309e973b4ef8dbc0fb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb092b4b089667a4a5f4396c17166a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5889ca7e46fa7e4544b80ffeb197ec0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2224b75776601ae72bee39c2b67b7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db10545c89406369e102cfd51f33061485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a23e49985b7762cac7d2d545dd8449486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f900930f8e5a6dadb0222ad0486761f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb62a12cdc0947bd9acc09f5db7d688488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14966bc68e1e7054aaf940e1f8666489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c062eb81a43a65c41f84d23146d5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e8ea320c1e8b6f5a80f5cd74dbbf0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0035abf81e80f68322e02184e1b0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf9c88fde78234ea59e1f906a106a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9c3ba6afa72b93c04b8608cdf3b4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3138de12eee9257295692e450a9277a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f44026ddba1d54b9c54bd42036fc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d6fedbcb6167562ffc9ee62c13da5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad6028c69a8a95877a395d4909f3b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fc2add920ef60ba33a21ab3187dc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5280507801bd4d3a7cfdd272bad25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf0419b125f5fd9f134a03b4ab1a3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae23586a4f03e381c71fb9df47a14ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed4abdc06500e43fe53341e7207ba0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1a1a72b21f6dc0f852bd90424e31e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b9bb8cd2c3af42c32c5734c6568ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3822eeb736243cdc489c33f67cf66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842d65e2a9a65350f43dcbff901e5df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d133c8e6908e1a5ab97a5de36b390508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd0da72103dfe5efc181a6802826e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79346de5005ad7fe243792bcc63f1f24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77053ee9df925937236ffaaa16e42711511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4d13581f31e3a1e96196aa99ed07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248de808e630c918b73ac3ab943b62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc15b1405cf5fe447f4cefc57f79e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e944ab76f99d7d20017e1eb0f0b7447515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54027b2c856d73c5a6a9a3dca812c780516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364e380f2eefe07de518ede7cbe7b95517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c17302640c2bece36ea2748fa4ba4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dbc54ecc6da12c5e8f0ba5ce94d36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b75c328a010d0de04b509e3eb2756520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7c4f7a6b74bfa6154be2f6e94a6d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7b27d8bae7849ae5f4a654ab35bd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197853cfe086a45dc9bd3c3f0faebfec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ea854923cb952b3b5ce5976722dae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22581e3a5e01332b5991ab506bdcfbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e0b350ab1917e95f41c91e40de54d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf528e3107d31a4fdb5b70fada33578527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc18213f62fa4c5cff718931b95f46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bc7dc7c37cdb7ae1a1607f4f55d4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f01b276d94cb4df9c5fc61df9a17a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4914d52b07b0f0d16f5549723bbb175531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836101ee64fc8ecf492708ca8450db24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96127c86da770eccb70e697a148713de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb88ed6638dfeffc820027e7f89d45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48c80dbc7e9882d688a6a7492533bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcdfa10790416766c62f7e90dc567e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12cbd062540c3390d32c15b5173147537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbf18ac34c72b396ec3c1afbb2820a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0f7a207b1d50e0a10bfa0571d6c7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f4bcf58701772c8b469cfce195fd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8e304fc352a042cc3a627ba6d038d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4ba6a9933a04aa62f23a0559d32ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d12a7c8f0c0dba7711dc2748c8075543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec04f61bbcfba56811790412eba6f26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e52bde7fc61049d17260734a5789f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d8301ebd3357907166160084c2ed2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c25761c36558364017101cec3f041a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b311b3525041de656c3c53486c50ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7efbc1f021fa93a21d7a6222a181b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924505633c418b10f59db815000c4a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be81efe64111d106265a5f4be44730551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01719da5712aef08308f6fb5314d325b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63bf374b5a6c774ed31df0d822a927553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440bec38be1fb752886bee6cadf4231554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a5bd656c75ae62560a909f110913555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f48659ed7cd50bbd2c6bf8864c2f83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc59f6e1328bc793e8f2e14991697a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5869044a6a58ad41731dffa6216752558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd68435abe3d7840e3cb8d2889fec12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c19ba30f73503efd62a54622f58bcd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0547b1f1c43fb60c09ef31c56ed421561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16206db97e722f7f0a9bfc559d51d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fce728f64f50abc32ab22c18bcb1dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80344a076b7181d0cd3b180507de18d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e169a09d05adae96ab6c35e078594d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06992a73c75f007342a1783b479c541566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac5d284ac562f5d74ba37892dd1b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf11aa9ba4f253ee5b4122905095b39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274bc1a3b893f9bd123974173bb24bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b722a711e563e821d151867dcaad1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8410d1aa9ece8aa65dc3e07ad34b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e084d27d7f14ca0ac4881df9365398572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eb44d01e3626d625e9d754e472084573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94588917463f2648781b0d5786333bf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500e76d76a331e67c1e4033ebd09e8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b289a6a5ba06ad18f54f633c6e38799576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0f37ed6503586584a40875a1a16ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9f0367f77228a1a993a235899fcad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba558b87fb3e7dc3f5cae0895318dd3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e75d312d29a8779ec9b2364ebc9d23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206144ab67cc6f7ffa63281cd0fc64f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266359e28e4add3399bd7c2ceaadf41e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7434245a6ecfe082852d55d289f213583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc71540443581dcd6de1a76f531e8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25425786931b4679380cbe3343ff90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c1b7934cf6d1a5068ad90a79e738b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066080875798c359f1c2d81c6073c52f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd89dcd0b4675ac749f0cda144692f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0818945cac02639c043736c7f696c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c47b2f29a1648068ef2bd0b843ba17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330a288f291b7186329003ab7a0058e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2777f0a88a4cf5e4d45dbd226dd4eea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df1e36f4b72b0ee2c1f1cc734d41ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741426dd4547fc56849c17e63b58e48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05734394e596753018905aa330a907c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad6a587b619aab966c648a6ed2d86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ef131217d07d7b8e3cf9fd2144ad5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d3ad9857e0a9f92f53e0b4579ee3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b205bc1625a4ffbb64f41d08c2cb2b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0670d70114033a0a24c16c50d66920600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23751e55a41bd1c36aaab5c56fe0c15a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b667333b67f56c04ad7f1665debcd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638382dc670058d903cc323291f1a7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955613587f48ecedb5ec0d61bc6f76df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10346be5a4ce6d1267297f765cf1ce10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8609c14e2a767f1d21288266574bcc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda0b7002e75483fd1b1945c860a045607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3c65e41468b34e604678ac0dc0284608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462ab859d5d960437517de89f6b239d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a47ff463d30fcf13ace28aa2c3d38b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de388c4fc7c2e695af470df7f5663a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a889136a2e7c74b1532bd9d810830a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87e66ddd5233e45005e01a36a6256e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444a388344273d60af7cb951dc56768614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786682c6a81dd04b24e9941619814e00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fa0adf314933a54905bf978c385cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227261fdec98d01207f130bb5d4db51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448768ddc131f2fb5228a9e93fe5f7fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831426cbea24eb38f1e16ed9d8de970619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6011f25960cf198c73cd5d796280375620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f5e752759e624139e0947be048b6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15d547bdd10d75efb8551e7e8a7ad6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe55d918b285da9916399b9a5a1b6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f45439f8314ef5f1d13a24c8a2ea7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1b3b738f55a3cdad0d5d8cb6d9bfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577a46e348d9f415b6f4a1b52af2433626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe425a612b36c95a993ab7529c475d80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64c54fa6d329e1e7eb19aecfc44e69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a5fe5671b7e5ef5631ed7f2dcf55629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd7373023be5db3916fba480688607630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb441dcd933676385ac3dfa612933e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ede69b8d3bbe54b4f5814a7d9bf1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7f187925658a38a776e638ae02239633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8437f3adacbaa829e722fe024fcf7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08e8e35ab66ef35fcbeea52eaedfe4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ccef9ce602754189efad58ed271bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1909e82a45a55394ff2c69e4df21ab0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69913e46c39d880abd92b32fac6981638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55180243aa7505d002bcb4cc9423498a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bf572ee29c49713e308b65973ee49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be40323260abd0fcb29855b6173fdf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec62e31332e10ffc249f6f6b1bb9a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c33cd51047f9ea17c17c8257ebe55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb8ba2869f3defe771b173678e9ea4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fab1aebed448c62a2d1a790652d71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0aa0c558334621ff1c0f7df42ed61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652448f38095e98eb31e733fb72c3917647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c5c91657ae491add3ab2e417b90cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed268e2d3275758802cafa1a4960ec1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38384acadf1fa37dc67c8dfc02f3600c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2e80482bdbcc8115b91e6d26ff55f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcb688a9bc4a8d72c803d456a908f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28732b99cd3c6fa28275f59ddfadba38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71706f2be9fffda10e2c70f6f6abc230654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fed5a013380a774c423848bcef7c0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ab12b08d22640efd534a3f1c990cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab98eb7f4272b349eac90bcd8c6398657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a81dfac34697d5a67e1ad06ae21fc7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a1d3569233e899578e8731209cfbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8199396a10c3d1ab02084a5f052b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698bb8a4a84bc71edd540e036557b03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb7a25d9cfa38e7d6451c0ea895fbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e1476fb86778d0b6879692cb7b1a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ca87cf3521b38a8f274f9ad92f1ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e309318acc49eb37bed0d4e1013fad2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531f9262e625438ffb182786a51d18c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a164e0452f27d9f029943d3420ab0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c9876a562728c7978c2da78496d2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f3128eefd72166e7a0c5587376f8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039de7011576c8eff7fffed0ca97499670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03e740e25ecbc774e715dbeb934ae2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe7b5bd8def0daf050aa2a04cad26a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812834574389ffa1b3e54322af5a4678673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb5b214b22edbd778cf332e28386e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dca40e3f6025a26873d81ba31b449675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9346f67ac8ba6d41420d5900ab0d5ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2a032574593a44cf317531a01ad11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d24467d439e3e0acc3c80b4eb8be25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40eeb88607cbea36529128a459e59e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d315541c21b31f7590f92dccbad5a63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf584d6cb779962a3c06a69953b2787681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f67372bbf18dbcb8c98d247e6ff54d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551daf7e007fdd2161840173db19fa45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb2bdfdf936c555e813c8da09d98a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e47130e7f3eefda76b632f281ba8a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4376f4e6aab4c7d7a927e69f20ba3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56b60f07a5e811d2f04da56407d339687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a26466dbe1a5ab4827037f8a3004a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16348529cb22c5aaf080d994db14098c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbb4b0beb82d00ccd83232fa3acbb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77ef8ca9c245781f885001f3416d7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ff039cd6a95aec81f3819a3d41b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698a15a56ee425cbc83cf0358473910693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e80bdde2987c88770a82bcabb9a15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152f0e4ac2911f29a3696c584d009d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073fd05bb33d7d1895d995c9c536881696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fb6724ab6e52be67513faac20bd81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e07d1608e85e9eb354bdc07441f04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fdb67e112d1e0da9e516389bf9948699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d772e84a3fda6dcfe08f2e3a0f7de4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca1d630976d31f0f17e3e8e681d394701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffd6acec2338fef362b58a1099af42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7befb4c747e506a791fce678abc02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e020dcd43cca697f8a53c1a8250e96704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7093446f9151856953c257c6631a2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a82b9365438103552dac025859c35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1918322f9f5cac743f2896e00bd1a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd44a629ee3f2269049a1b300dd849708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88deafad49b2e95c41066111dea485b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5230cfd701e59164e8e1d76e7bea555710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d93adc43695db885d806d0fceb71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d7b3ac22022930e156182f17eb031712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b79e3352071048b2d86ec99e0b677713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9801beacd5d1bfb9975c0cb71b65e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4920933fd52b42fadfb49f47c1d9d78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560d29541c462efe9196b2b308ce23c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94c624da32c98c4d6a86def2aa8bfb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37154e90a935bfa969833f941555d5b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408816923af722aa35e654fc5f0c783a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e269d85033eb8d0e720b26a4b609559720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e967f793501194520626b7e508ca1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9331dfca3e4955894c0d94676952a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed290422124dd5831783010549f6159723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e1170fe7488f7dab32315aae814e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285a42fc31e42d7d02835408c55587e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcad50f44f3f2d52948cbdc423b205726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafa422c88f4eb23dfbc1fa20c771d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a3434465dd11f6420df89830a224a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976d4a9bd3ba1c1814db17f0194f92d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68e39f26a10bd0ccb36a5235cc90ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131cef08062edaf7abd9dc5cb424211731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19387e16aadc6e64165c0fdf91269ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972257823f794f638b0b598e4212e38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50301a4e0432b48d46987a1bd0fa6a66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048fcdbb1d286d9f751afcde79a6020735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa88e05eb19f0ef7fbbb47b48471a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdaec5adbfe74f37fcdd0b8c6c3f8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d9071e64e346e69ab41eafa056f5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c320104a0ac0655bb0cd521ecfe6bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c5696815ed0277f78a28c02e7ec2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec136464ceb54efc2e0cbd843843ed2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b51720ca27b2c913e7caffde2f9aec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5459dd3886322573a03b3795539fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016154edbe9b94a11dce417c263976d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b0a5126f493a79c7b0af4aea177b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663cf0e1d3a58fd9733752066b45d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52516ada04b04a1cd365470465d2a18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55d352939e2f24d1504884a5c0e907748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599077b3d0444a18d9424e0dce8fa83749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a7c4adcfba8ed9b4d7756aa9ed238750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5ec291fd25084fec54fc22045ecbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e4796731a61b87cdb21c956581d3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4cb28a801df721c85c86072d7ade8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ab9ca3e17cea5d02b74ee766692f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c890b4a9466bcb2c55cdc6934541a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db749d7ff32ebac9793f614062f747756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace01557b528cc0ac1db4e0a95c9d841757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4344bcbc2cd9edeb41f49f38a406ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fcb347b073d75f76fec79f776bbf6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a305e9ab3a109b07c4d20182f06691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef20d775447076696b279d948ee3ff22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889786835fafd53d01583034800a95133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183eaa150a223a5990b0e3b51a87f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0db091da5cd13d952906cd61812ccf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237ee7fbf56e2a7ae9409ba696611c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864587c363cbf52497413e1d82aa9717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925daac090112f971cf9d32cad23be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec0bf8692eb02aac4e77f832016f939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddee4124a8a7e708cd67746e4c88aba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2defbe8d99b98c3b1f2f59231069811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44872f0785cba5c5afcd48fd6b0011a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162371a29d178fa042cb93d7bc86e1be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55cf4dab93ef18c7c024419f70859a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db377b0bc5b31e7cf2110e593adee9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61860deee1e7839e5fe7dba59fdda8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4abf7d078e6e00702c8b447d5863f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a29ea201e8e0a00913057e7f10ddc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83307a7d3df73cfaf657d90d52d78ef619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a221fadae930d809db39326a95b07e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbce1ceac1d4746e013a46163486fc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5debe5ce2c64c92e81fdaec56abe7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90a8cb72fd9e630e0968938ac195ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e919f58f30b33e8e231157e36e090c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910b4c624bcd5b4e6e06ebe2c0f385425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de2ac5f2dcabdbe013dbaef571569826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e0b89e654835b8ad70f80cce065ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21adcd2b7f0b45c03e534beae413eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c8aeb32c775b95917c4572447e7df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe390d5241e96a654a2a4c72c33f58630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356aa9afc539ae021312d99718574731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fde17e9013d37171ac21bf2124a9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cc383ce28cb5bd090f05c636ea25733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da830161a1c4ad65d12895da0e64334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669c678f506fc1a337ffe066fd36f0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e186f460aa8a50cc3295dec7ad318e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16b7495eacf9df7426434307d2ef0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b8f069bfc3b570f9d857576aa015d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fca54a7221a4fe7ceb0a90b808d9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16642206239ca88dfa17256b1a0de32340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f500d46dd92ce5ad231b37ddcb78441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ffadb95538be633b6c496a7f6b55542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb515adc46cb382bc5cb05f5e49edd2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b39eea45382203f5b4854078014cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99214ea09b591467367ab1a6d49ac645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd873f1cb077a583ed820728050ee8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f84e0e8e4c91be55a90522e57509b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e0c33ca9c5886545e705e3fef8cd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f615fa1acca7a42cf7eeee66f836f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0509cf99181944e2b3bc7a1373ee7fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6060c966463def0d2f8adcd939c27851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe114d1e9dcda98fd77466973ae206052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c61a536b9d29db1c9d5ee625c6b47253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d00eeda95956918b7bf20b708bf3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88be1e0baa76af4a6bee1ed798c7d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eb48f409b135a61a440d71c2428a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b9ebb4ef9403f24e6fcf5f278247a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090737033b47c127d2de72ea4e3cffa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce3ca11e5096ca6ee41b9280533b6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bf5e6a476d8f88d671ab8bc07a0be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6495bac9e5213deb645028fb3294d7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6263a3f0c779021cf9fbf68b37b3e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a20a1876a3d7a75df0babae29abedf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540c41aed7620b7a56ca611a0df093c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225529eec2ca65cdac437fc615ea6dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431dea544566889df58e00298c1b78566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0c1e08e9e215f9e4ac474e740ab9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e542e083bf033fec0463f332d740f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6096151e20216de48db1828294b4c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa70ed053de1bf54145e70c83be9d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724307369646cd7b41a89529ef3d199371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1893712cba02334d197b648cafa2e8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbcc4151eda2a410f96accf97fe57a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbd3f7d508d5fefda3a46d3c60205274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290887c1c8edf17128ea721495e34ed075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110bb88dc8d242f28f51db6fc24e87676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651af5118dcd7fd9f16abbcb91c852fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdb752e8880b264153aa4722fe196c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822d01965e2e8212b8414391b17c87779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df493558a7c99eef43856ba41d7e10780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef41905421021ca8725a3d67156586d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e06c8b83127ce88807a37e7db7950982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e123dd295bf11ca194463b0451116683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a72c868b2d341a616bb1eba9fe583784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b413cec68f824627bf8cb795c441ca785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893ebca9734409534510101c83d152886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823c168a823edb33ccbb788afc7154d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc8e05a49017fcd1a34cdea61f695188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc724565bfa05151bcec004c1b08e4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909160147379d63f0137d0917b5e5e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0b25a21e57fe742341e9ffa6b998491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5acf8f5bf190ddbc6d9088431893892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02faeb7390d65a4ada034aaa7b6e60f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61938ffa80932740f2e87b05bd790da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d456f7e8b5776662ea175264dd3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850fabe05259248e2a93796460d50aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264baf5d2337c507ef73ba8e4696c9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9300e22de253109932e3832eaf2b37c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e93e339eca4627223dc65c1c8c86899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c58128386001d688e6c68b80d9840100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e05f517e04b8dde26c304fec6983ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324b4f08f9d85bb5a6d7078fcdd16a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c9ad71056220bf48fa803710b5b02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38abdaecca8701dd50f6d1ae4ee15c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1607c7bed1f518964bf22806306ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ca549e1926a748568e1f2900afbca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445b5000589786e2fa828a82071ac64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e89a4b8126ed0e2c296c4a3caf6921108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbdea74cae0a641f75ac40a18da7bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3adea4e7c9c5190510ceb1d947a98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b1cd550e5f0a8bc64086d2703c612111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d7e51447a17cd3f49a46da4513e4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b46a33840aa84854a2b36f53454039113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a7f83e3e71d32590c9b1ace4fb246114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d680c19cfb608b653a4b84c675a38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045168954a6270df8d88fa305e889687116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf95c69969a714c286f07941ce4c14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490d48d39cde42997b130a252c3fc49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d15838fe7cc6712c215abb0ee78dd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dfab6d37d664c05b3a1ebe160bd27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac4a6f38ef72fce39ae622d5333c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5df33345881b21749332a89af8a56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4b9ea2d6319e4d197940147a95c1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d2dd208fb22a6969ec2ff027f36b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66d29ced7721bedf47fdede94f34be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a513b3d5fd85dbf7025c2ecb744cf0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c6a5392b2e9b5d1a8ccdf85fcfeba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d988b9519648d38bc4a9f9c65eeb17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb79dccb135e857f57f369e82d2e63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d4080f872cbdde5201a7c671b0f2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071c5c6ca909684d4d057db416145f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6efc351eb8b944ea64c4021b194d65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c7868bfbb2e30d44da21cc9736a13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571b9878936713517b5deddece9600d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9200ed0a24a63df20456fd8a5eee33a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277e482e9e3a169db0157967b350a05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7fc864128af6d98392a4371296277137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e5aee337a75eb62d4a5cc2f2ebac1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3446373f14199f7e7081955f99188139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a537a63566da311b57376086f0bbd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdd9f83c58a91156980ed3d19bb75d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffafd18a8b0d4c0bca481b2831da4b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef5591abf432b13781a7fa10254431143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41742ce9440efb68bba080714136f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef563b38ea079e259ce1e44157bb71e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734d928cb9f254cc2699a3b3bfe09a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d6aad5a972597bb33e2ef5588965c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133599c6ded0930697397f1df00593148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eda2c294f46a3b3206fce715a5fac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563ae164341184b7216aacf7105e119150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49f7079576070b149873a4eed0be31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2fbc5bb9f52173ed3e86a284b03ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faae45d608ecf7bf7b417b36147ad92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fcacaaab42262f70ff01a9b8a4452154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e157a604169e10b06af5c57cb356725155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2dbbd723ee828ee5b2d21a6218d64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2775f456e250e03d1f31f0c2cc16a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399e1f1101e99d2b82d372eb4dbc792158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095a96854de597a5af4968a5b36506b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45994bc1793fc0fe72ee8a12c2365485160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22324dfd866f8673a21907010b90de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee5eaf1f2887c0133dc1668a5e5b88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767f5130c922aa83a62a82c51a07b66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b2bce48bae00a493848c90ca999f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a134f4477fca82e3dd409dbb1df5cb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84311bd27f706adc5be5ab9439a54b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39c84f4ecd6ad77fcd654237f4f83a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032c00b38497befc0d487c8394f4763168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94ba5b64541969440836401852aba3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f750bd7da613ac389e3ffb2047e6e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1315bea7e4f0b108ddff2acf6ecfa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4c4439e7989ba8492a3782ed71fb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c46e0d20e9258ebc87d52cbd3ac5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffcd95ed12280171191a455fff3566174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28234834bc3987018a85d473ee7a2b8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67f534361388bbaebfdfcbabd6edbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71171bffa16084d549a5227294ed4a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7922b173e70284982bb5d8ac1fe80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e3a0cb71bf9376d8774794d7687f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16f808a5fef1c9c96452695e94c9b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c45a7a09b80d23f98653a2b5181b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dc3c08a162b999e684b85c8bb81eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363483c01a2cdd046787bf88fd36fee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d67489374adfcefd6161f32dcd473c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29541c65a637783c72b8781876f504fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d2fff422f473446d9ef821806014a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416821fc5b0cd5485e46acfeec3f5ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55f41f98d99610d141da5881f4dd8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3677192babcc1b447a1de7fe714674189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc234b5d42bee4cb01c679304e6098f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960ca5f3f1894f8d0aba706ce1dd6ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c51138d913a003d144f24eb84605d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f488437c3d53b038911160ad61baa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48caa8136649ac4c229447612d7437a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db05f18ea19761d8871909a8f823a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db2c534ec67b49e239c7aad691b8dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9f641035840cf37394194396086eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aaa15dde7a102acdf9200546c49ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c942c1625378523aee78658baad6a79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b0a3bd5ece7501eaa900261b53a35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90abdb86861a7db204679803ac79788201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3395c9294b6bdeaff4cb3ef517d35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c1b7b879669750e38c773e4561641203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19825ede526a21c04f7e48d2ff7c570204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a678abf333e136f01ada77deab26bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7e8af4f3cda8ee0092e29aa1d1eb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166014ebc8745e73ff0623d8ded9869b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8ad68a72aa5deee3bb22573e2d52f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a1c27f306cb4961d2dfa5a9c77e82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e992ab874b89a2f374d030400c1ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348364bf3780606f628e172d36a252a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99624ecc8d4eefd0631dba3f3cb43d45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fefa7fc2f8f24ef0f7b1febcc68a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b391ce412eccb8eaaf803f6a1d87e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e1d08b48bed3736925f422e7fe041215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285687194701c33e7832d2a3d643431216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b43c9b460ffd51395746571c5e3819217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c975310323755dade7274eb045d2cb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800549aeb5e34e4752d50b969b4864c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709c9a914672c2d177d4ed64b1eaeeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa5a68e777031afaf7c0386eaf3ae2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57c28ca78b6a12668de02bc9dce15e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdab1e1861424231cd5a327d748ad8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a61af46a964ccd2389522532c695cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1652f46cac1aa8c60b4ba411b0371b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7864b94a5259a52c6764e5d4566d1a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8894caffd942c3133b87537251d2cf0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e4df4ea91fbcb267e198e817404af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c04108e7406c86f4900722f13b0b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cfdac98c3ee7724a7eb6c3bbdf6e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182a18bd47953e6eca940d934e520fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d75a4d3d5b1f374d468879dad5e20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6977c5f56ec8818f7883ca624cd0b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715deff415cf04384f9d427045b809b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087ef4021ebd2a076064e9775a88672235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35166e73b5dadf62386ccdec75aeafd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a466fa05e1fc21e89ad74b4d63b34aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b268378c8e4a82fecbae2ea7b078005238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741a1e6f9d906c40eef942da10809e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d04b01d129f4a945c8b50ff6c2591240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d468c744ff95fdbbd393a08bcfacbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbec75ae4d68cbd6ba9008310fd6f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8f5352bd70c31d650865252355d66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b466cf6e61da4d815d6e29b18f912b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4ddd9e95c38e4ea71aa5d9734eef4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea559e793378fc980a6ad7cc3ed701e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3051ccfb27d3fb6e0f34bc0eb9007e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd66dc5b73f7c83a0e324a8fa503cd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee992f9b0ed0585ac3b8dea71abfc614249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfe19b2b707303b14bb22ed8726972250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e25df3d25dfeb498140a44ce3056f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24292665c9ea1672cff59884370631d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4667f83f65503c148b6a0be2442ff5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285de2766f050e2cfe43da398edb0ab7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2feb7b640806e621f2d527796344d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b03d28593433bd9dd2772747a3e59e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c8793a9a1376d27febf21cdc9468257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c90e8c1cb7c5692917f42e139a2e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025064ba7ce60482aa330698a7d4697c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b6ab2f10749543d6d9a93a8d0fa3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946f141ffd7eaf59377e447ca958972261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838693beffe69bb4a8963ecde98d2ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9dfa149c0556ab9a5290cb02f2e66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff661897348b4eb0c58ed23b2718a0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d68e55a2ee9d492e9c482cd8cd2c82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75811ba31c2456c8edf06b7a3da74c79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec8ccf8bd7ddc880335045967e1be4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a498e6b5530ecd7f2cf5def4f910268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509e051687434665e1d567995bee353269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ae83e4f1cc3e14f26e2bdaa4c33fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cbaf80776654e159a5cfb6fb17f48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd684e910a7c40d0121fd753bfb26a0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f59eb6df4e947baf93f17da62aea5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bc76e439eb205b7741db5664b88f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2e58c1dcc6823c1f6317bcfd7c943275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51ce481bd931660799a8eb66d7e160276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8c8c9684aa6cf28a485425a85ff4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d3f9153d6bdb331fdda21df4f54f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96850fff308a5c003181171d530fe7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09859734a8ddeff7b92e4dfe2f86ee01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5450255d241a4ba3d11ea25632384281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfff3b43bf39c39ce09e310b46aec4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e703746b7c57d76f293b0d42ee38d8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2de5eb35bc78a7a59a85c51aaa3149284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bff40c6ead8c504d163a88fe3b3775285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7edc3e1bf0218c1d7eb8eff50c3f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e022a78fbc0c8eb9785e9e69ebb01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab1b147ef70c8d3caeaad0de2174bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141f7139c9628fa44f87a2f9f825ffd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebb38d5c488a7119d257ec24528419290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dec3eb25701a73518fd0b71637883e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c236c8768590790f730c4871cf5a9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d1af1a0ffc4d3d5ba090ebc6d938293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05addd3d0386980b89da1c557126b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2cd43d7defac6b23d56c48cc54d6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1a4fe70c44bf711cc47382fd11ed4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59403bb700a25d37764c4f0aa20654e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653105686159b09e4f52f208e8209109298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81066eec8465d40558d8e0f39306662e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c15b6478b3952c267c5e9fe1025e62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c41ebbe354226cf69bb1218782dc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250ae03cd48cd152443eb88444534e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551a55eeb3136a15f5d8e72bbcc8abf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d477f6182718ab063df34956a46c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad6937c9c4a44c9474a3332b0714c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb48ac8576f297e9afe7672deb30ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827c360f9f6b7b5c254bae7e803f415307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279c075d51381add354566cd5a763ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c701c29d63ed354e7839e3b527a4a5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf768f43ba770801d40ffc9000e94e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65949a357e0f9f22f4514f10a748138311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71408195c1d392f0499fc507cfb9cf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b71dd076625c6b205b853da5e5149313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52768ec071162a2af19f004dc0e02c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4863eb945a5cc36eedef67e78a0ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912121be91cd720647f6e365265ce318316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e1b45778a9df6ffd70433590180db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba9dcea6a88b246b27a11df8030ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d47735904634e6bd73e0efe18789f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdce967727d0abd479c163f8d87ccd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8942c49085e8ed5034afceced337d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb0563fff9c5d9fe44239a857bc55e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d7de120b8bb526503e98afe05ebb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c416a3f231cbb2c6cfb05ee9234e115324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2363a6e2d21b1feec3c528920b9699325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dd88770953ac0b69a092cdb2d04f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a93a99aed78371258f7e60761907c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a906055efa2c9bcda5375312a29ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1053695750afe2d11eae068bc78a3d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9cc23c471af5f95cb92d1b18cac0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c8b545cd4e6f29202cb18176c54b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4d546bccfe5434ffbd68330b7eebb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516e59da52f35c7e265b08f6e7c2620333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d50cde008f097412452b78a15c89a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77082db579a09d6316f962d02e28106e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477f87b80b8bffcf1f3a618eea7e284336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912065f3471ae020275b61a964d1001337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020c0263de713badedf2ff7b116bd0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf67a62f0808bdc79f43a0b526c6ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac826d3f8e8574c7b116939e1890c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17860f4540550bead2172a80068c6629341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4709dc17544a9c0d27764949d369b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfca636afda39584475890f31dc638343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fd47307789e657be66406d9d5d010344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa0f28bbade31358b6074a2645ac1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decc419974ade2fa3b53a8beabf313c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7e5774e63feef6dba78e6a9fbce36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f8bc342b6aa1073698ed8b73b56c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7efe66a2581f9da9c23c28ddf5ff0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fa645a1584da523ce5792e014723a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39b80999029e20e0aa781c4f5db515351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb658c34758ff9f51e1958369f7047352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe26ee91b5c5e0139760e13145147a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3650d2e0bb39ed78558eeb6111b5ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044afb19a5486c28fa93a3b7ad18119355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce623718164320afcb8e9ee5f46ee2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b9aa9a7f512ee3872b948c819f03d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf14031a012818f7cf39827417a17a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb810ce48b78b93589dc23a589568359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd7c1ecefbdd87169eb4c7b2375f88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa7ded3b8fb0c32b3a81c0efc72239361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10df9a680d474677a8f60f976894f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f691f265c321ebd0806f032a99b19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56332b926350560264dc63c2b75e0075364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59fbb1eec2969ed62e9c38ed8e1dbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870d5fec0151a73edce6007ff8962f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebaca0160f79738b51ae2a4e73a13e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2246ebbd16bacf7cc1ba75746606f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004951f61071744eb5e22d254232546e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7cff064a195a819f802f2e815c20e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b21d40d27f888383cd8aa709e338b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945cdb2ed1d025b1dc029eb4bde8e8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7fc9ae35b5d17ad2bf482564be5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361a7babb8356cb866c7be60efdc49e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5142539206c1139e918e09ca562d02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb27b0d9df8ee829cfa6db005554ece376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a9e049688c0e7e19878809a142db8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599bd65f88bff13f1a176aa6c88f862378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15552dfefdca2696ec66aca8c8a619379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b7d7616867a1efca9140fc4e31065380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dbf94f7b36506ce98c87125418f2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416c51d37badc3560788ac299f4d61e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f45a279d7ed1460ec4c93092e67cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021cd4c9382cd2ad14ac60d8d786a4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673c747f33d1e759a4caa20d7acf9d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a135b38633ab7884a811a8814e2072c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58b8f644fdf439302c3336f0dc42d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc009e601417121a39fb788c4b1c7107388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ace8d573da2b41357e52b9110e075f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa356c08e862ea90ca25f73b64afb10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6eec1006e2a2ba3af8ae889b0c53c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26277472df7f80ccf3da74c9adbd2c3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20577d64eca6a995f224fdc160ddca59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d0533969d926fc135c5e0935c0519394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c727a3ff9a8703750a54a676709a54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51287af0fbf50a3af54ef0c7dc10b6de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952c3c23188cfd1f5d5a23f89afe916397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44ac8d01c2fb25c6d3f75c0c002955398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a56d7420e7e2799244b556e0706a6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484c1ae41e9790a7a384daf26b55c3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dde7d60daf4d4fb7c7e3c6211b77b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673a3df58ab14685e764ebb54253cc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baea168af9f078927ba491c66aedc3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b274d6d6d9f14bcbdb944dd40006f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b8f804b6baa4b2910b8eb4b26b3ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9778355a6ba6daa6e8dc1df19edff8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac9756757c1e346d5d56ec07afcacd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecbaf5548bad2c36db8ff9dc9a42b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf54d5ca0495299f7e1450c4c4cc49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95c2be3fe611de2cdb1113584ac137410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eca6cd6411004623593c801fd5541c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c41eaae11e83a5e52e8214dcbde004412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76454c8d3a5bced732661d3936ac38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701d0739cd7f81b3cd27e83f0dc0151414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936e70590e151828ebd2dce4ef3bced415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5a9a6300bd8d08b3d5c742bfd7905416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1e72d1ea90daa0f6b8ad56f26d973417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3278cb2c704ba2c786f42306b6d25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c71a740cd325ba094e9be5001b0af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b525f7820fcc4037a628f769b333a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa314da3c6e1536ebac8e06f93ad18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82469be0c3100bb27b4033cb6b266461422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f65db0cd22b4e38cc6e6335ad1a717423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aafe6b1b1be0f2a44187e3dc1693f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321a026e29f120baa0c0cf845825a18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ac79306fd8c14d27ed9edcc98b4f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b6a116a3379b1ed81d5a133171522427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59997eb7da010737a16f9ede5aba10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3773d46b602ba17b020e8c376f01b1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea01f43543c599d53eb2a5b65bb7bab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd7508edb35934b18742b172187082431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fabf935f735e0319a282c63761122d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbd0021715c15ff76402348bcdbddf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec145893ca365ce6faa6d49d7e99f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09140ef3ca185ee16012bd2499c02ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc78e0021962b76bc7c3d86e20a71d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14727e283132d91baa18ff94b1d1d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e4e7a95557c02f309db9bbcf063bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2372aa95302abe832e4d71c86aecb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6847b57712527b0e697ebfbbc00c818440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eb075083fe15bbd216c11240875e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf63f0b601da5e0084a4b5be753ef5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d917cfeb573d2534222f156e88bd6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015e557bff427c8983ef7b2c332a59b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d376f7d0aa6562cf4b46957082337445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2c04c58f4d45006edc0e449c360ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae65e69db647e9450d62f64de062ed8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa9744038c8d6bbc69e31c51b7e87e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61df2c057634eec46f6329989f5054449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f55d73fab12468b8531b8501f51bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe01eba961b13a4f8c04f7574ac915451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f493995b9ec91ce7918f0acda6332452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510ba62dbf08b2520da766fc3df309d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686897658f418ef1d2ea3224d619a56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b00d29c8c9ff2dc96984621d3045e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdb9859df70e927ae339e10786631b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394107470609791b841141645bcef7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e899d46db89a8a8e34368c2fc8819a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19d037baea44a7324ba774b4d84b2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8c41774bf72286118c5ce120e2735460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8121eedaa7cd7feff9bed55e574eef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0e4d05a97413079d3324e47b24fdb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4a209c29669d09c1df4a86d6129c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea838422b313e8545ccd33dcfad01506464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e297d0e1f7b77728fd05d4a969834465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d353a946589f61f744090aaa4ffa0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561e5dd8b1e16531e2ef618d56db810467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249e8f2ec12eb2c74bf9987c76371ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3df792a6688b9ebbeba4e7652b8e4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca165cd57ea682caeac046b73597a99e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4104c52ab090963e6a4def63a395c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f1b8650503312ed9c9a11b327607b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f416b7b6330f51b5b610412ff75de5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e79da2fde39fd7e27149b0ca0b814474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2319b29f0cd5ef50fffe6981fef6c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff6ae74fc057f1490ec3b7ba3d8cc5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840e4ebdd378dd604248241312eb5d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4746030a7be36d9daac2556561d40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9b475234fb99d606ecbd73ebe4312479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea919e7cb6a9661edc3e78f951222a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d41ba01177715e62dd9c60e8761a3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749285a51d22395b23f381a505edee3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e74b5c41ccca12a3336b67e995dec3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810c921b6972f4d4fbc1f650c3543c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47fe2eca807cf62fe580c6a1c852f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97439d02dc8f1409942710f49df497d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a296d83d183dd0aa32601b7fd3f8281487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5706338969360f3da972141562733e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd389d0d778395402d288f795e7c32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca5b79f5376ce441a385f063a8111f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62203ec41ec592c7482de33522708b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cec076b0289739f68ee63dad50f45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6c17f4dfe2d9a271a633380ebd0b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d01136772a6bb0321330014be4d0d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf7825fe6ffe6ac066a45f2ba380f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2f2d054461eac156661f4afc8eb87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7df8d8f05eb45f761c9ed293faf47e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d7750588569dd218902cdeff0a561498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5840aa44454f511c1d25c44351175499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0a7701295775594ea232e657a6d91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39091840b42f7c70e9ee842874208ee7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474d07deab2e486b487a2cf33f8da56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf73bc57c3b9a7bd65643ec3e5668a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883e68148cbab7eb05229a683d8e101504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25baff8233cac0cfed946b3553ec829505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97d6b1bc979a0f4a386815f012d71b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cfd1bc0b4b8b5039ce7749f85e3a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc199df67ab6084925de61d4f58f401a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58561af18e49567740c828dd85849ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b170ce7d302e542f40e33ceebadd4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afada629d0875ca42c93ca60bf367117511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370efbea36d9266d00eb99eca030ab33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81746d7f06b31ca1652ddbf8ce3d219c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605389b5fe6bae3ba1eb44d7f28e6c0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961082b28e07c770f39fe1cc674d970f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3724ef640f7f39a29f40a06e845ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5149b718697520aaca79b4165f59815517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e6bfb3b3e564f8ca9e3432f2546e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3102df4d01f0ca36c520758c4ae62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e25cf5254edb40937f4aa333919021520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090989142e8f6d5caa4ee139d5ba425521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b84229ec1480142eba2b6fe4ff5f3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78746538e738575cfaa302744b3c26a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17a7cbe05515feafb9bdec59e88132524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d941c655d61faf70b95c3ca4df4ddbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47798f7c982ef75832be3019079ec2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0123d9e4698f398a862740b1f871a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46488cc82bddde4e2446d34f7cf9ba17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1666a297f034b5842e20cdb740b767529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f579af558e12759a02a8391c5312a75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f32def8591be30e722fd79a0e8ecd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464052df4e64f871410899f541d62199532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f46eca3d4d2992756619ff3e69394533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2967ab214aaa7b4e18cefa6823fadd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d113f84e4401421059a2838ff6b3769535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95f8da8158c0b333e09fe8183a8c54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ffdb812a8b7399e20db4abb010f7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e98090817654e442e825466eefb02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc68489c03291587bd4f605fd200b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a172b028c75127f2946eea9608beab0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d065df24853ad4f593fa9454f9b5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c714ed1dd3ccd3693136578f2814542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c913f2732cc65c7dc03d6f52e41968e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb94414a20e17a01b180074d86b7c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9b38f1e6ed66d3ea2490a8b1b42a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be75caa15e7b704c7c139945e872cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a94fecf12cafbccb5f3e29238a572547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e429073e036989749c535aba880cbfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc8cfbbefb48bedde7e9e69b94855a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ca0efb59c648752694708e0f48f15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54ce2d6caf1b23ebab722fb1376ca2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa4aaa9b56f8192c3484b4610282d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2644584fa9c4030586f8ec79660ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b67a3502cc8e5e2919bba9a8eba5e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fd95df97ef63def1f157bb82b154e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5232b8fb0e1dde32b9a790e428548556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24081b7fc169fa4564aef90a81e780ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf83b8b9ab1331a8c1850e969fa0116558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa416d61638438be0f1be8fd6d676b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204916337adcc892e264ed1b3e8f4727560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7053e4b0fbf77fec71c8297f468e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c300e1b03ee31c270f844cadc9d3192562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f59a92370f096b2c4a65809440986b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc63d6986bf7c3ac690052fb40ba1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665be002084dd2d349a3d3a535defa34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338a228bb3f5514009f6f0898dbfef7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e29849d92b61d940a82387b68aca84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba3d4d7dcb1f5b9b3b9142f22f9e19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d73d9b68174513985091f9311548c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f1e24a6d7c88d39617f0d596fdb72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb5efcb99f06d5b70eee3ce6efdf27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac857e619ce3147aa0f00571f2a0424c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b364900045e803b7e710240e1916c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd27a39a77de05b18d76a676b40cf04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d28cf5becac91ab9c14106e3b83d8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905fa8c8bc3d81e7fd61992c33819e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0d2d09719dd4c314402d6305680a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e13c7008538533151144c4a0605b23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321cb85b62b0016a9cd57323cda367579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c69e21ae6690fbc1a5911a4dd744d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a70fa664cfad28bb5d2595765afcb5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0777b936b4cf6b702e70d3b6c72c2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880ce1b6408754399c1a201ae9adfc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e7fcfc843fbbccb99ad3b1d3246b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea9d861b5299516a0f961b136c10dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a16996e880108a0a9c65036172551a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b99eba184e206b36bd3e3c2f77c64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abceec9f1a93948fe5b01f98d2d2cb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac704cbcf2abfb63b42423f54efef0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a8bf927ec9e57561e176b1c41a660590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a408b47aa3ff45c12e0948f4455c9af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49263f0b5f49fe14553dec02c015e0b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448303f5f303fe0a36236b719d2626e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8083879141cae83d32ef7deb971e2d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725d02a62ffe8972cba74c592a74a64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf28005dcfbde9ae2fbe467b73f6f32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7099212d1d21fa35d8da1f9d116c7db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee6cc7e498516597d5aa95257f9b3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ea688c0a4d65f39700647c9bc4e52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c693b53663bf3b75b414a656b587b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f488474473d2a0284aad373bfcc8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752fb7e4410ac1b98a5323eb9c254e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d2c3fb9041d309e2c3df7a37aa584603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f6e4fe11b6a46a0e6dd8212ad2de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8894867a351963674c3d3000b64a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28563753fe2b223d595ffd2bc939b12a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2514aaab24e545b2ac5a45189c07af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f55a91d9169414b2cd4bfea59d90c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4d65c6b7810444e65fc995ad8578d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d144db8c1070b0840b96d1ad5a1f4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd510b92759da953412584afa7e5d5e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c44d651d4b4d53b87a42407f735f9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c4db5665d79e8afbecf913820cdb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c0c96f7505894dd14a9b552f68f66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f73c76bbfaf913cd942451ac1d555615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffda3c4e01185ab516e33f0fb21f89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269ee1fad5069ad51c053315ccecd4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a935535a38e0c8a3cf03c9620d9eee5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8e440c78d2d239c621b66bc32d500619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbfcda312585662b7aaf1544c52697620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c547ed540b076bae39f255c93d9864f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0273cbb319ed489d8f87ff3c41d99df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34197935ef5a84f495fbe8228aeb40fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97d00adbbec655543bc512649c0027624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e9a843ba4dc9a185a986686dc8484625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c73f3155fa2ef7528caa421dd83c97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ba4a81427625b00c421fa9864e0fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a37d748ea31ca797012b9da0ea54d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e1c3ba211bea5f5bb4bcf763b11f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571fed5a61c3bf4cc0f5f4a1c398d19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ae6a720f47df97e6bd39a21ded33c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84c628681e7b596fd13704f70fffbd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a674c52f330733439d7f7cba3218d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a7401cd141a15596b6be0412f257634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5312deb4d283170bb475cbbe0de362635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2d9797fb55f7519b5f88c6382919a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7159d508042d6a7b5ba1d1739bc5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ed497baffedea32720b7b8eb26c70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd949f84ce5797071650308db571958639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4f6156a826543f6a667c87fd10d03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222150e5d73b5580b91c61ea8196452641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7a11fbeeaef0ad6259aa733977c59642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b51ee33fea7641e90adef155fc92d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08576a9d5d2d92b4f6efd929bd6e34b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f1cf8645690e31bc696390cb1b9e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188482dd9a0dcf0087aea120f438c883646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161259f1a2df6bf300daec5a9b253c40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a1df6df58c73fad3f7740c9a1c6c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f6ab0b802f0958faac17f1ebcb08d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a82543b5af09623b144f9384ec0da4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f323d7f2240f2f86b56debd252a2c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f092d637c012c5bd590eaf00dcad49d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fd2637dcb99287730cbe563eec371653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8166a83eb4a9e5a66ad6479c8e59a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1344da9346c07f2f98f070fa160290d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e98076e6a6ed0a53f61f6153822fe4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb639317be856e64f582b47b64d323b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edcecda73fe549f2230b4adc2a29e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de4a77d1329a68c902ae4e0256e8c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a912035995515fc9b7df7e4b0b58660660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3b52e49c47d189e37ad2f0022068d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c654357528ff4dc27f12ee2d1451660662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc54dca7318704f8f2a7bfa05613b4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c23a852c0347cb390b0ec96b05487664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb636b704825d56f925994528ace7c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcb5333173f243be7cd8450bd8434d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a23e9c5dec763f3b286688d710c9f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f89d8f1bfbadec274d94a505f3ade0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a60df3f34c15170fd0d15b66e4844669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354ffaf6fca9aa506136fb77e80fc72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedd713e91a907ffafc507e784442bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0889b3f28c918b6cbe83c4c07f1257672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96bfcbd1281063956be6e97aba3ee7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e9b1eb64b426b61157d5ea9db6a03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ba99bc18bfb095c83123e8161491e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535c4d43fcf0bab342b4b030bf6623d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f788dbb63cf22714e067563edaa45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33957a4fd44703a38e8cf937be1e212c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ede16b31eb5f1de35255c2edf1d151679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbcafd598d148e7902b778b53e1af4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a460d9e4937b729bdf7e93e7b6d0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50e00b6e02ae2f78dedb42320886ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f754541b073cf61e0a8b367be3960f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e7d1777d6555431174498bff2442b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1610b8707ea4b7bf35757122d7acb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0084735073751e3f98a5a94f6269d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70c38d7374b6abbcfab9187fcc5657687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4df6e48d963f4eeac5c1af0cd86c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa708f0a8a59e6b08876f81d11de60e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ff7ba1bcd1c7e7b990b989e49cb72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19845ba2c29bb64728f6cc6b00ad17d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc45ff33d139c72d2bfee5d800f74f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688211e9c5337dce3bd8eed09df85fcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56650a548788e14d2c35e422ead95433694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485688b39a55e8b049fd04ae2dbc462695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e421246f27b25945180a930191987e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5223302bea975666e17a7675df6a18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b111b26554b0a547eead665c0408f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ff309e6c0cd8912addf855c03aa92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5d3bb69bddeb732cafe9ad6e3512d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a9892161272bd4620c8e919cd38cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c064b00d2092f7263c761c3417c5290702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53b8852340f1f6b38889ade47ff3ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df10f8de95bc705eaebe6fadb0f163704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746b8e0b312772e9d8e208fac3cb22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa98bff0be014e128db6e3622d9c94b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858e3189f31af76995e8e60befb0a37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97093dc552a48db4142a7fe0d2d6a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb9dd17e2a7a08862877e1423b7c14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8462a1a7a345802a2e67c8a1f99b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c385ccb7d76a5f9a7150620484b6e36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1e51b5ef8a50c14f6425faae4007b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff076871a5888f1eef8f59ccb8b7f45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b13519e1d4acae2a16a6b72e91a9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526b35531c0de98f4090307fb8c934f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9063eac28bb25d3379e0cc8bc63f32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a1a6149a6eb18060bc1aa92ae26d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c94d7e48d8336cb5f132d591746aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b9718b4e42194b9c031152e59c5d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526ec503512f16aa4e4991bcfd64b06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2663db758fb368393622b74202b55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669bb49d17d8fa3ada884ec81734d1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12195b21adde5c3054e8987f3a8ca1e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d539129f510a3bc7155dc12314a48c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65900ed9e04edc03ce314d97970431a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185a95f9b58d87417a574deff12c087726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff34e3762c070cf571a2d5e7987714727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ffe188f4fccb3bf04f13706b7b399728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b9730cee30574616e0417fdabb054729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd71f55bd45017057521d734fec8a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c94f125a1cb5877071ad57eb0be6fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474206d842bcb60152554d181a206af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451599d425ee209e87aa244829e2e1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fe158a32833c81932767abda94095734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0de94432f2e49f07cf709bfe1080e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a1a99bdd622d03e42cc34c8c9ed8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a35e082bbf3879f0a41418202c45c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f042d374e1969f5c0b2b05d51222cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163d73733ad93b366e5ec8a0d132b0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d7a2d7e939330342eeb1c4847d201740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cadf741d2c256363ff62d7dc950f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e0413a55b504a3a770c87c80eaf71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55451d54409dd6e25e279a2d6af72a71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd948c68d515edb756c8d92380b28154744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890e17dee32c1f9f81fd5fc28e05750745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5781e3cd2dc03be54655e71d9b8d81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c160a4477187cb22a629ad3f9dc71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc52d532eebe58346250eee51a4408748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558819cd6f2006b41a3ec406997b37f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518495cb3e6b2f841111f2ec75fbfe2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542286c88c49b42355b75b3ae73687c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7c9d037e2c9a8c9f3331163fe97ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d3873520fe6c0c18b8505ba6d0cd0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>