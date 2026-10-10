--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed6d2cb426188bea48e1cf92b534ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622876ea858045ef15b9109961cff0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d61d6317ae7f9568f7a376b25ac1fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3299f17179e84372429bb0cee8d0ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95346f225c9a1de4f99448e45f83fb105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d314721774cdaf914deccf0cca78dc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5a31c05c3b4df60e5fa7d4f87ec897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90be214baf3e7025d7c909894fcb2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe750fdcbf3e83cea5bb925628b5b499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2d0b755a341339c5200ccd7e3d8e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babf8266e89e70cc6c424f4f78c9f4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8690a03843cec3aec0f78700987e3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956c76d81481df56bc6e13d76f92e9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3900feb4887150df425494486a728d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35904600a4039b88d89845b7cb6da815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df736e2f4042de7bbbcaaa10dee7b20c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa301361eb72736e3ec14c48ca0bd3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a37897cbb8a32a891264c3fb51f0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc08eb68dd30d21f79fc5b7e6ed13319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29503939197ddb922bf927bab0445320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb86e1888a59341cd81c2aad1f5c4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b7567d52dda0b002b101f5ddccf1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd39e114e8e2a3bb0a9e75686f9e7cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fc3b1cc2552d22a5f8ad79a53a9e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da3289ab4ec52a4d035dd8a20889e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d502c593d6ae74c0ab8ff34769dc5ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f353e87fcebab1fb6535f870a4ceae527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c33ddea94fb0a3742ffdbf1d20eca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add188027bf061457f81a0506cab54129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46733300d22989beeb1ee060823fbe030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f9def78d6270263750704a855ea6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d89b46056d0dc4d00b4bf00565285f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8cefc9eff147da67ff6734bce566f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3590e4762a3e3fea90a894726a3d9f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85d13e982e01281be4d805461ee3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a91a1a181bd039e99fea3ed97b6b2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cf07c44918a1aa060af635b28266937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d7da4105a75bc518d8a4d308ba1c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f178a317f8960b42f86a8d0ee625239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe371bc049638bec8ad06de1911ea8c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a354f267a8e3d0002e2de28fe9659241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70e52682999eabf103073e673e562042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf13b417a80dfe7c318dc64dae34cfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756700988cfab63681384b4e8e8afbdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a72e1b7dd2133804bab4fe408c499345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5fdea3a6e03b6e529f0df25561e0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8e32cca31fd5c983440d2124cba0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebe151ac04f3b61a33481e07f581c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20d98e09249313025fd390da0e690749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c524d9d7ddc820c5e7851e3b822759d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc581d97b2b87bba963c529a256c3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7620bb6d954498e146e5a9631b5114752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3adf56960667c33de5eeb235904ad953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62230404a24e55ef747696bd59c170d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411571b73a1f75611c0c446e0558341255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f079f37b304491bad4f941dc5cd0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a3f078d09d8bb5b350f95ceafa37e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c42849b68517db6e7c11ad6ffbb9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd998dbbe21a58898213b2b3e55938f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9423cb1a0b05c9974201ee1a4824c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d0e7fc17a71d15dcb6ffb7a15522761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564c69b22fc450d2535550fc1e7851962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7893f9854dbcb44e501f88a8bba82f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dbce4c1fc4a2b2bdce05a641eb2f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e17cb489c232a21f59e0f4e01fc14c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ec3cd67070b56401ffeda2355f27b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91d139f6a3367ad7d76b4508be09e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600ad95a6b39aeccc1dda2551995cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45bdf73bac27e79e1450c4da4162a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dafa66eabdbe4d1c4541812a0f48b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659164f2ecb5d3cc5667f026739326671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0987eba08ecaf6500c2d19d0a1ef572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdc43d493a4d0fa3104898c50be86173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb873c8097361e88ed4b81dc5aa167ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d3df3472fe86c6a7504a5aae5c28275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b705007fec31b47a9a2007abab3502a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525ad19991e91fbe8fc53b3430fd13077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2e02d832364c1e78331ce93c44a2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d11ad6a9a8b1bf4e100f547ae4ff7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260a7c848bae09ef280fc50dad96d8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139ad2d307f457d8266289127aa0d0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bad0eb37839962cc3dcc59fcb864d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463a44cad5184acc98ee8ed377b949f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eceda8ecca849eb8ea56f2e1fd71384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771bface0dc28ae9271bf1d2653fe4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7000bdb5f1bb2336903f8f3983253c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d74733beada4682db0ef1e7e512f7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c3373059da2c0235eeec4854ad6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3ddd05ff02d98aee71b4440c1280f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72b4099d82962c7c40263ca1f4933790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b3f9473f76b63bcb78f3c033d1a6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80510924cf90ed60ad9fe07e8386a04d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30885ee0f7d87a874180a1d2dd07e0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0f10b1084400e12654ebcee887d0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9919bc3d19f80f67530642769b9fcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ec0a2bb2deb9a1e3aaa76fb505b0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008ebc0ebd2de826122083df34d0f2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448eff73786b084da85558a6862884698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed71ac5a266d2308e5c6e202f59de4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e34fce97c2dd86c54553e787c4c09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b3232bb9ee65343aac9cd283bbfb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c458135f51b522bc8d822ac9072aa1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc091d5252e981a014fda7884936759103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d42efb1f5e570a2788b455f86a3887104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8333e47b5be57115e7ffb2b55ead4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceca8b7a8eb930e70539b44d16443b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9bc0598e7a594987018596d31b43a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623047ed4f70fd612868452043699460108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c50e051e64a366f3d96dcff4d38b4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4319dd5ec83c321f40a01e79b7379ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a786d32ad868a594a88f79d6962edcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed52b3e18e541434e48ad0fdadd389112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1e9d12479617909c84569244ebef6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28b1d6efa69aa83dae37b0be198f74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a28a16f01b09d2265163b909d6164115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ed0f1813ce514d304730c2532a27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224fac234f11cd63a4234e586e9ffdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1889b4cef291cda9219b13821a15eb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f2909f6b6cf54a769adc3cd06149119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc45094c7195aa6cb14e0248f238699120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599a7d72babf0303c37473d1876ecff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c4645856d21a6dbf4e78b7c4d7d9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2dfa332cbe3f57c279be00342a978123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea20e92c897c9614c7b32c25f92574124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25330f2030216b8e3b38a0b15c7fced125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486251c8cc69d4ad63b6fc45695981ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2842a226d7585be611841c0c32da6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e42058860af61038e443ccf065d51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aeb10592a2c1075e73c8144220778129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b495a97b7f9c0530f14d5a5e9f8f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59223c7f839fe307d1bc67ee416efe62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84fb484c502a5fd2c179ac3de816eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f714d03f621994df71d30550077c008133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b105f85e7fef8a84048178cd738b73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52806512c95122602255daf721c2f55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f18822db825abbf24b7fecbc3f31e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5a6d3eb4c4636fd5360aaeb9dd4bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680706f80cee79a317ba4d824ea726c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48644900933847e8638bf940e626d21f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd92674e6903be62d2152dbe1c891b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1566d05b11756596b410d6cf2cec6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4043d08d185116c237e503c64af3013142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e9d95b39b8f467f42f13ec356f4b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236680c80498850d64ffb7739443b817144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71cdf16c053b84ba038c10740e449a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72913626be5f22793c59d9f133ffcc07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e69f4bb8b846c1b14fef82b2830ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a21b6fdae8a01188e1d3e97a2923d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22587b0feba0089cf460daffc8a9b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06b62a3ed3f3cbd58fb9d634096fd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5f3700732eca7ad94d9a8921b7854151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bfef4427ee59ad32d0a2d6e617108152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf73c7cd8b65d4a123ed61f39527db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c0b302d6f8184b30a972bf8279119154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653ce4db4148b44cf9fb16846d5fd12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873afda331bcc7d56ae34f173f60ecd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e71179bafef4cca2f108656f7d697157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea78829ca86701326674154244351a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6e90694b3e79966606ca4eb9bfcb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2843cf2ec31a87e7c940e10e8c4c176160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1c54a8511bff51e157a114b4c661e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666a1c6f981c54cc92756a753038e45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01703b949cc9da10166bdf7d054f6acf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b86bdb85bef6b3213bea52d379c652164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e61cd712f8d4996451344f82ce277165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d113701b5d715501a49a25c22d5421166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f66aeacac196d99b1f3afa690de32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860db9e55db1475a870b037261463501168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bedc21fce6a230bf1578c05fb3c804169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba946bdcc8421fd73e38048e09acc64c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c32c914d8a31880273c0b83e10fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846601265603048f13363507ba23bb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daac1b214f443371a6a1183f14257f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20721380daf5f77caefb23cab13bf0f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc284ffccdcf4d6d9e5ee329222cc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb74a2f6162620e29262f42f2b0301176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70195bb3fe53ed94265fb8f30204ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c24a66513646b80dfe0c5267865e92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883922b2b28c9c8959a747b31c5eb83b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49cbc4e7f9c3aa5cfe55a5e7f682d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ba058384595fa05188c06587dee39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a4ce66a0dfe4a5bec7224241b3d6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e05985bbdc52c1578509070dec1e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3284ab06311e8bed70695d18a9a44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43379f064e6ea39215b7bab29c95ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ae708fbdaeea8ce9dd65d9d282f0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e06407a1840e3f6894b1341ed0e4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12b1ce10de1dec91a9ba4ad00d7a8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44c1881344af1c14d863cf168dccd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad417f8a96d04817923aa450913be1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaa6dd7102716f419d65708fe43069191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ad974e8c8612e2da76a5d1796449192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06055311b01b4a925744c29fabfb8c32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243b277bcd30a84d8dfbc127dcb6b3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea125460bfb68e45e58c44dc1afc6e34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd083a375e1af2060eb8fc3a26a628d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545dc5d465f0ee7f8b4b82a9d2ae937197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b57889da3d9b91dbbf30f497e072a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7ca6d52a5deda768457838d69a9a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b856a7f47ca1a13807e764bff79538200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149d818fece43557f44467afe928bbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e6faeb40cbe379b97e14f1b442be6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029138b29a49b499ab8d4d68e74d4ddb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b0692df8021c44e8ac694b54a0a0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b330ac197040561cba6aa066ae684f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e99242d9415506da3f4070b4202ce4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e177b10870b7f17348c09ee8f54423207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18eb08f2a33705cfc694f40a067dd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3724cadf6d6009dc71fcb9225510215209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990581649b5ddfdbf79cf1c9160c9303210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8f2addb377b176e36f9856fc9e484211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13bf40632a993728c8dda13e52f00b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebb46fb9ca1ff6aae7317a4e8ae6c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d00a1a52f97360ca6a256e7aba1e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e304cec7372d61f3e881d6136bccf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dd7cd7e3b83b6331d12f9a8fee2b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc15234c661fefcd3f32aa4b8345d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1d1a59ffa62dd51d83e638a9ebe55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e5b54970a72e7b2ab7fc6a9aa6f6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe2322bdb60a742737168f423d776a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff027e551f7ce386eb4fdf67243ac62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cde901aedf61c226b3f236ec04544222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223540b0b562ce3dc5674161478e5c81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d6834ccd2d1db5225ab82fbe68d3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bfeff92c9fc68fefa1c29d9089af1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df223afef71c8f8650a275057f55a7c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd696f61469804d49e80cc404bc6fea2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7ed3013a835af36da9490447bd31d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35032223e9d02662977f4ea777d4ae12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75dfb2890791816cc3ca86d82e3d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75093b40a8cfa8eb7bf62f42c6ade1ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5857e90830f8b2fbdf425638754d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b542d04ef133b490351db6c706b411233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead882cb4f68bfab6b72549cf8f62340234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3928a0f76fc49fe647458afbffe93b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9048147f73ef3c0ac9745d9b1284551236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522565d557f7891b8e3ce01a322d08b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce442df9bd4126c5bdb30fbc53e07c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaae595f6f7c84c9f409141f53a4221239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c03338c278034a6dd39c04e162e9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d62e48d3de03daae91d963ec9b97a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f41e11dde26029fd5f30c17ed9dc11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46a316b862ea0bb8f0793df831f38b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d85d0fd1356d9f75f5d6d81aee65b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04445410806efa21865aa42a38ce30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11b14ec3999c363992bcce79ff032b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85311c41ecf8520704ae9eed7a16d70d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418a07bee6c1a4beac0cde86be6711b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c013c264268c51a888ee07be51f104b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99f395362101913480b4830139e235250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e061ff02ad5f80e7dab86b0bd3c940251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f3515a5485a69b25b45bf9a5b6535252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386909ae75914730ec26e9a038aa4923253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd0c68f8c4ed0b3a50a266a6debfcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac14362337d79c3280f559e5414a8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fd41013575aa80bcd0c19f754bf52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10b0b59e77dfab65d16623e9bc4348257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ddd0c2131ec966d505f69c95c66f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83c7c5cbe2d21fda1189b0cfb1c96e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cf9706fa5fb5c09b163cf1aa3509f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc5ed1cb1dc101f0aa2998a1f63e30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdab15febffd24379e3c8024c3270cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdfba8472ec00f65cac06a857210b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1110fd82d04b9678042d8f04e4b77e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2551ede0b673fd4daf5d37be5a4761d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc857e07aef64ed7ece9cf041fa283de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ef28eaff085ef93fd97fdafaaa546267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973350a897a421c2c12fd90592fd0f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd5976cf6e0f727b8ce186f15cea54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613c361fbb64d00e10a05cd4785668a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba56464a1ebf75332ddb0d034609d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e276364f22e1b9400fd82a43bd5a6d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6a01de9f392d1a13d5853a7834e40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb900079758ebecea3ed9b8e27cfea2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d336b1c902ad9bf85f7a0b5935f675d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134906e35434173030994d2e4df573c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d225ecc589cd488c7f0c07e68650f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd8f7b2edf51c3dfe63d4912b1704a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ef3c2ad80c74cb3582755807b6369279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c4ea2e3193b5032a13d804e439fcd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc31f711d3d682f08f570629689444c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d823d434c57e0a51a34977a3b0431f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666b3f33a075154f56d1824f9908b55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc312209ceebd6b6eff6183792c9063284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca02e92a53f08c0706f4b59d69f78d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc3e2e9c7d310c71978a9de875de3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dd596ef9c64a6eba80d25a2d67ed0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fbac4269b7e985273b9c2dc9e6e71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a2f6373e8815109c78c557d9a66b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5b2af477b579be9cffb09bff0506f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d37a0052e82dfd93d1fba28fe48074291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf3b4cb2a7c524f88ec598ea013b85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc59d5ee2ccd5a7cb5b8b4ca0c7a3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c61b93cba19fb824a84429a6c59717294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dfe178c1ee335a0a638804277542c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a8bccf2a70ff304d472dcc8b21683296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d43cd11976616e9da18b20b325d43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b424cdca0cbbff332388666cf8f574e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df061956e057dfbc623b79d287c4e789299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e8220bdd2839de0a7b6c87ecc4591300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd9bb973f7c001d48cb6371905c469301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e8a59858b337f7805b127c7cb0dbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca6bc44d8023d3df53f5ecf4a18a1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce237797fb2521b9f0d2b1a11a4e1bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebcc1cf3724bf490de7629ee762133305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9a15e06464b53bc278f921ef228cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfcd5a5bfc3a9a9e4cbaa8338846b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32ad58e6652dfda57407a16ed98d8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bdf9afe7d21bad792bbe2e84cec3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a100814686177beed9a6712635069ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91467adea74dad7a923529f1f2f59dd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1616ba6ba2930a3aabccf9be6537b7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cdca27894e932d1b02a769125eb2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec0bf818e43256701b2fe5869fc16f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b25555d7bfe5673c09902652bc9900315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fd9623c84cf77bc62dbb3123bd908316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd22636ecd395c3b0ab0d4fd9a3463317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5d615d067219b93611be213337ecc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ef3a903c87416a332e5366ccea11f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740bc6e651915fc74204f9394121ac6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a3797b571aff893617a27a38e3e02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563d87e0c3a6c2bc1e80834c1a49b5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796d403de94af239f1dd469ba22a5d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628d84bf7661aa7b96aa1d0325761c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f587da07647067f9bd07b204f24966c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d452da64b682375a9e99323a8e56355326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45521d5807b47978619c21c73a8279327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6134c87412309d2ec59e34127286731328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55c391b16ef95f081ee6a42958d078329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2974e0c5b324020328450cf7261c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a07aabf649c813bc224008d598140331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1552988343b5e4754de2d52b9b35e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8bdb04643d45f2b657a410556d299333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f014640573b363f420d2c739649894334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17656057c3e18e9db61af0a0c6ea4df6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1a1528e933054614d113c24003888336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52a86b2e6febc067350c615512306b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1b7f60a315b20e7ecdb89c2c2a42c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14acf4a8513def91919a4b7b5a86ee6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fd6d2938f8c9d080914fb1759ed60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528b5fadbd0ee77fda3d018ba059576341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423bc9bb4a857c3d2f6907b2015cebf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f763ca50c6a902b47e95b1d7a4210343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1590d86b2319c5eb19e7661324e822344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03969912869998ea662f7bcc7a411c8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b81e7093f46d3578e1c7c76fd5a73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4033aba9369bb8b5019f8dbb46306347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ee00ae15d202e53222d7c463d98ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b192936990a5a4e1c591b7780f46d5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbde413b84e18ecb8fab4af8215345350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e677d61d285c4707f126b5ee2582d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c55438a03f0f084dbb1fcf76b162b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b58955b42a6c2548a7122597b5ee5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746e9536f77990794f40a9e36d505a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b01e1534ef786682c8a2410b317c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1b51bde5a424f6225d4787e4f7172356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e77d161dbf906d2ebc7bdb330f9e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e91896e9fccfe4c0233b16dd1c08b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63725d30df5bc218c21a74535308c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1cdf975d70f0d18380da6c08412cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b5f2706eb6f67b21c53c8fd2008c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1d6de98726f7372e7a8e763ac15ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a5fef58ff184a53cf50a61f8deb59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a92a603d8c44bb5cface36b4b6881364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2871ce5539383dbbe5430b37b29b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff85a67969ac4043549dd19a6883b87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31131fdc7a4d66adf281569de48a53aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596678f3283441d75b8ef53565d3246e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c42646e2b3e503d86e3d74c6d24857369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d8d02d26352ca812d54db886a77bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00ca29688fb60b114efb7ed1c9d411371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d087be4aefa6905f0f9336fe23085d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b87c3a94dad887c6d6d2c30d98cc75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1459f9f29286a4c778d12e68a86a37b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe1107c1d0350a103f1955b3a7dbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71452e880e9447d46aea8c9f16a803b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625114919238c99f84fb5906fc9c44e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268c0aa1c33f8ada8fa9813a20d65df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdeb521cc74e3cf18858db4fb4e23d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677e3155ee5f8040353663f96cd419f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b16ae5523939070cb0023e797930c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfe023470147fb8ddfc35a543f2592382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016f12a949136fdb9ac6c898b8fc005383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84ed6500e34a4f2f12caa35d11b977384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee30dfbd2462b43a85f4004065db17e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ded720811d7c4707242bfdc20e338d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eab34343746f5c4bcdd89756125442387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7186ba4a6d1d04e3ed38af25ebc03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76903a11150f9050a38f6bd9ee44a80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda100b761c79c0369f68e5c082f16a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056ed23c8bcade312584aa6457e43da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1e011e5bdb7a20ca9e98674881f30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b46c8517bceb255b7aec2dd9278e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50691bb3ad01333e1aa32b68f2dc891394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d0b1e0a6d15b6d28fc04afb81fb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19895038ef6d91d3fa6103e313fb44c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41566670c4ba4117bb4834e19dc09f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431fd5fd44b2b39cae75607d4d85357398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cab6847bff863e59dd59be0538a5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada30523c5b746963e703d81a6299cc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaad4a7453eec1a9ee8c3d64d3c3ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38562a492ba1ba7e29fff1ca4f3a9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ecb519e1f6989d88281de4b69a7b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d0ce6d1c9ae87c4a69b20f49bcb8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518d41f966af22560dbb06771dbfc7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff683f2b299c8139ffcb8f809ab68722406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff42340c99d738496afcdc7ca938728407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94bd2420dc97c14dbac5e310484cce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87db956aead190365ee8c32a8f4dd19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121a51599288c14f4fb92123079b6e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b011e47912b3626fcd1c343e4faa4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590a4b8e702d6ec4b196975c82606f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdee73019e62ae168ad94b927c1011413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b170d8d0a898b40c49b1f86c578fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04edeedaf6bb3ca12ba40a7fe5c6f17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d480ebb77d01f09cad4f9ef0275ab3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778993cc51ff46d44761fecd56abdb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53721368a7429feb3618008a62307065418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0b337538b0bc0bd3330c069912533419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b70ba3fda1fc883fa6aa7645a2e55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfd53374224a74c4319e421d310c32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322354b9a57691049a4408b61ae7bb16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae7169f518b62247eb6fe71330cfec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183fff18e43f9950b8caada90436057424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666eeeaf4f56e6f77159ca6afbe98d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d52dd80e9ed28b4916b43049f2fe5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fb3afb303721d6b536d0cb0f0017c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee97fb2fb02241888ce81f0641f5537428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bc479eb04cc04621fd4d2af7f8472429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1f43abcc1ce41401e5babeb33f237430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d7cf1102a89333f7c5e548f08c05f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f8989609b12650d26c97f25143d9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519674b4733ef6c27f00bd07ba5f0f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6847481ba8251cf8c70c048acff5b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d2fe2984576791a78196c53aa9941435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a3a7b25e43a5fd9b6b12cec697457436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe2ade8c1e7a6662d49867e855c832437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c690610bc0c9945c497fdcafab40dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee26ffd4d32f99133dbf7b23b59f8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9020287c18f589bbbe8e9eed7f5476c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c733825ad5c92eaad082b955d9d5e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557d169ce788b42384d3efe510f2280442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de40bbcb2aae4f41024222554ef17a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d466eb3aa2c63eab9ffc238c9bc660b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87154923c38c5dede78ea608401b4f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a3253bf77dc91d2f5834d44a081a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a5d48ae0a9472b51e18138f9912aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31e2539207b03bea223c7bb391f704448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc668dceb986881061c30d9e342db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f184e85f9cad57642f4dab69ccdc48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82816019377791e78aadfd52bceca8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db23bcb0cb67132cc92ab494433e18452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb771ddc8be2a43499e333221a44e43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c264274cc7036fd8ebf6a2fd212cbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e2d09d338d4ce0750aff229a64fb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33bed2a8b68b22309e0ef316775bd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dc9ee18af2fe124c0a682ccade49a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc399463eb0f0c8741f8955e2454b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8e7a902a089be0cd6c5ef79b85b44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94a03ab59e603cb2db2ee821a9fa70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301d73a31e9132cc8564049c1c2d744461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc56b60f3a13fd7c398c7cc2c1b827462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d6ea69e9844f3b24344dc69205524463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599f36e0b25d52a8a36b40a120235eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ebd01e0c5004bb765ac8d2980a752465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bbd1c729fd3045704d2551ae2bf1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94173363df999b775f432caa8e7bf7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeee886c3436565b24f293edebd989468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328b8ccf54f4fb1d70d00686b690d81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea22b58f61b3226772853a4a8e6a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa9bf6550193cfc1f929dac6dca251471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0512ebb54733aaf7f13b7f7d6fa5b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3343e9d543f94883e756d9baca355473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0e8a238026d9b90fb3e7536a267a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994d30c26cfcdd0c51261ee7b80b53a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a5b1d907712f2868aa586f1d2d207476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f038ad317edf9971747f869e6eda75d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22428b219bb2ae4ff93d3bbae20725e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e80dc90dba523fcf464014c267b48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edb03b7ea459fcba1f04545bf81ac5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06578dd6c76d69391b18b4baa319810481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50349108a86a50d52c3e7cccdac1188482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc98a491fad58d6613fb52edafc4842483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b435706deb6d810f0aee6a121a89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741482d43e891d272ffbf898a8dc4e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87911af606ac701484f77546cfc5719a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6756f0241718cd89442f2640417c1d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d09014502dfd62cd6773411e0c7b66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004383701c8ad745afab3eda3f8b6945489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f3ed7c6f121308753164ff6319b90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60943882aab82f3bee73caa9ed3f82e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935a03e586d1524ed063d4aedb0b2fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794953f76630e1e44209ebce5cc72500493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633994dbecac006fd1663beecceab0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e92167280d003fae7b50f4947d72d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105763725d054c7ca6b81d7c1069a79b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409b19ed32e6182f3a72d990672784b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366cc61dd0e2b60afeb71f638a962a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ff5d95a1945d44626f4942e2b9be0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20987d1145a083ff0c30cb871d6024500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743bae3f85481814c6cb0c8926e50cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81c5a99ad9e12a5e612ae7a94ea9de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab456e96040f5706282cad7ac120d000503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567a1d05d0e3d851d71076103c01755504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e1535ba1d999fb3e4579eef4ae04b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343882684b097059430f6dd5f430537c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f905ba692dc99defbe1d5ffb7eb60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194b5ad7ac50c9b22601cbbc35e8f7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb8f5aa234d8b85c99e988706b2cec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e87cfd9a6f04ac99e272884ae2197a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56096c830e8eb192b91b5286d8faece2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2afd0e5cc977274f1058f03a7c2d24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d204193c5f1788c3c21c3597e07a3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752429bf4e4f6f52ed4b7db3cb16f60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8191eadf615a43f26a8ec9774572d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e6bf359ff5adb09c154165da368d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eea7e33e9aba634a7e2cbc8d7ca297517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dd6a599d6def9d17e43d820111fb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8785851c27bab1718830af96394cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28938a034003aa919edb9332b365882c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003236cd25ceea191685d32ef874a88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1290a7a6ad40ef6b554ef31fef56ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ee1fb1fc409d0628b84ba5597b9e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b53142d94df29dfae0f024086d429524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef5d66fcd00de3de4f272d80fcc4de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c3883a393ab017f106ee537f8322d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ad14c6865c167a57477a779d8750e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6c509f07f2cdce46e7201ad02a76c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e000196199d17444f87807ee0a276f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2e2f0bb4ec9ce6ee5bfec83202f24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b35f1531344e3e58dbdc8dbba3d018531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11093912e1e506707d7407d4855e624532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab9783ca275857b77731f5ae824758533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d5d394c266dae1eefae96e8030cef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6479d025fd4d080dd954f2f00292c4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4f402d561bdbb243a539a242c0aad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a120a3dd8603cb53180249721a9f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a044d0f3ee27101cca70919d3667a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1d82a446a19e9a20cd057082c03c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306c775df1350ba51cc9a4b48f78aeb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3dee6891c05d3597844c17a0b0c3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370e043b6423626c3caaa177f3f7678542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a981013b92631b7dd48627fabbb3a36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a275aa76da6fc1da246b155b0b060da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc795b9cc75e9031f12a4ac5eee37b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a99671095d8e0e15d22b2861fb21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6b74b7992a74817168f92b6e08779547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42185fdf4de7f5e332ea29eaed7ce01c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e00711327fca23cf81e376ed327f03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd19ca520d8d280ae2496df8415d01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e1b9048f9c9a0d9588233c9f512bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb0dc2583d2a019fefa0db72877ca4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785192e0249f69bf777b2b49da4c2ec1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540f19f35d12b959cfb47cbf5e6abd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec8673d519d2f307d52f733626d99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97b14ed9812a5cf0a09c3a54389409556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b06415afb9be518d53763481a4a96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e04078abf9d740c365ce339c87cf68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4196830d4a21b22db6250da6a8dae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639952f49cd766c18e3dba621e291a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629174f94708324c2839ec7118056cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4aa9c7e990e6958bc21bbb326421f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b885024c803a583a372e95be3be655a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab58a09db6308f8cc4586585b2e494564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0da311913f7d78c12fdf6a0803754565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b250277f92c1a2791fd34a1d5eef153566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e3ed141b7a1ff0c645559b8a7b33d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca911b42f672d0ab9cecd2fd67d43c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534eaad34d3dd68101127fff5a52f0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854c367355cd7689581bbaf3d42f356570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c069f15df686ea9201d77273d765a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb4fab016e7264d02322c09ab44f9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a73517b568fdadfbd73689710d339573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd172315f4e8abacac251707437d407e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32308f5f3311fd42d6097f9c7243a29e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89322c2d2cf366240a4c50d9b5497480576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2e40e5de0f21dd8d375c0516c9268577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51c0e220645727b9ebb916e1926196578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131c48183ff441878d26a7890d9b59e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80644d1220774ec3f9c56919378af50a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c78998ef00c40a8e73f2e9733acb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333575cfb2893dddca1d745ce508c55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba401136fd4ae439b827a122a0d25e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837329f7cc0109b26082483ed1dd1e5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aee028efab6e761d6a01a533365b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fa9ac7354bbd2a5d48e3725960e3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af9811505e6faee0ffca80a1d10fc5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eeedde9646f66f1965361c1e5bfec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f96c0bdfeb6a178790f2ecacfe3bce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15bdd7a8ce7f504e6aa9138b010827590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac8330118ae220d4aa2c9275341a3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e89828fffbfe3272bb3b0a0ca9245592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3802781bd4dbcee6610e8a77cd0003593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3e96ff7983da4c413cc0304efe026594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58efa18d71b1b8bccd9d7043670e83d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa92e034b089ad5dbc68b93e4f354bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7ce583a3ff6bfe87eff41f2b09eff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cf157cf28f34480e378a246b1a73c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8edad8d3b6756ddf1a6dd7e5072547599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f0484c703fd0d568c974e768ede21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7215229cbe5be91f0f5108d09339921601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8267d63ec52f843e26391c55e25acd8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86cf797b9ff850944e23217212140f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68d3abe76601f6a99e4036016bc689604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0623e2abc0fa692b77f2ba80923c6ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e25e173dc7d8a85b10eeeb2aa3497606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83d98734a559f41fb79de7e4252dd0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65224f16e5b4398507ffe6e60e3e693d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ab704aa6544d494b33a68c06c492e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c45d61eba2fff2e71fba1b8c460f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3a313fd7db3a8a85bddbd13d88011611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5714a4110eea47ca3c336e5ac02dac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3dff4d8bb6c793b7f3749a8aa8c46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc9f6d8f7a89c22683a7b6c55fccc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde651d1157a107c4044de499ed3571f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd87fdfb98faa417767764b896048b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609c0e8224b88d884963825b70ad601617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1532675402a5e7b20c79ed1858bec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690b8c95efd945e8b78b7727cf1d0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0008cff81069c135f6dd289545b6abf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc9f3ff55cf57cff89b314bd21aa6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3f7ac3c8bf43def23b70fdd58d128622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29fa6b71ee92fed43d10a0afe2478f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1f0810b1a7ef4fb48c95fa502e774624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6818c5717ea7ce75dd9bdc277122f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c576f2ee276af379b6041e81f0db5de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94791cc2521b27bc6bb8a69915e07c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b90e0e79a957d9457e75dcbbae750c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e1c4b6ab604c68db178ecdef2dfbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aa00eb506f5d40d79779846d99e50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1f2b916c621384871b886d1181e21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aac01812572c822f99e4b81c436df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09769013d2ef4c2271df8586cb5f78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13bc7b670417b7b32c982d515bb04a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d212c76aaf1bca6b86ffca78e0388b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3efd0578350c515b928e3587670b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cdfdba58b6a105921beae87070baf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69a3798da5a46cdf364a609dd6096e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7d51535ce9a02fbc002e365a2127e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13483c4f69c5dd52ba1034a9c308fc00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e0cc70ed5477d65e4d1bedaf0d32c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc5ddaa3b30814fd92ba232217669a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd31be28248fc7960bcab9695cd6253643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d72277d39c62468caab67037b54d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641f7e5f8f1658b854080c938653e40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced0605677b3b345a96dc8d4192298f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99be6313d21fafe51832393e1ef081e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a99d9ff15b0f985bd8619c3f2a81e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553e04e5528bc03d70d7d4693e224f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849db6d8f78885ab3bb773e20e2ecb2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184b09c5a915b89ca2bc2f9eb05ea7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0203c8e98f26035d33c1dedb046fc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85114b8c1f51a32a89ef7b9b69869ead653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d77c65b1cf7ad79d54ef12cb498ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22428aee806d51ab98b3853966706b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c3c6cf3fa2f26cf2f71e651d94f0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1248eef0be47d64a0759dc7d0f0173b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17afbddd662c982023ef8c61340d448658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069e2e8a1fbe3634027bdf1f4ac1517659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cc5273edfa6fadadd92fc99323dde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd642489ef9b44386b5e029cc493ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7f3720f8f2e28e3c7b17436b27ae4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5066efd5fd2c22e2983c18266ad6b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2757a6a83c0b8e3431e0c50654f8d80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6ecefeb7fa448b9e55e557b2e56aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a17ca1385687315cdef8c7391035ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f327f1250debf9e012c72e749e57da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d9f20c0777c150ae7870eb29542cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd80fa11b0c5129290a246c3a527f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82ffbe7821006debf2057a40f3005c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59118277466a91c694174e86b4fd43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d77dc185652e9b8d054427da30f983672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03358b4962790fbfb0d35cecaff3d120673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57e596ed098c3c47f8fbdfe64dc915674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1f5de6fee136aea4a4944b960ea8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b4797c094bc359271d0ca8dd6119e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6d020054edbf9a777345769963b3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acb83783d79057d029ed6fdeb43d20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e4feadc2cadc71fd4286ea840ddcc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7781387aa4a3324ea3b54e78c6722680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c10354e2dcba9d905b7101d85b8ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaabb3df907a6d5ac80cb789ce575d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c739f0e64917046d1c02a62557c47bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a116fe2b33bb8ef138a4651022f5263684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c118a63fec822d24a02ade4421cd2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41d77c4017286875b0034138d45408686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1d847f67bb37d7755e9fa7d91f257687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a27d3c7de2d7d88ff93cc8c7aea88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28990b56bb7f40b0a6f0f8d575392f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129e4c264b6b5b1294270363d5f3f64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b9a918d4143de6ef9190d3f4f5712691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c01f4a753b110c3d6a1c0d33b2f4f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b18270630c5da288e78504ecf8ae93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f616543e2f1bd3d24d3a49c3cb1d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db28eac1f3cae96180455b9175ad2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a472714bfb32bc4f80f3ee9dece3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907b6ad63388a77a2574efa62439749697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2365dd4b88aa3163678b12fb12573698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2258692fd11bc74b24de15b3b8659699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e732c52ce1d977cde59bcb76f0f72b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990be7b25b17692aa18ba09a1ab094b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888714accfb5865364494ba2433a0c4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2f9dd7982d9153f37db43f8349123703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd9c22e966b97f6c7c80e22954bf60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e51f218a6a898e6e0bcb3871990f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c25ad7f0aaea80472aa7e55990c55d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0b5e12f18a1005e11c14cd3e926df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752cbb3a49d6949fccf1702a68dd636708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46114313c8568574f34260ea115a2a2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581c4e3124df427e41ec1c474ebae9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2e0a702428ff672fdbccab14ad28a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803e9898fd8f7307809fc13b95de2f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fa88d3bbe144044f7c96bbcb8fc56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10322a5fea1ebb6f82be393123a22784714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903053a83e4607dc0becc80e89da706715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65642d847ed494c4bbe5ebcc8ff0bf10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad88f32e73cf18b8e76eefa3530ecd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fb693df83c2265c189a1e662b240b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abc418f8c51c340df6f1c145d6e931719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3ffd999d06e9ba85d8bc14b76e546720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10a7d1b45b7d41a99ac91ac9cb3e79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e5ce2113d1743bf136e9d63e180c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e0f62195cc91c492ef9bdf8980f0e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3406d57517f0d91f4db1a1d1a4135f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87b3e3b53d025e440be86a40e2ed20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364064685d60475420b39b598a52f02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eded2b8f2ce1a0c0bb6498ed02e9bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa5782d8ee3ed567ca848e5e97223f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc094571dbf012b0c35b6394f97deb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df296781ffe1b995566913e127ccbaf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929252e3d9718062b6dc61be882ba2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c075b79e3cec44d53af404d80d8bac2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea40a4ae1feb9b54224154e34200700733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14437f9b2d2946d0f2533bbfa811914734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c448613128ea0c774b83f3f2993349735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12857a1206d6fa78de894ae7abde683d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c32772638c415549d9085280ccafd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928090123205c022a8c02175f15843f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ff969056686e54421f99b44038392739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf65396b0b3cc10d45333d7d1adfbd7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c998b8e6490d2612522c19436d57b44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129084d4101c5e35cb1f91900f8861b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7fc358a291c8a999e0df71c0186c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1bfd9914a8120d542307698f1e40b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f38216bc742fe2ec25f7c698e552d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc654531598cd12e82b731f141a1e850746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261fa14e088520d672a21461140fbd1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dfa0191040e2f6b6f60ed588a1964748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1039b21a535928b3f578056f80f87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551ce11dc61bbf1b0090b67a538ca55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ef50e5b1dff53634b1e7ef7a355c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8379f7da50f4c636d9281f411810f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0951bb57decdd27c81dce7ed736ab8753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc416b36a8cd42e4973d777a55092631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb22a65899890f4b05ea13224b2bf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e717a976cb37ced4a833ffd74c826a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ec2a7682afd885ae0bd71a689e9c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c245abcd6b69d0a7068dc63c102d4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9381dba944a2f47ddeceac1efbe536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf61e908f72d0b4d92a47b219392847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6cc3de71276d86bfc56245ae895978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5092de766f5291a34822eff94a0e3e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528a195aae4d634acc0471d5f45627310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fba3efb2610c45ed5dffc899aa5ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cf10927e4faf3cdd02b86db042ea912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3fe0428fe1519feb713588731147713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1901cd03d9b2311ba097f3f09edfff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e46356912a81a0e56c01596874b4c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a14398dc9b80f92c3ef39d610245816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33658737dcd56db474bbaf87b3758117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867c9af69bc7d2727715c952ea2682218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f6d3bb42b35d2fc0ab68e8459627019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62aa522372442914db818bc31b54bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6692ee578658a858e244d7d8e5afe121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdb866ac710d9982f4dea5b65436fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eb2b0e9e50a425f32ee5c45459f7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b90041e8e0095a3d6d3c1d32c3c5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d41150038854b8075e072c391d691825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7ce4d9bb710d2e059efd0174143c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1756b8d7d0c2a4acb44f81eed01da8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079be7f70431167930acd345fe8e362f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c522cd3cfe2a2de4b88356253422f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69419764668addc7c1b89cb9d91fc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9861b21ce5d2a2b663b9a3cabb6e72731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be3c3340684378da0a825c3adb9d3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c207b536482b0374761a19f4048cf533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14779f47ba35e11e88803cb029c48dce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf10f3f72ec4034b3cf623e59c7c0eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2e0ba316024e067e094656357600536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1512186d5543624ff0b04af36ca6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0fccbd4dd9bcfe7fe4d78e162d3d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596672c3b76e2ee17b0bf2320c8918d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6866c7aeb280d18c2f6150828f59b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d48962d62ff802fd0ef4108189515b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d17f9ab2c9c259921b41ee122d4be742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83130243a7413cbf7290512c16893643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a49d3dbf2638a04cc79ed9e46de6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49618dc8edac614e95c2762fb14decb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055efc0e23a22c4609e8572b1fdf3daa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f01ea36ee9a89ef083be2e3d8ef9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3e18d0d27d9a5282707ee696587aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dce49e20a879eeff9a907833a4f0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2280d626a66451b60c6d6a82ecdfcff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6740b04f40783bcd1bdb63851b3f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1394484804fbfb45563d9088d4e1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be7fd7d8e8060a0db9346bd748039353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108e6ccc8bd813f95c07acf2926a4a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516634de09e48b2c753f5ace5b8d9a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d326738382268c40c5e129c182a0af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0ef832fc9320fd86f66d033c88d9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f595b64a642078aef247177f9ea53658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b644109629390f503a65a29693a24859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05135101996f6de35e7a27ae2357e3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56bcb9ad754a3409466dc9fd4777b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc83fb7e62985eed402fa475b0a2cc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b1f200c068dbe459644704341905763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3985c7ee712fd19f27f9de9624332464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cfcc40ec858b943e2d2a2b3e34d9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556415a105c01b47b39be2424d580e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fd97d7f7212202fd9441b20a4613a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3574a53a10e003ac66c5234520dd4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653be6d26746b15022b94f2a6ef06b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c400a8627fa6a5384e3eec9e9371870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc5bde64c3191ff1b75458c90e4f2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c758c363366c59b99baa008adca825772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba138317f0acc616eb22d8d2c0faf4f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d5c1f16f42483b942996fc029a28074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b843bb500db909c64876eb294298075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6302a854805e5ef97be294e2d04924f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3146871a93fbcc6dfa8cc83da69a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09127e355cc10c94364b6ca8f8712f1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801eb6118580aed3b928de90e4f57ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdf5db881fb0c5c6b41a8671349e9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7d9be4a2b41ce5034608b130e44f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208344d266284146d410043fb11cc5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afe6d34b859c134036d2df02157c8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aed8d774d94454a8a1e25d817ba8f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8f43752c0ef349dc855c48d980ce985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93440720e30255fb1f3153c2f7942c3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f786bd11674a1eadd79857db4ea2deb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156382728ccf2f01d9775a5b6bfb391c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da832e879db3856268fc44ec78b0e10789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aec2a199e47ab18ab8a17f325837f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc383c21333737056c7c20a1788241191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfb08edb30fc008578bcacedd0df7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9e3aa56a38e75b1418cfd65ccb7c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ae3c2136337ed28d0f025dc9c704694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf8717340d9711b24f03a21b8faf8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b250f03d9564e4e5c484a3e16cc2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa4c39688cefe3a0b3cf6d1c9f366797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c567ec8745cb734737502f015b6ac098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7318f5ccd3f59995a5960d5743b01299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c293b01c30184d9ea8e600f5b7899d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920f100c50e5a6989c6fdb4b6aeeac4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5b119fea16cf363cf78d4d546d494102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70136c4a9f7738be0819c5c36ed8b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88ba209508cfaa3c5040ca63078bd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb01516e8580ba2db8284ae1d59b5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079c0f401b48e260575962c9746014e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68af6c956ff45eeecfb0a8a53e7337f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dafd2c2db910d946022db8c795f5c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44cc48d68dd1432c06844605359613109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b665990e6f13f59935979258b371723110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c873fa9695d8c5dde2062478d06dd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19019fda22e0c1b780eb6ddda8410d3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f256b01290739373088f4a0c502e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41a34aee8d5976cfbc387b87b18a0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c916c581a5b8392820b03c101c2d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5ce498b6919f645125de32f5ccc79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89309a6a134ea18b6701aa52593192117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05226792fb1d68107f7c699f4d61e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66f2e6f9bba4d06d551bd92532cb0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a567ab5371ca67a146b8ffa5bdd27af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8cdca4c976822211bc7a27c914a98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78902cec51b4db616c18f4800ab9503122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6677d91446beae17b8b5b7e085dffbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c98bba47d2bdc341216f1168f3da0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd964786587bf41426a7cf62103996125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8862025d2c86dd17f9c61753b83f4b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1684fa330fd0bde946220864358715127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a50b0ece8470d5b1c2abcf517b34c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea286973fdcb350880aa11f3995e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a8ff631b0b3eba058ee8df0ec069d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dacad2fc10cc5a81460a74acf7c3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1db7e8b4bce0458c57564e91d31430132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6789df8f897ae1e1a9cc0a9f0cf47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f477ff5374a032595ac03f2b4eb5f1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8735f9bbdf465aa40cf150924ed505135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e8cf258bdc304e3791a75c9d6faf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8dd1b22e68ff82db73c88e82d5178137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4c05a0cc566dd5cc3222aa40d8869138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dbdfce56236999bd656c4f695ea0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9cc9f9b4bab244a1ed5b2f1c31131140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303cfd2a6ee44940e1ebaf75dc77a3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a201231d22b4cf0222c2ca5fdaaf77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d207656420eddfde7e6a016dd2f8599143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60623e774dcdb6bd4ca69f64eea4b9f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348a3438e84800937ad56a1a82a8f1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad81b3837abb002a57c148de1927652146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115048fd14c4b70209c722d400d13c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fef96f4d8dbfe5555c8ed9c5f38ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a0968c4d2460ed13022d94a50f819149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425f5adfddddce0808515be4dfe7e6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30206bed6a2e4cf61694e1a6d70b30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d93eea811d57edf39fee142e12ab0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473b02eb65df101637e681574b5628a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da1f839e3f06c3bb4a9ef83fea353f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac428d2c750902812a7ced5e61004d72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb8236a266bcb6f388f217d979258b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bdf166a143cf8fef33542956c1ab2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4493736aee725231d512947aaac7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fafd55bef667e9a8e821aa8b047f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14aef2f51e261da666fe5a65f50926160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c468b1ad9f51991aa15d15d3b372e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d358b0da7d3194e85073681572aea6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e3bf50111e9e7f4152268a43bbaab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cbf537e09975f7fb141606829196f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a50c00716b333d89e84d85563739e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1284ac29f3c9f4e456a7c163a16e17d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b95a963a486e6a33c10dfbc2e9536167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff9409bc7ae13d069dbbf9f236a6f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a3b54c3ce67add3d7be272527b05c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733537f38c5ff83d6543ad3fcd557f3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f268033fbe69d97b37117960f050e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c36f48263fcea14a0788e750f0255172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce554c73cb3ea2262bee1d3214d1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dd0abd34e1d0b6d9e57b45391c756174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b0a9d3373b3e8ad0136fe92dd68c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd365939f1467ac0db71482564ac4c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c2261a504402c5f8fe1d5b7f816db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d40a4c6146e1ee5753827ea26aa4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09afde23a6d71b140f635382e9b7e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d33cea1d439e0d87ac63a86c16e89b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f17b9f813dde3b3b030fc8f34580a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b29fe8c2f425b1f26dcbc609d78a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae69c07f40793646e8e4e5e67958c8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3c69acab350e7993db3c4bb32f292184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ad1bdac62d9a056df0e61dd8b5451185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f29c9dc4d272d6a78d1e0a225baad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028729a053e21886e43f14cb371a90b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630b5f27d9b005646dfa035d3c55b97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305bc389b58ffc4e9737ac1034d8413189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3273041e5522cecb9694db2caa752190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07765d5ae31c6e5fb5945422c66d0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4648ec73c74875e21527a7c252437192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5ceaac80ef28faf60dd0823147207193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c1a6576a1068db067c1c4aea2b03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591045c75f8a1eb6fbdaaae3a0c7618195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee885fb14b4fb673937712224885fb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37297f0f14f16aa2604a4f3fc3558d16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393a403e9546ffe4abe4458e518786d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40a2d4b06b3b01420b04ded7c82041199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f803fd35c5d8f439f908c282b3bcd45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49db2e2fdf6cc7922c176051761da82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587d8db0ae536e5c06379aa3ff82942202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9147cc4e8a0a63fd8c7390bfbb389203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3d8b9b116524fe06b457419019149204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403d7497d0e0c3f58e7cecb65c9a935205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d01a9e59c3a4a12fdb51812887b26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a46b595f0b5b9fc2666f2e6d9114dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674d4da94154476e4163c49383110f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa3ba272aad14371f5fb4cbd368caa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6603fa38557409146ef1105f3c54593210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2135ecaad95a60bb4f753f45fe5d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1aa8d598475236f5b52000e18dec6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a462dc277661a8dbbaa8480606e2c15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c5a358ab67bc0763592c1a5bdd57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887a336b583a321622cb8d7379a008a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636356b2d0fee04137c2bb9af625f3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d76028aa49b1b6d15f5c1fd56179e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7e398bf794fa54cc9c512ae67c499218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f4e96930bda2d675303daafece9ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e8d6c553ffe7f1cc405eeb09621af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5ea65a6eb12c14926c45d70fea858221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be609d66cf45660dbd4106ca1defce6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fd466a62a9c8302f16130dfa06144223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056572077fdd8a9a3fed8557c6bacfe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af335c8720b9357ab34fb7a0a7071512225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c66525e912916a189be0535503e59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c9bd74678cf801e0d4c0944f27357227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c66cc837018288841011f8b848fc34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565fdd5240fc3a42b531f193f377fad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76caa5dcfc0344b92aba6a7bab8e4c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f2f78c6ae12499e81225f619abbd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da95e531df4ebf9b221eae2e16580cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5b67f248ce6fe89a516d1ffb3f84b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b8f11ea06c209dc6b90178208c686234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97139b0c33574daa81a66f337b03660235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f103f8f4e5e97b4294a1513264ad39d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b599cda6824efc8f704a2cd74086e54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b16a1a64af9bd29f32dfabd668c5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee74aae2d6661c7cd4fb2d2544632b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f4df5c942c61505aceaf0f0e4a99c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf8d49390fa7577a9737a5aefe9c4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcacaa2190f4a8f63c3858baff26c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e471fa3ed6901a15262dda0333a0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b8ab145d2fdb003c99569a2f2dd34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc62a6741de40731c2e1052bbcd8988245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cc2828ac4216e64658b02fd2d8485246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47e768e982658f4f28aa7f19042740247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b68806da83cf95276bed653f5bc62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ab168ab7c3b0608fa66b201405bd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567f619fd61714f62ee34c91ceb30e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bf3883c572fb1bddf233cfb0c65e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9143f7dae15b244aab4f3086f8d62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e869fd787a13d59de425876702eb5ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f53b5e99fe0e3023248d7d25172f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32ad8bf5369f3c4c486745668a8e21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f298daba448f23f5115bc2c1e641f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd411fb9695f1c266e95109ba1b108257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c473e8e448c2c520375c885dd1dff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040435a109211b8d9b41c14c3a92ef17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf72a7695da3b6158791f7ba9066e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9ffd596613311a691300106d478a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c83a9688685b21ccf8c96c374b60a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e5a7d9a9bc42b5e9b123ee23b70ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ce1eb9e44e329bbc0ce7d313c0a92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad003e1028ad21a5a7a16b5673d53e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b728685783d108b7c4222716a4bfe5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e5906d1c6e7b78a953655da206c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d86b4ac6099f2c0b28f3e65b532cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f557ca0d69d064cc0f8bc00ec088269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd9fe01aab795f0d56da966e1f0111270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9f36e853d2229c24a4d0c88c03d8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164743d7a4f38d3028342b017dc21c78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9008640a982b6718ac5e46d89ad4689273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a03adcce87b6f907f0256859b99ae8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cfa3de5206df0c2ff6a6928d13ecb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1923c7be36afe9150c5d63e0f35da91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb6ea7f0e56ca23ca007c164a2456d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93009ac9209d9d10a6b72a55e46351278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fb26fd9c1f496948f912f98edbeed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc4a1773a00d91c17e3ba45602f8a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04c18e0b5932cc03c82d3864c590fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72854a266f92e5a7077ba1d163fb7e8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900544fe1c9b93a9e4e33767e0b644c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d524df5c749e55223379c0366dabdc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b37bd689031b5737cbad78e2066fa8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ede310fc6385f9cbf7d9b35bbcb522286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe765fc50f5ba8dc63c7f4416d05a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48891a01a1a8b7f87a44a236bc2b47fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f55f14f6040f413b4980c539d563289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5baebaaa01a15c98ecae945bb860c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc3b25b7f818506f9a843e46817dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5a99221763509bebe595fc853d23f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76bd30d47fd75d16c4ab78f2c7c0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53044d1a9ec7815817c43cad2a9a5906294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075e99dddf47e188a66c1096f6796a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf6a2ccfca3fb415acfc3ff4919329296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f0908e1310d854459392f33d3d05b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb1b942f73f7f672953902b463d408298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a186ffd79de9842dfa659e41d020d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee94358f30628bba09c93c23b72c7fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f55e87912bb8a6b29f6b6608ae6c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40fd2528b064908dc13af8f6d81099302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac8576e4baaf0f8a8663b6233c08e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadde54a48e969efe88e63bdbc338637304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3e49a2650cc13880fb7f3ba3d2bb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8a189a29abc7ff124373573fb51bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b84d1de1f1228f14342a14a087ea0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda02af17d57ceff6a8d47a16e6235e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8680dbd69733786bc9ac1b49570c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff290ead48602248cad82c67e694853310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fc9d8f2097d22481b4b6a5d4372f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164dd0c9ba953631a2ec95671b44f30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba411885528518202b77946751e09c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5b5293ebcb359cbdfbf60c3083874314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e9faff32666b95c7f82e2d4d63d95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f6a76c58365e9265584c2749a7d8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a5c56ef78a193a4bbed5c5b575535317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daffc8d609600c4b4e0401a2f59688318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056d299dbd3962377283a105513fc3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439f97249e9d72adee93dc7f3a4c35a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7ac14c37261955c0d14a0ee4b9813321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c5171e57c8c3bc6baa58cf8300243322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a17ec2c3eb20cd5ca85a95c7b5c54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79760e96fc61a932a2a7b6ca2ca9891b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a757a262c138ef2ce930834b7b139f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff55de7ec14461ed6e30229a583318326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e3b3ad2f1361d94fe839a1a9f7fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25e891ed39215057b7a093b3f6b9a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8f88c4cdd1fd6a8d765ae731e2632329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21328131da595cea82e0743fade2d58b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b3da568d21eb96677247cc62f8170331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1effabbc700823a7b25e00c56e179a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f8168bd0b959fe1f282f5d11e638333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496d0398afb8f4981687baea2ffe009334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff31b372073cecef7b2eb68eb17304335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d65597dbacbbdaba6954658368921336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f632b85cda59ca7499d2386b6327337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddfa4bae54f10b23eb183233dd5e6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f0505aa25b1d76ddece31c1b0c129339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0eec7578e087e976aee769a0c0da6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3472e4478fb39b385b234fede3e8f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535887147c3cf838722c1f1be4047a9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca416b51812b7a2192ef22eb5329e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a12b261ca892f606d24420eb9228c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80306bf3e129ec6bd27e748bd038aed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb4d0e681b543ac68702658e8c139c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef09f07eb8fe3ad0a1af5fb60f92253347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fda87022e7bd80b6985bdea490bda4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc48a2ec5ee800f8b2fc735d243e92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4fec02779b3c9c652e13831cd69a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cdacc6956c201b141abc3ddd15183351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40cd2ca32919a835dfdfc888880d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c363a22ead289761b1d36f4cd6df70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f675fc2a1a5f15659394a677c6ff5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fdcd4c5317e4d4e93c0a0ae8b4827355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e1549ed98f4c8f4b0dcfda99d89c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b0afe20173542bd3dbb80d6d914ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fb33d6efc3ccc1321506f58bb238b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02a8000f428d36ffe337243349b324359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b73f547cca276613f04938b79bfc30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387df0ce859b89c2f78b3d9f825b9f3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce96edef78d03267bdc6a2f2e7af51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bf330d365099809abe47dd2cd42dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd752cd9af63b4eb1a43497ae02d479364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29b00a8b53bac4c3956b7fe6148eeb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a26bd6f564182aafb0731fd44748a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fd46d354dbd1ee110e825ca210e89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9336d2870cf7e6743a8a28f69bea52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c168195b14a03b4eaa8b57112839dfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aacc3f520e581e24ac2a75e8f924d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1fc84d1bee8300d25424b7abef5a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e761a51f5a3682debbf75fc2074dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44edc9c222b4b9c292deea2e34054f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d562422af7efba15151dfdab3e68d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e563ba02d4302438002781fd225f54d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5f48a4a11cdcd62f0da8aa020b765376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dad9315c5c1eb940bb683678227d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a11bca8452895c56bc8b4f9fc7828a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360cd5484a32a04caa38f5c79b3262c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce225941af47840ee04e20bbd5678e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ffc6d90036e897c806d22140b65ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2053436a74599cd931145eb1cda40ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4021ca7fbf206be3c1484d46d22a78d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a97a429c839cb06023b6e95a3c83e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc2939c2cef85cce861babc7618975385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabc05e1cb3ac37174ed36bed8299d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a85d0d61e069b460ae99e099cf849387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04486f4b0240c5f3e16b9fa1f5413d4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cab06824693a5a65f41ab13d0179ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd86abbdbcbf094402cba2b4d1d59a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579114a49edbe375fd73f33dac2472a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4be2393ae21f1ba057dabc8c61996392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e3a98b231f8ec17e3ca4e2f9498a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7468e2b7f57ceda666591e2b4273d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c6c92a88327faa44c0e970ee63c01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6717a5c9138c5f74594a779ce1517e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a82ed9f59da5217ee112b8561e394397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a537038613a8b0005a26165bd7c1cce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910594fdc07e4727f1bff32308da19a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523be83e2b357783442c067b171b3e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9d544c86196acb34883aa4b1b6c0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aebb3aa4e800a3c12813896719d078402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49810219087ef6799699a7d9dc0795403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9752c13f54e96bab85a6e08f52b5878404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c68a13161c9983d5916a749f8705d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae41566de75d0818d0ec34f9f1670f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539950e93558f92d238d59f7ffd53d63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5fbbbd50e3ca311c9defd5ddfe1df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d449d0e3809972970862e0df2974fd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813b33ffe53dbb6f72d78239b3fa94c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b451df1618c7d1e456d8a3dcb9907a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769692113fbba5916bf0b5cee66fb8fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd93b1ffd4c6d28451cb2a4d1e1925413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f862e5d5181970a71edf32aa0da5d56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89d2bf05cb5984d71ea50337d2e42b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8486ac6102c601f2407d21eb25280416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb961637dd57d70b976768946183a90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffc7ccb134f68cb2086f43eb7bdfc9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2beef06af504373e6af26db1a2b43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfdee07d87e6ebb38f1f9d16a55982420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46ae28f11159f032fd32a70c8e3562421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68a65c8ffee8436644df23c40ee674422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c418f0bd09b7311389fb2519639abcb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929df85d4096a595e09f67d023b6fdfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33097f94be89af02304373a4fb239969425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e93b322c15e1d9d70ced1149e0c4b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f204e070399ca9aa49c2c2c526b91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029feb831c6eff6bbee4212c8e38f476428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a0c094bc1a8ab421f25b721676b4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b5045f95ce90e07752142a32d92cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f3e0633450bb3143e31ea795e9348431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0c00c423a99bb1dd029723efb0e92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78851f4fac38a38f2e47fa237911633f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d344a2bd6c66acb941f5a6cefb3653434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edaf0f28e76c0227a2cf4682efa91a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71033f1ef8185821820951079af84756436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dcc13276019a2d7b58d34da3c89d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde965ef0ada54e2177f7e8dba40ae5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb6b1e6c8dfb1bd2dd3ea4d3ff974439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6693d393ad2a74d0a1ab0787dbd18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf31ced5e0d556bbfb5f3691de7ea04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acd0b72f3a44c3663526f4730f8660442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee90fb91f18690166948f8d055f6877443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dc0af9334bffa013da8c0b5d93659444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30df5b80b1b6ac8f347ba18404ed78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f78de927f64e838e03d31822b519446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d486ceffb74ca7902130598eebc8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ab5734ebd1baf2a2095a961665f14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbf270dc826ca7f5c6eb9a36bb25fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845056f2bc6e2b173e5e31930bb15289450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cbcdaaa1c97f9f44911f40c66d3cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52dded1d01f87033263a1609275a7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a69b01597fde3883b68cee9a8ce51f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0bc38de61230fa363a51b83745b99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16f3c2c9540c1010cd3fdb99233c0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0bccc4342502bf74d91c68133798b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682b42a8f6fe066addd30240098cb68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937efd15b1f4f1e3d83e6b4668b007a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eaa0e41be994300dcd597f5046d7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78de085d5519646705fb067485cdca5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce602ba4baa0510fb2238bb1b22b190b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dce42282982d7fff81cda17ff1f24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d588d37119a3b546f9277c32fecdbfd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d4f1aa0566c4d9ded7d74668c610f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33b13841bd059b14deefd2cfb2b355465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8af4099d47befa1d5bab522e7283c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8820cd9450ee0a4f56bbaf3eeb28a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72889930a827e5e02e7bc5b71d054c5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4e558351670a7ff655b6f8bf1e1ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896df5c2c5425129e4edbeecdf58959470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75d1755fe7ebc7b73f376fe1e2971a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df384a85602c980a845c04d3ac2d82e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc31d99f01f8aa89551c002f97eddf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9f2954d01b5669e0cb6721cd6d7f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c10d037e7f7f02a54d837f28747f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b43f2535d9d7acf738aa0f1a81d812476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a215da9da79e6a9ffebd91125daae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea20b154146db3034b3605ded322d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfd43619e86a7abeeed8a0539aa311479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb8152840e1bd0cb342551e24c64d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16b0bb6c352dd66866f006573e4838481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a0f5f4c9eddffd0db0e6b61a8c2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe38bb829e08c1ca49624615101566483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec06b712921c5a6a2b87079d2f63254484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61c43b59ed24abf62418b4919f1b89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbbf7acd3b088c92d662960eef052b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae204de821e9261f22ada8dc0358bd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf3f942093a69a086aadd0b3d45274488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264e5dec7739f16df8c843221b69e3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b662db893a17ef30fc39ab26354ccb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197131947b51b7b6f19f9a798e663ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd319d1a3a2f4699cd34602ee967663c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2308c8070071e3cfce42f5e1310659493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080005b9aa26d83be33eb9e7209c214494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ad64adcae80cee059fde709b16935495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01a9b3a3eef99f204f83475b10357e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd3b7ba0efeefd816082a42882ad24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323c179d746f3efcf18e8b69431a483498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ceeb8f77259b1b2891177a4bc0486499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd31e3ce7225e8d827d46519a48918500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003fa92412bb90c410aa4e5f857896b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c9603cb812dbc0ed0f7bff44860df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475562264cfd34258c58b655238d5a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf084dd807c7a444bb8fbb1cbecab5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f118798ab8c058e21bd9e48896f65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b21ba609501db7abe51089ddb43cf6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb60c6dc441c721d139e4523d5078f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ced9c7a39f6bcfad1b10b9aefc77e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4cef1b7e696c299e6c5a1254e173b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee50f93031c79aa5647c34dc13923ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34618f7b70711d5f6bd0ea3c808b7cf7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc643e72a84e30c5faf44633436211512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2f1ed808270419e43174e7555afda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f2db75408b84dbaf6615839199ed7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84711ea5c064a544079908a3c8e7fc35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1103b01ccfe60ef2ea6d6b56db3de95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cacb884320715194b08a5a828b03e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa0e8c7bd6e8710208e77da5a0e48e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11dfe3f357e2623c337c6111c40b7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ca3ab186060d0073e24db7e7e60ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267b144a6b5db9a20955b925aaa7e03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00078f6ce457a9c0bafde8f6a1ae48a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a35d1eb80f976f03c57641c773c4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10be52c21a823a81479f889b1aeafce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285f831c00bdb503422d332183e85e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca717c7bfae87c0f555d372327035ca5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1186fae469e99ab9fd71ffe74adaad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e174743bb47628abbd4fbffef06eb0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6089f5a9110669a7eaa0bd73ba31ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8572ad9e764930883e5428ec933ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd20f4ce40ddb4efe525631c8e9334531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacc40aaf814bc4d53fd4d42c165cca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6e5b1f0784b2c6983a8e7a2b9ff8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66ef08b00bc48ad85b76dae7fa575e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38931f0fa0d8fcdb6a81e895f832cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d454b81ceacd5abe40e6c475ed14c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f09dd81f27ea25dbe2eba6edf41cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af7d4b34172d6958822b7f6f3e2e4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3e5d5dc67ea5aebda44ad006d3a2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e890f01850c73729df33438884aff6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502f22ace95d9b055b07e9acb98e468541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72abd0acf7f119929d26688d70baba7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af68e4c560c79364b51ea7a8dc731b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d0fcd7719d5ca5039878b72ca3598544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dbfc9cc73f856392fd3abd3784fc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943d585cfe7fa6b067015c64bcad31c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32493d3d7b8a6c95df740bf4170c86ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c099f56dbf839ddd2410675711cd3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf34c1b349c5f16d6543d0701b04eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8732a0235ae663182ce4baeb9c57a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cb21b5dadf25b710d3096eba2dbbb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fd76b21eca5ff0099568e6dd6b391552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09bc877acf00e2cfd63cd1fa6cd333553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d231bd87c4f826849c99a02d598064554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8249246ab2067b1f117199668cf68555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f659cfe40359a2f2e4f11293c8006ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aafd793415767f382a6e373cf27e4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df824dcc5b5a741d623f47f163dbd65b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc3539c1eabacbc2103a699d342c4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737cd252d50754d3451e0d4af14810e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fb8c81b862f2b3092337359197d31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d377c74f857f51b05ed813b6d0ed09d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc5bcc9bf9d35e6a6c7709c607f7f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4c8bf250e978fc7a81fce4a8271b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68cf5e746f36a5ae5946629fec6c4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2225479aa6467e1c0875a898b55ad7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb84ed7f7110eea506b4a57d771045567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68908c6feda9ca7af92221fa4ef16a59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac6ba95b4ca113fdb9ef68a4dad8c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927ec586df2713eca4d55431a9b6ed9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01ce79af7750ca5af3d0d0dff92e2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9156f02efcc08465dc333b14ab3cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfef6ebdec1f721a2a921d29919696573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4aed83758d6b2845b4c6b9356b25a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25230f31dbea728f91f9fd2e8962bbbb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f96b0bfaa3d94bd20ca522bb1bb99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd4f0e7fb3f0fb69a52b65ed3a5edf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34838603c3a3c2294206dcd6d1615e34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3907fe7736574384fb7fd1a4770dd89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4f65425adccb825126f2c8bace4fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e71f99e7b8ea4057691bc14f300d27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fbb028161cf3777a6d63b6d6ab941582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f77ff30fd952c1b5cad5eff53835f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b58fafcb067534ea0bd507bc050ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5d0a9cef218dd1e1e07c7247567e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d859f32c5fbe59484774ad95f728586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41096c61b44da13b7e15a66c0bf565a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495241d6d9373dec808dabb02db0846588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e3a96f4717b6d622f173a8783ab5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99c43fb2b4e73ef008ce06f2ddd63a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4375bc76623432cfbb35121237aff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33c5ea23151c5778b1772972b9932b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16a17b7197cfe56ac5583f6d0b87d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fb7928b7d419ba68656f4bca4926f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18435583c2b8cb5b5d9bfaccf559de78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a1eb09bd7c1494eae3d1976631ee4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0730e456e91bfc4fdad51195e29ea5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53221f1057a39b6c4068d8fc32448ac6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e56681492aed74bba9cad8903bbea6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45221ecc8d55118ebfe9015b5bd4007600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258818f795c85b36111c741d2f2e02ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dccb8ed0b5a3c20e8c718ff0884daa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3598fb8fac80bfb8062f3660f65bf7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb58d99b902b03dabc6d14ef978a28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e548fce9bb46bde355077894ceeae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287ac758d1990fcfc00d8a2fb043b0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c1794fc8fdc7e6e7b442f89413c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cab039843463cb44b88b7608744a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cdf22e985b848db289e39300699b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61faa4270048809275ad2fa93db5a53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15378808a1651321fb1de0ff8056a8a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43cbdb6d1f955f5da226a30f3c137d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5db987165e58a962f1a80a630bfbfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a0e6359877f859fafc918c2d3c9c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e89f4e9b66926eaa52bc4d28f730a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa523dc8f93c2414be393def591e660616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bb290e41e44e63a014f2f8d3aeb4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beaad4481cf0bf91419636336ab488618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71048857c5e4ce0b1b37a98f372c2849619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798b1c456665f939d034cc6ffedecbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819ae7f9f0f3691f94c4c436ebfc9f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801d36706f615ef4856029b636e46c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15170cea721d855cef9aa2e5874620ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b516c8d70db52dd21c29efe17bfb95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a06c0602f71569a5846e4f35f60aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d87179436a6b0d70e1da74af01538b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c822b978c8c2647e1c5bdc5f503c417627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b24178f18037cc25771e29812bb29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589321084444e141c22fc07608316628629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ca5cd59bf4dd1ce71f1da884f2434630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b9f0dd76ad5d8c4228a92159c219d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f78f240861bdc08db6529d71a34ea8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a46f8c721ef96f0e22b0d29c9b6a20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2398a47d5ebf6bdef9b1aa9e5f797634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8067afe19f484336e13587efd6d02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf3ef9bfc949cd9cad9ffbf022f3da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3c926a5864375eb6767289a5e2905637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59871c41c05dbffbebd6e164951faa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a874e8822c7c8c28b997136098fb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cce389597c22a274023e4ff2aa4ea1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80dd19d491b7f3863dcae5b650db29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b399a3fbd93415ac3d08d29db93d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdf954c590130d182e3716c1b2148c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17d68e2babda5455c20bda75d216f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d9f94f0ef9f6353476b043d7939ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57caac51c189ea7a2bbbedfff7cc0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa11cb320e2d13d2f2ccf0bdaecb5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea7818159cfc08ab35a9264f6c1707648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f479dec70028bc368afa8a9896106649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336ed5be1dad085851eb5c321d1271c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8feaf43ec9a3abc0c2975e80fbe93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844a04afd99699cfcaaba8dfb8d876b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d84bb4e8e330c456c95c0d820681653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b8c7d2bec3842eced5404ec36b983654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93362027aef5a33fc0914f7b498c96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf54c7ddd7d6a65b4bfc783898bf1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa6617c25254f33616b5b2b388454657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3f913c1238495127fc8156eec82df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1b207330e6e4ab37f5bb6f8d217a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a827cb4d0d1800c44e7709b97573f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a1370bb5c4439a45d739d6af3298c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f2849722283863c4e58ffeea8960c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae452eab61853ea3dc3a6c84bc7bb3e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7cb488c30e172e6c8aa0e914d70b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9d4db7923ce37cd9107a29e0da75c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd218b5496fa1d988b63bf9c5adc55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d64e52ed62d513be56f647c233bc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5117478898bfcfbf64ae4373399ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df08d7a00f122197380995f0a678bba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39111959b208c5154ecf93330d03dd30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f5b91a6d81da848dd63e8842f5cf7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75078219be00c019daccd6e5a92b7684672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1d0de80c5b0da74218556d8c0d8f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6726792d4a7d6e9f2c9f379d6e2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac737c22b69e91e7d3f67b35d73da43e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45070a916f37ea5530a8ad9a57f475e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3b6bd618a78acfdfea24c506b53ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017dfaca51f318ee294b57b79f62ec7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6636000a694c06199e36e0487dd0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e15dcc9380f9f1a9788786dda38f35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52332cb44c3582a7705d34790f83fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158f46ee05ddf909793c58f53a29bbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa8787845c14430c1ad6397de6ebe3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd406854965dd423e9ab3453a606283b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de750ca6d95dc215e1ff0a1773e55e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4eb5c6b5b2c3b1defe70690a1fadc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a7fd0401a41b8dc08bbfd0d893b31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed10fe90bf7f5c55a67da8c0add3ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57223c8966108b4d87f1617071e0d6ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e7b0f099c3fb047b5447e7b6bb3f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c5c741c0aa658147710d3e83245ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40048b0b37db1c084f8148ce74ea92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c586c35b5eca5ffe378b2c3a328ec7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198018906765a5aca756cd10f228d52d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05307eff86c0e9519c1a5f64d46134695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bee112148e0efdb02e252d8fc73c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca4ad1e2f03eadce136c07f73de95f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c08afe9be099547e5587290b64577698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3ad6a1cb41e6d98e3960a2dced55f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac04d37ab7147b6ca67c0ed1a6cb98a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee28965715dd7b002d5a7bc5c20b7be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17499de69683a29b6b6c6237562624702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd546890910362bec0c648a18095c476703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca0ca64b3b07995060d176e0b80e67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5d4fa1904c111da855c7eb82f4c28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d729d51152291c5d300123ce3ffd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d79c26abcb1b6ac45282a828aa5382707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7be653889e1e9b4a52b77b7a809c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c92d1984ec41d1bc80fb9d1dde481709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b358bd0f8a22bf72af07c59928b52b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbb39b915d600109ab7c5d83c0fa1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd89e656ba9892353b00667de7861e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94c7e1c32667aeec7b6261bd979e6c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fd3e3f4a3f2aa3b40adbb5aea9b1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60136a7f0c15e0d35c1503ba6eb266715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c740bb34ec79dce052220e0c547aac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db15f15e5a23c0be574f16a2f16584717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b93b4f56f893070ae3dbb8e33d2b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1a31ed301acd3574122395c6a99f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38f6b83a38296d5a91428626311b64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d31a860bf39fa932ef50b598b830b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f19625e245bf859ecfb903bcc356e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acca60358c426c8f28a38d0ee1a52d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829822f4d14e222d02af6acbbc382f2e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450dc73a77b9ad3ea0577a1b0d12acf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bde8846be9b31278bff8752b533b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f862933dc489be88e08373898ad4b84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b9c1a096119fc355c571cf5e53d0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440426a1c100ea1e045e09bab87d59d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e7c4b92b6b76c8b83730311a8c76f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e9193ee265fa99c959129ea3d8891731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bb55322bdf7e8e87b8588ce7ae21e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b49fa0e1be43a615580da2793ddd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5012e229e1d23e1e4ba9bf792aebd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093a76c7c593240294e20fe4559e547735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36442309054d425455b6526b628c7978736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dbdd9e9e89d044683c3d72beb1b3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59743bf41ec17f476336d941c149fd9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f79ef20fdcdf16e9fb66b8e2b7cde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1fadd12b9e3dfb7e863e4e840a6fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821632587bab336563014197fd863e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b990c69b02ee012eb5f5259f0f6f88c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796079cab39fa344395b618ef9dd625b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a26d3237d861f2d17cff4e251e6d9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37017b2d5e49a85c497d333ae49152745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42f80250d044c4fc49805d20deba68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17ab5190bd7c9ee2ab678d19d6bc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7e67e7e73b64abb94c984c21e38c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113366e72e39b234886c7fc78eedcfcb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a7e8ec91919337b6a87a52334c376750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142226cbe636908e32b0f375464b6b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a8097c8bc3261cd323e10771c7e6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fed34252cdfb5217b0d16564c9f34e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>