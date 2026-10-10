--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21cdbc7023ed09c06bd88f07b42d931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc4c257500fe1ba8dcc80fc50107b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005428262506f81ef5edeca1182a69753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d457efc984a5600d4e28a0aecc8b6684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600385137545eb619ebac1c2cc554bba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7963f5bc566f70ec97178df9bc6606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d23038c795bedc18dd6cbfe3dc02887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb91b764cc1bbe6d95fe6e58537993d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fcf3a10ba98ac5f770533c3ef90a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937f057de2f6ee9a4830cbbdc59d6d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66812f9b9a29d49883cf7b9e6f7502df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9046a779d442b5556a182a4b1eeec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a07f97545a72aab44e06df4d1c22913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48856515020d3e84e20db941e571a13114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8fff05049491ff0ba1e39663f325415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bc5ee3994118de596a48367f52cc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e7e32bee6206a96b4f2fbc20f3c1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ec51ca29f04b3075eb2fbca9f263718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5db08b518f2057c20bcba5e731059819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66348bc75c7be803237ebf135b31f4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c622791801ffb1807e0cf689f2c2ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb900435c7bd5ca1657186a4000b034122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec94bc299cb6ccc2493cce6a06becdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e2e5a989404c0e35c87386dcccc8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1712126525f1a4609965395c65dd1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5fd0d4686ae3ca8d9f9c6b93610da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09585b290a3363450d9707696387b40e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ac0d6fad99c8ebad113fa77ac432728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ac85118d294c7c5fdc7a53f79422729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab377db01e690a33a2f8a075d45d0e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a177e8325a7914abbd82d522c95d1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8279c75c45e0e8112473cdbef150432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf91d5ea8804d047f13206591018c0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3ba5aec5d8873f96c06455852c2c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0298768173fed7a0bdb2c32270cd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec320d666a1b4077a2ac405142ffa08436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e958711d26f85f968584ff69891f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fa13bd97a2dd5d86380e7cbfff7dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91445ee0e30d3536782717e13e7c4ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f4b91b5024545d95825860050f43640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcee506c537ac11b0d15eddaf73ac841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9293bd22558741633519036f8c65642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce09bbe2d87198530e9d5a44240eb9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e4aaff0679bf6f8f32a6f5c09999c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c873c04f8b1b31bc2a416b8f30f5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34b8978cd8455447184c4843d8bbad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31455b6fb74054926d3ceec614cf0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea96b6cc0bb2fd1871c9f0dc231437d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5dd240e68b2fd928ee2b84180aca449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e645be31d81aec4af7ff9d4c7a8e2f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15661fb034b03aab97276c83d2a91b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eee389cfc353227f9e032ac55efeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b456ecb6b6b79c193963ba4bbf19553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f0ac56ab2a0969dee9c0dde4b679854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a22201d5823b57e3c7458d54a969a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f932e37c8f41c15b48d26a8cbff12556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e35f4159bac6dad332d01eeb5d99aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f84fcdeb6f86740716cd326bb1c1fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281269e2ace3817cdc5ac7660cef8ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286538ac5543e7e4743a94fcfba5a2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a6fc64cb5a358c23c3bebfac3688d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a44c0111763a7bf10244e2ca12d08b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c1b02aad4785a9b624ff174a9e9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692a4de7b8ba04e21d7fbcca83f35a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdbe7e1050277e95f094e01b3f627c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600158e742c0a7b9e0a84ee9d39b94566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613d3b896321b176d772eecefb2a48167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01409f059144887eb91a5841b04d0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1392ebeb8a18ec2e8792413efab22f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c89184ad45b23f8f5c832cf30953f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a76043671a3973cc47022bf63b2b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b246e6f41b7fca23fced250468183872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de14c6c30713d504380b3b432bff0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1839585faaa389a796dbc1bc34da074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f338fcf7f1c230229e2d8a05810bca675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3ff300d3f1090c6b588c20cfdcfeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7e6351dc6925efa5d20d572f96ade77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a298e52411a820cd32ce9e38e70af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136d71e1d18848fbc312c1c3202e9de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6cb0515c8d7dd4337584cda2d969580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df922bb1b9f3da439d983d619bf6ddc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf608d4b04a3bd266eec73d4590020e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d81dac46da40fc58937c6722e5001b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2351a8c3ee09938d1c5dba4a49237384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9445ad578257aefa1c41c0d07e799a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a096a3ee69c80661ecdb18479461c7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc06bcff481c5d1b25998f1219b5a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fa0b471bb0503c2292bab2327868688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac519ca9cd6994470b934f3b1d7b5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa4bec7992eee85ac330ae2b0feb7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe640563c7c69c208333f1826d3b0d1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a36a51fb1a9af0f4a38252fe2d475292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc25c24fdca74a0ed4a63af1d9e934093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4ddda87bc862489a6b9c2a6130d5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392c459d6fccec8163420e048d8f30395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138e655a59ae8bff57132cd7985df596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a890c0ab0718575fce6ec983a1e58ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e76e735565782b1e3b3ec4528884dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c1aba5034665799ea5a919d9848f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f14d6c2520b7764bebc4f2065bbe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6df518c196422d72960bc910e23e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e77383be8f79a8c112751cfcb8a73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7137efa9050dd1a38f4b9454ca9d6a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a76c66096198fb8db515a00ec74374104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858a1ed2b00373a2e55f32989efba86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dbf50d5181448dac52433b0f086f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b3c473903fdd42f854d630f364a3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf587ac4b40e26bff78aa0c696409e67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291a99d5007728de6b56a7161e34ebf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b22cecd3749386c07791560335267110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481bf01ef05f3df5526d53d2209a7d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef984b36d9e0b8558de3254d682ec48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33fe324f29dfea9259c18bba3bab6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428713d59ae44654f3c39c226d5071114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b95cd0b5e4d8b5b5942735d8ac842e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd57736e674a1205ec5d355c0bbcbeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4484f981b1e64d775d0b31011d49a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd260b96467b2e9dfd8ac0bca70d379a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156f3e60918382b29304c104cff1e6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01166d913480a882fb943718b1796758120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ee6071a42ffea4644024f6182dbe4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a686629e7dea78fcc92fdbfa83b3b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85c93ca4f3b66bc7f9d4e3c10230eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a7c4af443bc082f375b5cb2385823124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20697753103be1e3b6315b0a345c49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144b55924396113daeaba5693ab0a8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d8d9e98ab97cfc4d9d046ae8c7402127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98152cdf248577c5a78f3ed75537e93f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10df3248a452a19203a0ddd548d777129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c35e77050ef3ffa828a9f4c392b0b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b67d96f51a6569133a4849fae5c00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126307a933ec7c13416849080e764799132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47daa57e8a99138285ceb3c7af0b84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5375e269f077bebc76e9b54c1f20b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474b95e3bd5d8e6573d7e1e52e0efc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0dbdfa98e73158339fcaca60ba9c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e228cb3a699b854a89fd7505b559b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96463224e9d0e86aa2413817a1f5f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcef40e51b8b2520071ee17ee4d982a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfadf18a21fc2dff85cd5103502e0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaa6eba8331383cefa16f9dba0d82e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380e6e4bea4f1360798a12d8409d9fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5199f15513433687d5658599ab85f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5975e3d8a54ebb9e9da48aee3b0950144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210890eae939f8dc7568ea4eeb6138d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213724eb07982c86fc95e12f4e00f757146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1b73b91fd3b76c047a752b8359c6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac59fc05fc45dfb87bfac07a794b124148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555300b5813c0028a87799d36d257aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c60626dda33dc21aed25127b17f868150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a7d42d918a7cec042c4f7fc798aef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb6b4c8f1aa8e641c59ab64bf1bc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970473ff07af9fe7cfc9fddcd177082153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a509308a3d5592368e01c4485be2ffb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8d8ff7320453cb7ff35ce268ce4f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98ec8722fe2448ee0ae9f83f9b6d01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759a6dbffb58832c827eac91df05ebf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386be7a1f750106b5ab0624bb6508efe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac0506ca89e0ab91c6f4ca46174450159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeb33fdd16ab188ac79cb894da06e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e809ed08d18708d77a79701b440a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d8b9584b377984802cd5e9fbb299162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107382fd67d922f9219d11ea394dca67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f255b07d8c9e1c806438e539d6f0d50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d29ad6ac2d6426259786945e46140165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94897710e3d4bdd9dd8832b756608c55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f08913082e2b89db5779d8e88bda33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b574e2da578c1f9d02197aedad1122168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9389cf7e3a807c5d43320c62bd6284a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7763729431182f0d8c6b1075d641c84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469bf6c94cf030b4d9714714ef548af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e5174ed2e359cc70db5c6f58a8e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27383fcb949947b8578864e1f87254d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473693be9f42a7bdfbe897db3fd0d27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2365a7e31b90b0f68c1411148ff3e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd45c9a846b6886f06a3b6e7a09b01f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f92d8d2c4cbdbee868cc24f37e0a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094949f989398209a2557867c45ccc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13724ede942a9028be13a59604456eaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd189051f9caf88407ac1551749acb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098403a1c9ee4f0fd1441de4f3c3e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec875994445e1fb5304d18e5ce4d64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71532b5505e6b5df2cd76ecdc1e4f2c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca87e0723565e0727d7cd0c1eaab9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426d3c7e92191231f29eb43bd48b13e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59298698d3a320322cd2f34b36c6bbdb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5cfa9be4ca69a944d735c5e120cc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4294bdcb2b3df7cd7ce74786caacc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44092f5477d2732544d83b2b4d3da676189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d4e84db1bbe292209d506d9656888190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a4499a791f80e7ff0e9bf92ce25be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83707b9e5f9844f6d05a2aea826d854b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446517717a8c91ce6306610cffffee34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de584e6b02804e5c8fdff5e80028427194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fbca8deee3ce0117865e2f6cef422195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8abb4663fe13ed702ce77c4cdc9277196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d597f57bf895dceeeeac8134bda47be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6df932da8648fd33c88b6a70e545e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cf247a79b651ccabf51c78a0d528a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f9e4adf312f7ed50c6a3691b59588200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b49ba4725f8d3c5266cf8612a4bee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f61601cf655e5f1cf29d459b68d4d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e34b83b48b3d4ecca10bd58adf59fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365c8d27e1a3794ecd24e650c230b8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1c4cfb94e1cebd71f4a7bd2a60b8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05bec3f31ac655180e3a36b4878bae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff348872d4807c5e5b0e3f06d3c027207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9273d47599f2b4f8a6fe3759edd994208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816720f5073d555b6b0a4a644eb2dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559453c4cf0ce4d64f87b7665001427210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be07f8f8c95ec9dc629780fc01357ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506365e0c49aeab02c38188c58239581212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1075e7e417b74343df68b2bf6599179213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cdfabbfdf7d2bbf5ddcd20bcb8101214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2533b63ab86ae4fd33bbf2cd32fd47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0333c030890cff11e3c1fb0ed1ba4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f184f9cf611015779b1fe5fa6de9941217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8980663519337969252281fc53a63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712216c0d7d87c7a1bab3aae2221149219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6d91fe26bf44200f3f7cd5294f540220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407882a2afd4df087bb3e35ef91031c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808e2be21477985242dce4a8672b3a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acda5b24bedf81e945c7c0ae84d0a59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c2a2274c9b4671e3ea42d79f95b38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fa0867f318d5e546eec87b130c971225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab6a03d5a643a26110a8990ef78af8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80798667b36261cec6f130c4725468c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052fae4f6a2074386cd2c15ac80a765228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7b47a3dadb2dd925126ef58794c7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b7958344b3def48fcaf92868e548e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776fc68d233c3898f884371ce1c9884231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5582535501f73711836e172f649ad11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871be680f6febd6a07da35ea25ebed6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d71a8395693bad3c84bf9496b82b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe21b0b715d4ac197bc2ae21b1b16e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f03ae0aa608f738d80b192635ae70c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c39ae93cda3e485e514fd3a957f7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e7547a0656fe5457e822319676743238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93df40181199542e23b9487ac87accc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af207ba891018774d1ca69dd621050240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d21bb8299248354824356e687f2f91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb6a84dd51b516d2cac7cf9fe1c398242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c724592ba98dcb2e96a1184c6f4929243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df15e88c4b511253836665d84bd063a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e221ab56aabe7016634bd787d9b896245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62802ee96a48641d8ca33c59e4499be7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a553610a5cfe04b9f684142aa2dedcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63461fadece99010b64d068237a873248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2d69d3d55ed902922a7ab98bae8e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e60581da2598d0ec908d7145ecd3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8322bfaf3f048ea8b98c0744b2d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398863fcc92b6eef9e48f8e746d444f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c057fd8d371aad613f3cbbb5d4651253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e0f96efcbfe43fb37b024b754a9c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054d5d4cbd1a41a2897d31d5833df9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f970273355e07d549760d174a026b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03ed16aa0b998824b89a4b973532c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7d2e4b96199a0464bc379f00199b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4be3cf7a93084bf26087c2de1c22a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c85039de8cec1b7c4139c926231a03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa60196e90e723416c87fa68978d44c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36c690fcc697edf283fc30f70115a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccab9ca4f99729f4ea107b7f28dea9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242f8ecbfefb5da87c18502d232221b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550ae9b2703365298a58ebf81b22f48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd79486a4ba30b87455df517ff02e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb88a29075bfe3590370f0bbd150e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f936d7d738946e36b2ff13a8871ef74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8120387790e2424a3f6c8658a0e42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eecf0e54c4d6af3dc023d932ba049270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8701532f5fd6e8026fd0f29695686271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d06e68ef3aa165045397c52227a7bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524896e8f4c4025295bdb78ad6cf29f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c8094091be6071e43b90bd38a4b23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a50523f9a773fbc814b3f2af8d950275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b1f18101255c531d6304ecd0dc0fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349460c57061893e5d8c93109e662d39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020be4441dca9375321cd6af6063b281278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bcb94d730a889dacb5d6003b44ee1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5645dd95a71d15337433c0396c7c4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638858eb11d8fb8dd2a9968456886c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234912af6d8c49f028ad01809fcb359282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51f6ad47b7bbab50833af4e0b5925a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40693712f0f78f49482df992f7c3da54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08b23c0be2911dac176e4305c94760285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc5df031061aa21c552247741f298f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a8c464d23e90431f1a9104b4bded8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c430f70fddb42fa51045c0cc7f0def288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36ad702f54742247b815c454dbed83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89d2ba7d8353ea93f2d017eaefc956290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651a65d5df6e423dc6294d80e19f138291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835a7f0911b76fb5cbecd71409ce506292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c47ee3eb3657b4e5ab1d62d4c36735293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0426481231e667ea509221b65a97b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81481ed1b30af8b1f106e4247cc101295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7e25ffc7d8b63235cc499f7682f26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09919348646f91e7581624d0bdb23793297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc6b9fc259c0f9ba57b4882da2a3c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4247d99951eb2a20ebd4a6c2304db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299559e347b0e52ed907e2068d2edb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd6465289446657cddaca84f40a977301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68e344491980167aaceb3ac1b4c33c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbefbee0715eabe38ad2b97b13a907303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e389c80f98cbfd30d967be0a1b74b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c32f8bbdf99a173331be10e8f645a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daa1645fe5878024ca781f69f155a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ad5eea3222c1215dab48078507f7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cdf8ba781d8b9ab2814eea549efef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58829ffac70630425eeb8d43a996f513309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2644e64b150cf05870db9139113e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a27b6791e86a3ce4a6696cfc34b65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346324cb25a0464f093a0967150494d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fcd467fa6b5af43f0394e0a8a92ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396f1008526cf70b128229f8792dfff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609a6f771a23bed2cb9de568ddb779a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a00b2cd7fa6ddaa6d1e8fe1d3089c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ddbb50a5bad5902c9d033e48ad08a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b3287cdffce4e50c7432e20449bc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088673bf847fb031ffeed68e64fe2b56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296307e8ee3dbf15dda7c4523951dc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d3501753c506850451e5d9f09c7e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55fc5d4198ce8bca83405b6d2b4cac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2b8f366a9dbdd498287357542c8ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30767e4d31df0fed729d75d76fb89539324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63482f50d75264755e6ea98ebe7da789325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c48a9d8157159e524df41734e2854326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8d89903c84230615e2f4a6db10386327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e334c7a45874b6596b34f39fc17ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09686aa777e157c17dbd12a65e56737b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a676c43c46999b8135a9557e41a9c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1987015b30031605508c2044f4b51e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a751abb321883a7fd1e4f21154878332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b0cb7d6c2e8433da29849666c8f82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6456dab6bad2bdc3f93333ce4dec0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80692e7b31f6a92ab297879796137f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89870c085aa8a31b1f697ed38f62743336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a28ea0137a5e2edce73294a01e7e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f941c4b10d635c6873b0cc52bce402e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dca7a8af982a37780b1ef1046dc11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ddb82b5b0a0c8859e0b5103f5291d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e370c556d7d3fc5e975c7a7451d8aa4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdcdcb8821b5b68d7fce6fc728f94c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630df3162bf504239fd9f788dbcce1da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f1a2cb2073c201c0b1995903f6c9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911f7c653a879329c1841d0a8b5ec1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d323f9d1c283f79b64f0465d932a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca37987a7174e1333f9bbc1f6255556347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fbc5bdb7899a79f3b0a51e54e627c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb6e28211e9365b4895850d89968cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f60ecdb381984e6b77861834b00090350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c9d5f9444a5cb89c70c36a3825fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb4561b248c314bd2476d0186f6361352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27105ceb590289d36604b289d240578353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67c60a35dfc44dc27ab2d67f4ec7b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333f2422de274e1c2bd20de90ce1d76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e2a61c59ec082afe6c676ddf975f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f8090c7762bb60bc2ec7d7be0d725357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe9249130526995ced42e1256a763f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af457a44a6ce5c21102950391a5805359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f06f5274951f3b15c0fcb8894afe1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b8eb4d79f0aaf50ceed75835c2b32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173d31f4acc79507bb374aceccc8b91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fb22f79fa584aaf5ac1b2b060563a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0667e36279a681d859b6563f84b19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d00cfa99faeebdb516d12e0f857cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fdb6e5195d0b40c23c59ce0d5da6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190b26f58416eb06279ab2bdea8b01c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe0e4c5ba36f48a133b3db7d3eb8d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d35f450ce452eb3eba0bd12a435aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c37142b4399f61efd4af2da2b95f2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141eb3f1c4202e94db7fa4e6923c868371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c8d4318369a762a8b30865a62b685372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15c2cc29fa31e43e4903ced4b2b6f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a91670fdcc247aced844b3237f899374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d35f2a0a762d279fcc32ff5c4d998375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca8ad0ad02afda5dec673ec569e516376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b683c88c2d69dda3388e70ead839377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443d9165247401afda92fe952b70df5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a6dc656d6a98192b30712a8840845379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6b3bea5f9abb04cc23cbb8ea99195380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eceedfc943051f7220a78673d8040a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601660047e4d49838c38895e5453e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a70f28f1a9eb7b3af94692279dc671383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631cd570eb4b4b6fc09d3656490da49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb10e4c25494f5d3b21562b7f83ea0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d52584df09ae303cae073ce750fbb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a71d8da9c8cb7fa24cd02304adf62e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0b42c3e614eba0242222bb8f921a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206e663872be11c74c6c6954681e48f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623667ba3783e2da6ab1c522de05b929390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b953ab33670d5185481d9c4388fa8e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485d5d52007dca6dd1af9037beaeb4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394e8ad48932fe82b6d27e4eb901465393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872b20bd1bdce98c870639ef30a0676394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608e024ca6a4f3cd62daa5d77e32a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e274c61056a2c09c7fb7c4326aa005396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e711809997ce5d95bb95a0abbb0f95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467648bc5eba97517d05ba9d00702b41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d11e4ecd67b63444dc9b14307ea0a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f34bba035269aaee2f340138d84d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf00aa0d52cb6564d312a59a710d8bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa03ea56ea35361be5eca22784c1c08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7bf3ff20e2423a01229828f496444403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102df801154952f6041d95294b333cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34ab77f36820866da48e90906da5c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735cb50386d02535d000f94a540e431406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a35b49fd8414a84a899e4b2658add407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d220e9fe47341e83d8fc11c29f36bb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d64e61bb0558bdf6e35d177e7176a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030e0368d14667da2cf289564ed6d6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c36a7211cdebdd58da5d6ba47e78b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9345cc772f6635d2d51b0b2bd9322412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacd740d94a18f91351f5e53422d86e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae9dd1c5f7ab45c54879431d905825414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef00d9c123d03cad5477eaa95f2e3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820e643fd8a58e9c46023f485606ddf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537216fa891822190ef629569c3953c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65605bc9f5cbe347c1e966527f7b4ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521ebf6a5c6bd12367aaaba2ee2a0a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd641a048ec97520f7dde9f9d942be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c888c45d74301414f86422780ae57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbb181b2c37d130194a9b997d19ec8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302363e8a5b5e841bf2002c69e6c6277423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d591b92ca15c41dff3ea92a3eba3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf953bb616e7e05b69d902bed41280e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103381432ed5ca9be9e0f7f52945cce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef2c145f7a12e4fc4d8168b90baf35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff7d17f17a286145b3c965814051e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62152a9b93dda3731c57e505ef56f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df472fa363f9ff8fbee5f5444bf2177430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a7a3c9a1d3e952b177aa4feed92fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498424b9910f92ff76cf5b41eb3f4eb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04285f9a403f578ed02c80fe3aa1408433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aa5f756b63154802cdd3d942c832f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9051b365c56b32aa012267448957e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc78aa99dcc6001f28b99d51d26451436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54909cbab888f3d0363c6efc40fded21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176de0f8846f3c9c5af0ef619098abf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc3c8cfbc6975a632d1e2a7837518f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c575a2c0adfc397cfe204c1ea4dce9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28ec6798ef3823fc51a6d9cdfca6b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8b80e4278d5adaccb3da95d2c1090442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd99bf0714984d75afbade8833b5a2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef369ff43ddd3562d6409dc762009e19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213910c3af6f1e68a4e1045109bb1671445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa5c5e74261a568e832d05e42a23a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a905c57f2216e4d431c0fbf97e2d198447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a5fe4c11daf8eb13fd29140f9d02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708660623f518a5716221fa51729b98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bbd9e791e3ec54dfc3aeb8800bc97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410c01b54a2c221d2e0182c1b5b6321451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bd2ed3b9d4cb470225ea644971fd7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8244b84c6363d8238265f060db11cb3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff497a82a36d4c34e9399d1d8c7a01cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae92e4fb682e14e8124f1a03581bf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccf4b300432a0eb0557a632c65503a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8475c2346aa43e99a6eee4c173123457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eb612278fe5376e31bf4c5b27ce68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6f9130985ebad0af1f050da135a87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c679242959b0c006b8a56950764f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c56579f2a9ea070aa98b96d45ff42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11edb65c62f2f1d9a8bcd4af5fd873e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b2c84f9505e7b5ff7ff5961bc6cf4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc18eb71e77dc3a6198202e866b17ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea565c5e2f4c4db8eb596e987d4e6b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bba0f3eab1a72d7b633c2e6639d2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17e082068dfb15ad95e8470d7069b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c61122fccb6c08419c953021de23a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bbe5c4891c97995356242b2f91885469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a560a19368dcb42aad23f7de73e30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64498ce92e7fbe8806d5a5488bc94c0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77b8ecf9d540fd95f9cb206afddd62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb539ebc64f2e99e89da7c6d8d92b89f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852fe52a4537249b374f32a8a4f4ae1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86c40536a6ca01a75f653bbddceb15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbc47ae7f144c17bba467fd47a4aac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c863c9fba040629bd0e7d67178649c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c6b6f845f2a6408b6040a8c343bf4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f79b2effa8a86edb57e5dae6c7d77c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b18e928953bfff174445f9a5a4a47a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb754ecf22bbacf7d4a6087be7bf8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f74fb0f14ecaa8be56810f50a9256482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d046bd849ee2a4a998884ad5e1987b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f801e0d8a18239577c4510613bba8b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e45adbca2524858a1787aef775aca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272c6ab439aff78f5b1133397327c35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca9e016308224875c0960897272ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb47876f60141ffa89a0ef14b798af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9491d012810f564987669a88e4ac5db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2405042cdacb4fd195caeb0dcbfa9f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f999f9fb9cada103de002c46752bde7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33340db570e36b83d93bf8492aab265492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6bdd668ebf4efd37e7a0294552839493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dbaf346b7f9f714c412f6ef11ef14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c623c38cd58fa8f77417c90d8045838495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7f8df1432dc4af9b5c57876665450496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d2c08559379e3f1597d99b788fed7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558c567283f115bb3488fbae72a6bbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ea1ef321f829ca1a96d873c261512499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f135602c7e7758b7aba963bda153005500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990752c8fa2c1c595f6b66ef2c4c01e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06915157aeb1dc609f1904f2dc23c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3f4d685a2a23445a27e33bf149478503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527be0cc4c2607aac76211194008a0ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb74c7eb5d0cb46c4d38b51c3b1705505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16fa7f8afe6a35b380d7765b6b26ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98ba133fd614c130874d20af209604507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec97aa01ae485b5b7a5a2e6ff3a39a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764fcc19deab30123aa19a4b97f7881509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf89ae733033c865ea0cb44215cc1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe211afee02099127a2cba114a8384511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd82ae0218ee801e310ea04ef96def9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ed4c949146a7aef471ac744048080513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf37d303703113b9f9483fba8ea72c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeeaedc640d01a24c6f09ca77eb377515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dc36a500819da30e43adde0a17798516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a49dac954a971402924d94c7c0c05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f266f04b06c6b0cad5173a00d680b78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d43069e2f94d5b2b843341da26ad5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8b2f236da2e814a550bb6853c324f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7d09bfe736ca6b3cb724ec81f9a31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e84bc5dde0a687e369959482477f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eaebfb101f923b7fbde32c027b2f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94545aa1cb3436ecebbff589cbc2ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef549c5ef47dd91f57fcef58391773a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f8bb890c8ed5c4c9910ee99cdaa3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b0bda13e7168e8eb8ecd0d9374299527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c07c07e413bd3ed9e8c205a01e22b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d52747de1449f82ee55cd3ebbfda55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c230b3554ce0bbaaae7d0312e9ff8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19dfaaec0ef0e182f15ddc86faf80e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df118912f3679a46688431cbac6dd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1346f0fd7a4565375d6ff97fb65aaf6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505445f97a6f759788acf1dae7eeb8ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d7434a759f574957e563ee6c4949a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dedc5cfa0a57e128752f5f84dd7dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813e0fd3820775ac83cde693c5f1a38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d35b00264846a89043cbc2f0fe0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a646376329d65ef159c4a8ed0ac94f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec14a76eb48003836b51bdd2c12ca78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37f9a494402adade51b59543399175541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad4814fa63e2e492c0c2e88ca000b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d0cd0128832f63ab37ad6157fd7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8d577a1275b445aa4405b95f6da60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ed3cbee1eb7380fcd041054c8cbf1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b235309090c4ad68e02e5c222c726546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d20b6e509a807f05cf54d95ccbc8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bcaa5b429d8d00abda60442b14289548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9f4950cd0de3f7bc449d55439afe1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41cda4a59f68edb2b86acc712f0e61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758f001c3030341ee993ae2359d734c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ddd48948a3ea7c6f245368f416c68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d9d8b6e5c060730db535dfedd2d47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6eeab3a7fbbd3d9348ed2f3354273554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d249d23725fa5fcc833134204c564555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcd94de2e5ec1ee590938111b93f02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312e6faf140d39a847ee7ba3a4879e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d193bb5d1c7c1ebbebef3964e18ee01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6087fa4a0f377b1a8b5b1f1cd8e77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8333f5cc5c7db59bd030af8991ac7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e08bd695f533bfc681876dfc1cde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183455fccaf4d038e0ab30bc38bb909562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2a9c58e1d6fd88e094b36e3e43f46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57610ef9d6a573600cf3678f4df8a6f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c4e316705c212010454acc69b6f09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531fa2626e512e3295ba2f6a28001ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302693316a27ba47890b748a7414774567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72611af14f5cfaee4d0d4b152c83ce3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adef575d5df8e62b072a5314e2d3187569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b90710b0cc45b491d0a16640d216f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da32a7479d1dc48b0a16ecfa615ef0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4736ce31a5c55cf62121bf7637f3a1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6baf9b41aa7c599796fb0f6f6469c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bdf0ffa4433e7cf335c143cbe69d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b1d9cae919ebe9211ecfca9d79f4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b6196403eac4613a544c236d64cc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2fd17cc0bff8c3615ca69d322b632577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3cd2f37c8fa6a89e97923ca4f0a7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089a8505c8020bc03c5a682c877fe2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71604895690383eb73a0f2450b7822580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd631abe97ba1551d74eaae76796857581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f6b14265197bb23df2566115a7a6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05804d2f60962e50b6c647d300e6b8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3373aeb99bc8bfa632175e4aa24bdbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50064a4040c4ca49a66c20c3a96d2e19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c1ef330b4d922f7f2217df800b2e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea22524ab0209d5f5bddab64d27799587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a810b56b872ea296fa8d5e3adaa222c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c952e2904d9bf22c9a37cf65d69f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2732b0c3ddeedc32f40a3197e68ccb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5067aee73a758ba322fb9daacdcc55b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69865a5793983c47ac08f2fcc42f5c64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184d2d591d098722588bd521e046a8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137f141acc8780b09ed27ef14c96e99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295e9a3b10b6de2e8ea867be64a4aab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fe29aa9a0a4d03150fb1ab9fb64ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7095caf3d75f96e56d499348c000bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52cb90b8a5a7e2589c92b8dc24ace598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91ed24f7719d25ab4914af23a87fc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8f55a4ec71731f01896cc0f4d7bde600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1ca95b766daeb13994c7b12b90fee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db713aadc8de0baf7511002278ea2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b41e54ec397c03370dba34d934f6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac140365372f232f73ba11c26e09086f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abecadc012c5b1ba84c96335b57cd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff486af17e55f801dec7b5956541dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66d7c43ce374a3ef1c1df3d848b75f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df2064a878ab271078908e45466f65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf183a8368d90f7cc41cec4c9689e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f076d0aeac3a215fbe101acb33d76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edaea55e67e105a8b29be37e50d2fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e89ab4a7002ba4dafd129a92718c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631a2673c42a42828b85fc435a63a05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534ce4acf5ba3b27b4ea1d566e9ae4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017adff187a0e15aab6e3c9c4dcbcd7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13134c774d21c4803c7c27bcbfda4aff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc377e30d8882c446236e6e1550b2707617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceb238c386c86c6c750bbb6bcdb5a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bee41ca96671889727a09ce7d029e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e31c248e2588dfbdb0c2eba843ddb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cd2853615f71fc1f63274b8cee56a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc27a50d995d0247bee88b274a110e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5421b437bae07c58a5131ca50f864623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66ba52cf4016f2c282cb7e8b6efffc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaed52c7128be033b73936844c258e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c26ceea8a86923ce3fdc7d6f76f819626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5d0f20c8795909f9044829be8560c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afb8304b17b2ad832d2d07055cac89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e705b5db49ff061cf8301fbe90bab62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb116fb1d921e0e538cbf25ade3ccac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4637a883bb23d72190353d69f6229f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc7b9a57e5697be92b70069079f6fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01607ac1cbed3c42539d37e3d015f60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36effa1cf4134ccfec243627977a686f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d175003563b99061397e6397c47a84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020609e42d558ebdaf3b14fe355911a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81002d8930f20ee42adb6555763297aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9676bc8404e3866649783c933e60a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742bff5c0c0a44f59ae72b6652fec2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f6d8451068f45feb1835d3ffa0daf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97989d26c8db9e47dbdba36c0d8d8cc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558fe2ef4766cb44200fa93308f108f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813a8da7fd121702bc07ba430ddb5ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd031837b69a6b45694f83041475ec1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34495f7b2a0a5bf6a9857fc4ff03b5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8947435502c066a8201ee0a700591a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ed0c0311ae5527f6ee8fe649e6e91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e2c24555e015f37a930992bb6dfad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168aa7ea2a94cfa9c9ad801913ba452649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027410a49dc623573ba57d0b4902fd6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec890596facdfca625554b725dd34b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dfe2050fd1408b00090fc8bc093ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c762dfb011889bb51a6d06830ae6fe9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aef4308bae4d29fd36ca747581c659654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c493e6dce97b08c24283347b7403fdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45316a0cd3657469ef765d37ee9039d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e92bba454d01c9c0e94185193df036657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1363a32a8bb68e0250f043da30ff7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fd3822a2b6552efdbfe2900e898d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14e9f3bd627359b4a856450b031303660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b2ba4c715daea7f4e02fbeb0a8254661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cde02f184fea3a648776e9aa982044662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e38174ff069569b9c611380a97198663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636dfbad9b62cc97f50ce2f3f68c46f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c49a8476089c952c56ab58646a6697665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b60582505066b84e1128a70fa41f91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5adb2fdd0613e68fb481cb7716c6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36716b42ad1f8c2f4df4a2f5e817e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab079de2572018596785852488e1c36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8e6b01c350abf33f4c99e89b4e9a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3702c950421bed0defa2521d6319a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33e703717c00d79ec0678ae651ccdb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4203f9445457624416f68c936db515d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f74f62d61605ce06ce06f22d782f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc933ee3be1a180454cba3781632c49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd2d969dc372a88aea7e63d48ac8c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b2e6e211af62b1838a5d8395a981d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634ead55efaa55a9caab4474e36bec0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9efc67546d9fdbc513ce58b6959bde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb459d3d71cfa834fd6b83dc3d0748d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763572a854aec85b12fdcd90823972f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a471bc4d66059eb78592c199db47902682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c9053ab8611df07174ace7cfdd189683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f386a1c824b1527e690845e91c2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d9c81ee5349eb79bc4ccc0557348e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3856263a8f89257d8c403adb143df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b7b80e65788146c20e5f6f4728c46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb11436d3b266d68b1137507347b8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa5531bd6b3b885bd8dcdbc3cb27db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83c481ead5a5d6227ac48584e1c7d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8a3ee295b2ae9563c43b75fd12fa1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29537379c1b5c4c29e4d7143ff0328692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd89daa040df7a98793e357d4d4198693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25542235e120dd7ea5ae529f0eb71694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d9af61d1a0d82eda243ab71f80843695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaaaf69659871b16eeeb73673fcb5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d0bd351869046eb1ce10c2f5f52af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633918898bdef92e485b58efcd9eba5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8a5e8f41ec893723a68b6ad1660c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abca8e7a193364398edc3548edb1cc7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e9affc4d82ba56cf5991090977091701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63193d18356b692060e958187ddb4985702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140393ebe629c237e438dc5880163c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5f23746fa1c67ad8ec368299c8633704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc0234429f790096aca755c27dc264705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14f0e91b883992c77f902e0a63065f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c69625c338956178f303d076a942c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862b2d950e22b8fecfb1c421c1cffea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941c21192c13c2191eff97bf17cc92b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db584f4f522114f7afc5e8138a1a6fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc209dca776f8e976c16072488096283711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e2953a00eef6d898c2b25d25b9c67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c2ed201f465da8112034d02f31dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dc2c1d50607ec2cf72d0e5f885593714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade6b8c051e20a97b697f76085ddceb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c3c2d147e5ff8a3ca3fb316c6be25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42b75b27f91c7a290bd75c68e80251717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a05c498fe56d1ac973e4f49874ec59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f77ce173e883a112ed7cb75f20b60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bca45138c130241bab40df8e20d300720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fb72c1702f952b79953a1b0a45cfe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a377870d41beec488162ced534a131722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a8bee0d92b3fa76b7a3f05af9d572723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e10e1f5cdc2a09497ffe86dcd0fb9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c46b913c633b24033cda3cb59b132a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f5fc747e19650aa2d98a225c3dc4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df30671b87f11241267d53c68025a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf94457cd4abdb3b104b2c3fbd30f52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115bc39c16e4056809c8b0378006e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe91d1c03543c22a4109499cc2efbd7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eb27b2a61f6ed30247682f78902cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f21b7cfc230e3f325be08740c35b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9790ed3afc3bef24f500a0b8b668b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2a08bdd8747492a1f3ad0a74c2267734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a66936f0c7bdaf2ba43f62bacdb0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b45d0dda87536186723397bfd7c3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96417ef7f3784dd1c59300199df15519737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e0e07f8b1576fe38a9187678041f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b69ce59c44d7f26955e73e8ebf21e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabbf555b9f1f285a38f01668c82324740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758acd46092b3b3fb6dbae002648bcc8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0df671c02266e6b188830c3b7e337742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42da6dd17eb5acce4a7d8bc306a5c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d92eeb43eaa1a1e6688f2fa7144393744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0f2e2b880d97ab51dd821fe2fca34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aad8a19429a67097c5663d8a284ad0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329f3a4446b666d98e6ad66cd2cd678747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62cad63e346014e3839fc8c2f55c00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56658713445f98b4097252fb1dad10fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249c72a30a2a31aa2d20b7d68183df5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6507abec7ea67efdf2398dc19f8132f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565a3d269559576b27c8b3b5eb5264c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdf54a6af94a4b64ca52bb8d125a47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb088164ca7540ff27790cf56c84d937754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb23ece847aa40f055b8be61f2318755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf960fdfd7ee6595707fe3b33376a945756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e14a83520c4b54627b919b236d7299757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95289a2f27856824592e55f9374c1e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ef799f51844d4782d55120dfeab15759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c40f0e72e3271a70af38078fbbafe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc01b0c151ea81616fde9ebdd37d962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2895e46ba98922e01e338377e0323333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902d76d7c8fa0a26308adabb6d06b644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8394d9f7939fd4d618518b0c4c47c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72f717edf05cb4f8b6ab1ae7144c916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fb90f691b3c5c6ae595b5a5b9a7117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc761b9e0e28b1c1b2f5f836cf208ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2869541d410eee15a6c51df5ee67af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca58beb6ce0de50b0bcf1be954f65c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5190e090ff2e4c2858aadcd6a7bd5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e422344fa8b3176f9ddef0980786f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9558830020346c8edb4589e2072b8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31b213c9080eda848d851459b39ac414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778e0d7a7e6501b20a564aa5674599815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b36e86885b5fac83a23a025755d6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d4141e6a6e8382e86b760a3c0682e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82751b1d5941b5e257b02048e32199e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4126ceb25b54ff0eb6fc009ded0e3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4e24816868ba02af6c215c77a9f1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e7dcf65afe606457a499e10b71d6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdffdd5e4b92ba56c71717533c4d6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422b4701b86ebb4f314096224b0f96323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63374c627d1be787ed0ea5be2965c56b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253acf66152cc95ee66dfba6df58e6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7b382be471b1a7d643b82e913e78d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a844e7ee1b70076bf34f5bedd8c1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ed8b7da04342b2f755c72708b5c4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bb4a7abdcbc515e1793f407a4ca6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2ba2d03c752fbb1aedfbcc5489a1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5da138fa6f5e22bd27a74f7b178bb131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b4a3f04bda49b467e2366851cb50832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d684d8999cd11aafe4f48c8a39d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d4449df00e0a6b872ced23119a27d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28b789c84c7241506ea1f8ee73fa9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58996189662afac040332f3d8e9a28d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4f85d630672fdb0791770e618f7a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a74e25b0627897cd30f96d800b2b4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb484d6c41199ecc9bd35055b04909339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655945a5fb0364ba0374e53f4321cb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae84c6969d8745c235403e5af18ac2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c21fa720770faccf90502e811f1ff042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be080a82c04be18c213afeda94df5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fc33bd1680ffff9c6cb1f7a77330c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06d1c20d0cbf7ea670c4fd5eb0580245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a480f2928968ba1f54e42eaf40cd71946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9dbc3b6e7a296bc1fd0760dd904af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815fea0962d65b74abf11e679c8c4a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf5b0c784cfcbce143269b07b2b73b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f39fcfccac44ae37ced4f8bfe7ef4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e1db40b1ef9fc36611fb4d0884c9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69fb64065f1f784f4dc1df06da9be852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf03ff81084d767cd77fe0840aa36453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e3a4028e3d41d173d8d6177cadb8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331495981d38e049bc88208ff3933bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430945030ed5ec65bc013703a119eda956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cb5284ca4eedec16b3dfc59adbeeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef270bd980cfe8969aba0b0686057ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf3e225666f56a8e29dfd95261efab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090ec0f64d19b8773b82c8e5fb4605860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b843561c51765d43494287e660322a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4426acfcab0456af3630fb18464d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958aa723c0b4d3a0413bd02ab3456eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cb094fa5cba9d0c88a2fff8f6161b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dab625438f90dbc58fbeff20777c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564e5f7262226e1ed01714f7555efde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ad16d6bcfccde5d4efb766f3a5bec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b7f153e4311cb69539c14d481755c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1302c04c527b5e66dfb495802657369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0ace91c64f17b2f887fe2a9546ad070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176d86f6b2941b1cdbc7efa29b9a9c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a16bd1eede18a78b408e97ceea235272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d29c2d6c2cfec7cd9de919100d9d1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e13e2e40cfce4c61ee54b6e81fc52174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cac114dbdd3db38635a0c71e83838f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d312798eef4145382f541a6207fceed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876abdb1a03b73ca49c108b5c196f1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097da6dbee49d993b79495876f9c8a3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f5d0c95e43b9a884c014bf2b2623579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2703e790b3af1946ef7a9193e1d9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ee5b728a2603dbe7d397542dcbe0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef9f765b2dc861e7a17d8ebe662ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50553ff40cd6c52eab3386d4a6cf56983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9f96f750fa97fd1d6c1025a323d8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aff96c551c59191f78a8ddaf35493885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557943b55e7ca04b18005a9820318a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c68aaf2fced1ceb0d3d0afc5ba99d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b747e68de0ab4c717d8b20bcc9fb5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab8d507ccce5c36f94a6336e4bb21889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c42709b2483c4480340471b219a1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aae2bc7415fbf3eb2327343125b2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071d30fd5dedfb392877ba7f05819e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb553f661170fb105478edd3986a2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cfbe653537b7a7821215b1008950794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaf50c0419b62ac86d62f75afcafb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559f32350c8eb855b6d8163843e115996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a47a6ff0030f132efb75fd0ef6978397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be168ed494ad04993d012ec6d4b5b7ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e847506856884dcfa21ad5ead95d82699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4a6a7b1514097d027087cd5fd62e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1a45f912d67507ff480f13e4f3825101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05644c7ff9f826162da7e3e9da50e53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382b73930d4bb2ce66bad32accb0dfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3936ab35812522013caf7eb6f1ced104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10814291abfe76a41a3b79dbf4aac35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65230b34b72003dc7831dc628d24b677106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbe3b00b6c4aac891027beddece2b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a966598569851eef664e40ae0a88551108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a6823fc0a8fc92b94c9cfe96c80f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dc91d539b9d97b2ecbda3b6f47ace110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea49fdad4126abacca1598b181db1c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26515705f9f0f0afa9b124dfc79ad4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062686279cd77254d3e6d41108aa71a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdde651ef38d15bf5c88fcf533e6868114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39a0a7edc9c33cd72dca881cf36b44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d457b15294dd426e9822d3e89449a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b0bee2dc5dd6a34159415f17d7bf8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1408154f354fe8c7a4a44d540c30ff0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a92f3f899802869359d3fddf654d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74000a49e0d12e766f0ba35eeb5b6184120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9aa241240d2d77821caf8653e0e52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910495eba753ff95fabdb2644258802122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547846b162b35020ce1526d099c51e04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587053acd54f9ad91686933a3065d58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb0929a2c2307694af5cc7871b0aca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963c85bbca0cbbd9b617fe4c9f95246126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1116dc74e3a856a69933fc7f1a48ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a309bc9fb77b3237b529c44566ab9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656a23e5be47ab4f9672295de1b97f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d02795bd34092b381060f2a492724130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6bb041ba883284a1f1fe7bc853094131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d22b576260912f3ed0441073c15e4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd98b185adb670c941512e2b9254755133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ea477ebd7272b71670300f6a7bb5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755948f5b596d83db92742f23dad16c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba327b95691a13a46e35023bb8c9af3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97991b4c21514811586b2e496d875a1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77769330d1a7348c2e2bc8eaf189ece138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f560f832af262cbd4da0181773e9d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ece7d3043cfd9d27fa1c4e98ef2ba6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2ec05a0033314fa4d04a56f8d9250141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334935e782516f4d17fc551057b31dd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a119214d8cc83e073063380e9d106143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628958971d5a0fa0830c6dc9ef93a57e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e36d533f6f840f85b27123d58335d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e330da5090300ed0cb1b86986d4cf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386340a572db7bfed0748dc945a92d3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276df88dc9a7d285203d73e2b1784a63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181881b1610c2a3707baaadc6371524149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838846be4a554b43cc373108a9ad11b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f33a15c5009feb8fd0efc92d5c6ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5470feec804641acc27101132086eaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bdc7f8413e11cc782df5bea5c0cbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59abaf6d5af65b3e12849f5a57ce6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8fa0bdcc914c2b450243f37d81601155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e1ff27a39beaa9afc54ff51f3f6c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68123f1ca665dc0e5bc7f29f5dc2b4e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61470bb8d77f7cda8c1c606d41264c03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f756b090b05fc0f60f1984b60a67f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981144e407ddecbca8278ae01c49e5a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcf4cc1eab739f36095c9666aa9499161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a5dfe68747b23da072120e965e34b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdafc593e4a3f2ed090b1f38e9a85b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2afe4253ec81ce5c79de4c2261843164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9037613d20ccf8ef7d1e0effc1d5894165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46416fd6e856689680583822bd55ea48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12072a7f88aa32c1ca420dc8270381167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57fb508535783697b9085e0ff169ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2c08c2441a3433182fede1a598e75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ab92261a5f2f961add4b68d7cea88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcfff528225bef324f343044e24bf0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8204a50f71948177783fab081ec2e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889b9f3f65e1b7601a7d72ffceca2bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3da32a06c6f8e9648ffe7d22ca9e81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be269b8e832db1b70cc974aa639aa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb215f7a07584663550e07b506b3d166176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef7698ef980c2444a81c3e23949ed5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5720c1faed7741addd37eedb6cd36cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3eeaa5190a0cc6b991f105998ac70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939539e83151702a64f7a42bc293f8e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc005f9c5716fcf55f4f16ccefa07db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a2eed465bef8b775409ebc7b9eda4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163f9f147f04580b2edb7acfca3f5e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e2e85be7a79c514a977d6251113fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039be73a160924a0490c74059965435185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e37de3d9483eea450664e5a74324f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9812d90d915335378c4f410803ea73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9501693b9077d451265c595a8ce03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74bb591c5c54bfa0e70a61394dbaf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b8712d9b0112b04d2688ad6948a23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13416194b078fa864f59be2bfbc9bbbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75e8327e88cfd306ad804f3b2d77cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129cfccaebd2820e10c22f5c0c59d00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450f16748c64f07bbde5e32cf8d2513194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b723c2402d0c03a97618b11d11173195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b78eb11b0c376dba291e19957489f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d966be25b957d52bf4f4a9940f6f620197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b4c12e3ecfcc3532508b90dd8cd15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b54fe3bacdf0c4573e3c467426f783199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c79343e9f5832c23e21056d5443e93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35ad26d375b6b42f3e49cfda9e635201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cb4714388bf6721e8185ccc43fcff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af63a44e8b19fa797f54840f6479a5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c9b21ffde43427a8cb5cee8e1a344204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a95f9b3539a59efaba050b1fa6572205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6a275ff601eebb63f9a18d2cd47d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9a7eeb577179f935bcd9fa978d831207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b97123e782dcfbaee6bd0fc4e30a7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05445b65f58193a5623ac13b49cb9df3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96e8679558593e93c3f5f5f28872e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458825c5d7389d49c0a851c55c677978211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195de994c47f33accf7cfd4623d2f14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71366eb8bc1c92784da94c8b0dc38677213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472811b37e5d61fb721ef1a4daa2be19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda67665c68f38c4a1e9272f10236550215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdf5dfb4234be00cdebe8299de372b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd382aa2fcee003e3f113783ad4f7ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dff5e794174be6115b26de95d75a0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7b9eda2e0356799a756752b2de18c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d4935e69ac19aa42eca52248ed0e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c563310377bd6f7fe773f4b68a96b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07c2c6947f667285bc125c38ee73dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7563a2dc4bdff2b86d252ff6b9e4acc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b495f1d8a27423d510617523f06140f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ceb15b0ec546addfcc6642a8c5854225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fdff8cee71c9a6ab0a76cf0744518226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bac08fa0750e7da57f88fe871a9fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec6963389f13b8dd2452c6c5abb60d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528a83fb5fc93b373d0b224596b3ce9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95376629d3332a8de6dcdbfd970658b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667481d798e1ff901b9421f963da97d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1192a17fd13a02efc3829a8e820496b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef991edfe19dd1b30324a48c5dcce3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8438a8611d21d3e6e175fc3f5c02f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b02feb4692027224865c28f316faa5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b9d542416ac54892553cc3e43a7d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1ad2b3b6b100f1d57cb864c7acebe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3979f7d8beab978cd331bd2723618a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816438e72f6706ba3f7cfe32457f7af2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35718c6c6b12d4d7cf63c62c734bb61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be52f83f0b58b0db788ce5350d77b2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ceaa4d97defe16bff7b7e8161ad783242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7c52b1caacf6fb166a6614854219a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887856829a05011c661ff2d284b9acf1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c9755d58290d5c7db99c12fa4c3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90717940089b3cb400038c6dc71a98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda99a40ba6d3319469d9a1f8bad0d28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d36cd1e987055924cfbd25d20767e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16e65fbbb95f38e10c2bfaa0f5ec0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101762d0faaa09eacf5faa6b3c183a5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d45ff18d1ee901020f85485bedcc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ad422a41be88630dd87ce803e58d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a711ab0895bc1274ee6db3960e7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ede0ffdd2da194c2aeed04b091483254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178432e85b5170c5cece4ceee4e699c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9408cf7dedc429e13196f6f9b7ddf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d18f938744f8d794f86177810e68cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b214bc08da39fe5ddd418914c32d78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d21db8442820382a0012331e110325259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806604b0787d46b582758c927424081b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00acc1594ce0f87660aaa4a1a08a84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94dbfa2308a4dae76c15ae10ca7860262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024028b997d5878af7c563a6dda56339263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f5dc64494e05f5c3bd935c045588f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5983b8e0ef6f112c2cfcfad53d732265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da93ed161031553ba45bc3d4d37b92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f86a517e5e708478c1a057cc6a91e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0ad6e512472c5c455523320637fff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f24fdfc4bf28f9c31a0fa3aa73685e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06540e80a27dbf37aba7d209588a27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cdff17910288a763fd9465df9b04b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287645d3fd020fc9e61d6e08430cff8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200960644927c070943486c5982b48ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c5a805b626d44021fd14249b652ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050f09b259076e1b2411be7d229ba0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18ad6dcbff7d72bbc1ea77473a32ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244e56c43e0141ff9d43988cdee1e8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cfad0aeb05e3b1cf3ee844859bfde278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13460d69eb157927c3202d0b8406ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e8bdd3e98efaaad846657cb25218280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6d9cb71a7b749e40c8201a67551e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327fef9987bf312d532517a539fd38c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cbbe039590c908cc65a0691382ea5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdb49c4cfd861c8989daa47005dc8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2a9b0c56b7fc8f683a17790d8cfac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff548090644ee0bf7fdc06e670e25dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e506835bf94240ff3f742a999866b61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4fcece5cc2d05d2d2313c1d6f8d05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca20e31dfc5059662cd6a02c91531d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87738781ab2ad4afdedd9c59f07069d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ab6234171ce2224f2edcd31d184f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e9fa6e48c6b8c43001c4e998cf72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfbede9238b8066deaec8d11a3677c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2ba27a6792a787bd151364173dc9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc88b07b744a26b3437e48a67f3551a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92947a5b5ae85e7a066f849e2d3d8df0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab5855a58a4740ec4f6411d0926000297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7ba3818ea5ae50e3a56eddd08cc3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c7d20eb7f542f372e94b25cf2759299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617492db46a5954b5c9081615e6c25b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f04d8051edfa78c61320cac0286e43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe70ad4ca63494074a240295f2dceab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122a0e5e056d59203817c477879bfe4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b19bb06eda01998e12af1f8adf0dff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0256fa2643472c0084cd98724e9d53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45f08475cec07741dbd6e64dc45438306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b77368eb5fec025f7385d2e101551307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a60d7f7e40ae04abbbd4781c528ae2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419dd217f4a093b2c0f9c1d715c61ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3f41ace08aadd3d8fade2df7af85a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf5bf013b317a1227924f54cfd6c5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb75483bb56ef7bcce9b24734851de4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d46fff31d200d7e8f301b2c67e58c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c8694319ee3e00f8b728bcac573af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714897324b5ff2cf366bd89cd26eea3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b7fc33ec297d2390cfd6e09d72c32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27848942a07f9d8001fd237f01c1c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f135e365a0cc390e0693b7d1439f149318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb163a1eb7bcb726cc6ed8a83e7c633f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29194b5958b5924d8f581fd5b104e8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a750b6d728da6309acfdb437141ca76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76128cdc5f4dbe77e2e4029a6b2bdae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e27102cee49c453d7340b04d1ba5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5959546996fc5e6ea3261cdba0cdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae2d34183270ca2252b7b82bfb1cad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defb416235b2734d4958304b9ce8c30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad03a327df85b3fc7c677c83d3e583327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be59c3ab94f340b981ad7e002653f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dacfb024fd2605b0f4e31332b6411329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac9a6343bc5c423d15eab597f83f52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde51497cc7ad3d4f365dc16377085331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67039f813614ef710fd96744152629332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9363f3d5ee5a72a6bec5c33054e17f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075f7e9cdb83a3f943afc5f6fda9c32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb06061d78f60fd3e4f4cb70776107335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341a0daf79511dfe2ebbd35f7278ae1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aefeb9f2ba2c437f90ddb34439c6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2397cabde10159e03033e87c56a36a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06513853876c1e945f8742822e441e2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf823e29130c85a5bb139055ad6135340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc780cacc89bf3d5f00629b586611e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b488af11a0dbc068000c02e6c3892ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b002210660e86d597f3dea0bf8e50a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043e90ee509728a79d8abce6587cee9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615b334d86044498f526d58454292bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653b8d6e8f2b566f358f7aef666c803346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bff12c43c3476efff08464c67d2d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1829aa667af6394c7744f6c1664fab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9e40e2a6a4e58533281cd8e8f64f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe9e2b698356070784c0fe225e8561350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3949f63f83e7c961711dfeafff80448351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8f0c8199745dc561bd360633c7477352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d03c65c863c2060cb77ed87955b3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53d573aa1e1364d4695ab3c322b0d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13006a2503fcbcd2da09f1d72e7b4eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6826c6b14f416a9db8b35f195ecca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d161b94b83d568beb599e07c192f73b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fbff95c8ad9251b26a7d0d504bef1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05aeda21279ac98cb5883c79e76b33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604994c44e7798058a4ed1e33b633afd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d6f14c51f63131cd4a8954366e98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5f7dc27e932dd773a6b2836abd252362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562facb017919bc36508392ff6f717c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda64bf3fe8f816966cccc153bbd17f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d121e55d03d49c2d7d4b1cd7aa3d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521efe386ec3cd4c7c46cb580b86c02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec465e06f533844e17cc23576c8ac37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051474c427c144cec35195fa06194208368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3577666fc103db59bbf5e08ef620f58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e535ecb1acb05462e9b5bd1f671445370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e9ae0624eb93b94cf0d070570d8cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f631a37beca1bddaedd8d97d6a81ad3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d1198cb8035edededdc11353d7a95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c4d62f6820d53c27a24d231a355dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735307eb4e143a43b61366d4838c090f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acf5437610b018e0964ed2d3695ed9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ccd534662989c8051dce7271bc99f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c3c96a8e5a6197eb08ba22690d3de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b9728ffd612f5fb1ab95c88d48601379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86babc9466fdeda74fd0bcfc5a527b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2123662d56dca8b96457a7bc36e0824381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f50af42c6a7db9e85624d2d721d9a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575c116324e5126347dacb6cbd67243383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce8cd1e272ba0b3aec36e7ebb02dd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac92c7cc4c5548e31a88247a8510507385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f235f61ed87017f56befffa3f0bcc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f27d39efcb2d7ef69ded926aae44d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0443b9ba3c3921cc7a987100953ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49001d3b8df3fbf61b6e975140ebc310389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444ed250fd35dc10fb19e9da9761e77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a841fe2826b26b30cde2f0cfd1985391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362e7b8e9cbebf9f96224490ea59b13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bf9e0ad68ae09237cf7b0531b2dcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3603cc0e3bcf822977bef54bfdd134394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562e10e644b0249f37f3aea6e923b4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f24f388388764d3533e27190675a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071ae71ed18e174de79beb15c3de741397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4c3466b0e57c3c6bd7696cafe0557398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb677e82506ddd1d9215cdafead5307399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610d7460e88f48b5c5175136573566b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68424f6030c79c9110a0936d5eab9298401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f62bfeef2123dd09cfef5aa361996a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f779f524155a0091e59ecdf35198f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5da69f35bdce2bcb954c18853b9fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33bb9dc8a6d7ca10c3c2eb93641a00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da32b00bcd5e6ed31c9352f34fdba5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083bd71ab818d8460b1977a3d678ce1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14658b1f9787add38654b4d5e8410ea9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e844c3190a4149f4fce7e806e932481409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd729537f2dd9d4e1c5fd96077016c0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3d8a0db92a8a7d12eface47e51b0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a29df9c26082a3a30745fdc07445b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1ad4468ce4a70b39ede57e82ca0d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d28f9ed6f5e00a651d2b5aabeee95c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc7d77641810f89ba05afa0d5e882b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc82398976d783f0038eb98ed87ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be55bf2fff7045e89ba25701c353be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aa3fe2d6358952cefd5c9694ca2dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371a27e2cfade977df8813b3ab4187d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b9037a4454b08ec989e8a6a8f55f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0ec5caeb0bc703bd653d98d4b787c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b504d269aec69544470126a3f09f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6219ba9e7c6a21b658388d2bb22d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05179f939a758a3c9d4b0256ca5dac3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690638ff2cf3297b3b0c141053710b0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516356f1a777b9e6c1e73c3307819ee0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641ef58e43a54d082c3502097fed5b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be267920c42f137dd7302b7aa034fca6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93857c14a02e69ebcac5c13d8e257492429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8de577ec51619fa9a86b67298b1d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4610e850466df499e416d7378e9ecc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895d622b18568894d0f1ec05943de26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13a0c5db84203cf52183ccb33458da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f108cf2445464fba2729dd101c6d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a722daaa85a7ea2ab23ed31bf6158435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d829d73c27268b317f98477fe3f14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225308d43f79ee109e468c995342562437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7860b1adb75a2d083d2120973602ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc75dfb02e7e9919f077a02d71145f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e0d577237f3ea6ae818db5dab25c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7574392b63f7c60908acec131b890441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e475d3739bedfba8b823f48bdcc5b2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8671441b36a5a758f96c74430c0028443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ade13ab8ab7a56f0a0cea650d585ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df90122c64237c6642e63896bc5c54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef119dc163c0524d12308f102c9274f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dcb7624ac082a55b5eeeb4172d43a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c0eb1e5ee2d70d4cf04e251dd4ef8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d76dd39e4eb0388e98e127d4a8449449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d1894edf4eec5fafac040bd7a92dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a25fdaccd5737e86e487ebe97f100451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb416c4a80e84ddb4a6cf81b75d8e04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3257fc8688a088bc83cb22d6a8a11e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd1a210d65b2b3006f504b31fe0b69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd50a1c86c9966868a69a164a6b5027455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1edb32db6e65077854f18e0e4b9a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a08adc56f891cfa23d65d925a8d99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3926eac546cd8bbcb8bd7cfd95a670458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e4bff3217a8def2edf4a1f3caf4a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d17d0b1a65f8a51c313bb11dd87f26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e931f3448e7ad502109bbeb3052ccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609b5bd67f3708f793aacc72904c76f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba970be9440afbe5b475e912ce8a955463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4f4462723a1e58a44477b4ea997ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeecbd6e68b5b342e91807961fd0a7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af03a431eb150f0dbf642a2cb183e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773cd361f6137635a721fb9b709c10a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d1bd3c9d0d8c0637cb3ce1f4edf5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037bc34975c1254cd8f0ae818e92418469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e35e1b9106c68bb69bd029c7a887e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed4194f6cc34fccb2e5d54d291d3cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab9dbbcdc53f3b5764a8182284da9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450aa0654dc80dea6a105dffa4f2504473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348221f169634381922d8e82df6e73c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd395e43e493766d8a17f28cb7f5f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a24a9ebbf4f64d70347d6e339cae70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097ce7c96e5e6af661ea0ada89351b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b4b09d96aafedc6d6cb4388eeb3b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34bccafdbf2b01b842b6f54d4443fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611e8232cf90872b7cbd950a76c6863480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e5df5965507794faaba00a4d0f603481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563a6d0ee53e04367f0c8006b0982af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9586da100e0e3e6efa5adf74131de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0952d6de41f3e932a0c72f113caf3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630b616455f142ea4e272edeec3d695485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decc3c6de6cfcc40df935ecc41a5a4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57234a7a30b0a46791390def94beb388487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7a99c268636e6a3524c2d11a0d6fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c9a3e2e2f3c24e024a66b770369aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc877f2865ae39af9a1eb68fa8d50368490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf731a808b90b9a90463a4a92c6afc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeb76c63f6c3389c7a13f776410d59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b1d2837ee1103d3efd57409714f1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510b6ed97a4a6d38f30fd5b0752a15e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37b3665dd4ee46aa2169f686935425495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e77d24ba47f0af57c223b2393dee9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7028dc9a4b48fbe70a89aaa1c4655497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ef07ad7acd90c6e4f442a2ae01c5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e02cedf6686c2ef999b16f3b5bbf1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e24a07aa679ac9ddb3c5b22854ddd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f05f38a178b6a5ac55941198cb5d5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4b49252a1687f657bcc0e36be86b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580237f350cb29ba46d5f73e8075ec1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8bf310fae69cc32a1e070961b4247504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3a5f3e398b78afe8cb85a94c99884505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610899df542f7b083403beb881d68a1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355a49dba0be5eebb53d5753fb8029507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180b269f204160541716086397c1882508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c7d28e90483dbf0ee0489df8574c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e386282447c6a5140362cc3bb38125f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be24d14c19ede92d6fe36e2c71fc83e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6bdcd246d7094e15b3d9b00796c50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe952d5aceb15c5737f882c85d476307513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9942e57affcf370f7d1ee2616ffcd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15e6734dff49568ac9e523206e62c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2982a36a994b7dd877d117e4c77f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729f3c673eaef61bd94353503f798be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e39e06fe77e8696e4e4e69af230041518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd23f62bac8419356d37449fa6e58c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70625f9ecc63514e9bd3a57f66ecc686520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e22617d06e1ebd7e9d1906a9907776521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c65a33095681c8f8ce987df63b92c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad59ac26ae7eaeb6c5f382e79feb6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e09b668673b5ffdbc62ad0acea31a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720bbf8b192d93df6669c9e8ff729b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ec6aab0df0ff3821a87f0419b870d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28630e85211f4aaaad888d00fb3be16d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c39f4b0e6d45704ce3bfcb96fb600528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def66c3bd2298c9f0406519f6dd4af7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5c1ca2181da1e2513133eff04365e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1f0230516fa6f8d110511612e9b67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dddd2c49275af3b732ba7b2dd458e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90890210896e904bbacad365a962e431533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef849cf64a458729ecfc133fef2a5d13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92381873a23cf9d716ca71ddabb9b0da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df45ccfa79cebdc3fd72befbe85eed5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967afa7973eaa3c4a4e4b30e7964cd91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367c80e591702d2d02dc0793f71adc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298daec836b5890e04edc71414fb84e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5c2c77a5c9998545e955f2dafe202540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb71d6b498f89454d51bde6452214a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af40259819d1df2cea7ed4acc36282d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4de6342924b4ef8af337dd0c1b3d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802a11dcd87e54795a79ba129c571a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaaf3c12434c9044151d833337dfce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50975ef737c7a1c41adcc223e949c497546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133a74e32c238c20e4645bdc5d6ce12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5a57a3b97ee2481e54b84f99a7451548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfc57bb057230b85556e6d3fbc55e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da712f83e6796884f0afae1ed09a470550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbe5db17bebc4522bb3ff61e235d66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd45372d076d9826fe2fe3bbfcbb2c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb682f54c79dfb1b1b1eb1455722a01f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefec597b8ced0e0cc41c5f71783d719554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f00e961a377e161f7e5e7c4c7e48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9888d2c216536e50524b7e41c790ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16a15fd8da6c566a44e655d1fecbcb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ed5eb59991235a42e4ae6d18f0c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a34e290d5d2e481f15d6d986fdf92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f32a5c22c9b7d6e9eafa550e9209ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9677619a21c99158e914603f8160b12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fd4668432e3b02742edac602f2cf3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a93294fda5aa033cfca82a0f87b4ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae04dcfb1b2e7389ce131fbf54e455564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c21dcd5aa7ecac8f0ea2b5cd38feac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f419937877f82b9189aa8baefe46d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb5232902cbae5a556b52ba76b540c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba39a9dd2934da910155ea3b4ee43a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84db19fe14e442c71395f9cc3b0d54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2bde96350fe23e92823a19502753570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833d7aa23a4f501d80d600dfd213b1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a007ac1f6f317ef2cda6f94a48b39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5377f5e672e3102853677fb141e7cd3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed02391b4d10dc0be272d60a1ca6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de245c999696b8891378d4809dae2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5378ad6befdb0a340839d5f131e8529576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96402bf981e43fa6d1dd17c49cc3640577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20498a342fcf777b33fdd1d0a61ae84b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a30221d978d0349d2e3c1dae795755579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1893c6ce700ab5b9be555afc20c22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ec51b0cb673d41d66650a12dbc713581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5371be1e9824c5aead016857c4a8b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580d48930e5ff439e2cd43f0f0979b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4d881b1e669c6ed53ff04b48a7a3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f493b9b897eb7446ca6ded3b2181d43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acabe46def55175796c72f051a3343586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546783fcff2eefde87e50f08f21ffc48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d491c5dc18ae02cc506ba0a25cdd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74573cfaafcf3a2a21a25931556abbd9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b23697ca8120c1f17a9ec92c2c0e08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cfc48e1e1fc25c6e768ee6c7a3b81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f91ca70a0f2d2bf4a2e749814d57c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13882a22f15c894b747d957a487d8140593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c8fd4fb1f01fd7b663cc7904d638f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0cb2b0bf78210bd58e03cf8ad95b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5cc301e66bebb32c558732fc3b2f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9b04173cccf2c70c1084eab5752eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3286960bf8f4cedfc9b3b033d7c1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4af5ebbeae456b07e936970baa19d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e71f3ab21194fb15a6dffff848c08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1c81793728ca0e436558db6b0add7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200250776e24981aabb539c5fa478e38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adab77641969d0cc74d2d1f896c6e7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ca0832a330accbbd154b04808e253604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5618cdc796ab6bb2ba6ab610eb3ad1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae207976847325cf1d13952f8c4d156e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee72339a11ecf320fef3c05f1fad1e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a6abfbb9a10a0b2b049b1aa0a8dde608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39982db2488d7b1a5871204090b18850609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42d8873f2b945b4db2ea8ae9f4b6f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379a1b9afab604aeac60d487d2c4b19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f20e0da90a298b450a29fdcd4babc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394525ce808769a01da45b651b33d38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470ba3c772949df643be457b7ba5513614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98817b5866f446a3e760f7d6260f754b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c426a75e05bac2e85723d076d6b1d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e72b4796b31bcce34e1967ee7a7d33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069b61008e49e237e6cdb29f0371b94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665f3c5adc121262ab209dccd29b596619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e30efc37f11dddb24e96145c01b7b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a33fa5a9034c07999cd2a598168ebf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5a3ed3e37bf44338a33463a20632b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901868d985079e8bd9e9b0a644c1353623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b594ebedefc61fe549a0320c35218624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b4bda1ce698daa1c61ef2e3eb97cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523dddefee0daae5c4989aca7a5d509626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec697310d031c8e5596ce997cf0389627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750de5fd807326bd8aa2bda69e0376c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67b0af4f54c290774547295069449a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7c7b6ae2da5ea83129023c6fee138630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea456cf892673850624773ca4b7f82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadecc0e01746cf19e47029b6961a4a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a1e43dd7a653fbd9ccc42861fd806633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f894468ed455a9be5d3cd809617af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50455d5fa235124459aacfb23e2bdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f54ef7c45e4c7a95df0ce0100761bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac140afede89c663306a07a320d6c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25ed658d883714d611b2ba6bc5f9eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e20c508553257abe1c6234d04d55f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c90e0fc39cdfe810c5b1bb12d21c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7352f49bf5a3d7c3a8029d577cbabe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71d4aaaddd7093d52039c1796bb5c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf851678b2e59907f6fd4842c1efbc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb4880308ac877d8c21f9643eb9a67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c4c294fb0fb2460dd73d254943ec5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2e0579179304e3ce08fae395583c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04480862a5ea1032dceefe140b7ef969647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3427d77314899f409dea7624499473648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52cc098c4584658eaee06fa60f047f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95b87e48c20131262f8a6101e83474650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c69b76c51cd641b2d71f018afecf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f5983168e7003a4df99a57f562530652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf27eb573712cb3ed7ca76836ec893653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea4d418e1991b4fddbe8077cd02403654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d5ee02a40db7ce3a32b410eb67481655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429bdbfd461eea66fd5ca259c8aff0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1174252d13804fdb95f0f58d3c689d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b625d211ce89f88608449dff86228fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb30e4b186405c933c1bc582fb9775c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e482e623ab31e2153670c955a072ac8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f928eb8960e15f30201d9189f4530661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a71a5ca1a38f954078355e4e0714f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d570de975c5aac9fdfda9c95e7156663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052419b09bb5e01bbcb44682903dfc7e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddda036282bd0ee0d80ed446fd2c1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a76871dafe5eb3f9bb48f492d95198666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bb40c407bec57586f60ad86d2ff49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a041c0bc69bacca413c434525591de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8c19ad94affb687ad3afd4b958fd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10833188614f7afb9c757336cc21bbd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe39ed249a21b90dfb0c23c7d3ac1ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22397a164a9d3ec9f63d518718bfad8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889472661dd66b6ba86a6719272b9e7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b5917a4d62072ed4d104b70f53254674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53e07bdabf051ee885cbf71c613cec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c553070e2c4ff099a58c469a1481a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fa061ab9733d1ae17710025c6c903677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9d4b4c7d7de235a064fef82a7c0bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388a9a12daa3a25f79e9ad9c20f647b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c638e864915162de49d7c0837e0ef2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d4d9c4b5d6ac0c638a61429d2ade9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f81875f467bd294f9d607a04e7c218682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07157a676d45045870f6a9b7bf01bb4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251507bb960990ac03927c6110743cda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d4d94697ddd54ff32e6ef3a9c53d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731b7bd8f9ffc6e5d6c7b55851b974d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f71e918ec6ec769e7e884527b8194a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805bbb9c05294d11e42e7ee16e3b1f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f028fb930a281367d2d42dadc4c2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaf9e1cfb9bea556c407332b800722690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9872f08d256e82669f0c0f064684fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0991f4212c3371001ae4592fb97b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4fd67d7793526f51756aa7d71b08f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fef317321e6524d4c510ea8daefdb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f3adc56facf2d9c2a5d119c7b6e0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12672aac95cf5d12343fb19e0245005d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891aac52c16247d77c3b9dacb6230ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b96c9fdcef7386cade0cc16028ffa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1053d2a21b187cfc6c602eee6ab86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e08c50701a66c522aae382ec74eb22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9126df75f12a273e4c4ef4a87b5a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a38eadd58cd8038aca8fdad6d5b03d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7fc7263b260f71a52e76fb40e8521703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5092120c1a2e6ab2a6428216eb7b11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b049ac8768a417bdef0dc80f93565cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1ddded263b3c2ec04ab61e03e6900706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99ec65b30ec9f406c06fda067e7e0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2257d2a608c433327f12c4a5392d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04407bf52005e52c9370a6256ac24d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0082eac565ab869e1a8c1c41a3b10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4702bb3c0f308e0265921ea669a80e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218a1b540877a9756594038a36d5d62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c64501ecbe19adcbfc3c7ecc3581e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67bef64280e333fe059db6f183eaf9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c57950ca4397c68ec115a0a2537825715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd8e6952b8dc4edef7abf105d8da99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bd98e0c14abd86d44fe281737dbe1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb5ffbac1ad0e7c64bebe22007a9be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c559e9e0087700c1e100b3a8d485c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d02f9d2d89d703bb72fe8cd23ad1be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77277d7c9378e92ca3c4a93e3238342c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8dab59a06ccf8d67fedcdae4ce748722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b0120b07c4381b93529a621082c87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647da208aa30e75ee896469fdc5f8919724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568144a6425c7974e1fe3f588082a09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029c5a438a5935729c9824ef0c44f32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c028aef568cac7071018dd3a3611bd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8894b7b7a13cdb305754c2cd774a5a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae700bc7fb9441d0c4919a7c13a1d05729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d2d71179d656aece88ea79f3503d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e36a9bc770a3fe78c93643bfffa86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3001bed39f971e06672b604d584d8b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c59aa17768ca6296ce3d02b82be5a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6176eea119d48c6b9c46a41d8415d6b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf33a9b44d85acfe714f966f2c701b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858297d47903598d5b430de74dcc424736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df235cdbebb50dff47c0d703d0639485737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349be904e69e4095691c254104ae14c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823dcbbb28e0b87a64554c2b97cb9a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56890edd37ca476cd825315ec690b2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3aa2de71d03c1466c1f9c6c75c355741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f49a1850f6eb656b2c5d1ea31fb33f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba81ff42ac625ea75dac4a8b13139d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5807b26e4c39b7bcbc61625ca937f9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7e879b817c2cb975e2e30bb16a582745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eb985b3fa9ae001803ee063f6359b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f732021bf9bec32794c58dc56cdbb41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312f3cd2a986870717c717a49e26a15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583ab205d494d3f33af33d45dc559c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c85f6cb67bfc58c6bcaca33f61d9aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b3e8b27a6ff436229169d0aa12dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd83f305f3352e13e43668d3bb82f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450dce0ea30bdbd53bd8d9222dce1af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d3b70fb8e3fad91a1eb5592a81317754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5c1e2dab092d6694b8bc2f1f1b8bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4171962305fca4897aaec76963eb5ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63490a7d90a96e85de8cbdff18bc0f0f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d9169e946b2488d5e36168a325e64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf6c8bf6776bde353971ed660b405f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>