--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915878162b2cec81bacc6d38c2d7c471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee63f43b2baacc95c2ecc463f64dbd52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279a14a75c267f0eca709178d3fc7f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6ce6b6e1cedd923e465fc2496c7e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d39921f9567c97ddeebc1e17146f9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943a68ecebfc43c664bd42ae22d38336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680526b1b71dc4458ad24f585ee4579a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5107f83a3846de102e38bc1b18616d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b16c2529f32cdd32f3564bfce84ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2236e60247a7bb043a0d0ee0601fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8843def3cdaa74bd911d466ffc6b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373fef7d9bb28994ea2f647d90d13fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6cdf9454180ea73959953049fe9a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4cfc44ccb471c6692aac3bcd5ad0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84407c4e02e32ffb9df4308289a0492315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7608bd7af3ccbb9cc2026be51dd297916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcec3dcaa8b76b1439c37cdab6bce1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0913ba88648775779bda12373d2aa318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137d346017e047cc01ade80e49859dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbc0ca8e0c9119e6d63d2b118d663520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf68fe05ffdd6796419dbc8271940021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142cd32241042519f93bc3693c8db3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6438f6d9fc4c0f998d40e5c2f22e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c92f855d4e1782a1bd4fbf7698a83e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b170dc9e2c8be208246d198ecd03125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8308703b7dbd933f2682817e83352126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce8c3d34b609affce5c28dcb31454c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c68f3b084a4206fe9de4c4fe6b3d6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0deaf24d3ae5fe2a98bde25a6c5a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508b5e394d7c5c5dbc2e3f67914a72d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019408194a48995ecf5108fe9e4c5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1461bdd41e1ef9d6c981f1dee120c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d556bba00d3625ce5464de3e6962633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ec80220f1f92901cb5467d0e7f1ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f051558313377d14adad7024c085535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c647103080deac9e293bf802bccb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5063f4084300e8b8c28bb35d592526937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378cac3c47a4fac315bf4fb0b0e08c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1071d99906f1fc52db7c7b0ee9f1c7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5847cd844bdf16fb4e580b2822fb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a1fc17413066a581b7961560770b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d05ff29e03e186a853c41d50fab3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018fe7857611eec316c4a821d39e20943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097f0ef2fbc0b9e0be89cb1f6358c0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bcd0ed5e1f8fc538317025918cfe345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83b4be5e199f97952dbb5c5d077c5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48104cfcd6ebc1b231bf2823ff3f6f9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731375eae7c476a480dd181c17611a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c9c0b4016737e1c50b7d6a17049c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce8fbd930275000e91dd364778feca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b208b59bf6c13e04ae3bc346139b6f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c9a1ad330bafd53a45fb434862f2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2af1de3b08d1ebdbf51a3709e85ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c37e5b24de8be7dc7f2e773e7fa9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0b5a213478d25eaddf0a433d65db755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49a3b4881b365292a1f595e47d772656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a68023d6bcfe446863c52ffb45ba157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228442b140324b90edf076a6b27d26c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12399a23c35b4ce628a47860e1e6d69759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7417dc81b4cc38998cfd5a900b87860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cf5168e54dd135b7e9d0775d36a9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e9a4e7558882ca4970b3d83f39a6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99283f2ab830d5b189994abbc269b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491e7295beb78fccef3074be546a89464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886eda0fbb21ca23ec8fa2d797bca4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57b775cc280155dde3c2b6cad565e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ed07d250bcacc9838248eac91704167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44222a6d5292e6cb056f6dddd9957c8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb43a181bf6cde0604e19af2aa3a0f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46610beb3df2e37acfdad40b59e45a6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fd08cb40752d0033e6596e260c6ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce7864067bdf194d9e4bdbe1461ef472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85f3c920524a5d16adbeabc78c663f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df1ea7c241737652a473e7cfb73d4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286773d2d03181c9c657b9eff89963775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e49b58b52fa2e19060bb2144c5104076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8da4af36c8a276faae1ec670694d5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7bfffdcf2013fcf318b5e2dfa9e5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9da0b01d98d76ec94254d57d9801179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51313ada0b7a68eaf63b7e88ad84b3ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76e8940f95d2ef982698e985cee51b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d2690142a11f4d99f2efa2a0a0c7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9df159f418a73168aa1e06ca08ff9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97158460f2352ce56a28f87400b2e5c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788822d8d041e2da8f8de27311d1b90d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ec6cbabda39bbea00831ef8e9f6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664837fa7ccb146174a0479eb6b460e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd387b542f4f9b1a81d1c37f76c2ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc7360e79b99b86f69c510b2c6c2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd59e30fbf1268224bfd78c09f13390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9cdf5a040fb334d00445755cdb90b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f386c44e0118b33cd3c0e8408d8530592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87a3c02b227e274e8b773574f2b6ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687094411e2a135dd687858f6d64d17d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6a9e6a4ca9a7f0579c490a15f0c2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1de8f8e5fe92a4a1b66fbd2e57992296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83044cb089652a6820cd622a2caf83897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aee032cc13bcf6a40cdf49aba250b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e24ab3e553cd8de06081905133c3fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93643cb7ed52681fe4fd08d837ddf4bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09ba396a035873a4c8e4b334cfe1a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3a832bf942d3ad5bcc5e0537f2cf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962003351ba1d7b6e33f84b4df52c77c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e108286a4920bb461858f07b5e8408104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27f1fe521805e06153ac5ace6ca93f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a938bc304e1a598e9506f2354604fc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cd9058b4b34c6f2a79c3a606cb9cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e6841edabd13a568deed7c5dc1c4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17713b15caf21697f9e9c4eb0a5708109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef220c0ade8a91ffa230d1e0e7044a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718021e228520bf9edbdd1d6829a75a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fd26c98a3192445845c8575b2053b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dc474b4eb47a368b8ba380250e2ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea607b62ea33aec2be2e11e2eb95903114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270199466d2491d7c2f8e7fe30a7039115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df26e505ee0b3fa12846032d81464c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1bb95a4bf8e76a052fd7b748b3d80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9047454e8da6cc5988eed3b70441f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb1bfb722eff9312d3057553c12315119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da707c4a0f1d8b1a1a101080601b6980120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86d9377b7b2ba5500af4dc53d994c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c1dc5d7fb5786d8dcdfa637d56fa6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe8e93e94cbc49353105c7b476fea3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435384d7a2b81d39cde5d0047f2804e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f2c03423ebce7aaa3a5bb68225489125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22716960dadd871e2de05daebf9735126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa13ab8ad606de0224074267a2595a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53c78326057640ae7c64f1c184e584128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5b7e420c1eb7bc7f8c5438bb57976129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57333b09151e3a599eee0371ef553a3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb086c9e3ad7e6f05376180b722e5111131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95012d19bf82a71656a36877301f20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cc9e351ff539a126f0c792ba76417133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9445a9797c3834a972e46d404a919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ee143ca696afdfe2673a9cc437422135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc781ed44e9ba6b991a14660e1a927136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb79af26c473649b6007518657e7c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5252cd39d55681d1e9e5ed52da853a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de49de7bffd761e62489e8b54498139139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd9088d7a081f3bbcd4f47b2065e73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4c544d47500c1d826c624a0e72a39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da73fbd201de5af4cb8f797afe23da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4354bcfdcf39bd25230d45fdf1ca74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dc60f7f759a0a343b3f4443facb0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352079a84a02c160389d135b91c1ce44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c120da56945bf3533f2e7cc542742af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cca91e01492dd7b53e9d10942c2ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efbb30dcd191bd20cad4c99485c4e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7652268d4eef91b3dcd85586da3a7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1431fbdf76be269102c65fe2ffbbd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327fb29d6d5594951315ad32ef8ad5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55799b3cdfcf922ceaeab8de4598e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120d748cf501341c71dfce5416ecf7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739d172f5ca02cf3ed17f84751d04b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e115ade9dbcd968961cc9f8890a30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974e6e1f1f657423b2c614a2f3ba3d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a83aa79b388b4e4fcbf5a653af5d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cd9e500e4435f36fb8405c805558a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4849ec6c57cef429953d755c882ba6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e200e8b7750e33b12310e96aa1caf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5dbb7e844795266568db7b814d5ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74f3e4efccb101a5baf99ab65a38d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7a7e8782d0596f050586ebc05e52a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafe74386df3cc3707fb06845bb65f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593805e0d8e62b52bcb8ff1c9a6051b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07224381d7ff167a011f781d72e009c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840a88ae0c0a315f69b1e9492474693167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198c3b6084f55484bd6438c66b776ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79b27740ac2e6c9d688808a121428b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affc8d5721f45855101b6f584579513170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba1b5a2657f2406f683daf5e71cb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14075f57255663f0e3a2831d0c024c54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744e3acb3ece70bbe0f5ed901309456173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d5139e9ec5c756d1ac609493d205b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddea7d3961f9454613b782b022128a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9e36643f49b178559bda7780d3dfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73c7603fbc3df7680f1a8c57c2ab0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cdb4ba825ca266cedebd3765cb6ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dd1d0577af84b754f03743a90cc3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f460c0d11ba1c3d9053d460aa8c24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76199726bf8ca142be996278d8ebf97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b98ceb2ebbbb3f8f31b39a67561ae4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af186c21c8f7ae7078c92cb012a374a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fd826b9313327fcececd1652436f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fd9df039d8f4220a95002652d9a79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f9d42dad6d26c1285afc4720f74a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b85c57a4c35457db852fc306f5cf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e984476eedd8617cbf975419eb21e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8be5f27f53d51f95569ba7a2f5020a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba0b980f8de7b5de5d80f6e2492eab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaa0618491478cc4a074c8facc8f59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6dc4fff284bc59e4163b2cf5e7fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29656d587112ce95e248bdf875ed4d8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5301d6fd5631f46e6f23b48a3b375194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cebe1adca1160bc8b150f1c6bd77a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe97c6665c38308aabc657bd1753e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7fbd8168a21f86799f21722325982197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4928df77070499c8897363bd7082c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837666cdade624d954fa99411e3757c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d445910391b2fe2573ac7f7913b72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20504a534e66c28883e5c13214c8aca5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf723ff845f0743bd1c92c5121165202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe40f350d4b9bd2f41bc308424e7012203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754de5554147d455e78ccf0bb2a1fbbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9444295961ac4aed3d0e13d9751090205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096812780f7ae174769311e55c1a243206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19c5328dd7cc725b5977fd8c0672e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021e23ae4699a5f714ff701cf123d1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3330a6dfe3681be6475856d9a98ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f41f5df6f6a303c239b56df5e260eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c73e85d1a1845de36d3bae88efdb7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d0116b3b34b921eabd74464f23877212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0d1b68f22130b0c7a33db9ef94e61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf26ed30d7d2074799229f76c385988214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a704a127ef877941e23505118ec2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08043ab54ceed4d9fd80f7fe4b3941d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacac7c1da21a7de707fab9d1bc74821217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b66b368ae5f8f80ddcc8d8fa97274218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f452f7e2f616f76c12a74d3e02024b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b7b4d1aed1c46d6757635f643ec20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca2dfb89566b465746e382ce4203d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d287c44d7e975e5a1f4e7fb4465710b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea60b14e40aa4f641883bd5f5ef7dbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a19c879a15d2922ccb86b216b2a47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a7a4cc0b79a23d8afe30474f7efc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47241d74a870781b41d73455f118c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c60a12ac87717fedc40913255f8a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005521bc09d11cba3adc56b7c789c847228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d86074c2e804833129b81e0df2d7f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dece0f114ae0ff96dfd2fce8f37a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d387fd951c3249078ad7f72e88cf2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bfe20be6c51e8ee91146ae02ec153232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4420ceb1994182027479c2faab2274233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab97dead4641afe0e24458711749c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5886e8e32e69f95f641cdcbead15a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1352c41d9d7a38d0553478aa7d205e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a88289b81dcd56acc70ba374bc52f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91010674bc1be4eda1061e32e835670c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabd6cadca2e60520b3352aad466ab4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28679613b3697688e430d03d737a5f70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829f05108afa97f7cc4fc0e410a1913241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74affd4a8a8a70e52900f8951b63ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41588e063ad109b384a61b5e1cc1910243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8c5ecce2b1cdf6cbea86757bb4415244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1aaf4ef53ccf258415f6a776cd578245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5709b39570572a4458416ac3747fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a2c05ab06cfc8059cf9bd7487d687247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a0d9144059e9500f13e7ba782e147248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8af5219d5fac5bb7d2059cbd59f6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a9c171216aab7e7c43bac25f272d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6c86ed61c04b94280849d2d94b153251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8640298f81754b8d9a64c18b2fe2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d83878c77b44b4c3f787ee3c0ae63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb3395e315d3b7a780d3ba685481fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b75844f2c4087069016fe4cd9011d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab184626fd3b1fd14d26eb804f2847256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27273dce76216cd17c9990b149bfa4b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46fdb75a6ffe683a13a045d99b386a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e48517572d4bc0cac4e25dee279c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d118dedb7e92280d8ab41c3957d43f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1e2bbc643f3f5468d393c4c482958261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f8eeba4b192e4c5260bf9564b9a57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780dd465ec97d4eb1ef829d439b3c1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da612f5e841cbe6500d3f63be2604be4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dc1e003d737a71ce29840c89a6426265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b1b6afef1e637d313c0591cde7f35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ca96702e3a15ced772cf2b6b6d395267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a869bca7e452d48efd3b24b77f24405268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a596b323b6d5465ba62195d55f96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f541440ebe109686beaf947f5269270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9def26ab81f720fb0b806dc871a19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb332a877bd5d4899b5107a84bdd96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742505a91157cad9505883156f5daca6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b19984d28f419d1d5d9a508ec2316274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c7718f8674569d00ee3a31fb02e24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907149e62aad0915b8094fb24991ab03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03587174b9f320fedb2228411ef99b53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b863631374b8bfefe812d6963f6313278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5a17bff0445aa80687bad3baa88ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fde126d03d5a67f182af0cfc7c3da3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a041c705cb203dece6471072c9fc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe16e62e184df9f2526b9afd5a6828c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81d7b0047d812b6f865da56990db9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d17c3f61a543100c9ba955faf2cf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2f36194da6a9c79529ffe117807ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6873853a669004fff5eadc9b9b95cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca86d5c7bb727925fcd53162226714287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ef59a777eb52a3cb673667b18be56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96efcfb3b30391230e3e379ce9d54b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba7d0e922a85334c39ae6234313ade290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c462313d898bd9badcf16621c46ccb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531a92125119f245ecd4f6a64f5bde1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df191a05d1d02118bf9103e5ba226548293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c4d0d1e070676664b22ff6a21db9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6d3d6235f6930594578dea2d78242295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffe12152a30d51409dab9ac62749c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c09dac98d91338e2dd596f7cf3b568297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410e7e9391a5d5413574c7c51059e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cef3012f40596706ebe9727a4b58d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3e52badbcfa94e1f4ff8e1fdbd9b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf16be25aee94a9e64896e7c508e265301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4750595ce5be912076fe8e843673d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492781c820ff5fabf0cf4fe0849a168303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66816ba6dba47d2153c79dd0d516b38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8d6cef565f2801e5aadc5e3e673f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485c0c03e012572eb53bd4dc9696802306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0673aa356525c72727d551559ff573307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec15ac26c3f76839c9f9e15f5db1c75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54df563adc719e8cea4a5affcf7564309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a8fb9b726392f2e8d164854093eb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a731777acf0794da66e8fa4b2b266311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19abfdf184507b844c755a7e60175c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f010fbf6f932e46c11462fd5e7af206313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98940641a4dffe382d10ac14501c6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e9c3b29c81e1c3f376f730c7c5ae4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c5b2059cf5314c6d6d513245d71b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cee5de58e7fa500b7527ad7d50538317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b0fad89825789b5ed262ae2c19ae5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e187cd361321e9cfe6861a84ff29b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b35291cb104eb0ceb654f140c506b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38ea35cb54b76348b0786a7ecec6d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43935a2c0d8bc448b0d2c29e30ccec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba1c271bc6b510e2ffd15e82436d86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01f048a3a8dea8ac732ee354382964324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c32997b0420b445579a22fb91230e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c054c88ea8fe0956906225f44e2e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99239ce2c5ff45b7e774fb9e0447ef76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e2ac5af6ac9979e216d17a6ea40b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153ede094e8fabc298aaae4b48b2dc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75849a59f97ff95e2fd15b01866cee23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1aa5acd2fe2873e4ddd0cf02b26d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff18786da332799373fc9e196d9b26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0172b03ec6e2b5dc2deb3c5b7d2bd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844e392f9ff6d1773f85347a1b89642334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa476d83f68eff9c6f66ae146850d3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb881b7e243e1984d36249054bd1a4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6360521984edeb0685a0b0bdcd24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde42527d470c703292a9a73167aaad8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5b0052a57249cdffcaf29655b8adf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3589c541698a15fa5cb1a6054edbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e206f4daedb43d5d8f2fdf2245306e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd3c52459c4946c3e1f1b525e3d0ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282862ad53d9496f79fea731c36b732a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389f2d15e9f1c3ffe8213eb204cdb0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dd4ef5eb9215b96998cccceb2faea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb700dff4f625e73650e9ff280bfda9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848e63181c1fc7acd1855f7555959a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a16c71fb03c9ec3679f96694ef28a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce539089046146891a9570a777296c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b321892fdbb30bc77c6f3d30efd22b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77ff4012658fcb8f382fe538019ec2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffd0ad349fd38d87bbbb1bd42a315b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc01dcaca1d1e2e8f547c346e62eeb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d356f12e29ceb5fbd415e0894ae208354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad32997a4292032bba691029131108c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89984ee23d578278e3f5541105acb22d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5af9d41b981b1bf41af446cbbd87a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec59244d94e88cbd4573bcf471359e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facdc6b0af7fa836129c0b57800095d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba086a83046775239223d8171a7c2c66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec4bfbfb259f8c3ab864fd7ef597f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021c060fb8840c3d797e11c23c54409362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc64d386f701a9c0191eb819168749363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d821aea7283f25fa598626f002041364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78e4b5afed65459bf6882ba620b3b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4453647554c01d4d05e9c98eb9eac9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7454fbbab015cc71749cfdd49003e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b962ceb8d9d3d1a6f951d36fadd48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ad2ce534896bb3152d390529c3cf4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0b214efaf0a51b3dcdc5845e7c026370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa875f495fa1d7fb365be3cd21a2eb4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf11efa7cfffdfbe1bae1efee752c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c458034f535e821435350ee3516c7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052083067f0eb7bd322865ad870de02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b08ad505575c0c1c3ccef9c4503c16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a7d8ee82a14c91949e0896d2a8367376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727765352da7135caa9955c07810fe5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d8ff861f9117f372c93452dea3234378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0855a0d015a422cd3f9cf46853638379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86336366acc69ca688b066b4731de7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088f08f5b5afd8882c3a2cf427cdc25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814214c163e2bff7eb6b02e36f031b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742ba0c97dde2ea354b87d59e392896383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e1a2c3e77be34eaf8f7087e904538384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e33adc492450068924ee216ee68a07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75f9de0bf58e1f3225370d5957db2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004f5b4e1094fe2f465f064314fe311387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f35a14cf6d349c3fb7cb83ebaec61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9880c69b29180e9b920cd576faf3b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cc7a1f1b397c848c9e9956c5f902b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6efea40b5f5db64c21f5b0eed929d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb80ba4deae9f8535ceeaf0ab36ca6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546487dd412f43ff68e749b1089cb17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90390717bbeef287b801ee52ba83b0a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad08439aab60b1fdfef3b970c92c6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c523a3f68589e64109828830b08096396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d11976d18b0c06272f93b6271c113397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3ebf91316c892a80afddd9035ef6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e57012c8c2ce2b95f63d3eb59490d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845758a4c6a372d03cbdca5c09360be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde8ab952999f9b7222e3987e44f7f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349cd42501cc064a61528f4577ed6fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c010057e1bca491b60ca03c17808e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7cc07852433880aa1e64985db2112404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54bdb5fda32d0a7bb1dbdadd0bf8bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a570594b848121c148e281f866b2016406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dcef9ff8a1d8b45c9ff43bc2386a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4f54093e4bdda155780c9f7f33abb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd090bed03f7d28a469f67601d0a72c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc445da5e5043eef35e5b77233217b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5dd844f45b4411ccd08fe01540995411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b73114264d88cd32cc6b279548d6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499459af3e9b3364cfd2e65c86d5fb5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef232bb36cef9c58f2bbf595f545d8e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2677a2ffad772a51b045b4090433a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7c3c347de8b76ce40b6d38988d54d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efc9db05617bc5b9a491097b48322d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6d0a392589c9c58ad1cf352705fc5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332ddb9cc1ec35fdec29a41cef99a0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588d81df14196f7b347e3bd63d846c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49fa4c17e8a19f0cd7634370c7e105421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67479b6e5b6d50a07ae0f4fb78204b02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ee3e1553b866c876c9798a060f47d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa1a457e167f03a1a698540d0df43a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7270c144c42a6af167f2074e20dec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b6278991a13fd3465cdf2b2c4c7c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dcaba294914873875e7c3ed40542c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f51c13277cf1f7e8ae914b848c332c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b77e1f80b5160ea575df623964445429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2325b24af7e8ffa6b872c5d308959b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7bdefdacf6e466251b33194ca629b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d790068babe28ce851a7956c679c98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d16d9f9bac238a726b6e0b0a9c7932433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94114daa085b68d58cb655e4bea856434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bbd30481ed17d63f6dc3fb33397dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5dad536bfdc9b82abe232a7a45230436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e518af86327902d81d607839e6e76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901911fb0a6848587a0c73768393b1e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1da68ef3c746f3ee22c3bb15ef1800439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec70148e39a0c21e06fe4f222389ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9091cdc6210d7d868ae14a7451645441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6fbda7ded093ff7b9a99d756ee6c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa99f5e0ff89d585c5704e7a1d2cd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00e43715919cad094d1d8133cc964c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120611bddf5855b729803c8c8ff492c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d39e674d0e19cd32ea1cf4f02977446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1fdcf0e012ced1c69114654df3d9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad183aabc0feaf77a6ca074fc0577cee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7387d818af591f0aa583b493d5c98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a542f72b4d62f4e7751c0b743b5069450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb877398f16ce0bf84b8a77eeba68f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b95dd73ca8548e4e88f8feac3efdd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbd9268121d1ac5c0a2b522000bcc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987b94d9539a48325d44d8176bf44dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2daec0aaaef1cadaec5a37bae2901455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5b551ec5389b1caf34bbca32d0a5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9921983198681ab3cd3868187a00418457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d631aae891ff7a344f32e93872f7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03144223791a3334ea4db04ce0c2bff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1407dd8f7b4648a76a4e01c505d3320460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd402027dc66d9e548a150c78d9f63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153e15148be47a601a5845222eb68a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcb97bcc197b92090a7267205825c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829cae50d7dc93cb9ac5b16da1949e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd192e9758f8bcc496b3e5a4c9777e40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5a8ac872a379101e717ba767453ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2705078e2cbd5a06ecd40c37a221b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b82793fdc1e9dd57a3963156ef3c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71c61840d09d16e8261eee5b4b398f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c657a700df7b69af3048f112299f541470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c616d7e2eef61733e753ab3ee2024471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f1d9e7daa92ad3dc06f2d9b90f604472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321739edf6fa8203ac70532eda2795b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc634d1754cfc01a58bb458d1991bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451266bb420a3c7660e8118bba19e526475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9547ff50b0960695cd295860377883476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d968652c7b65829a796af48a2309656477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3681fc1cf08b96218ed3534ac2176478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405335bfb8b72b7fe5f7ed52cdbd168479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01703f5dbd5c21d6f1e2f3ea30ed9e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eec28c6dfaf0567e347bbca964f282481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7199b47209d9dcb730a9620f139a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db826f653078dbd37b70d814a643cbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f019ee76e3ff0373b2a3af10f6cd17f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3809a20aa757a19c442208421e686a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8571469431efba1296baf7a8bd3ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cab27f4d8f821812d9d39fa510ee9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307a87f8b5befe01fff1bbed2f9574d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146051020e2dfcb1d71fbae5c157c262489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682abe687e22cd9d35318210bf08a15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b29e63c8f17e84c0cf321c85b081f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4ec76f320b84e782f6953e2599fb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc3ae8b2830410ee65f7835ead529e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f8c6bb21766466318338e718ae7f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cc7c12140baf5d289ee056a8ebb32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559218d7287bff6cce6eab67a1c8a179496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f585c5b655e535b3df0188f6ff9088497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07d903bfe94496b3603a1c938a85cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a975d65e5f31976ac24b395138d08c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e0ded95ba143bc2cc473e5abd8cf3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfdf3b5f64806b978cda14f61de677501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d304d5f65ab22e3595252e3c3bfcc65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324d8f1817cff46ce588d69cbe68982503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef798b8c8cc6ad7adcc252e4e9bb5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab04d20db898379206fda4156ed34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c73c631b26e049bca3c408915ec0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875a049f4752572e9e56878837491a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db26176ad903f002f30d98a55f0542508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8abc1f538e9d9188a5ec09ec80c3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53275d2be079553bf78a0300490bb4b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c0952e87806b69926815121adfe5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5d7f93c0a34d3f3fed841c88a42f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b76c5ba4645d4a5865b7a92c4115a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575f89a88faaa61943a78ef94c9b0d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c741edc81970a3b9414d8177c929a8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085fdb34166ffc9cdac79c627819db7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc8fb2a237ea0d157ab19f00af3804517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd49d5e15ef0720ece433f06b52cc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f0a3d264fa4c4f83d28523fc6c765519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57192fb6d0f1d21c7d0696f556728957520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ff0e1d1c3a6440773923bf3e6949f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636d507a7a4c5cf5b048279c8efea93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450ffee0bc1619f722628fc005b59dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27bc639e66751a1f887f7f71c0832e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d55c2ce7d331b42d79154b0849b1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40251af99b1d7e044b02616e6a80b56c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acff4e8a5173ae1ebeaecd3d3107d2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bffdf2499baa7890c05d2be843430f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c521970de2768e5aea029ba320f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af6b8dcb8b3184431b9374d3568506530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c03284764e53dc0bf4c45db9fdd3e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec22f8d21aeb0e41cd26eb1168116ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fa33fa8dd9c7d878287a4d9e1bac0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77d8517f3802189368a57e489d440c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ebb2ad3ff79dd782ee5baefcb77a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173a31a689e5eccc295113e72f85a7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8425ea38e1ebba65937ffc01d18d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497bba9026ecd0c5e88826842ab9720538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46688bc4e5bae7b134fa41e10e6ea9d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c7a7a6dc8d9c395f8fc21189720ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9e69335b76774e6de349eba2b60c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c63c774f4d11f3bfa150ff22a9e15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05d4570fdf0db8c9671367b15213fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70360e2a31266226562b4c29f5024f97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890668b3e773932e5852c21220bbedf0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358c9bd7027cd2e9b302dc73eb6856f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e80816bac4fab1e6344cd009aa0264547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e0b35968720f7e1a2541a15b80013548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0034672096d23573749ae9029233c04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a95ec7f3588bfd398fae448717cfe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746821dd6404419a3a529d8f221a415551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9fcec3b9d8357bc12365714ce95f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812cd14f4aee563034a972bbe49e6ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d2f4e68ae7f527d9204c38fc7181554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ee1ff302df9d6d2859d04afb3da03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b41396f857a1a3a9c4226a5f7a886556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc6782a5b3899bd536a5e586d1699c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9a380727729a5fbed796efa83865a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b18c1b46103c61cc8564a59959d7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53590f46cfff85e9a5c4d3170c2323c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022a688ed9d2db85d42571c8d3286f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6037fe9e8d1756c0efef38646266aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a9f80a834747fff8c741c62ef28ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96f734d57a8559cb180480f52cc0ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2b3930f6524559c01140d1b23ff08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68978621bea322370bf9a92d62489f4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9bbec2505fdd66676a5872165c42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b120cbc08efa5e723db25b3f6e602568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b37035b208c89f071010fe867db69c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cb27f5d383871cc5e23d91aa4875a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085bd2c05f00476bfb134f51465e4a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e698e91cce82b321ed9d782188dc3d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e78aeb17d6d966c884f4503dcbced6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575016b3a1dfab0c6bbfe25c3409e107574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea640dda08b9c747100234be248b04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbcfdc588315b9f2b9480b10b1e826576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f65b45e02ddc2418409248f026f666577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97b214950b63d121d144898a4ec673578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425680940e939acf4bddc0970bab405579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34077942b933c397aaab6647a8814b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126e658e8ba9d077d1c9ce3057a5a02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28461d31b6c31b7caf602c331548da73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e785d0311faea53703e9faa868896583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b60d706e1708cbadb42340a09249d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8ed1fcd51386e434f65ac16a764b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86c5b284e174f69974115352ba0dfe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df5988264928dcce1e1e75e3a83a22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962bd90ba4af755a72a19ff5ab0f9bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86998e74367f9e79f005b1fcf934b489589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ccd385b9cfd036960ce19b65c3ca4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f3595d099a98cb19654d0dc4707f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655285f14e514ad126243381c415713592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d15e144ba2277bac82d22aa7ebbe9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0091bd73b7a1f70c75577bc8063f5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9876dd0ec11ffbd29377eafa3dff273595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12c78e18c98bcc4dbfec99f4827ebb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd30b4bb28cd69b24cf6b30be5a964597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15b121145d46e9798a8a84ce75c817598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd3a4295207d79bc6b4858e08031c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8836c9f07af93ead3e4e39d6876f30e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47957616db599c5dc63bfc63da4a355601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb21c03b3ab69f3ba8293c2cf5f849602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe1fbdb639b0b0b0c8f54d685501d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334f22f3f448f4d4e4963097b5b1df4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773732585617933ed2d0aaaece7f4a77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe0a313fe8fbe5508a9ea5388ac791606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b833cf4f57023cd32b28459e7583e15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10496e1b7cf5c872305187d70936b5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c827554ae138b49ca0c8bbfb934270f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779536f00c630ecf70bcc7974b4d7390610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c265c59b1a8b9c104ea4abdddf210f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee819dddc52b2a7662d162d4a3563f19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5f1d635860e7548b81a4950dc244d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a32fe09b7dd6dc6ee06c53c449237614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52143b5c0f9945ea14595d19bb9c881d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabe8aae816fbf715d21e66e9c96fe0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c02eb0f6fde7edebbb8d06e4382acc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22b21e00bf4b7344e2c08c346936b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928f36182ff086f33b86a136f50d446619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d700818070c013b998a22293de107620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69d05d4f80d981717c9bd56d3fa602621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2aaa68a498d9d41fc1d989e935557622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7fa1a8864c00705f1c25b0effca6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9d6c1eacb140cdea24771142b99d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e012106c851db7504c003bb633d1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9deb13f626c906e52ac8edc13fec94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7deee9b0f47b23a02ec2a3bbd49dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620ee06c573e05116b529b0ba2bb582628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb458c128d1aa5ea1df223f43db76e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb52a00274f7a81e76d13b8461c297630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c05b316906cb3b7734c65bd71a59b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf5ff9503d0420fcda766427e5bd85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f666713253b1a411c64b2864753b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b742e390c9c2ae0a8fba44be9308b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6927760d87a802a540904140180afb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bd31368795690955a837b3e2f7664636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315ad5ea7ecc68aaca8ff780ef2aaad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483e7a7f50c4adb1976dd9cbd494f20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746c24cafda25ace54656c7557c969e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719427cdeb63550aa726314f765228c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48388d14409c56131eea6dec0ba8905f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abb36d50a5ca878a8d1f58f7914316642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c4454751d644fe6f5f3c61ce82672643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f21a7681e8ee268bda2467ee793e00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c669c3411e0d56877c8a0bacc27c2b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2d397a2894de42d775f732f34c4c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e80a2f4cd2f37adce3b5f96c4cce9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c190aa8606badcac0deae656156ea6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed44508384117bd1ea4c5a4224aa4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652c45955ac50508b72ee659f63c7d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c38bf075f58d110163ff5d3521fcb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecaaa4793a059962502afe5beb7757652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdde8cfe54274d822fc2ccaf08045cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7d2962d2e76d468ac0629191606ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca7b7bbb947e44e5a3cfe7f3718a39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b29e6f93bf9beecd71f13e96b16c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18924085c2129c6886b50b16f65f7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524052a091d621302f27becabd1fee2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bb0bc828e3131b3755204bec78807659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2db7bcdbeae6dbd92dfb060f0bf3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13251ca52916f1f01fe63928e6969c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789a23a749a97225ff43c63ba41bc3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453691e05655f5af68a17c741393574f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f1e1aa32cef81553856df77042c5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a59f9ab2aefbcfffea55bd311f9f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d586ff256afd8b4cabd9301b3a9b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9d32682867eddcf1275a98c1e2c26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219441fb7ec47298017910089a5fee2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e8d516399ed90b0cdfee73d142f2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41152969ea5af084e046536f8dbbe0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6243b193296061b375370201f089eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a3dcb055bd15faffa17e94f3b914d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cd1721b3f5511ca5d5b8fe554ba1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01804b29734f62b9af243a3a712395d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c4d35c716974389e17f703bf78796675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0e60763262ed4f197a9b37d581da5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07f207256aa5376a76b261f7362f38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aa9643a2f3ee35d6f182e4c7eb315678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf92b778645f9a6f998b18afb36d65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e5ee7bfc0dd376eac534b002ef816680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266f2dcddded58d94e137cdb4154810681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecd8a1602a05cadb105e0ab9aa40b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f60839f16bfc23574b6fa1132410f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603571a2b33a2fcd2ad629d8f8fb891684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8e1146e7bdda1f0510dc2eba7cdd5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245cf33e3c444919e9c071c7d90cf93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072beb390f47ee799e7e17633502140687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f67e53da73942ad61ed6328e3c971688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047d9ca6c9f6d1e76143b8401777fcc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6ad1a1c7ca791727a3286f4b1111c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f507bd083562cd6499f2aa9c13b934691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660180e7b3de3f9289013ee983697d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aded2fb0ca133ca47967535ea31dc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae33a1b119b9d42a8a67260fb7c5ac3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79416f8b245d6445b56508d37a1ad4c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716925c26eb3df90c4beb35df12e6c63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fe8c790edf84f8404db37f83952bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd1c3ee22bfff63ec0fe42dbc53f4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9238853358ae79a1f898f6266385671699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d674b12711c130ed44994baf63a30d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b16572ce00b99e5669449ace4edb2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701208b0cf175b9c465a56a8ea65e75e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1749ac6cead9767e5a19f8e45309729703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c04999d7f36dde4739f1e6756f646a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c700d438c268165826538ac18d48185705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9865ec02b7aab0179e6057c6347ce59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d4e6e96ce1ddf69318d6751f72eb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3632cada55c60ac58b510ce7ef56a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b9996ce91627983353420daa757a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe8a75583beb37a86c0fd167ad98e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec951447921ce326572198bfb65a78e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ab3b57652ae7c4e51f8dedefe69d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749699fb7316804793826b4836f82ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1680118020a1bedf36add84c6cfed8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5b730ce1e2a963abaecb2b087ade9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3702410c067656ac745ff036d6a303716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088ecc9e6d94b7a606310a8670e7d55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f9cdf90df4fd658d2e9e2a8c998e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed18a1b882236d15f361d72bb13a063719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a00c4dc85492ef7082ca69c52958a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad94f90d43567ab4b10783515d3e426721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafcf270541d631b7e4a87bbc0f6c27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4391ed9391ab85f04d25740c1499017723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670fd2ce18dcff6d06c582f797fc6c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91ef615dde17d950cc11fb600a689c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657425a3f2c3cc7a38e54ad572523e06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484f508a1cdb802fb36d3580c82a780727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9a248cfd11f612090db0db6f1910d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c10de3b9996603a7e4f66e2db415d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d288ab0062250fb9eb686e1f634d0e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3a26f227ca83eb90c3ee93b29830c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed947d44b9b383eede97049ed5db2c97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215ddaeb5e4b9ee7508536b9874c978733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79e894eec757c44a07b8a67c221424734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f67417f5cfb1744382dbe2ea084b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f57a5d57ec050114519e4ba4a8dd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca93eb5291af24aa772d76a74e604e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bdbcc0bd0738cf18592a99d664956738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e23e5f578802c3efa78256fded8b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ba6550ab8dd925adbd201b6a8ae71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f27a862daa9f539b93d9ed4847c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178eca809fd3096088177c86e0f77c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab747dfb44e5f075f99ffaa1e52b92b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11d6e4cb69897ec7d410c4ab4d0e3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ba9bd6fd17b031c8beab92246202745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7907b282cac09cd052342f69ae6ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aece390e3c85d9f53001d09a101e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db38c9243dd8c81269730e2c559d186748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff165ae2e02293c747ba5867b0eda71749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf2064a717f760a434429d0bb711a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b1cf39ba240960195e61b03e87f73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fa60b70918b929880ed87d531f200752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149591b446d2af0a3e41cb42d4fd9c8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bceb5b27b748dc26d325b71e682536754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c096cad29a9395ba3282a5003fea60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32858713825c6c4eb4f6faf0ebc414ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24c491c1333a74684e53b1ccaae748757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6384944564cf6cd7d66b2faa55cc612758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244177be2e6c66a672920be5c9b5a175759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561557ba1695939a0ca32980df6286c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3723be85609d001f703bf9fdb14822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a3dac0adb309e746c668bf9fcce0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2b9ac29de6f6e1259518e63e916de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7989c4f41b8bf7ceba3f6e43b95099d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9f8d0694ee9c1291bbe200d13c0726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b126e9470eeaeeb3bc16a3044347a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c982b291d2122a21079e348a5bff38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba8e9603a2c3e960f628206a534ff59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f8064570cba6d6c8e95105bae969f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48af00759e822c7c3bda96fde8688f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a96732e6cac5670c63abc794aac16612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8398388785966fa7cf78a8c1e3a882f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8283e0f9ede7f8c668a3362ab0bee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeb42e0fd4832101447e7bc19413c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d538dfd3497920e16ea9a697c95072d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6764aba9d9f9dfafa911bd5ab494117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0ade67b4ab523ef535a01ee60566a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78fc8794ffadaca26ffb916ff47a2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b516119a8920e277fcb37fe32c4847720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ba5cbe57ab5e26867cfe9dacd75bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e8495519704c025d324a237d7a03822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d457cc182503f82dc9c7c02c04f513823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8fabda43cc75aadc179a730b7b23924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5410207fe0cb5b569031ee4b68bb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727d56118e2f05ee435c86ed94c82cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3f88fb017454b4afa24c01710ed6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fe1475d9006146b83b0cc55eca0fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf1bbb289e58b8ee4c56ddd217898429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d73d5cf12ae51156a996d167c65a1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246dbb7c79f49462619aa41384c7fa331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cd8a6490f8557000dd652d80e86ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8c1efd3d90ce86f743c221bf84d0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66636506a7d1b6553ff64a31dd5982634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127df8f444ba6c83f7d4565e7c9cd6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2b942c843d842946edbb030bb566636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5970dbd4d8dcbeb67addc098f327337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fdf4af56ea29ff20e7c78e930aab738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef7e3b1f1a599e197ae94d36ddad7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b02d3d64717880ea09980e780dd8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44f2995d5c94db9f858b0652d2fa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604335c4a62de97559f0484106f109442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1c37277925d7367914dafcfc7da2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ce1d0a254cc3b6db9d40b0d8ebced44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308edb39e4b581c6d5ab25024f20a6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab70f36dafcba9a695f498b5c2d9d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c21616e25bd0f228954a90a5ec529447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13846d1b83e267dec79de6fda1a78f6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe241f29e2604251c9b05bbad5c332c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa8907c36e80f5db04f8ade7fa3aa250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914528519bbeefc9084a6de0445f86651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60d77237b96bd7a3a60e859b22f9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7573abacf525a3ed439b698edb14ee753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ca440b8a25493fdceb05bccfa0d1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996f10689ada40fee7c3afd639ebd4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08910762499fe973442d5497ad38192c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91286a5a94c29f4bd18793d11a9d572b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b270e5c18c45b4405095eda6965658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dbad5d5d8124030bdf124594c94f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7017487823855566262803e55656fde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b002e198aca63caee036369899e5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e62fec30afe6c2792f30c7e4e2a9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc379f185ddefe5f157555767ce54c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b92f212db93db4a64c6f8e67eb4f4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5fe5977c5d6c64274823173dda5b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19586c3f9bbb72d4a24c44505425a98466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be217634ca4961bab280f6c15868dcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac592c09b3fe868f2fc38a97f1310668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a029e7ba8823dff3e91078fa09d68d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86d01dd86c199356393faa574440bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7bc50e760e5a28922edcfcfa46d1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cb46908cc03ba6e07f0b49e231cc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96512da6b8f06beca5d6e02522352773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31c997342a960e27f977f3f86db27874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072810b1e2fc4c5054923b28f1dbb0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90ae1dee6ae2784f17e80376bba49e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353032b44c1e39dda2bcc54563bf83377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4410a0525263e70be453fc69a2077c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5db260975705c5a3070db5e9a8250779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f572d7fa0486b44f99be0afc03f1ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ade9752ae3b28a58f41170b4af0fd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66898fba38f4a2b744deece6f33a6a2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e73817fd222709c7330940f7500eca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697646d893f13c175d82ed66a3b921784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf304e07092824dbf80a71de440ca2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ed05e7fe3bfd738d8f055cfa8887986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4226086cf61a502c0b7c3addba3fbeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc826f00e4abbe9351addc8e908fa9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723e4dad162de84f1835fe7aaab4f4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb08e25712a981da1c2243ba1c3b08e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb6ea32c3916a2c717055e6ccbe7aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178be1b3143038367771a8cbbc8dc4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f00e266ee7c3c845fb2eb338e17ae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1850b0b80fc761903eb8c948010f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf1ed4c545d8f7616bf5bd24eb10795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7df1eb8bcd91046a37dd240a9b496896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76a15b7aeef7f072d2676025bf5f2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d998e1bbc09cdb581a3e6ba1a1c6ddf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c2887dea78eb2b23febe87fd0495e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5de844f08d931627e8456f55cc8537100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3777fa1be3393b7a7a6ba63dabdd860101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7b29f038d3846aa76903419e7f9e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef752e906d14a4f6b5878634d7adbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3982543b4cc0ab7b2cef798bd141b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd3102c9fd4a7ee37aa9ff7488c52f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f2624ce34b4e74e75629528b617b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb73e1508627a8165defb925dd193f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92907ce1a22e1840ee7c373c4d50022108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d421d2d75df4ad5f0d6434db29a2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d036ae6735f7707880ffa0a7a9197d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936cbf487feae0d29e1fb5cee4054b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f943bd4002419a722593b29f7115c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20c923e00fef9c9e13b130324cd79a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90954a8a7470c070438c93dd1d0941114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87bc0664c9e681b1b956116137d215115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb87c94f9cf25747736934e7ae67d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159942a099227e03e6a74d48f84fc87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367498e6d800e8c4d517bab77e5529d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6721360db22030446208ccdb9a443d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3ab930299cc770fef21bfb62d6ab1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a41fb5a61ad691fb0d6deb3d6c8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f1cf69ada5294e635721a555a9321122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2ab6f779410fceb8a61733d593504123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5be3a823558b286d0377ae0941b877124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133990f17d6ae9bb51fdd457650e2cf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac0deaa5953faf4c6d13b81236a8b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd38a7622c9f0f6d97aa2f35414cb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21220eef34b9c5ba960666c535869c33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7b13a96532d2cf8c646a5894261c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4316e8e807d5e07b2624275fae623130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21594cf847d6ca57d79a7bed52f406131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9bee56aec183383ba57e599996c18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92703a7e754292edcdeceea6fe756120133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa676d1b9ea0eafa902ad18da16340c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd6c78964c7d6ac49454ba9fe3af6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd99213ab126cd288060f60ecc294e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f982c296a09e8c0d00ecc9c0747cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03a469106f465bf5155c12dad4f110138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e20fc9887fb8e6499b783b1dba010139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014485ed8b9312f28629f6639cefaca0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696c1c7ba5f708998d6aecac266a48e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadaf81593020ee710c91fcba022dab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a018a92211d1482dd5f53db9f1f83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ad1b0714216402552f3b3fd8b4aa3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8858a43b6fdb8d3ba687d4f375a270145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62786ca6c5dda830b9537c01138f335f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397503f2354151d1b219a387e3ea8d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d9d58dadf22fefa8ab09e62a5801f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b59f7628bef967a405c75ae6faff87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54a3fc8ca1c16841b44d07057a642a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce7c14198b976146f88272168cc946151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473861b0f4bdf7241a2b1abfd400a416152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b62b0d8e9348176187113cb4fc3aaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda8e2b0438d67ef7a602ec1ed438d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4ec83fc41f97c0c51ec8bbf554606155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4ba9a72f81e56304f00c6d0a1c84c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43af4083212f1c8afc91cd84a01c2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8bc3e534300f525207c5d3f15c6ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809e048f86c504588318c32bae54867159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a39564df4b243a3e24c0960423ba0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d87b43a66b9ececc8fc9da22078408161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49165e0dccec36ec50b3c1616a2572162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b991ed7a8c57aa75f12ed38b1edd3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de0c4afcc292e1919b17d3f1d42e6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f617a6ff46f724980ad5c5628ec6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c386f2e39df387fb3b8c3a0fea0864d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b13c30c0fb24d7a1df6382293b0612167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef178d207433c93cb00fa04423c4cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d769048782fd96ff220156b31333092169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15d8f790292e3cfa159774bb62ec30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feefe7a6d23f24cd0122f9389b9a3c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77481c5da6e89e08689e5763c96db3da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae31f3bd1f352104dd76a093839e26e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1049a3efd044ed05d27602008ecec2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa88797641ee3685c4698850f59620175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89437dcea96115a4ff84f623b1ea71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671ec559964d25af435cb9849c288ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b20bf7ab9206649ec9424ad40857a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb8a4ed6a960df12a011bcb2fbb54f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e80d7404ee14542d85d7159275cba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f666cae59cead33a4d5605710309a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2409847f30e33c2e2ba8dcb0a5297ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73516a4feae47f21075c8a41c5162880183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e97e009775172c75c2532f16a9f43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3f9e45ffaeb9dbec23159b779b4ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aff4d506ea058301c0ddedbf9c1536186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815432049646ebb1945943f5e6614ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3981d14b1548f51b7a8d0b18c6170a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4859c97078848e7d76b159c38ee6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce09571263c9c0ad0813dc36b46242190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e9e960f5c0ed45dc2ea489c29746191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1f205b6293d70dbe2cb60658b6fe9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c9cb8e28dd63a46adb9d446ce1265193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c2c3cde3ba1330afefaa512218646194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3bee41b28f470f643368ebfc67321195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be873fb8024e6f76c6ed78d2880347196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274039a7dd7624eb5f7000aeb71f4a67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bbd6ccfb46deb15a49bbdebd9ed0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188c1810a0291dc43ce928a1a403bf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f901d48e2d92bf687dabb4f16e2b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee2335ee6e0afc0b1b76ebe13215f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3e666e8d2ae03850436886141a38d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc0f38d424f3c63ce41a7dae80e87d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ba9b11c10110dafd43b0fde7e13ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7a6f88030e40b501fbc3944a5925e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadbc9069b1a664f7983096aa36d9c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1fb3c0cd50265e9f316d059a8ab0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff3da4b15cbf19b0ad10a04c1d1d37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed05b99cac4d70ce757a1c4c74ef5a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff38e81d7531770b97d7e85b35aea0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b068d6597560daad914d732e869c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215607c18eaf88ece148bef30c8f53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb409482a636341ea743eb56752b1e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6f7ffc45ed235ea24b024bf269194214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30d47afbd2c7c845d592cfc9bdd51a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33ab9e4a52bc9d347dc16fddc9b23a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a9586a417a440e2e9f9b1ad59009a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99d471b7e1ee83796421d9988ff707218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d1aa2e0056dc9444c87500a3cf256219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64391f300f6e6fe1d45b72243a8414e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6af8e6d36c9b8e51d10a9fde8924bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d82b9fe47b461d68b6b376b250e52d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a88b2a4eebca5cdfcc5d0632ea53b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83433861856428020024af6d6b0309224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8506c7521d73c40ec9ea0c4271e422225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5fbe0364b527587e9ce6f460e182b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc88f498d49fa4b9d52a32537e2bc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677e75cddd6d485443285f1cc4b851b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05e4a56e41f8f185de2317dc297500229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1511d1322b4c0ea417da5274f68bfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158976cdd15f20b7421be251b394e05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba777691769343f076ede5069bc7eaa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901a1c95cdad0a76ace00b12c03c1af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5d9d67f51e1421a69948444ac6040234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cce36e7dd3b35219357be13abf9ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a9b5715813341334ef16c4d9573d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a540af17dbf0884f784d5f13d34c78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae73b502913b7500eac6345b441dc39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e213d7b877ce77d2d981925683f527f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c91b0d12b9080aa18729f1308779d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444a835e53a5a0acade65ba59848571241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4377e331e7278bee955dec09f0cf38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa488233d93bc9d0f22faa27f7efffc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7ffd95764345aefcedfea5c2e0f39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048256c0059c43204d75b7af62c3366245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5010ce05eeb95c68e502a306f3e3372246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e022c4aaf10309f6473677a13d84bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21531462706b09b2760a40928bdb1ea5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d3f63facacd265134c033c639ead2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a512afed8b582ef4907e8b44b4bed1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60286e09dc2d88f5776433421f7fc8b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c45fef24c90e694612b27fbc7c647252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57bb3e70ade7303ba4e295a88be130253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94179b10cb8c3981dea0734f59d02d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6fb72a1f2231bcf3112ca0aa367b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee0d4dc38bf950208ac2668d4cd87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47b2b70e90bef4b3a81e9bed516157257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e2f5b8e88eb52359bbbd52eb94afb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaac929759504ef7ff15b38d8e0b6c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b625e31c655bb43625bd049041786d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece3b8be3ecfea8a00cbb1294626877261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd889cd38959c2e57828865d3bc078262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe410169d8b4afe7639124ddfeb865263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec72d7faf81bb785819d6e088f67b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e9ac343befee1a08b1d5b16153c0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc7479018febd3ab8514a996a81df3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad24bf5878c5ab0c52e7134234f898267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0f72daa148fd1bbf0fcedd081c9d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221b475b9765758dfc5109a53dd94b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52f9c085ddd9233ffba085a884a9bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194d9499e6269d8858f893737002763271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca81474951ab0320cde39ea2c880c89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b5eb58ca80db15dd0c147cef7b43e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4035c135c9c65ef78543a9e9f7e97f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece48c40bdba3555a395af9818d0a0d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f89d404e374949450e4739c3b8b91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a29853d1eebb767332768a24e85ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45d3a932ce5477f55e4c55355c6a47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579a7ac79bfd15dfc2338ff0cdb6564279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bf662ee2f985221292058fd608b40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260b53e0ee3319d497c16b50a2c26c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ff16e88f9b4bfc0f9ea8a347f9160282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca95c6c177fe7ce898524f82ae78acc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f40c3ad2dfbaa7245083514a95348284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b00b02f89404cf0453719cb123e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b74734515f02a36158dabaaee73d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03074c681aa943f95d9de8ee1fcf49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042cab6f313f8404bd7bfc9ce86cc4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf07774781ed9436601a1d834dc57e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61127e41679eb157688122b8192d49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491be30f1d3a53caf4985e5cfba550fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb216ee3ea572ee867d9de5df6bf9f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87bc989ca0a585770748eed5b485d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372a6e377f42aedf13ba5b3649e2df4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e699dfc8f4239f94caddd9a33742067295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9ccaea9209231a74e1d141b4fdabb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bc5243772679777ad8a5496dc4532297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a51f45e9d12211c1c5c7d5ecc8ff1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90c8d9677aa464af0045854fe83506299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758233b10beccb278536ed8abb97e77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e69ae8c636824f1601424013804c44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a5f9846e922a1862a55efc2137d3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3720ee6aa80988b9c4d42d132f79897303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a22dbdfe80962ae8ab9d4d9cee365304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a018e06a6089431b45b6af7a2d89120305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aa77692ccac38d9d9213db86eab04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468ecb4e7d5d80fda69ce57e7c69d2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f810e60a5639b81664479a79c5a75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca51bb7d46b92419b6c186620547c41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374d46716819cd8541ab3c33cf8994f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc380d0ae87a560529773e0ee5d02f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbe25f14239bfaf1293293daecdae0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d745bf31066c426451ae28bf98e02a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126645e1cde73a58cdeb0277ba0855e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e87edb8d2cd81e07b23a43a091191315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a6155d9b199482b05ce6229a4168f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feac980b3aab8a1248be184db341a0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb85308519c4bd8e7efb44b42ad57f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95c630d91b92bf650a9c8197409008319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805dfd2decadc0603b394e70b720da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4db6cfec6d9c8945c9f5595337471321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708282f29169fc4e65d34c1465dea4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5188685d97e582d5227d4710ec0e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca323d22f18ba191e31221b5d42067a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcac69777344c99a86984f5bc37d35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be032e06f0f72804f54a580c69dd37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc9a9f42056049388c2ae4128eb5f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed3c136fde95dac05a79c0637a8fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c676e4a7c732ef05f70e973f113af93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f8e17de2b62a8e9171fd1e21dea60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c80f5be6fea0d77d3280f6d9de9ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf96c0737ea8167dc7205fcb5ac1e2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56123166d8bf39968eb2b8f652497b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30135608e0b2421604568eb70a843bb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eff3b8f8509976929a4972d662f4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2c7128efcba7645884869764d510f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f59c413d2199809f737cf750e0115337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49d007c09536a360c3c76d7ab923bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3ebe6bb58566d0c6f680d920f68eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23faed351b1df6ae70cba5ccd506dda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ee60b9ecc72ba97796876e1764a8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2c0c390db552b8c5ef44d870a3a2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3563b0958ffe90caa597a29746c18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bf83cbded43f85511f102531a2726344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2142a5f7500f4da13b989225856999345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ca3f8a7e28d56fc334cfbaba12df0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da945191082626a147588f1a484e1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553883f31ac516a2746393eaa4ea407348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad0371417098d625c2429d1f4372bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c53d13518be14b2bfd169bb382659b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae68bf563a4253ad0fb98c39f85c907351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aa3a6195392f218f9103d91456083352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7d67e99011a95732b7bdae40845ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a794919ae40fc5f72a5b1e0e0e620354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2465278a2907dd57ed75e209a3d41d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23b884b0e28a306813ec96004dc7f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924fcdb44cf2b4dfdaee13ebd07b95f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa8d429dd8bc127727aa12ee9de89f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8649375e63beb7c95fe25fb601131359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83be48c3e1b35481b724ff212d8cec6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c62a6607e14277a5a4b0b78f7f192361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c2a882bfe8bf38c131a37177f1243362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef1cf1172f07226aa9a7c64267f680363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa97bbfd22cad287bef06543264650e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3055aa40bf05b25d1198bb8257401365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcaf520291260574d15b354c9a7ab8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc7b3d5ab4e9d93eb7970a9de516bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a07ca92666365fca0e85ae592add19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159be2280c0620040ea24fa715f37f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429b0647eee1cd7e1988d337ca6e491370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725b70e9c6217c46a9556cbb1a64507371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e1c49048bf0ef103a7959d179c6fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e632649321a7748c650fa5211c30932373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1395cab00011ae12a4daf6d6bed31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3bab5d7f1ba15df7585f2ce2edb2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2ce4b59bcbee0f877d125dabc8aa2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628ed19effe99fa4e66c8a9217aa1f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690e8e3673adcbf421ab4610a65f21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662439f7d4c0b605f5d58749b6ec7e7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b77f18744fe687ed1e848059e39648380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e73f31047d8289f1cb97c6170e70c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfa2bdb32296a2a96f21bc44b30e98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f175cb3f35b9a0a0fccc78e9aca1c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca71836fab8251aefdbcf408cece8fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c235b89dccd0ad35c73a1f5902075385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20dddbc166bdc26c09c376291d9449386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a75b7ce4a1b1d10559bed86f779c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9fcd3da04e6742fede5a3648602c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40593bb1e15800dcdb52f2ceb56006389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be1bf2a6e2385afc2eed48f04337df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b1d0c94ef2c6fe63165b4297b3cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b33d5f36fa66ad5999abdc5526262c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30894efff8d44f7ba5cb241474757386393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148fd24e2533174fa7137c8ea2a3d59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4011a7b305fde4dba85b285f8eb56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa167c756dc6cdb9ddadade07aafb1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604418962a74b5fc78775c545fab9f7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd00fbc822527f7c2e7a8fd47bc988398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cccf9ee9d35d777f16617375cc308b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e9e8a95efae15062ce6e4db12e176400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def229cdfbcfe02b9b00377e3c60e89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc987829092b96beb89f58cc4f3f5bbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae2ded4abb2406380c27a1d9784dc9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8340c0f843faefcb71e7e1bbd8a2bca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51832f7198da8709262aac266b606af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869a64ac1634607337ae1227627719b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6c1c0ac86db788975fcb8872a16a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f951e668913fe3edce83aaaedbad108408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e1fb06fa481089563b4f2ab901ec4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152974ae7c44c5e5fd535fa54665d45e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9106d74a1d867601f0af87a91309f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c658b16c25cdb513794f7a4ebc98fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abac9510ea5a57fd2105f482732d3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705f93b75c417553f81b56b9e33b913414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2afdb950051f229afcd7282ce8a8fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f026d32611a6aaa18916b154a2cf23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c37f864fa13273bc4b885259990927417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099027b53664c754babfca2655c756a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ccf348cb4f93d0f7385055f075ea3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b547c69af184eece102ca3182c137420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bbcc16b597c42005905c0b48825d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb7645ff8366d440616ed8f0e022c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75832e98e1ff954c2e470f841b57a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138c44d90a8f27cacfffc38975cd777424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3a3da8e06d547bc3a8e2c4cfba3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c14c849e0f8db089064b2d2acd0ae6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce84a274ed123febbaa699a6f2a70e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294e799fb1740fec91c37a1f7a84e7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d204bc93c129594b4d3f3277c4c8e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd979e600a140044e9711dff7d5aa124430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd388806fd5a346c82907751ace0c242431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57823691786c903f8c95f64dc302f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d221c86b26072fb636b2143d6b059433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52487ae19fdd7287842fd51e75ac0a27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad1ae99fa08d0164eec26f91751e53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24d901d0d5ab98df48eb6831f7263a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ad6509734f22d8ae94a9f91683e7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f556d60ddd2e3bcef248bad3f77e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a015f713bf722c4b43d8cb385e3be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c428ff41046b5911c4c014b4e4b95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f56bfb37dbe50eee2104d7e2982f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f14fc3bb4a192ec552424ef6d327b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d032608d02d7b9a7587d3895671f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125a792c6614799a9826bf92fbfdeba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a060398cbd88583e1d7a1b710efcf45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75598bfb3d18bd33d471554bdf52d51d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1a6f56f874799e3a5543511ab6e39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12036643f061821ad4ce6b9145bacd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04e11053f0e11a34457be53a12ca0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd0dac2d50fb5c1aa70a2cba3fd10b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ed870c1555792368a458ad990363451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f89e8b735081ffc41211c9e28847d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66684a935be7d0bdcdba7f3c9b465d8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e2306619244b8d5dfbab08f052981454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26b53a626d878785da72e453dca5ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de88dcb437ab19a7febdff6e79e5e29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae793c9b2589ca7d26f70316f04f6d46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cf18ea8013175704677d6286c6e20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403d6449aa14c52349ce60507572563459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c558a0bc71bd72394d7a2de06876c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b085da34abfee20a5ca29b1cfb2c93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc4ec2e6a1c972888cea309581bbae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb03c5b64daac30660860320c8c9f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b261666c2b8b6516a1b01d7a33192d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c716dd17c681ab41997fdafc08693cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f32425ee6d70b02ec03898f1c2efe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a89bc143b3bdf12d14367152c735de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb66722743b22dd23d9aa67a254f7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db254f474e26dbdc3338d3fb0b447e59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde812559805ac9b8387b85c7bcff3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc8fa42c3a4bc8cbc9b45b78eb5500471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed6e16ba3930ee99e89795a070b9f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39bf6d7586c4546f53883f5d3b0b16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6c65a3bcb68219212cb54535c6c71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f57c7ed2a71aebbbcd4534b9dfa65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2a2e6c98a50caf6316f5ac875e920476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4906c206cc829da44dcbb73264ace3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8986e6fe3f41dd9b8b7ea2a1b97bc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5906562b2078c6caa90306e9dbe5819479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0581747b76c542c837668916190ea04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4b69d2a4df1ccc4bf35b99f83d474481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03a73b9ee775638ac2b295f6438817482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d1c5b21d2d71868bb721f38c95811483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46100ed0b22038d43e26d64fb484ae16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129a2c4499ac2f9c93841c51786a6a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09e348a499a3f2a2358cbabb2f6fd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24854cc38124536e77e75281a2963487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1985089c94cb781b526c59c354b71d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5e49042295ee84c818be99e934b46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ba246d15b93e395ff430392148f93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632f0ccbf7078f64e7843633764116c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbab6cb5565025b4dc24249e045bc19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9358591baad351184fe812e493bd97d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346028fd6a184e1e53ca0175fb40df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb976a98267ccacdb18c28e625c51a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcedcc6a8bd9424783dc6d34a85885496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706669cec508015a9ff25f5db37b94eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cbe1e6de3988937748660151f4ead498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae4af04987c4e25e2bcce5efd3697e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225dd4eb1053d6c2241aae76fcc582c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c00770e15c6252fb33d00df34711ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6eb99f5c92c7370b8e8a1aac94298502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1f339094b6e2bf54a1e9c9883d26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca321027d4cdeb5ddf7575b3fdcad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eccca5d82dda037a3d3a7f593dc4a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995285d3ddee703016f5583d51e6ce4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d12d93771d37fa30354c9d61330d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928baee1aeab0baa4eb8275d02df89b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0e11e4ac73b56c234050decc4f05e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee2cba15d0171b801af1a323878d81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777df11b9aa84eaf1948865856c48b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fea22411b486071913327b83fee48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a81df9f2dd00976f2eab679bf94d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d8a6ab037013ea975130a8748e294514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786599e3121fa0bc25e4d8adf58861f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e7a270748f94670065e63b2a0a422516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444c4655b6c3da62175f299a86d3282517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7b149c2ac8e4709b1878add61311a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efcb236e41fd4a3daedfb5da70c6c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b191cd7fd17e83e02c1cbf7c0fdca7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc52f58b68868650e08942e87f2e39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd898478c38864a713f809af704e4a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fe06d94d4359d7fd74425840cddd3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde6c7b94a62a10b2eb3035133b94bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385bce9ddcef7eac8d6eade663b451e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80406499d848146b7e251e1d0ec950526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23a3e37ac068349d5a16524ce8f313527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712f747a30baaacc69bae5544fad4cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbc9c4ca6f620c51ca1d01b75aebc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86bfd3f848bdf528ec39da41028e7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28a4678c2764082008c377df86ed0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8e836625feca9825c1aa48079f4e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa9ff617aa1981ccfe5eae3820717f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8974fd939986060ec288d64bd180101534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1a7440812f9e8a58bf462fbbce6fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d507c8e04e3e6463dc7223506b823ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477d7a0bbda18eedc65207a91802100537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff074dc9812d9f414cf7833f28406c36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a7aa2dd1a8f7c4fbb5e34d71beedc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecfddf0f92edb20d2942742f55aa77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c872a6b22f41c2d43e788ad45fc5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f94edbabc169de00fb0d5f0342d0eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30544bed22ecc4873aeb9b1db3645f01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937d9219cc739174bffe52b94e6c76b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cc1be5ca31ca8cdfdcbfac0a2d625545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1f4013a8743559e70e393921edee4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95fbcec3f821bba1c9e0c320ebd8dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b1eeb948dc24cc88d31fbd0e43235548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d4303c6bf255e10935ac7ca204fc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059d90c7445f4a40db5211a97ad9b41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d1081c759f3c89a94122fb5313d54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839d085a46e84c7b0dce4fe41c6b2f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d409591453c5ebc68d75f9ca595481553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59d0bcc447476e11bb724c3264a13b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ba2dd6dd79463f261013d8af0b43c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d47369ba5fe80e62848d6100fb2ec1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f04d549fa79530a6fc94f7aaecf8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b10f04c02fe53718ac4c0a14678e86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87866e67c56c8c14eb24a94c1a08f6be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55fa53039285aa0fc0cc68fc200bda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a48bf8a3968f8668461e57360e8ee8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5276bb579ad9d68b7231bee080ade562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787bd6bb2e996185070ba3e4b6f570e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e827c035219e4d93805318ff42b3a42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb61ba293c9fd68070b868fcf39196565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7a10e34bd57977725e64559b0bc1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99e66243ed4a9acffe15308f6d4ac9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5055df92513e2debf4c997f4be0d283568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb710587906cc9bc67e5500796a2ea66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54b730b0f175970d38de2d91231383570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac27b635e0c19e3fd945d8bae527588571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f60071bd18101f552b1adcd3352a49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409a4dfc92ca2717bf3d42258f346de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d84480c6a56d0ae16b04bf40c6ed6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b97868e4652d998a5970d584b8f9c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891c77f0df2a3aec8d80d8a38dbb75a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d67dc03dbaebbb93a46792440be81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40636acbd47590b76fabb5cbdf734323578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a503696a87f5193ab62254ffc0828579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a190522807c08722e53ebb173322d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4999c4d40247cf9bd66efc3ffd579581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79526cbe19735ea84f56caa733cdb586582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286698174711f8cdf04d983613efd28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81dbd0db9c486907ab27b8605046a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece8394cd14dcb15bf25c75e36609f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94801f412edc7f3a4be555274ccf0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47bb7197085e9d4241480da94b13fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e983bc1abfc2d26eb2e8201d2c16e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929cb6179262608081bb4b8fd8bce80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ac99270bfb3db24c8c6a4695e7143590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9335327c44cd4b643df5162611034a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3478b9269fbdd8a0a74943ee759e2ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d56654e505eb9551067e85f5ed4c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f48483e56036fdba8b3b1c9c4acf74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81a66d24229e1d5f72b36e4ee22d22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5c60d7170b78fb12718a3629c8643596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d01c0117e4104d8137679f823ebe8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4711f1431d83fe70b09a513ebacc007598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bccf3722f7aff5a7ba1416d5460014599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abb04029c61cf6822e5c488e1d81ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567315602cbf52b7901c744a6cc34b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5ef6dc67924f204c6309f42128113602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961376d514f41fc1b27a001dced84913603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c70ad6086503afeb0610c39bd7412604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043c6b860bc66fd55920deb75841001605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823e46ea2c4fd899cbe0cfc8918fa2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777866190ee1070cf52bfcedeccfa69d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a0220ffd421d62687bf243034245e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2542f4ffeb5ea334ea17222d0af13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8bbcf74069791d39135af75b6956e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26567fbb402e88acfab9e5af7a15c8c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d5fce637ba10d55841d7f84638dcc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa99c8c0f86471bbeb47e475bdace9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32fc47cdd82e548cb45a6c9ba246b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373c66a3a2c74af13508655f9c5003c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b4a80b79e92d5bc8f5130e939b701616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040fbe3272da201a7136e21682f1a45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acc9ecece982b59fb228f3399deebf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e53fa15556cc71acdf3844d9d51101619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a3b79e8ca552d976a94f33aa68ac2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fcfe709bd8d351c25bafefd233392621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d946cb7d40c5c03e821ddc409879830622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8208d2bc7f0bf58b4cc638002a4436c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a78837da511da7b22520741c393f80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896401c69af2150b59caedbb8d506c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15a748c3d50b83f3d4f16fdbfe881c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2963911f4fa772281e8fbb123b2083627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d424a0dcd26f2e052a496ad5f43e54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f839cd8d989fb1c2a28552bfeb3940629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463687dc656ee9f98684e123cbdb6e82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a93d37476160023c511fd119855a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c91528b7458af31d72b3f65121af2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d1dc421eb6306f3565db8484931f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbdaf1b3974f3e889164c256b77efa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2247a4b2077f4cb2047bc300e79ee53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b80cb61886400d5ca2db8a1c6e9c21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eba76cadd15be48e2dea0739d2a4ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314daec1a6bf72a7f8008a773245f79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e98c1e23c528b630c8440e2cbdb78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe1674cf6864a0b1ddf1ccc30dc700640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12bf972b74233028fd6ccd89621d98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b5fdeac9776ad9d06e49ec6e3dd0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa548c95254457944ce9e89ab4b600643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e395f49f7c844a5c5baef1fe12cbf9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547117f4b3bf2b9f8ea92d8a788bb35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e18d8759b048c4e998eaf9ab44f2f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1a7bee40dcfe672cbb55d870f738e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1218daec511597c431bbff4a4c3fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5637dd944b5337449be2521ac816ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f921753f4b356e40baf0b4ff39bc7d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503901b7b9132c3f0661553130e2988651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e358194e9dd17296f2a2b2c714aec09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11299490087e463880c73569c52d15c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f0d5d8839da72fa363d3b35ab622a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246258edd7d61262f2f3794088fe55e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ab9f3d9a32eef33745160fb6b96f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfc6d48aa81d0779de2fc8a5132c69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e6e1c7f983aaf893308e6f17731b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d03c95c28863384f65e3f8d2f43187659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f41142348bdc8f56fb4b2945616dc8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30bb6ce5ac8bb3db86f4ac1b37e156661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761d12ef0a7573eda16ea1da72d89e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0527301ee68f9d6d41c43edecad5b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a03d2b07fb47003559154d01a3db8c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9af9b8107ece6139566469c13165c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d191ca73859eccafffdca144869bda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef51ed469f8e8a543d33ee97067afcd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeef5b1588b55f0825fd2bdd9790eea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c62b8dc075610ccd3c0b77b8cd34a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10539e694005266c6d1e4de01b34ffc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d21f35b9e6eb3d00e520144abe4720671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f4b4fb369c61bf7c764cf4db64ea7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7203417d9325bbca635c01ece9b127673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d377c50133bca6ec552ff35d38da640674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf2bf0ac8fc3dce7af289ab3c934b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc0713c3553f261b3788783870c0c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad908fc8a3cd8e3bbcb9c11675dc7e41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c88014e117c27be0ec22362cbccde678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba34d9011b9a0a31fa4b8e7f074928679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a5b4fa9f3e350123f58309ebee9df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0642f41d4220e854087bf12b0188c33681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd015743203c70eb03927b6cc0a2fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13268d8e55958da6871daf0f116bca20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fd39562fe289555ae7e666c3d9d09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaac2eab922109f37d76570816d5a53685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b889295dbd6bd18c77ea6f2ce1e96686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d21cc08d71ea3781b1ad21c85441b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d73912490a5693a6f4ad073051dddb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e096c2dca1d1949b1b43a4feae325689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71185d0ea3ad1943e7c9659d8489ef3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481e80134481ef08e9a7f7faa6ae872691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06742f08380c0e6ff51fcacda6fb3391692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563694543b9b596418a2732d133883b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4277de291f62bd4f092c661736888694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e70db35c014dca4a29fc0cb780319695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64688e69350e8ecb7b8a490027cef63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca001f2c2a17c39c4899fa1fc64d36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0213c8a6a472f9b8b967948e85dd25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c49cbca7d9acb6626f96e2165e3d9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ced85b5563689d8665ba3a0f3d95a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10182a83423ec9633bdeb334b8bacfe7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbe214963de6cfadf21fda3dce5004702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb78ca4071eeba602a8c07f4a93214703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaa2556fe9d2e73dbf0cac5c4ff867704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7a11c40ef460642cb86815eb35b05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caccd0482c58e27a785458979acd9f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2b5af5daa015a9e9994bae6d2e827707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75febeefd795af5cc8a88bd75cda9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bc660965d207103cdf187ac8a16d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acfb0ba67ff446af4dc630fdb1165d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a292c41be9f2fd8cc3e4322471c276711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343422ac74ffc71b9076b6c139ead1eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a943ac9de6d2a66bf7b1994fa3e1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42e6b891aa23423bca7c9387a664fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00db8fa6ff75db0e6d3c51e6736b65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb82a14c39145f7250cccaac70e3c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f2d03580cd64712b03b5807ac8940717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921ff9c980368554df38c7ab5486ca4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08747bdabf2fb727cae051c1b3a9910719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6f5fdf1512df2c8233a755a4f1174720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29174172527d25b1f097f32eebdcb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d577fd84a4ccb557c3c18000f3b7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818563f2dc94e20d302506fbdcb9a60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26f8fd8a724d4395795492dc0d927e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35d0604a6ba7d0c94da96897bf5323725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea998fe1dc4c523e6e1592ac07d9e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282b734b62a28f5018e18d288d49764727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d1ea70a78f55796e596eb7c243995728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e250b44b83a9fa47ac7ce2afcbe7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9312ea257d595f880ce7188dab1ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc6e37aca99ccde2ae65366e2d2580731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d601466e9342a7053f9f16b3730b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425a2da38a5644a07db8021baa344b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b214d5297b721448fff236cc20e4ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dc2b022bc8af95f6fbdfd115c90a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d415cc9807c319969d42f3293011824736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb8d3653ad68a70e655db4b599fd13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67494bfb31dfe1997138271fb2e15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1427defdc174b46f5aa69c266052266739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c182cffbc5bfd18a7f88a49713f32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f38e237e69b34fc9bf8d476d80a5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73e468d2397cc3cbcb35f9e517ced4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b923b8317f86e8af82dfc24ae2f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2e28630c9e9655e171d27dad1379c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9da377f9a2edf7ab1c6865484ac9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f0a219c0734d4cc4941fae015eb64746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5e83ba3fd79f4b77bebdde0c21cb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad3cad165ba18b96cd898214acc24d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83a08ffe3b75f0f15e74864b233c03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27a3267440006000b656912527292c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f097ba56af27f10b1e30b455f026fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cc0869947501d4cb4c96a38a9e9f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e901ae41da6053d9219939c693563753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49919ee7e0038cf6b3770e9fc563b80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc764917a3ecf411dda103282b99850c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f8a9ea80326bab49b906c98c528b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635301ec9e479526bbaee1fe3f8faa6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c83402766fe5ae0ce8720258d45b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fef8a616345e1d7fae3d73173af481759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>