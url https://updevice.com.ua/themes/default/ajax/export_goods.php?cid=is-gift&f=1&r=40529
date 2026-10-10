--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdf5afa3626603da159602a27304d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaf8f4b37372bbba0a821cebcacff32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac5dcaafa9de67afabab8453bc6e5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d92989456575cef3f3ffb435d5f3684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859f81546e577ed062d8e445388deab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9356c702b28b6eabe0ae4106eabb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a0d3511062e0272b9b60338e6125f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb80adc4fc9ab786d325658a92b1ce38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213b731a8376f817d83c34790dde7e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe997d64fe3161a331f6b223cdfb56e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5034a1d39ddfec5fc57d2ebb343f9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ae8e59246fa3c3038b505cffce72112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d068ea9ab0442cf5c69e202bb94f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15d83356458f1dee034c1b04c7051d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b1c968c51212274d0b0708d2480e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1bd854031707cb187cf924acb5eb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06ff8085114ef09053b358196b2bc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc70a9636e9ffdb40547e87907cf8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b0e346f9a87565116dd7fb69bee1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906fa21ac74c7f6a0b3c81f4c4072b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1b14fabbaedcd6fd660d0805413d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715e64d4405ef6d15712984a9f0b4f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6448bc8609b240561908976d365b0d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f76e6de8db20d5e3f0a419c43e6ba424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dea9d3b06bbc644662e6593007efe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb9514dcb4c9b5b8c1011266eb5b1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be62e8347f29678720b0b7da951f90c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c932ebbf6b727e7f9a41845354b9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cefde862f3f2a60b70eb00f0caba9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807e9f7bad28479072f6629e54b50f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75708c1dcd7137639d7fa43a29081431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cd71b458a4883cdd53e0c50420e9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75a4b5134b66e0d65d67f7e0c285db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c9557df0428f2164fbc93253b760934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb4231eddf4f495d417bff3866202e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94233bb9544ed61071439283fd786e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadc66bf7194bc7d259b0678e6bd27337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143ff48e0dd801dadcc9e2f36cde1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded241e3a7d3bfd50947972dc8c70e1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa667b470a73a646d9a37deb199a3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58474722ced728cc757f4fa9ff4f5fef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b0ca169dd0cb1dd5a98468eda563542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ca8608acdb8d99caf21beb9cdfeed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81651b1091f8990f07940ab0024f0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bf45a891f656b14c3221440f5279345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ad590d8756d89bc28a00ce4d39e0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821b0b23df929a6c41cab588e2c04847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945818af52af4205092e3db1ce6f7d5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f4fbf9a41b1e133a6efafbfcc562149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1f95158f9c2c5a10ce90b717976c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccadbb846459329681c5194ad12ba2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b871cb3fa1feefbe73f96ff779ba352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6604038493ad5c5aa9b8aa348fbc03153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee71d5a192ab3753481120e33d7c72f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23feb75411bdde9bc1536c3a3b97f7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac27e2c5e5c43e09f6cc4e768970a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351a80f826ea036baebd4a386d18ad357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e135b0f23fcf44338027ff3868be858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7775ce7b6a1817c02e240b1ff9a2fae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8afa5b8e1f90a68213ab9a535f84d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228932bfafb827440cf544efa9c9f2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f166f357c156e46dc56e29312be7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67922b68ae0471bccd9636e9e28e7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c75d89a3e653b7f993cb4834c442c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec04b3b919a15c9ae2ad0d68a7f14265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a21bfdc2aceb64e1a3e0bfca2d2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dffe6befcae69eb7ef80665cedf14367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dead80a748c472375039972e9838ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea522e55449157832dd5eedfeda5e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6367d0b893ec8b6fadfc02dacdc9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12f73b13c3e974327e675004e40f2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5f8cd30a341d4d9bd6dbfefcb696c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acde7a20bf7968147e202c17887e1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad58aa23b4203e07c4f63b50c4323e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeff48aa7c0b0b60767bee2e8036dd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752407fc96dac72132df0db062fe874976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb012a40a002c6a7294b9a403fe52e8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e81fccef10665f864e9af89f1201378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2ecc407a3861305f0a8ef83bb1a6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af57932789f5f95870be769a63d016380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6082e6bfd88529244f060d12118951581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40251e4efb7c382cb96221a16a554382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450817018d0f14c220692f60fb802f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f8efb3ab3a7589659969bf2b405ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916af35c116548a81540222ae44172085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347f6d81a3eea05e4f714ad2feb36ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68b2d9275e4fcbda1737cffcdf9c3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae396bbc4ea8e35737d374791570bc2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac674ca888d83cf9d7f9bc32efc9f8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229f4ae3b06bf22cdb5226906c7dbc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579364f089ac2fb0a7eb08e08a8325b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a6145479cefff5190831e689fa1bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ef6a12df3a13e7144c4f0c4345c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8767fcfc7d3e6379ac93e19f520307094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c92c201b26684b131ec4337d5c147f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6ad60de739cdc6678cfc81ea4c8e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa9aa08fa43d3807516a8df27c90c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a686001d945ac3602239737946ff0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de78eb7f3691ff079bddabc26d586299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5461d8361485028feff8b08f01f10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371501d17069edf9e83c7bb16a0b4643101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a9b57aed778f764f21a8c2a297d6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f849903aa1985319a2dfb8c9a4b464f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eadd532a623967e1a6bcf276e945b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e834c803b273ce5f1e0aad602528105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284ef136b01211cfb561b05584f9a69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956237ba96a2d05086e994a4c9cb432b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed38e570cf6f9f2c9b7270a8a438581108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b06e45285b1935b1207c07bc87647f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a8cf64944804ddb9fe397bd44a007110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780a5566bfd13e89a3216d45e98c735111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae9585855c8323c89183ca17f995cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdefd1b1add16657e17563badc4d30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d0f39f71f8f3263724b3bfdbc3adb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42802e2045dcd0c611c13ac10abd5186115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bed57e7b695e164f1e93fd23e21e6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd856ea6beb4a805880a89f2256cc7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffd6b4cb3039588a2edfda999b75f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2551d2f45b0b4f23fc51124cf328ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aadd54c63dffac81af9bbeae9ed5e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e01a872407856610761b7fb9f0ed94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5dfbfc87cbd8c841f6cd428b3ddbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c721c283e1636ed5d4eead283d141123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c259e247c8637e7c3ae4e3633205280124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040f99e69186ce36307fcf0bc0af300125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429fdc1ac202617be8150e59eae3a4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755824f5319ba728586ea8c943b8f3a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c88011be8a0c787b7e29da6efeb96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bab16e1e1a9e9ed0bf36ec5b54530129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f889d5246f915d81f1a4ee6e2ffc0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1c428aac97821d9afe2fa6c59687e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf4ab946a22c7246bf6b71f682ffd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de25400713b01b06bb6e56fabd5b57c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572391d896d5111639b5cb4475183ce8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e68cb1e94a97e72349f25c25f9eb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046c85a06f89113cdf2d48e7ad04701136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5a86a3b6d8985d9e98572c11c86fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c3806c6fce377f478b9bda52b244c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afd9b3535e1f85962b7d55d3831631139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c32cb965d1645e49433e8cd0962ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd611e005cd0e41b84c290b0a4e23f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8b8ba6ca1438186707e3cd1373953142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a76ca5f104c59cd177798735bc97f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87857c18583ca23ac0507828843b3e8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018caf86e257695f36cfc1630de6b387145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5808b5ea413c3e8d0458180a14ad18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575361e1e254bcc72538bbe49c1e00a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411bfdd5947adcd1610dc1f6d159bfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545b7bd0b4d2feb0e15cb5aa15152f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9614008b82c1f01f3c9b4f29386529150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95bd47be5d205fcec71505ac00c56d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f653805e8480debfa7027da938cfe2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51799789b8a8f4ee696361bd45da8d75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f1dd2bd887255555e12d03eaa6462154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248fdaaaafab1a35aa5a4b02239c610155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7579d139cc68e6f9869ea4e9aacea5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f626cea0579e13a41afbb5737680157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1286593d22c813a74ca515072f455158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba66630ac3359a726adc2740e2211b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c4956488d72ec1614a7ef6905ef32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5f4e2a362a243ed05780349500e61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425998a291884e86d79fb70c649dde46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c018fd60c0321e5195c5984d6cbed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38da1c7c27bd048dd37659485ea9b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338ce5eb2dbcc8537b34bd4884d181b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469485164b02be8dd8054faedbcd3b78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c00570fe58ce936cf902409aa0e23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6ffc44c778a5a49d0894f059d76ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fff46c1a2a3b7bd0465cae9c61c9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff78b913037191c776cf9323a22f8ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e3f31fa6ac2604525ee93588707ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3efa96a0bd8d6e297d590daac70dac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ea9fef0b3b3e33bd55455c979c6e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea238d001b335f3cb31a617697868d50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeaa7ed80f7598275a111b9aba3931175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f6444f7bf98ad89290f6faa9db789176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfef1b4e2e6deb083f63419bbb7bec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a575b3af6b129d1ece63f3f0f9f0e63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21800aaf25933dc5e69109dfb2d489179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98da567f927101461c58cf022340c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e695d16dab586f20db7e379f38d6cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61e394e40d0493620e1f92a5589e46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7716446054d994adece58076f4375b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462b7fd6520c87597e517e3b99fb0a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b421578cec5465650273f3f1ce88124185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3f287f9f2bf2848a9f3df1348f792186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029c29bd27d757cd78cbd540b6a7cf8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44c85e06f0cdc6de74b9beaa098a73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6815fe813794736c47f3f6a2533d728189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08bce72e5c9143256d3bc3eda48ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de858f08ebbeb8d91102790cb58a5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c772b54806a0db745f0e57f42b23d5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089ee17acd3b21eb5cef653bf3e7453193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1fe4dd3103e4d1d7a18d4faebaa4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e4a7304ec26f10b306bf4882f35db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643b8e6cc441af5619c69472e05300e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccf255bc147c34996fd017a8926057197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f7f362f8e6a05933136911a51eb08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15644d26b86aa8d3dd80df39dd9a9810199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24879cef2beaad6a4d407aa720151a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bfb72d10203274aeb0d7b194430b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c236274169145b719ad5c202585f50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61322d703bc4acba8d99550768e8f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766cd8aafc4cbbb74b70730880f1de1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d1a45a888d39086ec0dff5fc6e66b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a134a6a610804db431812c6b93e8d30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e5581a7cf297a9fb6c46f41c369d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c63ac7b2aeb8148b66174afe5598b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5881b902fc7863dd0dba5d3fe6570f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca535d0de9df7be89a88648f94732422210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7520e0d149aed48db6a0b055cb3074211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468e2cd52b06c3bd151404a3937c8ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7ba7727f932c8856cb1ff62df85ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072d2ba4e670e941ab149761a5f599e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb7a77b47f4803952c17d97c37a045215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59606cd2e08c0f7215015a52d036d21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea617990c37b19f4e92515d2838ce247217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bf6c042df77acbfef4661dffe5f32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd161921dafeea8ce0bef16b022e95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b759100bfa4d48a74ec163b8b71d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d419f00f82b6c548409749ba2268f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d98dbea9dc47751d4ef2d3fe6e48c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837caa9550f03fd48feba8d425c2a38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f06c036dd538f8e4fc27b42ba6a10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8850c525f1073cb0867dcea15ed42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5a3f73b78c632ff33f020f42d651e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38353b5e2c2b3938438b000ad0eb17a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8060b99eca0303e99e26afc9dbb1b18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd67de222662dd702bb0e4b0d7bb85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3165ab04a3b2b00cec0770c2cff48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43a789d57a97c9bbe0debc2684168e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2170b42a127a52d35519e99eff66f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f441c00d364a1e9e1b2e3c1565baa5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b157a05d8a4ac68717fc6e4697929234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d368cad6c3436d61c1e723f2de0076235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1d2dcf8086742204aed7cabe9aef9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf70dc121df844bf1f196aff2e6e142237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772d14bf9b263723238c8d361a703a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5671f31603131d52acfbfad16fc73e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41c4dc84519295b0d58f01a20b5d33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e6c41218a7992e9601df1600c334f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1885e18ecc0dc210e76ecec4b3cd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69732fa537898db28812809344e8c5b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae7ee3e574972c6a32fd231eb6fb9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981178f7b857dfa45f3aded970743c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa59a6f0e8f9faf896e2628a0f312b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5790350734858bddb76c894a1f7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac7caefc22ddbffda17a23f117b46e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e04b485bb51671c17bee1686e85747249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf058a2072adad62adee8e6a3b2a6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa06857fb14d30c2e280ffb5f2f23ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3836c9c1cefebb6cb58a59bf981f3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ef0ff1430f8e4a7103725ab9b9d68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1574d4db78e098b135ec28f9218ba98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ffb938d6bf69eda4d87bcc293a3c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0aa77771bf07b74b2509ff0d8caa6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae4b0080f15ff1474e10fc4c3b2d00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab66de87f167bb9bacabad66739a7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545d5cf60ee59fb6fab760c39baa86a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f570703ee98f63cb67a8f29ae3d37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935e77f83bd161bce441de4a2c188dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e733cb4b48239860551accf799e85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a691ba36bc1205d5591328a6bb5211263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54a1757c59c70b939769e756c7958a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c7539b9c9955569e293ed5b75851c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bb91da382c57947bc94f594a7fad7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470594955cb075e2a8b6708d6e3e300267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5354ab47eff3d9cae14884e25be5d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dd934affce5998b7e24c2bcae2838269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ba95d46f2f0be0307b22cae03e5b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff2561129e0c7ebcbaa1447fb2e38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4250d4f289c9bde59a61c3aabc4e24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f1c179aeb1f695f08cae231214f46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89167e09b6c299e70d8cdd21c31b09a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dda4fb165791353da8172c143a81b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29323fed56904e1d49200e73a1770a07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bac71feec1c15ebab74919021f2c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68de6f013b683aba86a835c34d96e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77212024b917cb411df98cf7e8f89b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579697767be1ca80a53042b55755ddf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d2df8a0d8911a6d44c20d1693fbd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be84fdc88bb8c8ee07478f25f20000282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e7ffc42fd594f5deecdd6d2206657283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeca6720974dd0a82f67786cbed6fd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013633561f6ed666dccd782a5c25dfbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dc35db4cfc3813819ed07a97174b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea95c47317c0eccefc3825de8d042a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4c28466e5ecaa82e1cd6bc6889b82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49914d0ef2591e8de2dc3f66bab2e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f840523d5966cb07dd65cda45696b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e27e5367c9986afd0c88d73a0883b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9fbe6865f823e96107fa3796b369b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2965be3d20312521584aa3755eb0bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98612a5379207b7b82ddd4d54c19bd15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764d42f19cf61a9146ca43a946d5f81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde655b0e9a1c23641f0252e97c81e05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e19f695e5f3432c302f11445922e5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d8f41da45077411be4bd41060bda0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f975210ef58b22e797fbd95cbce531299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5497bcf23b499dce7853fac0ceb5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ce84024a6da96862f2b6dfbf0ea5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca54d274e953ae474a149f1ab79129302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf7ec979833b8e01ae4ef0022c6711303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14886eaf5dad2e03827263a465742174304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d249613ea85718bf10fc9515b1f48d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6420329ade362ba4bd5f65b6834d1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30523dd02568a9984303712c12e76b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1ccc61467b6600aaa429ad9061eb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d491caa0f263a7dd73a740f2155ae4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25567c4cd8ea336578785b62d4141baf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c828515508b0ce1bc83ade0d7cb6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a6d8703a25cf30919020ef5df644312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff20e21772231c910ef158135e8b577313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb54bc91be78e9b35ec55edaf524f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec6b496824e5bed26d1b45fcc66766315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a8a5ba69e72e45abf1afc3d88b3f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500087f02c89092c1b58e9b44c269c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35402c042786c04e4fd8dcb47e087e9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6285cbdd936ff0ccf913ce560791488319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea91b3a479572fe036a3803cf52f69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736e1ba5a5207fc5635e8fa6f95a433321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec6dffa77553d8f6cc72f3b11e36f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5138238b383144eac9fa25f6c13762323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8db34024ed53e442f1dcea902aba5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd28f814059b92de55490f013269c9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4b5803ff7f8794646a0e50f084eb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5654ef00782e0a4cfc9ec78312a5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739f8e422a8f93d5488ceb638a0c1f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db830e337408874f6b24a06f70472fb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1da71433b9a466f5db822c4ec318c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95be4610190177ca320872b8c5287b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2190640e7a0791ff330f1380e2fb1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2bbe4ef713a66572f17abd36e62c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d6bd741ebf03381f8b8a00340b78e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cc0877a16ab80f72e3927d2aad8cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb68a50e82e829c5a7145740bccf69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd998e2d3733f15ca3186ea1bca79cc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719362113d405bd4d553fcf5c104ccf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babc4d4ed5202f89f36a8e135e8a961339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209f7ab4e505f86446ee1e0749dbe9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd2a52ab1c35d9f308110b0f38a355341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8754c312c3bf3724e09484671ee08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc66001ca6086ad76afe65418bcc9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09c2fd9bc2774edf3625a0f088c422344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc2a7a4e93cf646a468f1dec524184345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14137bdc778ea857e7451cd2b05745a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84122e15b4349f1bc258ecf09cc93f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a5617315f4393d997380d846522a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead8df371e204e588d6406664962356349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0da4809364af7928d8d54db520b9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9bf0671d1b1b26d655580473a353d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdddd90ec01ec09af128932674e981f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e3da2c7397ce652aac65d6c8a2a82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e539c8d9e0b3ef7bd9cbbb755a0115354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407066b91778bd667c19e3a88623eab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfecdfd283f879cb725c23fdaf2f118356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c657b22d731f583c10a273b4d3331f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29696223fc2b5311f04e40d1326ad9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26c87d22acfc92c6681074cec4df46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816070d062fd1d8ac8e959be3dd47714360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d867ca0ebe18622b456a8ebf4da04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f410cc42f052336a9aa920e035b358362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7a2ae9dd26bc39f2566192c7575f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0629294ea9907c20b2e33f1ec64cd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c2820a00ee04deca09505e259f0b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75359da0737fe1a996d70909f770061366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91875ec6464c4ee2720d31dd4fa48043367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ea8030128f2ed5fd46d5a1027fd64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d5e09d7601362790a8caa9b0320af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35adf7faa67024dfba097e6b9f595e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e757916de58c290abbe16e31ad81a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c6161b2024594ee7481453275f8ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1de0ee5b789f1950e3f36679d1672f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0f84cdffe3350af3b8c29a6cdae90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a86a7ee416ad2f3aeb2b79dfb0c6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec7a7e98712ac81fdcb6ac367d333c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4f28a5ae6ed3a57e00ae7c28a009c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa359823b33201bcbc3fa85c5d4ef0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f63621ce296427061329931ec994db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce67a86b34e2bf08a5f3104c55e896380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ae602e4058dfe71f2b66ccb811b81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27487ff5e6b07cafc294a6870df59ff6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6a81d9a580c2341b180a367a9cbce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306614dbf140cb852d81dfab56873aba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791f923ece7e3cf5c2ad9b6d118c59c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05258c752fe7f2b7df0fc5a372f9d0b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2ac8c2b50a25f904b58aded27167f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338511c052bbe9076fd82e48e97c0ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c714973fc5ed9cb80165e27e5ea8787389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a8648225c95447e9fec5bc5900ba5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d615dd1101bc1aa29fb290e9e85c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003abf35b83d4ce67733af346cef8259392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a2d45ea777afbb7c8df0533c7a1cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b9f3ef71554292afe41cf921a4f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed015f91698e7fcadaa28ebc91d17ffb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb890a55d02d506465a1594ab29e13b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcc7cd2faa99f93b2fc6b8316aeb5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c78967b767d842a2ee677e5f05044c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb4d2f5ce008bbc19192df81c2ee28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c36edb969b965199889048c02421f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a296c50cbb7c39b5798a38bac8ae2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50a9566f4b8bbfcb4fc957405370db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c85a41b59e07444eefa06368882d12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346178b36f21d6b2c75372aa05b5719404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50382c7a4ce1ad0b9e8b9ba5e99b570405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa016e93c4f557d007d8923e1e3987406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab4353b6d7b97551d6a1551f6c96d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb19480cdde73db013ebda423408ff1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449f7b55f7d5ae57a616caaf0ca9bcc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444891de84d5d93f4a7894dc98ef6c82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ba3fa38248f0970d560c42fad2264411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964ee327d43ed8515708e6848aac1f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19571a090b86a54d91576983ab153b8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3ac6be7e89425bb5900b35d01f7c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072791aa51d171e8a0826a0e6785e27e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f46c9d0330b1577863659a4f6eb69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406db861487db0e84135ad76c00f725d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d57d83f116cf2d67b2c4cda5959be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b478ebb85e2b8fa9bb8d6f953998d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f8d92bea307f230fd82f5f2b878b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb864c6ac03f9b2f8481187890f613b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acc2c7dfa3ed2dc5daea3bf853daee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac84c2e3384439e05a6924abce9534423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603740fd8ffb6d479f4cf97443ccb6a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c0539cbccdcbf428b180042dd5e0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23fc866f2ebac6dd17e0d05998f4e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2098abaf9943492499edf61bc033a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce6f87389d00e20e51cbd790654960428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0474a84f6cfc2dfb58a27124e38cc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3cf8f9c7c5cddb816ac2b563fda54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f756a5f1ca073dfb5fcdb773f8f7e5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476c0e2a4ca6fecbbc2067a9b6c58bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa241b801c8b13320496cff3ff528c3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26096a0da7af9ba761175707496a5d00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df647071b43a20b4d91d9e5c2a807435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea43ff1e6f986c225aeb48bb4bfa381436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67839a7c709a39a28f1fd113bc9bc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18ade5c5ea47072183c4a8789a7bd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee54e66160fc5fee1ea5681e10b33b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2202460e7ca43e15f9b28a3006f0645440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c1f7bc758862973f3cf8587d11872441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d725f1d2555145227789f5268a560442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2b32a261fe029b0c2d3bd11ad0418443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a704ca582a41d3db34059e6878370444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33efccd904cbf1ac1748352463e343445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a27b91a72294019780ccd6e4dbb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4aaae29afc9ca2fe80c814cedbb7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be21e2daeb9cdc209f268092e0b8baf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7807f2149e2f16fb8bfdd204e4efe52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a22d069dbb14532c86340fa89c7aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132a955d003f46aaa82475bb6271d7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73af1c37b7421302a9279e8d8570402452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a5f16cf845f3961299a005d7b29c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fbf931f5c7b2ecc0414389627d36b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9fb6e5d161b4d483d8fb749726068455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2f2d25c9ed6fb4169c7f4683aa169456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462385650876bb99a66bcc26b76e1e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42904afac57361be964015e5cf2611d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bcd05a7ebd60770cf36c7b0be9732459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c32917d1f01157b8f8808730841fb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d926311f68173f9919a31cca9a52c13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af694e683283d6a2b22ae6f1d87c4a2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658ae326c52e8180dea7e633608e3a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91d7380821d746dc7dda21bdd6f1c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2cde2b086621ac1a6324539c9a298465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374154edc7d31f083b057a62e132fed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8389ad90005298c222aad237b744fb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39a01e03bda7728b9db35c0177ca6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698c11c351771c891090943d9ee1044469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5381a61014463c22b78e39bd86d2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27513aa1fa87c71af1a83a2f492d349471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f439a883d77d3b542cf60ff2427da56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a378facef0409879413e3c9476b52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb0c7a70ca4c133bd44b15bab6b055474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bd65791970b03e0e3837c29031a6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4141861c9f11d0c9cfb61eb0b853e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da01e48c3dbf9ed83507cd1574a22be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52460952dea8ce322a6c5762cc2e3b45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac3483831419531351adcc9af33bb4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3474cbfdef64f2b42d160b123786fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ba2611dbbcf6997ad01a90939eb7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729a2b07328ebb65b1c44aea62324fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92355e11ceb0f6c76e98f23a84b82b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c223d2419fba7798719cb8d9cb53904484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106db655eb5902da391ef39b3528644e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217d9c3b4b90daf522c677a3c47c357486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1ff5d5708a615c6bac51f88e88246487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2618904d84ce1e60d13cb460882f8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e326df441e5bf2a006be5afa6f5031489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c489e1f7a67fe1e7376a3b8f4cfbf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae8c47eacc86cdd996718247884ba9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d6299653548053bd8dec5ab9a8854492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57266feb8fb3b03ecaddc59a078ce094493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e19aaf1ddf13e0068fc3d4f5bd7dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507298ab8622f6e3c95e233b69b990e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b41b0bd71291daca5b7ff6db03296496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350cdb15557b0727ed1d089c33087c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217b7689eb852f5b98f2d4b98b4fe4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96ca0d944f1e08802e71b93281fece499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23783ada86bcac5d8e462ab72f85a672500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907de0fefcbdb4167617fcbb946706f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18205f648b2f13931d98a2d66650e7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205561257156081b01d8b2d4523ca121503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad18dc57172e4073399cbb185b7e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2589c323a5cf86d6d190bd58f0eb373505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fc65bff4d5de906f1968dd27f9f19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145be1e93fc55af2bd857ceae98effc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87337179f215382bae130ff77ea76140508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b9572d42e6886bf6f70ad8ed76e5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d99f39ac41bdbd68d3c80f613c4a94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfb8142ee8876f7c192782c61d75dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255c38c5315f33ba164033ec370694c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062630caedb0785bf57a6468a8d296a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59347a3596d71d3a34e297d7b8fb92f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb67cef84aefebbad71b0524f30fe46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3e50a6e09968d31a5ad2dfd70c7c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406820fd799ce2916643041a62205e87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707f9f89c99003a465fed97cc0a7665518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bcddd589f32186c8a9a0ace285122519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd805675d74fe81cda1aea2f0d7bf38f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0446092c0960fad9b1c2cd10fe20b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786657987998ce7feeda49877aea6f03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b70979dfa713c66ecac0a923ad734523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1197cfa636079e3a96a0b851b735ec2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42c0906033683590453f85f30eaddf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cbb9154ec9f5281e75a4004148c50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f053250e4b86ec8c8c664720166f81b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990165d18aaa0196969ad5e8c250537528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc13f294e209f1b2d8bbc2092c925529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcb693d11c5278ac883755e0b478dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c697710830270a50d61a918a7e201d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471fb489f99b5f6ef73006945a5ff3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735d55d9cc6efd9d501e78734c9406e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67923b867c653534116cde5f704075c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69308a179652005b463ea0c5be9546535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0ebf320b4476fc1bc1effe8e5c59f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dffee743145348a58e2ec978cb600537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b911722594f83786f4e2d94b43ac28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b30ab4289ed5a8d071cea71ae6068539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb2e20a95aa598339a8bc3765a8fbe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05128a487ff55331cd137bfd261caea2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee4e06d55227a9b6e661d147ffb06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12689cbbbf92947027048b8d9fd36542543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa758e40cb0107199c6e5bdb4b4f534544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f201732138a690dbcb81b9277ed0ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aefb689f6e84a905edf31d9a09bc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab287bf92b0dc1a4f58b7fc5754c17c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47253e6fbcb8156598f6a2ee8231f0c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825b9522ff3102571a4f37ba06072fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ab7f22c13e7de93515d474533a47f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49aef44d65126e2641e5bf5355e1b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42312307d0eb5a9b4d6675a6461437d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbee335847b2299f7dbded42a40b58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc4da4c1ba29f7ec1212b03d636c18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d720ced767a3c39243ffdd72d93f422555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa971c9fc1cd3e0834108c7ad98871e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ee749107981612f339d3f1b229714557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97f5bb8d53b9d3ddbaadd950914523558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e53b852bd67026a917498b433b82c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8f1ffedc05e7f3449ef5c85d802ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89f1f53681ff11eeed0f0efd12dc42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4403e8c0e83c00b99b4e8254c6efa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9b243bed5b653e2df49df93f2c69b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d50846080ce9a67ae6d6feeed50a9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a42ab14e5ee3268d9bebb9ab1e83c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96c3ee01600a6571911f41c23974dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511baae24a9b4002d5e12ae55733607567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6aa387907c539ad317de6aa9f4f90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb97ba7829501b84403593bd0291ce9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fda9b87ded264a6c5e4c4e16df3a52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab9678ce53af4cf223e276d96eea78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6d73fdf04b8e6a79ce078734d952d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31da33f72ed8753514b6d41623a8ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f583fe25569c920c61d50544d11e09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b4623c9a983e0159ee6bdc11b5523575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece611c6dd706afde50fd1b47779a4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440347f3315d356bf3a74293c2abd070577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7af0995289d5c13434805b328edef3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7ea09aa40833830475b27785c480d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871d8571cdefe2ee3594d84f65ed990580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07103c0b531df36f30c1b960ecb760d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba15fe9fc847668564fabf47406fd28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68366dfe0e28afa7b0175cc016b7e82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbfd73932ae0ec0658046fbda2d6d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfddbe3ea7e706558fe5be6df6f885585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff0493b15e6bed9a34cd3621f2b646586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb2e955151aa52a695fa6417431a53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d1cf6c718d61b938bb8eb336fdd90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b655828dad051c6941165e1f5b58c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464501a275a3ad3e38745a200c61a69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747081e71d45a0f0aafedfe58ba8b9a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbcc141c77a3fd099b03a4f37689da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16fdc192701253fbef9807019dfcc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa6d35c5b44c466e287ecbcbe5b6fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683469a86ccb56bd379810a9efa27ce2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580e51cecbcf2bde8cf23a16fde3478596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fe5b9c7c8fce51c2a3024693e5cdc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba320da228be261a41c5bee9a04b5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaa0a34d724c0be023052294032836599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2e3cbd732e8ec283241818ea3951c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a705358b17b29d7dbcb5064bbf48b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dccdfb44fbae0fde3875a84d91a29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31500236adda1866a728b6120e5647ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7984bb625d81b423095a56b007bf6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a3da523bfdb442a2de692c261abc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a15d5c3e767af5047cbbb67e00b01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca42eff4f4e83c581d42d337592e74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e63537857cd7e98b10b807792ac12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac275558a6fb9eddd4c123e42b94bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e81762b84ef0e174353f274e77935610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8650470dc0cb5782b10bdba4c0840611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b779a32343f09d515b3b2812ec5b2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1cc36380e5998343773fad1695aea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911dad58e0d1ed23e565724571d6db2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397aba5209fe983c06df7b12d0c04c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dafcf2b01cbb2d0058a88bb3627a3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f06199fcf844ffd04f10391ca69e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e5a42bc371117646ff9788eb8c446618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db75eb7a08f0f6889bba553317f3d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44b24c41069ddf251cad42e5c5733d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9ac9566fa8fdda464d7e11d80c977621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7042ea980c2b3e5425bd8e8ac02c59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241ba77f5e3efb3ea43dc1e9fdb8072623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc998569b698f3b67500dcc5c8677ece624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43a490ee528fe0894faedb4137b8ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f1ff1a8dc09573511f74f475a8807626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b78b3a82c43222594fd24315c43f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621af4fd7de75b711d4cd6f91562a854628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674ddfe07e1f2397f83e4f57fed3eb9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce729ee93719b55add4054513fa01cc6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea76cb0e53cbbfa8e217f9f997d35a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bfbb214da2a42e511168994ba7a38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c6d229ac726643d9f212c186566a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29080b2403b9ea85c350ad4063c8478f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bbbf6b78b262b8be8087d023a2924635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232511cedbbb66446a0869e60ad70722636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce080b0e3929a15e73a34ac2ccd5b6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acd60ae19ebf2246447eeb189eeaf8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57e4ff7db10af64d887e25df766c0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ee3d72d7a1aac96a64a192e6d11a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311faa839f9765e83ca402c77879b50e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380dcccdd2f26af480c9221a6a0bc41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b960efcf200826e741434e654adf26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b1393379c0c64d8703c3415e32e15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d24af8cc0e78df0bf804ad7dcabab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ecce5a229dc1493f5becae2f173a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513160246ba5d9fe0840661f8bcffa9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8a03114cc0d74070bc1133f744143648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7169e5b804bb276741c62dc67a4b02d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319490006c86d14daa28a2c1b52cf74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b52a07658ac50d09b858c0e6a5cb37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f58debc52590259362b72bf004740652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e42af4c2cf2c1f1333384881b7fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8748d4ef24b691be68167d1a340f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8e20b706444542a26359233b93b5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e6e159742e4df369bfa147f8d744e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd288363adfac17605933dbc3c10c248657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194f9ef00ad4a3501ffb07e1ce5c94c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895cd81b1015f9fccede94634f14304659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85485ec0eb2b7efdb69f361985bb58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376a51096101ad05d42770221f8483a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed10da93c90a27b0117fd2aa003617662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d503a19f0143877d809bbf58299407d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eee7debfd4caf13260d795bbca0f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8fd4c1141bdda73f7d3eab2fb9e03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f122d60a29134ccfaa0eaf9e08d55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378bdaa1c872323e8dc6031d8494931667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d379ae71747e7cabf43110fab5ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc1c338c8501c428747598ed843736669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034735fbd56ac3913f52d7b42323874670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b8721526babaf55fcb7f1b2fea42a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afa9ecdc54559104f52ec51e490d27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd59bbcb67f8c43d20efa1d54e6ee2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70147e75098a0537fd93d399dfc24766674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16156a0a6dfb160e731cfbad3d4c0f62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0224c31e1b6a6bfc0b21602856c3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653d0bc631ffb9656f854b0675d6e5d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f07feca05f0ff4cc59a3972d97051678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a101de5a731a39653f727d13691c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b529a8207480ea452bc7345ccdbecb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176f15c290d18971d7793e050790e3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b78a6ab0d5a83c7213ff26624b58de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedb9e2814d236a8feed1e3ba894f95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660ebb7c828ab0d9586364cb606b896684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0481dade5913d1a54c11fb9b3b78a47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdd9007ae9a57f05ce48afa812715f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ee5720fbe5839b7afe161c933be64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b577c7b3a35c34cc52bdf6ff89ee0e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939899d56460cdcb3f85946cd95b2bb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba84a209ba9c6a590a80afdbcedf008690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99179cc6b805cf450d9c1e5ed46338691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51419d6960544cd6b5f60855ec60e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7407c1b818c3b92fd67de8e3f4bc1ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5eb0b6b8648ae021e7ed2b08ed3df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bf17774b55637ccd8ddba8a7d0162695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6b604861df895f04fe3be83009a54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c53bacdb5a02ae486b60cf68e9aa9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d5e12ee29dfbd7f651282fa06a8d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5da68cf6358b0e60c0680ab22af9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850ca70c15ff40421d9034c91b90d59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47fbae58e36528686683ae6c38807c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b6b342a78151a89f7b5bcd8cec323702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ef157fb0a9c33410004d4f858ffd0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fdf3944871907514ec196b3cccaa8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc5c1197c84f5f9603251dfffe91c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea425df8cdca05d340f10156a9806c71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282694649743f5051d00727cf82bce2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec6f1e365e6cacdfbc976792dfea93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a507cab591080eea44d08d3ffd3d18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d822de2d78fb8b929371bb6817c94710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77408a150577cc4f640e6b4c94924cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757dbd468a39996fded1952efebb35f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92042fc7374fd83e2bda7f43258fe94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49835feb10c98f4d093ba2b132aa099d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf54ccfd66a423bc46d39583f6e490715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd5764122cb32a6a5085b6745bf699716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aaf0ee1d98955bd6ab3d7398dacda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5630626422a21995b73b9117c6f36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbceff6429bc4977dab7500687b9cef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2743b6269e8c5c0c4bdc5e15e7765a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433b037f183049095ec91c8a551be74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc977d0ec8f19106d430aa715accc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afd9ba544bc9b5a18368ee9a0fa8bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a46571e8d580112c013938fa9fb9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6d9a062f7afae9a36d88edffe9870725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875578b43ba1573dc151eb4e84c0cbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7310f77d97491ff9a7dfe1c47c85a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc358bed386e2843cf24e19a4051d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9454dd74a58274b9ee85638dd960e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0787e511d2916283b55706efbd2b1be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a194403b9de31ad02cf5635e1a2a81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ae803b334c5f58f1681df2fc8d1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a00eda549f2a10b9ff00548227cbf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85943b94fde7f792ff5684c0738699b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231740d71469d0e353bc420679a29506735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07491aa9ec274815f2759d5133806f41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77af032ad7396c3ae9aab19d86f88a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0aab6049504dc65518fa6f749ef6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec95445942827f2554f02c062816b6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2dd7697342ff8ffce1c7360ffd45f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ea7ffd7e5ba11ba4f24c2700efdf7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5219dec036fadf87341e489935f0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15a1f81da2d3552fc029e1a54afd2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c7bf283cc6411a2072a710b68727f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027f510eacaa19952afe9640d121c0d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ab38962a6621c840486feca5abcd8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856290a766d5ae19154b89522f384d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b397ff54021ff8725753864aae8a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040416b83152a0fa1ef834d170c49772749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d5da2cd22f6afd7c08f9ca14b4970750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58072f7424ccab29e1b82f938db3a3f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1437063691481f12a940dd77530c9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b6d1e050299e85baa9b96af57709d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0750f3d30ae239031d3e3726f16757754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77b7783f5f348d8db86d9025c738c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f04810f63623782be8db82f6b7a61756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53937695dcd6ddbdd87b6fca6a11af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d8b4d293b2b2cc659dad77054c7fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2a779cde0e9c28b46cad5eb08c3de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea84cbcabfd7636d544864dc3c85e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5ddd67b0d0296388c33eb98b7baad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe5d60e00ca76546d257d7f3c819ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8739416b58997e37ed3065f5767b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286804664d528d1abdfa0712b13672a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6f0410e0781ec1dc8791e1e0b4baa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb893e1f75e1fa23548b9f7c1d0b7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634125166865cc3dd81b90632b34e2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89dfed11d5085474f523b0045e9fe59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbe8a2b869fdc185084b81d0d1a40210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42937262885fd2e1fafa4c595f9c26c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b350a67ffa6ac3d292f33b663a12012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adab22d2c0968bfcd7d3df01bfab1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9c03ed07357cffad0800e4c91ebc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34243e2c4bfefad79747c635b3bfae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819c117ce3e504e365ecea348b8e3b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ef1f8035482a67de9b0aafac947917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e78d7325c5fd1cc614aee40da4003c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba43f70c3b35a4231594cc085c41c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bf2c7f75753ba3c8297653ac8cdbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec914cbbde952587b39ec7809cc9cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329724ecefa13aafa8f10245557dc2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466406a63ed79b59ba34e534a3f1359c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6742b91f2c1f34a1a3bb9cde72c78a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75d80d5d51ffbcf21938886973869925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a642e277fcba6562322bf228c32e4b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cf0bd8c575a52cd9f89697615d62227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61383c7537bbddd07019deff4989c77328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80baed01f4f0e7194aea2cb834fb58629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce20c72810016fe36709370efd7e65f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2237e873780f42f2f83e5f591c3f0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e5a09eb33a9ef84b4137b64c6b21d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462377250a40f1e76fd87a2816978c4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c451f49cacaa739d0f77d6a88f3826e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab102f2a829f9be4eaea50f62f7d68035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d13761cbb8329d33adb27ac30313736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832ddf13bcf2f33bc924570fb40cc8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437c492bbac34c35ffebe4fb4043d8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af65ef0ef2f7dc4fcc479b867e733839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb431c71768d8781d975cd5d4736aaf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf497e691afecd41150c95e023d5f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47a1d6e1e234b9b3c94c25798c132a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8811bc56556a3adc66a19d15d522e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7fc421053610aa44bffed259145a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020782e8502a62d357913b49da1553345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea6b007e257fd36a0c1285e64e86c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc00a223ecf1f7a7ea845dcccfebef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0e7cf2ce429107a495464f056ee1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc824c76978cb91865821cfc6e2b880e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbdec358b3d3ed6a4be47aa73cd96250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3959ced84ae21c3202398c77234b71851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11446fe093b2ffe7097d9238e120183b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387b5f10fc5b8289863ee357546ce4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e6d70744bffe1a8ba98de1dbd127e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c916c529923895ff6cbe5d191481255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccb968a33deb0443af61a7b86b598056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd139ec93f677d89e715523f44c9356257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20946f400e2dc6e5e45ee262ddb75c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b7084d5c8ce2bda73ede2076e543659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5332115f53ed148838535adf3be7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d635db01452d71a7e3726dddc8b75961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c56021cd26802a5e24f0202ed830c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76da3ef31a472750c23731b357e2e8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be40eb6dbd75b2153b1991b81a95a0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991922804c5eec2641e08d275e6d3d1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62398ae0aea9e7c72bca6048b07e9db366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8703815224c40c16315ca67b698b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308988bba4af5b26df49b7c345b0bd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4246ecf91e73187deb4e6ea7f79b62b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443b23f8988a113d2bb8e54c0a5645b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af37ab17323c2cfe0b5a5018dc98071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37786be4160d7c75aa80cb960367d01b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d1d725193e35304b7140e1a4b44d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd743ba10af6fecbba8136fd47de600274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ac03f0869c45c8006b00c4ab7fdc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b175e564d1345212d07f6bc6547401c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c9ad8c1da41540e4bc6daef27b4ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038bc3a19ce37cbb6e30a1bbf5f9abf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba42acad4f42be283882a2a92c0637779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9623d042a7226fc16b064d947f7eff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48268472f415a9b5a2fe9b8d2bb7093081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a36a13ddf9671aed150c3f58856f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7fbc5ae4f478001b4866741cc1f4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06ebc9a049acb3ca807b5c553fa3c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825bebbfc32a4a0c9b49b739566a87185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009968af91f3cd2738a0b6a14d6f7ffa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6225872e8a5f0964cdd7e987c35f6b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7055c20ac8a6769cf2c4a2a595cdf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657c9a97a6d46b6c80b557c68f0d23f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151c4236faf02c1e71691d0abf4d3ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffdf58924d2f2688c505ac0f2effde91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f17b28deefb6cef0529ed1c43dfc4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d4938edec1a40ecd8332d29628fa593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ac754da9bf00b41c33a63042678e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235e033b1ffba6d3bbd362d4a4bd29195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ff4bcb1031442ebf10265c56d1cf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7fff98fcfc6487e02a45ca2f0f12f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9583b901077d498ee768df2bcc6f5f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea2fa2c8fddaf1195524c365df942499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807beb23aa039f97dae3b8367c9fe079100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e20580c8763255c5afdcff46d40d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635135db25978efba5a45b9b9dd92f02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef359da4ef6dada6d6bfa799b2ccec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a9395c72d052746bdfc4d40a71b2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efa705629cd39c0921a571fc3b10c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561346e9c89700ff6125dd6c2babe35c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200f8e6909a11baace2facf3dbc043c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cba151df941654129ada746e429317108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93716c020a20be85a3c401cbd49e494109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd750487ccb16af1af9d99cf4eec8bee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7831e191b5d342f97723c7898c543d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca5576c08e0bda6ef23862f29535f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f60b883176f4406f308a5d7b103258113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e33bf7b0a6545773f548dd771f559c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36344103fff6d7ec7ce2fee1860b358115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95d2e85e76bb593b5d829e8bdd4ca6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c9b0184328877a7760d9821ae09aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39767fd3b101d74eed710b19e4aee2d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd10c775af8ed0ca4e57554f484ebb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b7468a3d7f16db207112e8cb567f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f382047cec2a16fe77f827c4ca70b7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cc7232c021e708980b7ea55537681122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d627cb3da3e196c817a3d73d5c5e9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285af306ea4f06628c23dbf40834789b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f8f219478dd9c929345d46e63c117125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758339dca2aedad045a5c891f753727126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec6416fc9f64684f3e580bd366f471127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c098942d68820b44f2739885ce8bf5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628229846d0577e3b61b07c67c371cf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfb21f3433efdb1dd3c298517bd766130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9526b108de69ae7d33b86a608084fa4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc95aaa96a6d4856987ed5d25822a3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef61846b931674de8f862ea0a7312d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af5cae8aca0aaff65cac19de1065b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac97e5571fe279fbe7678fe1091b11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9883e14cdc4c81b720484d006263ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad6438082c5b51c0c9f7b84c2e355c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c00af21230106a318b5345d36c1189138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb92048e2989dc90eb1d35ecccc7d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bd5eb257044745ca437e0f415a63f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a611c7ef52777d38b95032a31bb9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d5731111f5d8df18d28df219091c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c8e0cf2145324680324cb57d2d884143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b20d250dad078042f65840d64e18a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bab434f85f0190b23aca399610cbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e4d2939ecacbfa20f1ce6f079a924146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9bcf02f24f49d331ea2ae6a3fd255147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca0bd2c5c499218d7661aa47d34757148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cb33931c6b127a227a8154665991d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eefda97019a657ce2883c77ccf8ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665acfb328042da4dfd89701fd05d7d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb979bd9151507fbd7b1a05ae1a161b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8899d414febc13eb05d0abcf823867d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c78a6bfbd7a9daec0739703f7ff81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b4d1c9df86d81370fcc71af4d4a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69676874c53a7b0d8d99ac0aca530b56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2591457526b5a02c37d90e14fb200157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7504d3509cc03f1c7046f063877e17a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90424a13b9ec61005bb8bc20d2a3874159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929679f24eb14509eda7eee1091bf47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cc0e0fa35590c22ef05ef2c820cb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97787d5184f046daaade9ddc984d03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712ac64673f17a4f145e356b800d1b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace27090438cdde7bb44db291756cda3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d78e979f27fa0ed0d7942aaca7457c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8c8356afdc7a77bc6dd0632674a87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf7fe2844e4d582288c28aa5fcc6eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99354472740d8f84f90e7fbdb7e4ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0342e6e27285dce8dc7ff53f4e7e2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09032ad89810cb7175cfcbf972aa2cd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0b54e8fef16e5384b0421988f3065171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64befc041827175ee068c8b17b27606172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f927ed6327d8681d6d3bb6e84e382173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e0f5da156c1d05a6938203fde4ef9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98407def8c8ee15f8a12768f3fb8fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9566cbf8fef3b90eeddd4d53848516176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63256b57765bed563cc967d72375a406177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592c626f6b6b74e56b7986378f8a413178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf869ba29cc41ce77a5c63f82cbc7463179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fbb3ce19355b999e7dca8a92f098a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49725c13b9c640ef914e3f8ed937c501181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2706fe10004d1e802651cb288fb48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3ee3ff546c2b03e99631de1740f63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cce67a50e0747a2bebd5774edd71d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0682abc0c028843f77c60dea31eee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60975e185c1f3deae2521b6e7542f83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aaa88b84ee1eae093bcd7eeb807dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09701242c7e43603c3b9b1882bc4c14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21128eea7f99f4fe9d42051a1bd7bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc325a05e086ebef6e7e2379f3888a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc726395c1d8a92bee0eb9c36c1636d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0372dd217b003bc42572ecae9c2050b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a92f172bdd84b5d05354b98a4ebece193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0940ec654c8bc4a14cfcb750e90f63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22030645d3e5d231a4b72984a6898e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402acb0ba1ff81c06d5fe9feb19e90a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f55c26740675b6d093bd88ab278af6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61122ed90c7575dc0066cb8ff10fd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae843520d04386d85708bef86689670199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837a0fb5f1cce392928cb4f2a20a9bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e84dba18a0577f67fb0f8bcb527bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6d0ecd974da13869363cedd0512e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0111ff3cc43f2e193f3496fd6e6e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d528f3a02b1be72400732a2fe446a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef262df8be709cf3e718dc4f8964ddcf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34afb67648eca5067d5d5c874fa0edf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba445bb4c08f3ff819b536cc39b21ae2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752c59a1896e8a6952e3bd8b8b189cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0a53b3a78cef957a8c03649e45b9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a8a5e0ee177554f99a0c6b3f014f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28550a105520aca52017abfe329b3dee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bb63e09dd4b446904cbf0fba89014212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed543fb94a4282fc84e06c67f34893213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cdbb0da1b8c191ca3d6b1ec335771214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb5158cd42a91056932ce1ae8f441f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708820c67365ee7fb625e38fb786216216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614625e81bb58206914b320148d4d69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833d33cae4c13c450862a78d5d0388d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d1f897a310c57086802bd1c63b57b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3189c42cc7992cfea49dbb55ea2c267220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871769fc6bb926a7c2028df9ff10ddc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b58f2031266fbc1d992397976ac9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc2e3a58d8cd4a9635782859b8bc00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a4a38acb0f60b4ea329382b7833bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eab62e747c3a2ca7af2b7a597ec54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecd33b3b91220c19a0a19456ae12f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d8e4ae3dc87b347bbe55f3c72921a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84875765a8c5acdb8dc3cd00362192e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e18cbb6e18df7b805456c08e17e5eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f45b93c537f418ec51f696a8ea5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a35e0c238eabb9362430641b3b4329231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079de2356334ef741ada87056554e55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dc9af4961f9cf8b599f3c66e5d971233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cf16f227d842a1757d4b054ab3318234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ffb8fc60cb229bb28694c6d4b6ac9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cbfc2896bcd001cf6f4a8de52c3bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04483255fd725b9898dfb21e2c0633237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d47fe6ddaa3aa4d913debb9349811238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa906ecb73f7cc63ffb1eff9335a03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c378b3d389be1b2fc52c8d82d812ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390b6ccf98d7081ca0afec135b6add241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14876dc11aac608dd87f0f2aafe66d3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8355b5e069a8b4b1b6851ad1c39f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e07dc415d13bef6bd9f331a08763e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b7d189aa1dd33f2d42fe7399d143d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f953cc101d799cc80426d4a37c90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969909bf498b9e900702d66a9328bb63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9841eeef6673e845785949ee7ada2eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c969f6912b57207445f8c87cf1068249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a411813bfadaa431c2f3bdf00399f4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536527d59d8e74a357c5811bed4ffdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb4da87d17b2ddba2f0e3a6af7e553252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75223da84ac206a37effd49aa32c7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151a1bc2b0c2e858e45a0f6c8406667254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f7e83bd3aff672f202bf5fac39460255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1683e32acfcca09f9c90522ad57206256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067cc80034ee00b7446408e73f7fd4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048968c2eaa4c7de3ce422958101bf70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fc45bd251ee8269060acf69fed6e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbdbb76b63549923df14a475255c99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af586d4f401e94e426ca28b6773ab86c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc174b957083a626a48ffd4af636a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd84a4e1300224662fe218e55ada8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51d453c3d49e58235ca5e06e4f5dd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158fa63c00f06e9a48ac817d23c2354265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1b1617fa87bb0820fb00e7347c43f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa34ce8c5e01f0de7d24d4ed965b2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13372739e9273667ad5f22a068af3808268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7200b60bc0b7eb4f5700d60e6baa34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd46de09ff132bd0364b157c5a4a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a19e815bbd308e1303b6742d241cf2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850a4c0f6521496cc5f034a6e6dce34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e102f00ae468755d90dbb085d25ce9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b75df818730f83698a9f18f921d88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d2b107f996026208282ec0a5e07b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0ba2b12e4fad9db9e46f68a0586b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c69f5a2513c6459b6dc3fa7fcb0d53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323d86b6dfa94b1f5783744e7e69eba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb488c62fea9b1177979b6368feca88a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094851a14abbe5b500f573056039fb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6129bcd5ccccd6e70dd3fed504cd08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84fae05f70344c665498acff3b201a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b1db14b48d99817981e079647c674283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492eb6f231fb8a998b6d15615769a65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce66017807fada4352dbb8d0ea10c97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b65429c7f9fb2b3698992975be202f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31067e542dbe318d5f6114ee07c5b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a84d5ccb9efaee234bb827497409e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542f893f4038eb9182dca04d36a0e32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8a9d1235a32dfd648fc181892ce5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551c3ee539baa30e53a0d7fee917aa1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d708a9bcef2d4a278404c5df2f09d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9499aad8480953690808cc620cfef2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7cb74136a74d58a42e53938b675d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63749c641473d60be6f06b978ea862295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d93ef694240026749ce1ebdda986296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05de26ec6ed5938b22ceb5efb3833a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9168faa3298f04a4e5ea2ae284e13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1dd084525861e50d9f41fa9beaafc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcdd9d55918cbcf4c183f7f4298dfe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1161ac2ff387fe2d4271866e4f5b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4b0814d2c24bee1c7f50afa3b7530302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29dec33543584765831866d784a240303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283296af45a699d5a31f1bdab791dff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93933fdf806e9233207cc818a2e877305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354425e379082eb0655bc768cafa8f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda8edab52c6501987e600ecdf70a99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02429c77db9cc0a4030694c764beafa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0ed2186fb4b6bd6c01988fa337aa9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e55b63732f5d4142b093db4627f3f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485689b1bc092740054eb78afc22f67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21031d62eb732d6a4c1ab3005d8862f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af7b6fb003bc1cc1c2789f0c3b2eb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5056faffcadd4e0b05543358b77759314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c514f05f3375e683a9ecb756322662f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd995715ca0f4281c5a06eb0f644d56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d0cbcf10817451267e2ee46815e23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840415b17c986edf5a1c1272db57daf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b61e5770f254885b82a51301317a98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcbc472a808509662a6a7feb7210c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce84a74d5e1cdea7aa9b8d1180db5e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ae6135df0cfbf6726e664536488a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcebf3953dbeb364c061543c33d6375323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4bd887e21747234b6deb2728602d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0c772312d3923d2fb7fc6ace7fe19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d37b133b00f0734785b45b89a95a89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb693d3aa7aba132f950c9d8af11194327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351c64f202d04178d16a93bc46e3de2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0e1b2ea7d13240902311b9d992ccc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2cd667833e34dbbd785b62bc66fc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec12db3e250f06e20318af684a7587331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f06cf87b9c9d8dd67ac20ec7d9de44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9a5a42f7f02438c1e69058dd50e72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd243e8c893c13d8ea362dc86d2353c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93918c86e90df19af81bd0513667c565335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b77f1385cca45330d9e04ec7f7f30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d17bd040e92dcfc8b7c029442322b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cafbfbfecfec8294d6b0b37858a6d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef9aa1fb844e59924e82e6e0ae96a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec54ead895fe36992ef3521eeb785d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecd666c045e160a23a1017962fbbd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78079cff52be9e9c9c01ed22714a48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899f57d66ae5fe866a321d9cfec1787343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dd9b785e53705f1afc3da5e0c871c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d907d6979283fec6eaba5c8d7934191345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7515973bce03e63f987c4e2f711f6ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7c3ecd30cd7602e8cfaedb51b683d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e80db54c068b2b38f807ba57c39d7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa3dbdfa9c3002223d02ea07f9741f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbb19abf41ba53993faa11dd62d002350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79a21e33ce88318b2c3f069f5bdb13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349022df181db00891cb64c91623120b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cdc4716cc683a86a20018bfd0ab8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59848886619fa6a26a1763bce2ee11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516da86b57f0193b6a63b5d334199f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10c54497a927e0ff90a3febeb1545c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810011f02e774863bbc563acc1db833a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25217df0dd086d17175b180719e03cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4348f1a8318828368750691547609e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbf5104429f526c735b9645c8c161c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cd0e0e097656e3d7419a9f2e971f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19010fe4bac6ec2061ea745a348f4fd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef05f1d0046d33c969639a1fa7d308a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2be3d2cceaef7af1a4e43c38c48ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b956534569af6067dac1716e508a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a215b85130353136d6cc22477ca71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77953a13b1466253e6d658f3e58ff11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71228f0058761122d23ce47fe61e479f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7628905d0ba8eff640c50bd02404a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e591e49f27d18be4cf26330f1ea06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632e16ac5aebb5c35c4e22032f7f69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b94728325e99cd27c0d757456921a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfd829be554c3c1a91f8259700245e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1929b846c95e46c5ed2e6bc51c1ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66156d2b69096eb6e8cf971d5bd72f07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344e69ccd6aa3fc26c86d1a60fb3b0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa71b2a6aebd0e751f624f5fb6c6c5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3be1c410aa166327ad6f49e9c92d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324660f1db71537bad0247bf67d0e26e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ee190ec2fd12fae1171cacc342da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843717280b94f948924f78412395642e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c936e56cc45593777d98d2b0c6de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc02e17777f9cc01c493b4bd206d02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c06b1996928b096f65842b31a0cb7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59366a104763ec576eb077b94c968833385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b49eaa35727c39fe05e9bf8805102386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8faba79b4d31a41c29975fbb57898f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adfaa1afaad737ea699fb9434322a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02945be226186ef14d35c49ab3cdf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debea24a2f711f69dc86ac8c57bf4fed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0484761038e6ecac68a3e47c2fee20f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a54099c9103f81e42e2381aefdff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be48eb644a88306be1b8f4e8776783393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4446e3809d14e449a6b699ab1ba5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3936c706d1c9b3a5f52c1d60efa53b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd78a3fd0592b84895b14cf3252384396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0438318b842ceb6b7d4a6df457689b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63d4378f9cf924f17ade12755448b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df847c850cd9a77120322baeeaed6b24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138267b95c42e120b6b87e8515045d98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069ab0d3de8005c2aeeb6ec3312cc55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de717cdaef5e3c2001e161b47abe0202402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bda01b84f8e3f30fe801597d2cd995403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dcfb8e6b375b5367efdaa580562c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c2b871af32fdd7a2f2f5d47808cfe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96185e682da2c031ff591185ce569a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1f89c8810e4932ad3c19a65adfe3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91a66ece007829437c74448bed9c9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f22f631d80190525e8c22727fb359409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbb0926d1c897eb5299abaa435e03b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e673fe5256121eb95e9cfe5fef9dc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95c048c9e5ddc6bc67928a3290c6a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7c41a7bcc6eb3b2f165bb6ad0e263413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570c747c19d2a2e2bf0369f2af7f52c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca298d36b75d9186457022f3f1a4c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ff394fd3679b1e8f3da5b5dc426a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b215d6a66e2f5a4f98eff4c419587eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc95324d23aa821fdc758d12c2efb60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aac9ffe480ae4b28fe000bdae0f00c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593dd1e5f61962e4455e50c6a5a1766420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e870bc6944efdb14428e0df5600598421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3385afd391dd9bd36457c7050fd9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2838f3220ac027a03c2368748f99f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088f75c5a8da4aaffa8d4d44d6de61c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e026b572f4d5db6230ec8bfabda7d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e9b4cb354ca7348eed5f0bcccc1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008094037d2e5cdd5398540768430f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67654246f3798e694bf52ed60e246d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c152f12498ebe1f83b59afe870cb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fd098e0561fb9257120d2d616e860430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9bceed738f0f875732423ec1bcabb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31c5473f7419500dd127e92bb2946d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9837e0d4a357a34ecd80708d55688a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479e28982561088690d1573f6257fab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1cef06e768ac555275cd369621dc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913993b693c3e0dfe0357d98d24fcc0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddb0dffef01819e95fec88688868f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5828daab0584b5f132a100ba998013438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d67e9dd8accae6a1bcb45e98d1114439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa0f2469131ca221330c17eef85007440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31969725694eaad04f70916ee5f447f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6709093d250b916082859d7042edf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2e04ef587828428d675cf0a7d43ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40873f6861b90a64342257a0adb015e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91265370ac376a93365fe8d9d3e94d7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2d069b2eb56ea6df0744ff6facc76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22005ab475cec03c405e395488808577447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8349d0655dc59188996bca48f5a11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeea75f781c540c0dfe751037c7b85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb890d6c495acef534d4d50725ac7f5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9f61f89f5607153df6b5cb83660a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5b0277501aba483be69b3882f81e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84734e2c1cdce676da88aea23a55762453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2334730edac4871ee2c91412be2115454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20e542dc88de9e5a7568ca02876951455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cb24562928fd5042e448aebe1f07a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f36ad8e8dd9cc741250f52ae40d85b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faf61e1f0164e3f981b15ab017d0bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc32e3f3932de30343891882dbdf8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fc22c7ab6860c4e69ee0864ab7893460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163be55499ec66a7f79c9f2c4089ceaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52427efaa0204542580780113d29ca2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2359a82490b58a835a1c0c2717fc6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34de52674719b776257eeb45ba9cb15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb852d078f77677e4631ff7d6722a03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81b64bf5e89bd6c5931d5106dd425466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365e3b18351a35ef5b1a5abdc567049467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173673653b90aa26cbb6405d96b964e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f715926a490b37e8318d04774f4cc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057c8035a5b04f9d47655a52dd38c63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9501877cba0ba6a74ec85726b15a21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07649584618e8a8a3cc6eb33655a6707472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b51fa716ff6b42273c010eedb51203473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddce06881f2f741d2a8db407daba57f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bd124b1cf82da6318a444d307abe6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188116e8e144da9f1e32aae1e17d55d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fafe234badfbccfce653be018f4aa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac18e6c13e4f80178eceb8c5b655a8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020100934b59130403af619e4c9a8a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cb8bfac963a3766fa2b1c3697238a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c9fe717aee5dba58800df32b82f2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cac45a8f8a8b996d945f3ba7818f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3f2db65cc9b91cd9e189428a012bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11980d7f9ebd2402e990ee8a9d2aa0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33f3b647c5c45c1b68617474030fe7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f0c9366081a81fae83446229ea5c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46278363e92bfa2270196a7bf1c09f75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583ed9013fb5d95db7efc71c6f6389d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ced56c11a1bb8aa9452cc1f8b0930489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18059da160a6f18523dfb74da2531b8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b8062b3e8ba67c90cd5acab60f060491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619efca043a6f5fcd92a534c349ec3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4ab5c53c055bd5afef8cfd8ae7ac0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a72024036c7a8824dfa61f1c663eed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237acf8c3bfb6456ad142197a469770495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54e54e810b728767ce0ac87da73e85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310807a8a63b70304920cc68f55ac4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0f403aeff42f360330a01ee1e3d6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f9514f5339c75f06c50e5ef3e3610499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db2cae5e61295437d59819f67a0e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048502d94b098d08920b9a17e6baafc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62774c5181684844f2eae16e800438502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbeba27c8b4f14bc207df9b9c96a1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e4180d7cf0c73509e8649c35ae75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd298e5e8261bafc58182ae6db6f31e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa8b8c92f4345d74193c9ec1e00411506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae72ffa5b0d40646fecdfa7ef42419507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada04cae4f95a7ba07969c5e5988695508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90a35c8437ad96342927df922d4f99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd3d4d1c3c28bb4f413adad4abdace510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cadd4201fad847eeafd019bfc726a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b5cb65df9ff67f40ea51a1f643e56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c7d331d9f94858d3ef55e262bb6aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5c95d9957c1d8f00cb3995c3183c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33ea28f541649dfb18f33458556e72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e0e95c1789831a5a831bf308327a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bcaa8c5fc62d76f86bc83c88d5bf6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6aa6eeafc8e4f09bfb50d985230cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802b0c47907970a51bb296a394287fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302803af96841b32a18507bbe452d1c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e1b8896fbc77b9dc09d8616c92f58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4247fbc42da26554bebdd3c41d3c61c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cee8bf4c3423f359abf6b24395f9f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fa0836473528d2f21b9ae9df610ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdae34216bbfd28d96c97e6101c1ca0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a799238bf3817c7132821a314d250a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6cacd75c146d681343b6934ca7adc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cdfc1570762a5e9ba5b5d2e7dba10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78f47448044388a461046ddc7ccd41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc9e58cde8203a2b3d22e7aa9b822a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb36671b05e8c333f0558dfbc7b9de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995fd13062729053a81049d15e3809a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c38bac0b08b929f90b8fd20142cef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4ec02ff39535eae240ade518491ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70463fd12391c7dd215b719ebeac5528535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612032f855310e75783109a7c41f7719536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49362b3c11345294b722aea9e7a9c071537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73d5f84937c4119956b240cd92fee3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67517c0336d589afd308960874198b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69593849fbba520e9599495a2e965c43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab69d9bf8ed26d1b9409ae79471eb5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75774a415a01882b01bf0821a31cd96c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505882a8e8b7ebf5186369bd1f39d6bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a45902537a3c306ea4c841a709684544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dd381731911bcfb16c7ca0262295d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2781bc8d70f992edc7d8f5fd4f0f7aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4501d06d2ee89b41aa393ab13a94a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cc9b1388f06de009a269e17dc0fd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fbc98150db1c110d206c0475d3936549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4008a7ccc5415ffb5eb9d45532a5b3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff890257071ef9cd0edcc7b7dd401d28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d1f15121dc49bd8776445b873373e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595a20b2494cba20ea9553dba05e1b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f629876e7d237d2fced655d2a309554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306faf1ceca9c3b922d880baf40d822555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4c57e211b2023006d775bfa0a690f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf06462b7d117bdd5baaeddf65a7c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dbe404cb750aa8b498ab2f3ed731f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7ac396bd8e6e2c35a582c1c02811d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71c31caeb1523c6bac2c6b4691e4bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9976681b635ea4a8f09af416fe592e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478173d5ef0959db8f6c099b62c8d0b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583ed60cce78d1c55bb34e7bdbfbfb6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e614a081057fba8e6dca86aa7dadab7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffc4860863ce18ebf9e612a78d278d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef2956762f1946b47632bf39f4bfb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a4ff1d18c711b8f841e9cb7db910a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de67c30dc493a7c890450357d14680c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75d119058704b7830a73bffc0da5ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49768f8c3e5b359c5d2cb4ba60f049f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862ecfec2633e72c65291c038382184571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a55230d0c86de62d09e7135499f53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5cdd1aba208c1f018e8956185de57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43068d52dd6811bab36468a65d0383d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5af1472e9ebd9515bd4f3ababdee31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89643259d125f9b867f795bdd24e0e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878fcea500042a20deb4f07d5d97c7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d0075c09647a3f7f5aef58e8b04bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5078f605ab64e4c44b5cdea0db9462579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b3bfaca1f885cd5a12c493498ded9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410388ac73f81bdf92cd09c8be11e10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2cac1816fd0aadd7a299cab02dde3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67869b80013647a66d4df5a627c4a152583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c407802c91195f734e1c7f68342723584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e47747a42439cebed743b3fa2daeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d576f966ea6b4a3a2d6285d08ee42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08717c7c39a5149e83639382be472259587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db121a49be0031266a007e7105169588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d6709d0f08fda71dea7cb0c550235589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9fc45eb24b7bceaf7984efc460dee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d5c8aac42bad94e3dadefa5707638591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7c275a1f49c9211ca24d925c54535592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb4c61da82fb8d7f3af138ad5391fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b6f7b9cd638f7ccd0398f69216c5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d52310df797bd30ed3b7deee67c341595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d11fadf501c0c77fb4ceb3bf1dcc95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562f32b2eeac2937aa69acef158d231597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa9fd2af1c9ad7182d940674fa63dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dd31da064179290fa996d1631b343599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82f71e774675cecb730ab12d6bdce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb0a75c968ac090257f1b6c6064d55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cc7db0c610af2c50fe85976277c98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daba9e1934f9cae86aa4fa8b1983f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd1c1b72f6e4e25bd1c0dbc10baae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07efad698b971fb8be71f91101f316605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367215c1cf0008c49fcec267f4802d40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c748581be22a4d27f4dbf7b03233607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ba1d3bbfd17649ded1c024a399577608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1b79ec4bdf61b0786d57afeaa2fa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb4378031466eb9705b6f1863b3fa4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be271813638c18f72420e949086f21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe527d9e0f6f7647f1553ff387fb58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549952e0d599194b852ea716d10a6cb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475afcfff3d1ac45632bc60ca5a0495614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b06b925df2de6d8dcd3080d149cff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c481dc125ea497670409ad5fe1d41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5abc9d10a689802870bcb00f9d6c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec2860b4be6bc2a7fbb2030ece5e25618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eb2ff6b5ed8eccfdcbdaa8922271d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd779ad6f8d7a07b83fe39765e5f02f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17d774a55e475a453e90a507647a6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc89c6e3d4a401e9d4f431ce1a5533622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bfedde1fc58fa4e1fcf5eda728e8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24915e2e282889af944ce4639b67e3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e22db1c0022aa00041c1d2b9ded43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372980fc02fb29f7ab5ad1228e210702626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ab7ceecb613e168c74906d27755a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d01e107dc5bcd48fb6e59859bf22ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ab849124f0fefeed6d3322c96796e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f46cca0272424cad8c429f28bf35c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d3731a7134ab33e1c26f3119000b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeecab06ae0d7ddb08baf6fc5c609f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2ab81c25ec943fd085f8d360d523f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c4294edeb1a96ccf8cec0513bd7d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fc5d119751f6be2f9e86b1d940419635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a631dc6661ba0202a33acde76c89f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7233e6297b4c7086442801b49adf8ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd488884185d63b30088a4aeb35ac1ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1f699361d86c126ab43c719e3e0ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0e01475b62fc57eb23ef147c9c9e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cac6f9841624904b33bf33557e473a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66529b4b2689e6433c26990f98b3eebc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4247a4206c51e5d0f7732d47089ca7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050543cc2cffb925781db03d0296435644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c32620b568639e594326b04a7da3f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ff0e418c1ef7dc5e4328e65d7e108646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfeae4dfe73affe52ef4d92c329dd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead808ae7969a181e93a53da95a44e80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7190662015602d8ab094671c2e308b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af714e75c559ff48424d24a5a7da681650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c23b2764ab2200512665ee63b0027651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddcdbfb512361b87c65cf873261bc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241706fa5ed9f86c194785ba7abacd48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79466625a67209c41374a3a07e8cbd48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85a23c9c5c8d5a6c2e887fdc446d0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bb32d2a14c145b84a17750288c19d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed577b381599aa4c688c79cb9d76cc9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d28715c31cf710ee9760dbcca1bb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a283e82c26d4d31aad9e058fcca84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b87a80c5c18fba5872ca60e6e8683660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f1b5043941f342d2f69ce47aee204661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0c1eb6dc61aafefd272729d0f717e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2692ab13fa5e8702f9011f30cf73a59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226beec3329a882b7aa9fed3954f8611664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95e3d2f89d759d361f7ef54542c8d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897fc80de92f8ac04b7897d90339aa7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50adee7585b29e59aaffac8fb02049667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061851c4a208cb27dca418b815f3dcb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b038c0d24af2c9f3b4ecb92d14485b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628c9d9d188a1fc6c4657da9d99d8ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad03e67b4e74b630a429f468706b32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201c3a4b304489a1bd3914e59f299d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de874682b3d260849784098c71b32932673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95c2accb25ba734cb8976936be7af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac4b10a2a203a7c649446289ee88a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60b3d9022c681c3474303608a080df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62949985ac3f4662f853d38edf651c7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dcca010c790a75ae08575d9ff8d34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dc74adfb8319601dccf1a31e901d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935059feb1a9c9843e7c640426018e36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e184fac6a6ffa233b88234cfea8cb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b366e1ea2e34a0cdc24c2e8349104e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9dd6bfd5f30250bb83173c1acea9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afea1f8e4f962a72d7ffb9539bc2d43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9569365e699c826320b879b0436875685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4003c176a2b2d9d70c98d86bc8f6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdade35834bbb9a68284b5b8d8cdc087687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f8d9ffe5c156c0cc0535e61ff6951688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6076a3780a02d125f640f9f4fb41e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e480e97ff1e228de4aa4092d0859a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac244a6a2b07085b691239a5f1226c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031470531e1f6eb6deca2a36a2c32f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb55ba8f5552bd45a2a40f423bf3ff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80976c51d0267524bbfed9850d4a16e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bda00b35bb3a47c25c0f6c2b208675695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e84413fe8854a97e78d51aabf73e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbff638d60be759d75603c18b8bd2c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677574e7dae9c6b607c7d2991496309698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916f725c8407e66f1a08191f36d1c11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f363d2cc3594d8dc59d66558e1c102700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a81bbc4c972230fdba4e115d554314701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f3beef1b808ded5654a45c4757c20702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11859c449f8a8a8b7f630b01b21c2474703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634ba61f3dc4e124383acdcc01de9f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cd23ad92fa1abfd4ff88af25f8eb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89d37be23f2ea7a6bb22385f0791f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8804c8e61e85d7c84579159be28e63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7d5fe2711cffe663f8d582711c984708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c183bc00a43e00ee659b2893bc1596709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e21c31afba804b6b38d9bae9e355d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902709505373220a153bea04495076711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9a0845c12f97f6481a44ac28a4781712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dd88d5bd8452b0feab871c9f87e69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ed0a8ae3050057efb4f57c22ceee5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bad911d9910bd9dc087228d71bc6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af690232216be94b9cfd898c240972716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc6e48857a7372d212a42cb51ea640717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ff5725372ef62efccc65665644788718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6f6f825e97aa4ee48508697f56b49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348171dbc2d2a1e8d6dd90c785f1cd1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7815d35897334c61ccb55b45c4fc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d37b408732f4b62c441a166552755722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05821bf3eff3be2c3123792e5552ae1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb4af84ffcc353dcd822c9282badd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833906acb87c29b84b51653e2e713260725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847556f946596f51539db35bd2fa9439726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4443f40b025d31f4203ff0385359dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96b1140f9417e94ae5a1c859b06cc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f037d9972d5b8d8b53c7ad9d61d87b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e51343b5985a5edae8506c3c153620730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda339e1268bd211032f0380f98ea84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1fc7898ce580b46c0340ed3dceb46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890430a0a94aefa260555ec9b26569d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc7c6ea73fcb742aafc8184dc7bf1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6be895820ff5709b0da575d2b5499735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8481d8e8b0caa897fd52fc6c0d46e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf845152de181250692977300a56e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d22091ebfebd150100fdacf19756e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e0b629906314cb8bfc69fb7d62f08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d252f630f5adbf81d8e6c3f7dcc63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90350ab3c13bf6bdf2085d4cb973eed5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3db201192dfa66b1a11b82d85d471f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373ddbbad1cf8ad675ec1d350d9afbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0a72fdf98ae41076be3333841d4bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b885d03618fe083d0ef9b96bb99dd21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72979acbff63c38ac1e71ffb3c9adae4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeb2fe0355c546899ed21a002f867a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0d875441046cf9198e6d82e21626a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488a0024b54b467e0c5aa875603c4a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e0e24e086b53e21539ed02165a9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e53345c8543b9f9a30bdc0dde47de4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef1d4b89b11fb8f28b8ac5822e33f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a8fde02e7ab3371c79cce34fa4dce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b943f4bbef422bdda0d4de1ced72ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486f8df27b8befea718e139533024f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d261d58c5db277e587dd6d6f344dee7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f380d45fe6ef7f3b7356bd757f039757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3b440a5ff5e40b74f5db77f7b69a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1af3ae829d9c92894726df4320aaa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>