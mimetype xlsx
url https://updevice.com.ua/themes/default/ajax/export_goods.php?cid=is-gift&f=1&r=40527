--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110e74510e9573d6de2e51e909cf33c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57206050fc4de70d69401bbcdcb1cac52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc346853299069f1e5bc50c3a6af21d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a03935dbd18c44a1c42ca6fd7ce3944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd49b109e985546c33201c8fe6961b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83aebbc8fa0d73a360148d320f162a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff56c3cff9b15008769beb6c954c157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca94a904eae8a46ec19b9afd2b16a948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e0b69874f7168671f5d910d95ad6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1e13039dd70b24b3e06794d7e539d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d13448404e6ee712b9238ff4d528a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2c31eeaea4f5b8137412dbd115ed912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25ad7829659e0d37af5bb0b7819ade13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8c599d5b6e0fb94177e187765edfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c1609b76e43cc597d0b5df3716f0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28719068cccee3629f6c2b99206c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595d921e20b28b5c62744c5a540b0fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9644fc50aaa695eba53fdef01cfa0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a426c092afb45f002d7d1c1d1a6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5f0ae1cc00ce98a8a5abe00fc258d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0d5930686f233e1fd2c96159ab76e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c30ff8f713aed8835d75ae9a993e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63392de099e090bc7c5e98fdedd2746623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c923a24bcfe3f2762c111c6168ec8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45153ccb43f6f58b6272c8e10f44e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba447e8198b16e92b597a18f8b5de55f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d09198669c32c407ca01efd4a66f1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7bfcb5a5a3f8e5c2d0eefcfe566a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fc175f5674da3700bba35a7a8038b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5072c2ac46482ce8724a00816e42430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9fc0d579735daaf2e3452ff82be9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4095b38bac6937cdf187120cedb88632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f294b7e06ba88af216f97362c15e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab87c78373fdd5f9c92bb52025cac734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fad6f33d341f989579027ba835c9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044dd4c1a7019ab3ea57d9ac133167236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c5ff3213f7aab3d0ed300ce2298d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4cceb87cbb18c3333be6d8b1c2c1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528306f07f009979886de49ea666ec1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16341b981310ba17ae4261791fd26feb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cf68b14544a187c08f4fe21817aeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672097751110e85dc6fe87d778fc390742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359977756c92456fd80ee299c13d1cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd276c208c70a40988dacac15cec34b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f6c4cbb705e8471fe2ce7ef14cee645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6958a6c63985078dc444324348bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d592cda94ee3f4c8df9c0ee2686ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfad67e0040cc9f10443e56b19670048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad43ca735cebdad82a40a642ac4ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece00f2057dd74299ff873b6da0a32d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9727d29406ffd46dc0de6a0a8125aae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f01af2800e0c95dac8519c8d510d2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971f5f9d9236fe5827e3de3aa778a1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea519e05977ddae05df7fd8f35b453bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aba5e821a4beb84e7af726e8d65be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dbd83f1a1c1877be0748f176bcffb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563498d46aefff4e07ff69a01a2f09d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e451e91c467a1f56d866b26a86100e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0a96efbad9d7e58d570cd4f23115159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957a8a8f1533aabf0d7575b64da8a0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22184ea0618a85810d6ba6aaf7a6a58d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5a990af474c18c7d07816c4bd83c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b7aff380a09fa049078ab4ed9243063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957f3d3136510b903e73f79fe7bbc8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63344277663b92d1b59548e814696ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57fa82b56fd0e234b13476405f8a0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f40e6db5149cebbe5acd9b88494ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2544cc509f7f4e3fbf6dec0c4bf4de368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8cab27b637b519b08f5b7472f5e1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aadbe8bd69b4ad6accaae98ed938f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c760fb0cdf7fc2a389959599bdf25871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33295895f507217b8aec1a5f8b1ae08b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02862a494fc0f2a923d1c0791b7c205773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe5e9d3cd575ea9f0477fc9cb09b0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdec7fc37d0076c11ddb9b1ce2eb3cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c74c27d3d0f96defe24aa6cf02da1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3030c340762a154494175d66d14f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa26e5546594b957af9262f1ca61a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5359614723783bb77dd1738146e8dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f6d53a9071d646cbcc6b58a3ad12f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebf06a51b57c5f4949160f26fc1b3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06facbed7df3ff64e85f29a3fa71c7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09c455e9a3caad719c654f6fc336bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd29bf58f9442710cab6cc29cefbc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248176856fe14b278ffbf3c183ffaf5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16809ba94299bb19630791f9592f3a7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0d770f4f83bee90950ae3323f541387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d371bec5983dd9c730810d3f8971a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe30a89fab6b495af42bb02b4f444c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f75e7bc388dcd11b614faabe81c3e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6c9ee39fd6c59571cdf3d33bdc9ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341653378a403a913900c7eade2ff65692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543676f66e52a49ed90c2b0661d9159593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525d3d5a8c29840a5a68053b76dfcc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce70ca9fc443448c861f69bdd2333595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790df3c302863c636dc493641c6a44496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36afecd3386bdfded8f2e15b53c73fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ed3edc0a75189f31d4fe4a35caa6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6772eddd85ebaed919d6a04fe7530899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eee57e2ff8f7be4f1f72a78b63b203100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81431907bedefc927df5a093af1f1f52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec346e87b2b72a2484b25b4c128dc5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fa836f39ea3bf421fec843b2bffbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6324c2abc513ee345b032a1d5ffd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e99b76a0a160a3d2939c5af3bf6e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c56beeb8c1e7cc28d1584cb8a5141106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809a356b8d7df84fe775a8b23bed932107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326934bd594a610981ec567ca1664c8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482409b206545d7ede278786cf004a7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1706f42874496d96b0d1487c31114110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e16add5d38649d75d463f162450179111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cd1f3a7b75137b2c978e35b919f83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b83547b4ece2cd4a3ea70652f8e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecd85a638f77862c6a419aa646bb16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870eb37fc5bfbca28e4d5a44b57ef51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeee39f4d250e57ddcbe8803f925097116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794238f05e71712c3517da141209a87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6fd99eb3a20d656cd67a4d0c86bad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628737c382605239958a9a1bb094278119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326e10e4a2a7b567c50cb658f9e00bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c623c2c5847d68e7d61816ff4a9a69b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eda524aebfc7a31a9483fc44570b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf4601ba1aa54d7c985dc6f181cb37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c05303ff8105ba086035f09b77747124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7936c74041f536e19211a9703623b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f1843fc80333c9a3852588384421e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdacd1cbebf1ef3b14caba1201b34bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d486a2a6b54bfd77ad3ddca5caf6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f086b6251cf8a180b30dbea5177e53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e253e51682b67561767cadae54dbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc1a45e0e83f6d0ee0cb379896f7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadb4b8cc3015b598d5b22c2ea30a94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2e0e9691038e637a63f724ba4177b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4fe1f25c48d00d7f4ad6894da4441134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32342cdd7448a993013acbba0345ae3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e5d8609418e2ec8d64fb78d6e1eb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ff0437ae7ac5bb3fbda0112414c31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1745d6af4adb2bcfed05b8c76eb58df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e31e7d962811157bdfba0f6c847029139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffc3151483e6bb5edd9373f202b948140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68bac81fc0bfa9132d49380fbd07d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150f952ecfcf6f1ff62c2c68467e0cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3576dd23678df70fdbc0e30580bde9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a176c0e94676b6b81a6230746d3503144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbe8ef7caeddb9de60505032b4123f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09824351edba5c18e402d29103622984146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb21d9866a63fba430fd1995a86a7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e6bfa8cd554447be321b3f8cb2bbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c63ede25a0a1c40bb96d806494cc2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf321c178743f13d3dfcb2a4074ae114150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f7ff354b82d39a5cb8a80b88e1baa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4651f21d8ecdacdc24d54d2a3e2ea6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0cdbe6d022bc087c39ea49c30643d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab2ecae4dc9d893d65dea27adc12cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f230a5d5b9d890d40eda4fb3a209e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a04f2385ce1d4d0574f42e3787a4cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12e9b9b9e9d181b2257f3cd63cfe4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6810dc9fa9f4dd839726db0a354fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14fa120273f49866822da655b8234e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13d165e4bc43c6b2691fb9426f862c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4648f72fcc9f3e7ca491f4106278a55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4c1f2e0d2b92542961c167e6d72d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee89d4b23be13aeb159c1f3fcf26e79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271c9e395e88ea6e2b5d9f287cd3f98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38330c23e7e530a21b8be6a2d8c7e39c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fda5611cb633b0ef02c5f72f0c420d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc5a27cd3be9afbe144aa53eb4631a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9eccc71f2d4b2509e7261e0940c36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f808af30a689b1cc5eb21c6aa4c36d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cd44d1073d568834d25d22087b11e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51af9da25f3a150958647baf3775f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c962d4c7d64d68ac346e56384c0d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8138fbbb24bc3cc3bf8fc650a8847173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503e2eded6225004b088e033fb39176174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49070de0b301811506910f11f4fb4367175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b756e805f4be35b608fd0229da7729176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500a0f991b7db0900f53e2f0987ddb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c7e23764bd3d1303ecf6d20537a6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b8eb06df6d5d940810c9135f5b77d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad139c95add8aed0935cc7d5bfaa24b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c573e75c88f84fe94d3fd3737969181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad61a436cb7b35eb758cecb7eb5d71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ede06465aeffc854a70b35c526af1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74b91091b516f83e1f6befdf39b598184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6381e4d133e79dcea7966a7f1816b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08ca774be09a6811926f44b459e01d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f419be1613b93faeafa4c6e2c6e05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51da55c2d5a54048cecf107d899322188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3875354b099a2f20da3849f4d49fd2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ada6407b6e6c4c15e39e582a735a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a2ee99e2d1ac48c7cdabd59012965191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9280f8cfd8a006b8802ab764832b02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91184ff22034633fef230975bdfce3b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd21e9c7ce5937f8e7382e69d3d0527194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd551cadf6e5aa41a28699d0d8b16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1610169332b35d51650a9d4a70c84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae8278a4a773411314f8a67689b8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e0f342b17be80829db7aa594d89ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c47ebed3e9c42ebbc08a9e03d99cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff47ec5c8c21049680f879685250f1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e49de679d3bbd2b635f3038c58208c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d91d874af614591595b0402499edf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361176534b48fcf023f471a63f80494203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3339cb27f9652750a2e187a8ed156e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba90675093fba60294cfc17c8965d60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3ebef3f732ed88486933ed3ccae67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2f208ccad3b4c45b4428afee130ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324097a3f5e33cab27e72f59d4d7fea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262ff0eeafbb117bafccd19c9e916ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ccf282a9e6e9ec094cdce46bb3c97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc956ee1f4c03e73ad3245fc3cafb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb50382f20d6bf21b613fc4d42e250212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b074f8ef5f7a56db7819a41fd71975213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef97aeea24ad0fa3bf5a6dc5bd82605214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e3c8165e7e2f9c9fb1d4478aaaf35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb1d522c780b2e5c45580b032ffd9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd428df936fd9f461e8e786595cc67ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beb71d89119ac419ab23c8bc475900218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbe271c79dc39191e57dcbc3cc5913219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ad574910f661171b70545ac9218f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5e7116ef6d85471dc78fedb5ab667221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b05160ef28394daec60d09f56b055222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737a2725458e464723cad61704dd380223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b48c90f3d4f36038d7d25ec552f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08041253a905d20f99da95fa2dd45688225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f775ea369f874db28736dc4f83a63f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077a3f5cd7bb5660835e29e38746948227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b8b9ba41dff602ffbba6d49e3d022228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a77e105a43ec9ce6e3bf0e5869a605229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae852a28324cd0dd6325adbaca1ca31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12101d3dc6d5527697471644875acd68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade63f75a32303bd39f3e14a2ff6ffd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322255db1b1a39254453f04364560a35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d920d29faa3aa307e5c697854aba12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1894b53106468f7cd51977a6a522e18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f4c639107e7e42b054e8fcd60c632236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cfd49eb2a0eca6a4e363846b3a011237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4970dce5478c6def6a5276d9e36300a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832628442d1f4083f2750f6d5760f57f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e07e36f6b86956e85d8ecbc914963240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232a2d3d608ff1350fa0d16b6f8df8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f777532f685f537ba84cb1f8b77aaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067094a94a208649be71cce9c6e8ffc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c050d288775443512dea7fa6d2f592244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ebb68cbcef30c77f36378cc2f2a0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0951c35df99bf833947eb56c09d6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717e30ad14cecd6f542890f1f2b7e10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80b5c6581b6d30df9ef0e215f4a8a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034b33bd2b8dfa1645d3c41ac9ffc26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59f389592a6521d2a88eee0a210072250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd83316f235f1f07a6bb6f7dc9e239a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace39d6e9449d2694c215941aaead9b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ac5fcb145eec71eaf7b270d58f775253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7a58cc57b2efdd17a3f11e07fdbb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f867d93c370fbeb82bb02d433e592255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf76e770fe46728a7a85e8c57afc676256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdb0e7650de471eef8c3dfc961d805257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d557927cd5f32119cdbf0bc357bcf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61192ce7f81ad633949db586913e8e00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1d7e1f77f0c16a5a725b9cd4edd4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baf4db56f51d6a50359d834aa97e6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48755454a92b2a28df86702781f074262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825c7a085a1aad03d01629ef5045ebd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb9c40f782a1dc1ebfc20002a29d05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277327cda7ff87f8b7cb2995129bf930265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a72f2a6b4ef8655307d5e6e54cb32c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03d918491c90f6beb62150f3fda0c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe195a8d0c7f378b5a640b7b7b3ce0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c983733e726dc30c0b5d9328eb975269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8792fddfafbdf81c222002e958a5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef6d8b3214678c8bb7ed27389bed1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4278b66833294b216730c531be7ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead81b9e13c2dc988fef16913f2b518273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044e290ffa7da523300bc3ab85ab0d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f936b15f97a87c2bde3bba350b0fc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28501de2c61eba4971a4a2129a9c0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387aeb76773cdf0af53e464650dba4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54e4a55e1b421982b34a9aa6bc4d0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05bbfd0b2cf36c5bd25396e793e365279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a7c199bc7cbc84f7fd000b6633faa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e53a795e506e65d52eeecfd9ce9412281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589951ec8f372588bbd96f189ffa21a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd092620edd6fd846563662acaaefb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e23517c4dc91f1a4eba4d01af086db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae1e2880d1b2db3cc9310ed5f4d8d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b8e3a7757ebe9fbccd7fb8f7b2a8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9614018beba6d693cbe397fa1ad478287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60694874f2df3622c229837fe4f8c8e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79429910c0d6296f35cb48ab0f90348289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bb5d8356e467ad23837016a5fd7c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdb2b455afd9d77b0fcae7bb2b4b4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ed55730bb4493a536407a87fd5ecd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58482fc3c33a858b1ed9b5de8868fc4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d36bd65566fca1251d1a753afe4f7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec093b44c01d673d3831a01f5b4ee38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fca9898a859ff02c0a81f275998d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df319d6fb09059d0bfe337886b16fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795a67aa0186e385e9fbc67b911bb1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3216b65af14010aea12f5e6f5f198fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed15a1f56573d39711ecbbaea0d1d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaaccd107411444e005730ebffb536301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40e10949849ffb7928216bc9d33a05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3258102d2c904ff0d006044481f07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a958102a4080a1cadafdad208e0ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cb0936e8a6a8b8da6181549a72ea5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17659c4114122dfada39673c2594e1f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075033bdb7f970d5a789e9ca34c65e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7794af230d24e626ee44ccf9796758c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e3594f5a9d098db28566559ab45f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947cbd62c80d4bab3ceef176907494a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c69b370c045d6335a65219dd31fa76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669201fc4169af409f8eca425438b26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6097ccf5604024fc4809c22e14a9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e44f2774e25ccdb3951f803411dd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f901b29683958d217cdb608ac37018315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e92cf113a81eb768b25358f0150989316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dd14ddb560b001cb3794297a673da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6633e6abff96378479c7b8c78024f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6419bd155cb497125d35a38e8ddc5a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edd3f9c70e282448380e47e7051a31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d28c917f87f2a620a6810906a85424321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe31b114148924486b55c9e93813310322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aa8474f19872dac5976e16997a083323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71617075ef9528242cc70554ae26cf4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b82a5dc60f19f078c3101789a1da87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a1a440b79c427cb568c71f5be30d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f618d3e36df14c2d56ef2af97a413327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08018fc3bbc74afa6c4831f251f27b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da322ac1ecdcd5adfd07c09000e833e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe5d49a05433bfbd0db16d0d22d88e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e249e50d05aecfce3805ead0dd7f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348496349a0e48d0ec5b857fd72522c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce09dfc610d9e523db94ede4dee06b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d8f2a6e4665f0dd35a57c334cdf73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0cc692a00f0a76d17041ad788dc7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acca974fb56f024ecc572403a15b6c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26411f69591ac509e842505e59fc76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba29dc520883b7cb3854ac4893bfa45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec047cdbf733684cdb02bbc41db665339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876d3b6b506830f8525e764b2b616d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644e5e8cce1f5477e412c01eebf9dc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7189585ad9d4ad4b49d3f9078e0fca6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a7d00898968066bb629f0436912ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc24d28d1e55538c0e7b80cd2e6f3ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8714eda89bd82599dd02a7619d8425a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021f500e0c299c55d3948c817b050a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e9302c954fecf2d3b2b747180897a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006428fd8300f33d7170e55d4fcff856348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df681cda19da616a6e64fba682e09210349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f6de4698320a77596d6e50e92c818350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f7c335b170255a54a0ac20896301351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac759db32480e8bc639a3ef65becd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7cf3dc73312a3a28673d9ae8384b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b804cbccc6b1477f9cae7596dc183354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b6db8524a734eee507d96c1fef960355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293db9be4031e56a2164a193d24122d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513834926813e7c49cda362ae53481357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172326b03d1fbc1234c3e71c3956589358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719469d54c2993368e7451b8ca77238359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6a62a7881166c8239f7dfdffb36b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d0dbc1ed46bf798a520c514b96b4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320fec048ce4eacca79950f95bba5ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd76014a496e56046d3bdb50f93b18c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8a14d38a221d445e9da32e2e339cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f583953ff70e86dcfd7b5aad8bdcc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef284bb159c4c5600b8f49be311ba9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97f7d52c51a4bdc1b7c869d8a7bbc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88440343ecb13e2bef9859a5d206dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25454b6b12627937469351f9d41a5a7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ffc38ba1ddedb89ed55fd0b30ddaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f394f3a076c5c9b9ef90a6afe2f59c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11118101d1319b20294868ce4b11e43f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6334c78ac86ea269c3472832396e8e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e48d662960771a0b8d21ff92eac102374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b083063770be3d289f0c14eeab7997375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b24ee86e53dad0f8136d08a5519ab1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd82ff637ba00c55ac05697f0a87d00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e476fa936bbf0e19bb110e367bc8ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82eefcc0a94d5c5b9df52a5370b375379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6fe99aa758005cf7067f6bdd13148380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980eca7bf494b34397a2d8cd8b738c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6957be4e5c92b7bc7c848c16db2529d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b5282f72528fafef54392bd525209383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9191838336080e5de9f5b598afa1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79edddd8cfa666a5e7d4f0a2032ad6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68478626e993f12d8baf8219aa2016bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e5dd495604599b1f94a999f02c0a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a28af72ff373bd146dd69f9825d76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876a2239e778e8765656ea84670578a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916f01db1045d2ebf0d11aafbcb3cb5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0efc9d62bbeb4afb1c2b697a7f49e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576a2d04886cd7b8314138078a5d506392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76e365f242829e32447fde34b22b2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f861c43829915421a63e57c22cab6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccea62c3b19fa557878cae53b2a4be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3683867a53c73b585da2e3afc8cbf5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd4667687a957cf84b005ed8173b39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202163b7a2e2d3a6b425ce6fd36f81ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadaf0f2681559ad75a9e7f20de6036399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a575737ac2d5b34fc2a9ebc2b4983400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24062dc25de08035b4194aef96439ea3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177aa8f8e280a31a756ece73932b4ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b69d4e57cce5fcddcdb658f8654b8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a6ba856b9c6e979c4b693ca31cac7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24a1fadb206d226f3ea27f0757c505405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2ed9e6673eff51555ada4765a820f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1079f0bc0dc098c65639ad403134d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a191418f1ce3d9773bb5cf22ed1205d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19e50bdb70fb2a0087f1d71315f53b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af8117528405f6212b7784efd7dcf3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c3a2caf891c3a543761c6090b2e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd143a0b9672b22d11fd3a82bb824e8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388911a573800a789fe0b5bbb8ed08eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d770fb6aca0aa1b08f38262124a28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5768a1ae3683093c4d3570de94586b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170af88b491a08f240e92f9a10a33ef7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425de577b1eeff9b09196bb97e4cdfd8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae12bfe0966c4e0a8c9588de2b848c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0434732fa68dec57fac652a09a9cbec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc782e4d33cc0a5b088fddfc5fa746b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd9d6ec12373468ae2fb46bb13780421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ca283b25dfae7e19aa444f5c2a225422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d1029f9a5c9a9a99c46383bc8d9be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f7f3b25db8b2eca84387aafd12997424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be760ea1a12790a8d72b6eeca10fcb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b58aa99ede82310d8f459c4e369f00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e07850e82a41104349f57e000dcab1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aa9fabc9b065b9d2f1a5df1a8f772428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d74ebf8a301c99a4afb2f569d410c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633670c30dbe65ddeb11c7a8759f090d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93e2a16b063b64c52e4cb6be74366c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16090ac4baa0d22d164cc0ba42c240ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b37495c5804123b16801c4d804c5d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c11458a0c897d87e74c8b8e920192434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31088e6c1c0e36945297889cc8cbc84c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e88ac917c8df04049a4ab9668a7966436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115397dc185423cfc3f88d05795591ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd4ffd480c8ad2bc68cbadac086c7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b91853bc6b8e7500d2eb5cac35ab8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d451751d0916eac77dd4b64b8b35cff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d89065249907b19940fb7365dbd73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21e3c02cc98673dbdce3721828fbf4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a9e17eb205e8264e489ac23d91c2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a5d8223feb484b484455fdd6c6355444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99dbc0f705a3ed186750ff172aa77a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b972afe8e7dfb7576c00b61ade1926446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea92b1ab96ae56704fdc2e4f58244d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fccfbf20bac0565070f1585d9faa2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf28bb677388725cf0d4b6235f8d8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f342244c121ba504318ab83095e5f67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76228c812baf52ca3e6e123f78de9601451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e56caa4a2e006b0786da5b885d06e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac14da26318146559f200beeea252f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981b135296bedc7843eb004914ef17f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950454c07cdd37ebc238af48fcf990a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179810e9fc32fdf6b45c6838307bf94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182108869e76f237b6ea63a1b6fd0808457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13595ce3e7f3680aaeb814957be7a00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb8c1817196e81275a32e43e76304d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21129d5c64e46695b975f00a2278003460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e57a1e03e6422610c61dfd22e313ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853718677d5e4ca80b4d27a5d72a336462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89295b33433b862abfebb2959c3dcb6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4441b9dc91556ea6cdccf722e17a58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b8f0e1e79cc8d472b06184f62dfaa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b9f6f0a087de2319358a2232ce8a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073443844807790547a19318b4e7ad40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c8632b12b676648acbbcf6ca022d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ab2983ecb4452a99e72d0a3148289469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad089287724910a0c5f23b176d93710470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1cd97254002f60592f4e206cc5dc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199779ea554430f3fbcfd4918d67e216472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f4655f57ea7468d4e33ed430fea6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271cf7005a8410547bfbde853d2fbe1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272b20ebdbbc14c9d383ab2c170421d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90773d324fd26540a152c06b331fd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2b5a6133eabfb2794480cd183ad00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd991427a7dfa592e61ad48d4408d117478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2771fc7eacbc838f9ad6be99fd128479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67b730d409a1bd93356a264a5b4958480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b392af04a0a8c673bd08f35575b79b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aba57ab4b55903b4e4a9f12844b31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d01aa5905f51c514843917b2b0bdd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f198fc05c22684646e2b6e0d579619a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479049f9ceb1a2ad931a6479ff7c9304485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddd7ac2f27b960d33c9fe940b69c15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254e8c8afeaabf0317872f7bc100159487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288fc1d7f6a9ed3ede3001f6eb28f3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e59c7619b4dde1c4287f791be30c0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808ccad6152c33c895a0702134dedc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744ae3eb1f13b02e6ba87496f201eeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe07e9320f42b255dc171515fef1ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f272a5b5e136eee862a04dedfd7c0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcc4898cc0f687239352ff4f3bdaa3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8cb04f2992f67640a838c06b679e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611c3eb40d7eb3231a1558d9b8aef6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc73e4de3c107f690fea22c532c148e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409303ffa2f1a12723dd7751a70e0ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0031d6dd43ea95d045901392df6762499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cbc8b19050db369f2af8b69b39758500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d69b814a8063c7186c0caa509e5565501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debb06c625e24172ccd82c00f1ad80a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef3bc3a02615970bb3563b173220c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b53c6f4984da26b2e3f1de5ab61650504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55d3ad0e1d4a0fe2daf95e78f0c05c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b25d2dba684d3deca8fa5a46daebeb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566b95bd4c8a88d94814dbedc6b945a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862df71e58e1debeb3bff3e3ad4e4b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d30285b7324b601475e8ca8b77b33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099350b32e50f0c17f1b1e19cd4a5012510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cef08926b1b12c6b506ffe9f4ea01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724a8567ab0b55576aaa3ade40d545a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c1b32272a2bb2602777126b6b1b33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6994b4ef46b8473b3165c5a2c8eb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94057ab86bdc6cd34c87bc6e02b052515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70c191b9834b4f2d7a533fdfe6eefd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d12cb8d741363184fd5f451872a8d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fe3df0a1bef7fbcb23325da400286518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3dfda25d7252316271067457b23a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad2c3014232f170314bac44ab51c21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c640f83d033672e9e9402630023cd1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eb9f6b97671c3b9bfe992ebcce695522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981204786b4cead58738b31d4f196e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d883115d31263eb04c0bde09969362524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6c12dd3629861d5b8b9ec8e0e2605525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb31e49153378e6a6a5a67d8486742e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3835a5e66fe9487eb507755e7c0c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27f34fb43727c77d4e2b84cd62dd96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638d94fde4954bf62eaf8dd86ed0f00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217bdb79f5e978fe22d556581a7bb60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c4b7439da253331219cde71e2048c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba37e3487a5c7e28dadcea6d7303072532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f28c1eb9279ed471cc4197fd83d9c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb2e388c19c3358c255b8f4665d655534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b240a00cd5782a0dc021205338b44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9babe9da064cf4627279165a9ac412536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38f0bac31549b8e9bffb1e6a2cc118537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f88fd452fa7d115b9c72dc4b886a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3c472f5aa1c7a7216c60edde7013e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4793b69ec4c9b5a6fbed824b320d36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb99def652930f04e87cbd76e3df1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46559f8a392989a061ac3a16e8fa11b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0989bdf6a5b3f2ba6df9b83c7b269543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28db2977994c6b90ecd3f812567b77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633e108b4ccd270ad17f40deee0e9d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314e705f3c8ce59e25a87be15219d18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0c9f52bfb2076f7bf183e4ccfecbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc1a958a5fecdc55a74643f67e96ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0e592161fffeb2420a82ec5dd6895549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547dd255693ef5241be46a1476623c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff578a91d1431c42fbf7bae28451d7c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899926a60f6dd9a723112653634fb900552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc67d2897a70645b2043daa9c1af1f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff896365f7c8610fc69ab89114d45547554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687387253908a919c2e5277f0d2e2ee2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902b24a3cd5ce2eba6fc41d9819f963556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0884b5e607fbbc15aa9cf3b76fac0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce505d0bb311eb0ea09a5cf3e12ada558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7e6bfa0f9a036d60c49c979546211559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ccd7b745d29952de0b161d7faea32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2ed3593a6c0a82843ad1239c6e3f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1a12199cec61c7dd930b6f252f3d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fb61fedb799a3159b0304b71fc5e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ef7bc0b5f0105ee6c525eca14e90f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e983420763b97e399cb54022fba6be7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7add5602b1c7eb5c4d60b56e7e1101566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be6c48fb97b9f4c96a6d9c94e41f7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15535c21c5b44cb9ce5d2f37645b2c3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a71ca6b460adb43604146e19ab06f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f262d38d334a69818506e679aa9b6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4c0b4960534dbb9818636a240addf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0dec17e909509bbbbdc2e30dda081572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cfd2e851f5fb03396fc7c9d0536c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc1dc074deb11f84d31e959821d290574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b403fc47f2ce376fc746e8b49a8a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b707cf72af16091eae3b0068e21b5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a10d01291c7523c95680a6fdc49d79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cca617a7a5dab3adf5cbd74d05bdf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f35ff23f195618575ec96a95077f41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ffd2fccd2cddee7d8f1add98fb54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39c6085cab1f491973f8960ba1261b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab68c42df17d16c58c3cee5c98f6870582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daec89330a8dbbb6df221e4e640bfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21af8a9dd9fa42f41109d542235406584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87ca257c0f3c37a69e6da9fec2aec4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d9c26eb2b7d76f96af25ccc6cc6aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e7b49e19a212c893bb5449e8ab1db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2fdab71c310a04bbc6492a44f7ecf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1b23489b76845290a8134c60eebc1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe225645f028cd0e464c3e93905b8c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da0151c9e02c4779f1692bb4ddf1bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ee427e1bf8748868e1a15ffeed2b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32319b0ae9fddcbe16ac681e385d3b1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54743706ee725600a05a5bf4b7cd8449594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17f199f372dbbce22a635b315de8c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3bf6365b9523586d25063f2e2a4ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a970eabc256730706f2605797f4ee81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb19137399089b40c7c4c1294f101bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b734eccaf2938b54d8244730e7bb3b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e1329a8a7c3a0f6086a8df99f727d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714241a3b3561b0980a17f2b1ac49244601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c17a6e8d927a4e73fa9643c7547419602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ce973af5f386a5bbcd410160ee34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab899338b6f2b077fe0799c9882ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecd09324db4b9bd7e1f9efb55bbf30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc10c97df909f2af9af71647b57c59a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fd99f76a1810f8498eed3c92447cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c99209994eb06b2d71c844a92e1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14432b8b668896f625e3b41953c7fa3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b74e09b1ba39de745e92a99b29923610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e30d2f96d85f80716c431f2dedcd5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d02a2510d6496b11c9eaca9ea3c59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d2ea9a8d8a47ff5ea3c4e3c4eaf3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdefc3b57c251065dea92e6ac869f37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ffa661fde1e85819dbe4b0d6fddae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87db473480b7743d2ec64ec388108b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7960bd2a4b62376267bd81b77331af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14caa3740fed1cdc5fbc3befc3b3a69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62eb8c5fc2db76d811a036a61aab6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8cb79e142ae2f92453dfb53171a2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367b97f5135ed3d158be955758fca2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00a4006a3832fa77fc5135ad502b05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13cde69fb69552a836197d67d7d70e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038027bc93362917f5014a64968026a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7de951ebad626459a0562fcb0df4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d13b665f055b931b429aa4d963d19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7c4ba6286b2a1c8e0d07c318337ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf54025d5bbfc8a4bfcc2ba749f8bde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63056e631e3c30d0e1321becaf92c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b5b8b94248bd2b70f2b9ffcd2906a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857e4ca8a7d457df194e1c90e6a102c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239f01e010880012d2eb5c998079015632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a712e029614869ef52d3f28432bcf2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdddea67e624b679d5dda448ec7e116634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ef9dda6305bf6fa8dc7708b31616a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2874536ded698f6b69b9761044da28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620a7fd78a3c06b5e2d25d742b69e50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a951b352c68c65ae2915b4a16f063638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0c3e5b5e58799e1bf2a143b80ebf6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d54293205b183ede82bfc8b86fde6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c7ed0c5d235af95c6f08d2e4d9a9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9827f0c4f99e193e7c6735da2d0ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164a543ef689119c0c6abbaa36cbbba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e685609c1218b55cbb9b38349692c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab954b15b4697f377e2056e1e6a48f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12114f52d57abce02fd2ea5747ebbab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae14cade0a9add48db9c4ff476fd261647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f180977de052b407bdecde8dfd02d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602953f29b7d4a1aec1cfe88dfb3092649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8ab5af5233cf9a5a0226c16b8ed44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61805ae98b48c16f59a92ab3c7b83a78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446443fd8b77253a39cbe28e916c2474652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d6a06d5e0dce5d85d09eeede257a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4da75f66bf1b81a6682d6715aadd5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9840490200f41a1d1780c2bd8f1fa88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5768f5794729d23c343ed9c13205641656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb356b52f7541a3005e9e24a3338a4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151d398b1fe43600ec31bedf42e6fa1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf856da0dc54d09a2c403652eaa2c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e522572d39a122608b96260184ea4b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97e9b42c9a2530ea5ddd6d546835d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7abb54eb2496ccf97d773eec8a6d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bce7637084921717c7c10411508588663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bd5ee1999deed9a898c0e921d68ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4500c784f71c185b388e9486437c27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dde3e93ea7c9877d8b577a9415125666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7df9f4f95e6e0ffd6b8bd99f171ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec43c2d64c0c79553a8a10ed736e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5e6afad63b98ca794ed5a53c2e9dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204976d38ea0788132a06a99b1e5058670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f91564f58a797fd15052520caef57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca498d2d2acc56a600466780b9bff44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e09616ba96fa3b864b5c76bebc2b61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3262c441589591ac109c5c19bedfa19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f0fe689555821643234816364b466675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f82b537c552c91edb9cce7a60c0b7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d511205f52a68d2f635c8d1ce2ced36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5150272b2dea7b55aa2040685af1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dec8818df6de0a9365c156e153a46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286544153f6415a8313e3ec020386522680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60715c637923b1aaf6cf8c13f3eecb2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba057b57e8a2d48dd6f098dec4e00c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485628ce3e62b55468864d1fb690fce9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efc9b608463cde85569ffa242d0b43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bf0570c017c0e38b7dad2fddb834d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47114aec6f92bb8bc299ddf2b20bbc0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a0efd814ac2c0b34688735f47efcb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90643924e0c0900d4aded270fbd801688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0d4c9252c2dd57ae1f0c38dea6e5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4e251cce8dcca5f6d8218339357ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b81d05cfdad5b81cb3fb38eb9274691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d83affe038257676cca77fceb0d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ad51a970e42e708684368016ae52e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d91e18a29d56d79f4d3788f743f68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727413809cf9b2fcd83a74d04ef7fb2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f570a1777b54c2c927033d274b03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caef64fa96028a0a6353a3f5ae14258697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3068b18b2a57ce1205cdf538866b941698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f5badfdd7bdc4c13562e22d2a2f44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff919a0187729ef1993595a658c159d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e41c6d04e4cf5ba33a22cd198024f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a2b148036acddb6532f675d9f8d44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62132f947eb17011761deaabef8e9527703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de9e4680796b5b9db6f23be923cd89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6999596e19360c46abbe768c7f0bd48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd43d416604ca60ed7ce97d9388aa3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e4a13b5104b6251862a4d2aeb6a4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a64cdad8c5dd8eb4290abaa185145708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117056c253cb517744122c31868be1fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c555d29545f7d8f262ffedf0a5fd988710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a0e9a38235af920418d38dfda7f4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0afaf522eb3dc53c10c777e681fba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a51629ec7443566b0f9c1977a0d4b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd93a6ca8698c3e4362c94e31234452714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5b99fe377e1ab5a459daa8f244d78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3692a1358f7892ad4bf7dadf1a16883716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1c1a8ae75def6fb610f8922f44b2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79fa713c00d57d581d47ab39e90570718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc2dd163f16105535b0e73f52f580719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d53fb0b3d7c463dc14cf3787cabc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b7ab18f903fbdcb775ec15f81d945721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd147d12127945f5531a13136e36b1f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1529f92241491f974d157836e381aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14401d4080c86ff76c542038d94e734b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3530fda0d874633ed393ea5000284a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f9734b6f90150f801284e2c4c6da4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b36a8b2a76b1139b8568252e73e10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cd23f4daad3df6e933d2a1f7e10ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e4cf265035689bebd4ff89f23d5e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428de272d1fcaeed7ed61247126c3e44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4d63e922bfc3951748627f0cac5b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd3458d471469b6b499fcbd61df69f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891456fbe6f710347ed6f32f259e9184733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a31875780735b0ca2036ed22b0b724734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092611c2e87f4333a40fddf6da30b2b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb8d3a65f5f379c98471fe1ee4b45f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b50e8eddd1c9f484697c6f157399f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b35b3469a7e54ae7aaaa56c7eb413738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c962fdc7c74cbd67f4716d5196ad2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763bad8630c2fc9595ec04527c6983b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39235417109d45105f09f452e2799a0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a82d648b45c2c00b537b5cefb9c1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab554f51256bfcddd699725ccf760b81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce096f2a84fabb90a255905fd6f324f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaea993a282270c4f32af9000d7aff4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121856503c8eb3eaa2bce7ec8598184a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b2b6a716be6463ae9c029ae9f4d2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9b64eb28995f96d99aec4c0d8a4d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de7690eb0b9a7464d537d047df7501749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4aed554a155348a7c9f581f13d8b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ab623f30601b82fb206f9362dd577751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973ae76c90b73693a3005f73b43c5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac81d8a87d2aca263a2e4178a44384b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbdaf9f869e225e598ab928a7770211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6c19afecd731c71c7e28f47fa7e112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df206e79e977c1e596097b90576ef6993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b597bab7b58af60651ab07a3483470d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907275406a09c3b798789399a5a3da905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39665313fa3e28c93534cb6b447a7ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f207d99f96d6c2c355a4e8f098bbd367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3441a72c97cf5f8d572b20c558052518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702e02191fc4db2c710cf45ff3012bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575657bec3047835e2a392d031cc9c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a1c121603a7d9da789ca9a924eb4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330af0d4ea9b66651606698796ddbb9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3923d1d8eb3eade42f214bbdab90c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f41c77304347f0e3b8e76f140217214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc245f09eda4e6b1cfe53ccc52076215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d229a5db170c4589dadc2dd258f0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345844f93b1ac04a7601cedbc21c80117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85303342e0cc576802af5f402cc06c1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5dba4748d773450cfbc6a450cf5a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a323e7ea207b9323a66e70d2fe4e0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b88c82b4810a6126d59025ca9f25121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06731b7e58955659376167f7ed6ae13d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999d39575ac5e06576c923e04658fad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ab14354d787398de809d52d97e32c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340144fba8b398406b9d140b74c4bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5396cfbf829b819881c64c129ffe326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245aae5629075b020de6e4e7311ca1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2af1ef0a450a010140bf973cfcdb4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15dbac4611513a18435162c0cbc9aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5e8446f335c9b98f168df435ea88730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039232af206e44281fadd996a4325ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f8e62b41a229a7aa3b4dfc1313dba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf0c7a40619aee7ff9883571a3f2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee829fabf0b5a56d034db370b692354634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40239878c0aa548b57d99d4565bb3f2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ef94abc6cd0816755a600764dc5f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed3b2b206afdc0db1935332d8f5a4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee03c36d46e3552fcffb2f72756cd6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3326f2f0e8d477a958502c683bc600c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cb531013948e8e9a4470578d83fbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7961489588c1b588ce9e367763fe97441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e906da22a3db7a9282d0f311ec3b5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90557ed57d1da9d1e86d0d219206c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a76af66497e0dadc5ec7faae0903344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412e9a620f29192a5259c512e62da6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3b81f7bf7a75c96082ad3622b006846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b87a552748ceceaf09f1fe86e849847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b53f2a074cc3187537fc10be7edb9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2aaca3c000eaeb70339c5891bfb3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04082ea8f36abe57cf9c463455c75d0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e8ece237a8c2e1bdd12e8c90af75651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c7ff33d6fed08a5491fda562a464552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f0a1b71f4ea5bad2095785a8c4fae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757c29d82ec3bb63dbc05e33e684cd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f4dfc13eafdb3085c00b9c9ed629c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04b59fd504fb88d0fa137305bdf86656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c6aefdcee6112b3757f9390fbd1fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f506d38968ec5fefbaa20394c4f8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02193a762895d09e66cd2a62f6281b4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7be04ebf82920e5b343a832f84ddd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfb0a3ebd16dd66930a17f2992a4eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb47d6467d2d371830af50d4c8fad862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284398fa672d19aa0246732b4a09cea063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c0b72c0a925b65c4d83f1ec7c2ee364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef3c909037548f237c5e0ed6aea1cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1e9e3bda61a7a942751073de58af566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1832b48fa7d3e70a8e948fc34aca767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2657d927e411fb825ddc27dd22ea6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74173affd9d0a17380eb05613108f6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a6f9e09b12c3c5f3e378f2df6eaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c20ce34e259e9f7ef36f0df158ceac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f263278c67adae41d3ddde38980972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de19669eece4459fa3fa914d77ad0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c126b53a97d974c518bea3eee93d82074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2448a5ebbe4e691d77809901712441575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a108d478066c3804faaa02cfd7e4b0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f499e08e64598079b76def881e3e67277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ebc6d6220280f1302627fbdc3b15678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8066051ebacce283da9881abbd99f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d911313aad9a9b23a5300b4cb42ec0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361906d2dbfbe22e03af4a31a29158481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efb122791fec2d17c84c315be6370d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b9f83ca8c3bfc536af9cf7227e43583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698b8577d0160446ec234a21c2bf74484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f049744a277571071a007a740a226385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaac717a187f8d4b960bba27716e8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463483a945c4ab58411800ac22d029c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1207ba7804bd72b23d7ef9bb7b6be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b92c5d8cf672a0d8e4efe6de6a59a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7fea9bfa6ae4eee4293699ebb41fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba857c805df4370e175bd17cf0c2c90791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f1e3659eeb1b3ae6ec756b52ef12c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a22466adedbb26415b08e9792b9e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b76e9d1456a22731c93f4ac5585ce994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09849194ece45f1d44d4d5b1c0e5daf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22a5aba0bd409ea1bda8dbc6df156096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c803eb633987408801f12070b5153997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc76326fe4e0eb3fb34719b94f171098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b94af623365d8ed0a2a17f5c795d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076c857e087fe71d3766a4f35e1cd2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce654f326f709dce0bb4187e5d57c639101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935377b0dbccd83061d20438b632610102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57deb2f35d9d86bb3ebf8fc5f53670103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56310bf238cb63f721814ec28a42f526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59281dae861843325db98b3569b5742d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740bcc547732c57b83d5091357a2a9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b41977959529faf1d3f6fcff1650df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc569618c587d4321bfbe821c2c869c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf059ce92c2a4ea34e73465bd3c9a63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72391d7096f21c477973fe6337ad71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a6cd516be6df1bc07f1849a7838c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb0fa13f6fc0268fa630ec0c4758cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c208be32489364ed97c882906043c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc25deb5434ad9204b54d651d06416114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3603b29fc96248bbfa7518abf5d8b91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9293cb24e9cfb9e09742acea1c6ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c909a1c97293bf93f7052f7b05daea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46e24f6bce66365b921a381f6fc346118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979cc12e8ffcd88be7f858fd00004a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc275ebbc955eb67d1ba4a9898859b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ab2f05ae7a4f21c289c55aff15c77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784876dc89100751bf5072562eaeeb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb5f517448f9b82ffdf65316ebde9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302f5ab93e93d7241ec1c1b90538e46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42edef3651834eaa62f0b871a16f5ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34f566163fc96cdd23a2bc61435753126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4d4e1eba3ca6f439712147e356983127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b072e200cacfbc14ff88ea65265d99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bc71aec330f70a8a15b0284fb51ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eabcf93ba70733ec2ef085518827f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98375fa5301568d16d6a78ecfb983b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde834c13a19aee175d7cbe508125b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18832fba520208aa9215e5e2e4bff81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0af49694a3ddf02f05db278fe5cdda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d809cc6659acfe96bd933c1eef78d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8faf69694da76c215f4bcc8bda69b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd3e1c8136fe8807e73ab783952439137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dd614ed021e7de88755cb9a92566f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f0a18f0fc616c982029f276c50c32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca5e51107057b37583dca2ccaef2b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30bf14e0f4eea8d910562ccde124da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7799630fb931105bcdbbe7265dc1775142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4d43948e72d29e45751775ebbc211143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb9d1eec7ed1f0596bfa0a6e78e62f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddf27e432a33f538ad523601c1285b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df802847e348c28e687cc0356b85be9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03430adcbda00eafda20f356bee1f84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bd2bc07b2fa450297e413c7f606b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068cfd94682a149ed20d9365db9d723149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d100c38a32921dd24c89dba952773a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a379d05c34896ec390e172e7432b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346cd9bd784ee4978b51ff49151718d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6f0ab4126d9d3bc2f4bb240d931a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8afbc0ce746e416dde9ea7f8bbc78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcefa42a2096a9e68a6a13cc331a745155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c764abdba425b308bc13ebc487fe7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f348d171104e1cfca44b69a783bf35c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0db01c7b0b6143c503839431a2a7e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d37a30795afb7b99f0f1d31ce3bf5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6170653516366ae89265ef188a69b52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a16a17bea38d46f359f3fa6ad5912a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9b3f6cb1f859234ae066574830556162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fbecebde2030b52abbee61680c0e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4c2e861ad6b73c46a932c040f308a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fce9856ce342a5756af2897046f7b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2899c34a8ae4c348398dd2cc20cb47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d47806114c417fadfb0b17261fd7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8ee00d99d3d57bcc286bc02bd7791168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb07e1e73491ce650e62aaa55609648169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18787a02f828da0108387bfc61003073170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4415a4d95f48d92e23c207a759cb58c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6433f754bdadc316fe3b6695ac944aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bc8aea61f17b820119ab86d1081eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d0e78b3b2c2038af533f3d70d7362174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f353ca7c96b768c72ac56647fc165b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3661f2c6e333748e97750ad80ebc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45a7058d3c92bd27e89ef1d965342177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55952f2f2135d214664b6fc56c52e75c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e49e6c63eb6aad53f56dd424e2633179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5987d79dccb8e16fc5a26e51b04bff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9982245db5a9f4cfa7efd2bc6d690181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fe2ce165a0dfa063ea9a92ac69fa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa360507b4d6b3ffbec9053741e86e73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2e7f121909de82b65d6ba6c527dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcfac5a3ffdd1c4974f57d7aa8a5f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5bb28f475d3d0a0a796aa64145f8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe24b65c253bd5cd70b1e203d6c201187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b5c14faaa3156d903b22ce1f210ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600a5c6751fdc17eac50be2e99514be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74201ab0f6bcc34e3b97de6592c82c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc5561cddbf8acecefb22f51be0fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b7b45f5a13fb78917d73db24380d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608be5a6f1efa7c238ad865bb6a62557193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1725abf5b6c283584088adf2fe547194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03b94e2717f7c2296c73a61d81d263195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6c0094cc3ce3afe6f06e7ef05be44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec59ce11bc8e6712f908a5ca995ed1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461400e7c12ce5f1e36c746baf85f773198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc66e61aa4651f0bcd18893a36ec12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654bbb8628df44be3fdb4bf8f4ecd73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeeb8740c2762fb26600116d5d1af5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa4c1229627f8f9081135976a3140202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828e1ad3ecf841e8b60d4975774614f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06cb628386b268dd934175c40a14ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8f88849d9e87f457eddddec77a03b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ddcab8cb759d23e208f843cf97e3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eb11d47bfb979bb3a76d8b1c5e271207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd1ce0f5c612855c3b88fe8a693c64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc0d53c0120b60e6a6531d5c6c1eda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea3b26e84ebe7b1311a8f3f6f2f04f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dd0b01de8c2dfc1c8b158c10e072e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641654d0a4c07b21645273766a55cd0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8a75aab285b120c44e3843397ee0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa548b6ee6bd4a17fd485e19ac9e3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0950f770a5a2da1e73f59cc6f0f78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aa0052feea3a8ab2c2a90755b7e6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01920d402eb82de74051ffbbc6e448a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298af56d59fae8adac4b9fe441e4d624218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe9319e56a727891a8a4fb4d46d7c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804b37f9aac3764cac315ff005b1606220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330014c86c571ea7ea423f3d286ba0a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a88b350e4af0b57c9fbaa4b81acf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de83a26a6f64e9e24459a6ab7bd398223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fa52f9880b3787860033cbe982973224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae07deaba973fc1fee9c8de0b69abb4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aa1df84c77a30d4baf333b2ad8ad1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22041df040dbcd11c2f2959964680a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843b1d44b6c4312d9056533b5efe3b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ce34d6ce1a180f2e844a4212ac051229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bbfa473f82002debc84b525d168db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3bb9e485b944416f5e297daf446c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c62bc16a20e65b2384069651c8a758232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b8eceb2152d82b36acdf756671f25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976215072b5f68373f57111454c8cb0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a60c0ac37f3160d2e537658213828235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fabcf3d93562e7f0c9442e730a6391236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5658395c1892f63ceb2ffdde2edfe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536f5d3d7fa33496d3266e7341a39f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd999f9d5887759829f848d56c163fb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1165a4843d6c37283a475cb42e4daf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63eb29a64182bc5a42d2eb692598a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85562c143815c0a994149eed694e2264242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff392924019d0b074170b7e750b0151243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7e64a2ce39de9b32fbfa4afd5dfae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd9616bb4de6016e27d881daa174de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d320081ea64994d7d1087a47ef9b5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72144dafc073e1160b251f5f90202391247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fe660a22381ffa3b12d39267230ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0de916fc156fba239755960db6d8a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d8798a4a5a24c7cb5abff61636183250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8411b07a90b74f784a6ac18159c54c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d081c570a9908f83c442df71f2b23b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934b4ce9f17527e156c0b71cd67c903253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf22ffda75e2e6156cd56be58a5605254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a9bc2b226e430a0070dd391bd9e95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabc0289b749d4e600b262139169b9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a96d9f83d2ba0876844ed5d939a11b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8528adccee3bf193a0a99c80f7d583c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e011433654b06c6e65132b34f40ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3fa5c22c825dbfcd1e43d2c762003260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04776deb6f75c2c7e7dbe11b37d57fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399bc5b120cd5b95518ae9e4e7c14a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef0a5158f01553f92c9a606e45ee8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581d0f9e07298dc7f5b17b4e872cebc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6dc64f684dc110acf9af8ed762409265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c93397ac6e21524cc7fe22e8135b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a34e6956106b15d10ddd7d6dbe9d7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09578bef686b6c1fd863cbaf685af2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d893cb3326e4a28e8234336c546505269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d728bae0d2a92962f58613c802e6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96acfbbe810f19e35698c8b6ba2cfad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e1874f8f5527d636aa7a5572a2a6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac04c3f340c3069e206cdc0c7708453273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b929a8aa1e3be7aa91145cb0e0d38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689f32e5d30d037672076a25c968bd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c27f2d97ec3ea2de81a263f15190c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e7d6d8ef8544d3ffb6506747474d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df070ed36c3cb2d9e9e547df406de5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650675684ddb11ff53222631c8337ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea20e4705f94ee742d58eeb930a65a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f301de0f429363133777d3260de7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff126f39d80f63911741ca8be667bac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415800d7a434c178f8863894eb3f98bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ac79c26e747beebac0ffa502dd1a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1136f74faf8e4c99fb04f37ff1f0d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f59b4589f53a20fc68261fc9118571286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e306d2b3ac8e7fae439296c15c8c39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e1d02c47f7b879f11178194c33b06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d498aa27259724ea08f48a84a7ebe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cd5fd158b130cf87ab519bff1c63f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942a4c0ce512b3bafd2da110a14dfb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3673d1efe0d918efd94a78859d89c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11923ede09e8dee60fa8662100db47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b525b8dbfbf7ecbb2df0a19edb09ce6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1733da4bfb65b0d9fd6cf05627242f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23bb102e4c0c30c5a2ded3d00d1b51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a21e714408d60853455a0567964027297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e48d69109def2ab7e0db6b63fc523298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cffc1592731b15b90595112fa9e27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834561df5b168a58d3fcc43f64d9a1b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce211dda8985cc945d8e56581e33a85b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913ff49a7771ab6cdffd4990b663af0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae3e9660c74e73e14168ca69883262303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5498689d6fddb6ca716f6e8ac41d31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ea8c272937223aaac776cea00e6e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06ea5b3b1096c75152497a37b6d98b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8e9cf2d598807e73e04197e993f7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ffae5997acac8bf8b691e7fea1823308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939aef4ca355522a247475f25fdbb65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d4c65b64a00519a573edb8adf3c94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb402a64d5d82090442b0b4e870b4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcf8b9e66852d5b4b62f8292461929312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41206bbecd1f16169566dc9fd6ac915e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ce41794a40a7e31fe804b066e2511314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab8c271064307a67785ebdd7c06062315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499b95119ac88b1375d35544b2f483316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcb13a7f0216a2c3ca9ce8518af8c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca97a2af3ebbfa4d5704f0181500cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516a7d9beb16634b17c3d1adba0c1bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb43dcb9dacdd469620ae5450e07be5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dadc5b1a4a6afb5cac69ff7d370ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43ce605b16df7dde8a7461e13d9ba1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9339ac284f325bd8691efa4db025a74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247685142a87902c0bb0b9ffc03b980324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed86e686b1b6bfe3c9c239c72f7b18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d410910c1c4b5734c317e57173157a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aabf540bf8c38f2f49e28408762e47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc8748ed6ce33eb98e5fa64d467e39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c82a75528c90bcca97f1658e712137329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bcb51350b9d7019a200578a240491330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7736e867c9820b14e27742011cb70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87491a896864c892427d3bfb06126ec2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37452dfa5c7ad32534ee310fd407ad34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911e5a68b6fefef27053abd92432e03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df695ebc0cb5ccaa6b6610ec0f8a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe2840850464f4d5881f4b65e65385336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57839960aaded4cb681a148241829d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd6b3ab0156810558734ede41339a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff461af490948619ebaf2a37e89a82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc8d398d8364e71d96af9688fa6661340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e201c5da2337f6a2f08e74effce9980341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48893b74e58efe993138005feecd1930342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f16c066b4e230548dfd61d6628346343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410fccfb744fd0b999288a02fa1cc41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522ff3a1434ceba0348f6149dd9c0ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8088671137a6052d37b0d6f63dfddb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f870123959e0485e725b3488926eed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9b37e6b107f53b47dd9e8a586ccbe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d09121e7499f5d4d989c31d54263dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc220f5555a3c219ecfb7a872caf67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a1585e1dc8a029994937ed8640e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63611b9779ebe0760002716147dc747f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b09eb56760d98739308bd5733da9fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fec0d86dd7b0fb8544bff9d3f17eda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e18abbdd95dc813b95bc560b20e5b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210067a54e5c0e59a049a3948b301dee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bf22ba4cb380dad85062489949238357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadf0bf2e8e84532c1868c7558a6586358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1ee07b0e0c1e84d4d0c4056a4cd0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befceddd7adcf19637ea6e1fdf6e3e77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8356d5e7ed45b8dca1157f44e1aff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbad9be7c19ed7e9ebfb707652eac02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff93ad2471612e2c73514587dac8e56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5b379733f7ca8db0bac64976ff7aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec88b288d84b646c3a34754ecdc6e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965261d01795b330c8cbd68386e6245366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c84a3e240a7fec085a0de72a7ffb56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb583a42e66a80ca2825f0c52523de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26899eb4fec8b27271e8dd540c4a8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e17db727901bde1090695ed1f1d62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb63cccda79329d59a95c2c86e27bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712d1c8818aa366c6270b6977c57759372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab4483dc3dabbcab72ef152290b2b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094942747b71f6caf63fb86b2f6d8e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1610263dc1c90e0c3920ebdbdda76b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6627889b36116aa97ea8bcc6225e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046aac624fa894d47fb0887f7c0921c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f0d258c086415ea8d8a90411b0ac7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5e68b4c15132d3c49ad03964c44e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ed830c7f91b455885c44bf80afb5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf3897e2fcd95f2332de4eec1c9397381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aac1cb5e5fb41048d54cfd14d7ee18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f4542f6442a5f2c740e04dd0be8e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa7ebb8d223063442f29f41c43b461384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57693ca2b0585c5812c2d4f3ef1350385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042fbcff6d5f903ef4e67ec183fa251386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bade596b1c83e35a518ca7166fe463387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066755ba8669f46d28af03efc163e8b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92ebdc3fdc1d2a75b56e9d6c8d72bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60ad77b672c6398fbe22d35c23eec1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99571544232c0eb166a86beab63a10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b78582a9a533a4e401c97c5954acc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a209edda36b0dc38ed15f3e183d2a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ed2f4d2e98f62ac9f11bb8fa79170394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f26aaced828321f8b16d01594a044395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472139b128507193c318bae1d589567396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77b3f1ea8cef6e7561c6ab54d3944f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd4c3f9d36e285b2ddbcd98eaabab9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58c309358442b001095acf0788ab90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b30c2fe1956ce85f66c8ea4220a03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8699cc7039a99eb0a1f283f19c85fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0091678ec600c3c3e64a170866fd35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c241231757807f102b5fbde86098b1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073053c294d1c927b520265949005b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1266114b075646f42edaa297d54a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1aaf8f4cb2d8838032f2760653e9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303e73acf40727a88b68d1e7f8dbba1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc008db6e1b0072d84613c0727023eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d72433119c2214917081bf1036d7f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac5091a4c6a27b43f0da0914d4eea4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c36fe5a30e862d4c858874a4579d24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61895033886fd9452745676da71ab8e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0be5b716afef281f7470b054506e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05877e52a0c1f8fc381930c9dd3704a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a05195fd40c204043f1b9991065185415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682b7b925219faf23c096b526110066416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1f11fe563bbff31f024d5e00555a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ce37c2732fc7183011295f6a44549418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e324c7593895de57dd40ea5ff677a49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d522e2ec8e2fe2ab03e9c2f29e09b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf478648df2a7d125e3d0eaa013a7556421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fa9f9486fa6eea62bc607dc443452422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a875795dbc7e2a6245f59e6adf23b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06082710d1886d4eb6103b22fbafec06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2dd59f275c936e62e257af3d9e49d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb062bc80211d2c6962b4f1e8ae4846426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276203858f4393d793b0930e63dffafc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1ae9f5b6cf6e87ae5618e2cf75466428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5a9da2232666ef2eb3124cb056a7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a57acbb7924b6c4c021bc2ce4c00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42239b0392fcac61637d8fb32eb56da9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3befffc13477b6b3f2f5b58e1ea1632432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c4189048459de21ce10ec5e00f1de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81000c37ed2d3d7de134464e72bb30b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17843a841ff311a85ba3d9aa83ca984d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac9901a9647d006cf699d186836e66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6283bc73e062010a687210a7f6a8b91437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf80683a225576ea336212b2d5384bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f4b4e302af8c8e20e4deff94c0713439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb924c72c11dd8f6dd0509ea852f543440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7408cb7bed8aef0e6d772427b4bce2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b47b7b67bc400e04a532bf585cff3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ae904210662dd459bd12c0589e342443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c856e32394afe8c09e2602c4edcae8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59499a2fff406cce1a91bdd56172fc37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776433487a50555c4745769e06583c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52fb398c11ec7b5e0131cf903d7324447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390494b46c4e5b8ec616146e66a72b41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0be0b5136c56262d7dc1e2fe2107a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52ef543918c514ab6cbf4e9dd09530450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f82adae535d62102ddf3f7f5c74db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe04ae59da3df09a3db91f2559b5f00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4487751212f002c1bd5ad82ee8d0711453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5530a42fb1ae57c8992226d28900cb8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41a4cbc436ae2e5ad6d504e800f08b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc66e8cac18e0005f8df553c188a96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4c913e169a3d452d611fd390a6a8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b504c91913310507a569ec774e84d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16fe71975a37a579ac6b2e4df50ec8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8482b79723d24eb7478331f6a51ee6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d099e8d16f1fb093566e0c96bf652461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00ac7369bb853dabbb65a75cf04b1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4de46b1cdb4202b039b80071d7a01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730067513dc6b59ed9941b5ca62e126464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bcb5a514d5097dcd38fa84e20d2c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ab65c986863952cc6d67505ad2fec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477c97e173514e59e97bbf80da5330c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbba14767a7be6be8063b48b6fc7995468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca5149476f6704434ac422509c57c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfb34118ac0db60b806c425916273d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684a9340fff52f06e8dfe691b2abb37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3ba8bbe2782dcd78201ac7627a55f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915715da36a05c3a0fe7b5e3fd200c04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc6526903521c6cff1146703ec440474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb45e9787869b1f97992d58b66831bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4a95d166cffdac228aa6d437738dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd09fb79e30f7e9ef6c1c5508996073477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115987fa3e63041ecb13bb0c5c21057478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300380d61333ee92dec3e1aaf692aaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19e742a257b6f920095d83159dc481480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e1d75b919633642d16c87abd225f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8abca49fb14e31fb47f0c9bfb3af9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bade788b6ee296653461f4365f35c4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e55f5d95bb14e3645afa718c365d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8470a41a66f7b329cb921f9e690f54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1e6aeb864987993cc05977d5559a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b7b3942580815c351994ea2890477487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7c70cad08ac1022391a51518a1907488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638f1f8e95ad2ffa03e70dfb1a0bd63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86462831f8334fc4ca37137ce2684bff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ae2ae5bf3b9f9c4256a05aa7d498491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017a21d5d39c4e4fe8d54e2a5ed780e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf707da68e4b22c70843db3767ad2fff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf22215a8d52f822c32b56c7852f9d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bd2c52953a0da77419cd4c5c9aa84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d28c6ac369f6928fb79e5e8eb2c75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cece8cf408a103ecd90f097778ed9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1acb084f2d77e1ab1124e5f2658bd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbebc47baa5e42d49c112bfcadd4d14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66bb9aefa1d15734720f547102dfd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1985e9eb3e920d5a2dd9a9db27c997501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933e90545ba3da3121158dceb18f7e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c893df7fd81d37d336ed2126c837546503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b6908433d6143cae494abceaa3372504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813cff7e5b58c8bdf4af2001679c4e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7fc69ab151f9d5328ff6f7a7fb0b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53ff730cac44c1593e5102232f29c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2227443d798eb45172ca269508b797508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763dfb2fd1dffc419c5efce18b73419509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41df38eba1adc04694fdd0062e07493510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869c0203b66368e1d6313d116108ff1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048255d81123fc0f67c8b04fb6bde7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8cd0150de631cc5cf2bffb16a0df8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bda510d4ea1f00b6ebb35930df25e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6615270920a25a4f025c689fd8ade515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdea900f10418c1c48c607dab94ee0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b11b40e25f8986bdf43e799c955f3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3b967a2594288f04e687504002a55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cde570dc30f8714482bd6d171044d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f118bcc9020f3087e88a0246c76e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b884bec1b611b1f6182c112df01662d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e09de7c4f8468610eff523069b20e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90086fe4e5eb2612de253d824f08adc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519990ff1b1a0381abd8e3f3bd0bdfd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cd537acced64d8eadcd8e983405e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756010fef90660fe62d8faa8eba2e3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293c2bdcf68ac494bf43a3c8d202998527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96303afa4e425af3da1ba0914d3860d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8efec4c92fdcef6411b8f5f4480445529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087031347ddc14d29f3ba415cf0043c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb8ff46511e155158c74cafcca69c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8373adb655f5bb40b423d3c4dc46b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c1c8c7926d6416c9079d0dd9ee597533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beb05dc4fb14d5f6252fb8aae36a6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359a2f0323056d4d6d8e86f5688577f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b89bd28e182e74ca923d3f2c32e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4342d5fc45ffb6c516cfacd306d00de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b6e6567ed2f5dd7a1b87fe0b39df8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2983469430b616c66cc88742bf004539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f314f78a359a3c3dad7456844875ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21e09292ce7d9be659526f3baa42be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569a057847b1dd49c2e9bd1dab460bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f847cc2bac70072d5eae669ae9042543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df8c4ef5eb72bdf4f552e9194d0b20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05087d0e004ed546dca6f441a2007545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c458197d4a9f927dcc565a5fb6922a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04564f84a1200e0b143acdb3ad184b62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd447e43275886a5004f4c76c36a71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df245debb32cb840cbb69eae0ab6514e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17f3690f03cb48ef71c4233beb92ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89b85e9bde3353bb94eb35e07e7663551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487713ee41e7fd67512d09c1db4c4bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0631bed04a16b99e61c4f3de4146e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee8fd8c3a1b7f981a656a4871114b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca35c8871de026d34225e2d57377ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b594d3de6b4667cc431a955fed4542b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ac0ffc77287460c47caa8940e0aee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea689cb907b3b7cefa7857370b63c3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f104b5df6d0b36dc7c4d4c0b5785d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9925505c91d537091a6f39a4df277a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccb9710899a9d02e4c928923f5e3fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33614482090ebcc6c2fd2085f873e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60b0a1e013637541e728079c8ac38b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4744e05caf56559766003165163b880564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4de892cb4f18208c4997925d39c85f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62413ad51c5c9d45a7ed5252e2eae28e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd921311daa41caa601e4557861784b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3a66c90fc50ace8b003f0c308cb25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad0c10c4b8d9ab0d890dcda37b8089569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9cdb2abd52f76ded857cb3efa6893570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6695f72115e3d121e171e68af0bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8814c9f54e4b29e970a085f8f78835572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaecadc0c2dc560b1661136fbfd25a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646d26143ab8e71c676c108eee20599574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ef86579b1f2d236c86fa4bdba11ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d904513ced1c6babdf25ff5e0f55112576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ced8d4ccbe02423041a822bad20de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa5e774bb87c1f7305acb5fbf89b33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbda68a9465223632b74dd2dc974c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d735f5b607e3c534f65137057fe6d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa561045044e165fb33accf36cf745581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50e9502c507b996eb1f7da923d1778582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e9c696a638231668b4bf2a43ba091583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815f99cdb223dd7e6e51fed28c37ced584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1e62f14c5a2febe1f4774af6e7c10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fa675f8f0446346b79fa1a9197ed4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf7fe8354f9383cea47406e66bbe24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a474dfedb6789687e43c8d88dcca2dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fa31d33b8b8ab648fdb4568ec8c36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4f416d66d39c661831e460003cfda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc74b2833f380224b525c131ff16141591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6998b66d88004caa61e6e59d04a46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65872ddaef8a689c90082ca69495d6ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e39257f7fb3d969e8b04fa58404e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045b30333a2bf39e0b18813da6f5756595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777cc033c0e9c5bd02c32507cffcf50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6b2305c5f46f70dfe00a8ef5a1273597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d03f4ac67ac51f06fbf880c1f5e50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f30f62b9bb394b3e0c97da563df6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f6ba70d35e06ef4223da49c9593b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fd4f1958df5a34d264b927abab7c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea0fbedd1ed112cb749e1479ae39c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0b19a3f8ad5891f367880858de9dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92b05342e10d2295193d8309b2f5b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a983259db83a540110217af753b41ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fba7abca14253b7a15fbdbd2cc9a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eeadb02513bcbfb2f8cc1bc164331607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4159d00880a1b863db85d98fcdd5ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a74b7eaeffc0a9d405c61a5fb48977609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa52b7830bd095d5977437128bbbaee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565496d7fc0aa6d5900c9bf7ee52a362611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d0f4e16812dfd0c41a718d483de5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a830a1bc2aad34eb1a37339649d22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e757fac359dd14ebf3b73bedc41de4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70257984248f897e8390d6e4fd8f311f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ba242db8cc163be0a48aa65b0b2dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8930a990ba81ee9d96c0fdf8a4287617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a22733423b981c974f2aaeb18f7e50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c93fa4735c9885955828419476327c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f29903f81eafb4bd572d7b396eee87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83989c515a4062fb8ef99646c94aa22b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115160d47c806f527d915ab71f41782622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac91a1d4637fe4b00182750282678c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724221f17653a9e03e2018c51668336624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdcb3161a7eac7c7940a85f781f462625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589ddb524c13304de3d389e081b1cc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181b4b4a26f4ecad85082fa7f0c938d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3bb7774187c29eb5c00de626b255a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e456c424aeb45bed74b154b9f227d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001d0f04a98602ac2cb15ad39ead703630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2113ad131fd7f4adb8c605bbf91e71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec5a90f96c8e4d3e822260bcb3c0b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72109178722aa7e84d00357192831c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c164f0f73d4270ca19cc9ad94c466634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb95e40ca5ef2cd901d66a16b292b97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c234031fed334e374c2ca3c383d10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8fe8a482667914aeba98d08d4606e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24d677b3dd86257ace55552aa8a8b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f3ffcdf2eb40e3aae1d2d45a12249639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a3702d69926795482525a0210e4fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524244aa7572b79b0450adf6fd47d206641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df70cab48d86d3bda84a059cda78a52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640aef63677a07bd2b6b628ebe1a5ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffd7851360a0c99d1f4b5afcb28453644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140d34927cb02bfcc5df43bc0e8a140645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf44e4ef5701e7afb6eaba3493b8f6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99bb5d00bac9fb17bd0b22f06b49da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044d0adc978a7b28231ee312962c917648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2601a2f0af33fcf770ed7e1bca45dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dc405e10b6e177694c1f335a3f877650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc03bd9c373b275d6aae1c56e6728a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4048d94b391268e28e17021e88f6be3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed435e0d9de4920838f080ab67fc49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a277841da60f32214af6914e6d14119654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335225c59eb18dae204ad6d6b99cd246655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb84c01ed583e4fbd8cde519967503656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd024a948286e6266a2ca0c118cca99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62f497c7f400f5c032c1952fd97299658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72c1668ec8cc2d18a25b3d398ea90a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a633ab54c5aa65861807fdf005a61e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde7fc9e9dc140f67260faf75e03a77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebecabc17f5130bac955ca007dbdd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf428b9340689dd94ce0e3f41d2f15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625438ff4587a3f7aa41fa6f1f505f31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dceab0b53da94904941cee7f227c49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14a22537c0ba42b111744a8b6254f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beef79c37b853ef58b94d00cd25283667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cde293d3b0b79e7f1df1e5366fdca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e02f7b16ba957a7351e14027117cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baedc8934f1bd19088a429f6f572e04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c121c139e6128746c37916e9afde968671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042e22c6c938c78f6f172c0a3730c03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8651a1afa7aa0c71c1d882710cef5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee04a751a17917bf3db5b6d56f5fed5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02609f75194ed3b447fee0122005ca06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f77b56407452fab3778c1f07bc1458676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2426bdf123cf2dbea0687c0ef677efa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee59227b0c3e7786192aa38c60ff48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd8920ba22165a9b7cf1ab106f136e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f82c712053130815fec8df441ba44680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36b67624ee91f541b18a8698bd1413681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b968e5a60f49a98f2f65fb812abab8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bc0f00e7e8f1fd2f64b7c022bbf9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb3f5b1ccce9551fe85e811168d51f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe21621879351e07f2339f75c9b18c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3ec4f794c3a86644a9ffe4f93e356686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83dc1b7ed8c500feba9bf016f1d486687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda70ab820b68d1f80f114ffa59f1bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa4e12e1540c678f8a3c947d2a4981689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fda162718e26ec89012227827ae26c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be237b29a97cc74a183dc2ae3b0e611691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092aff2cfca55723afde8ec4d178d0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049f256166d28fda9176c6dc41abd5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f09cc10cf3c8d40c4e52a8c73d6932694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0cf6c04fb5f4b287604d71bd8414695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312abda8d452ce691046945bc668b64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb39e2e5abf5898b20b21e743710b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e269e065d2c78da12329dfc938c96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a34ff34d996b9871eba87918b2092699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dda6cc1bda70152dd152f960c0c0c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0c301d64e92482c320e6d5523b761701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b488a49813d4fc3b8d2841b5b53d8e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e110ac5f7887ec0799714e80b746139703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a3207303d5a834adad8c6d28bfa4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f521f97eb6a23d80a811d5ba1b462e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60aa10d12f6d89b9b2abe59988f123706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a2c974583ad9b42e3707933fdfafb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24b5449fc4dda90a1b95d877c9781d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c6b9d313abed58642ed138dd76db8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad21a130ed3663ba48694cd5cdc36d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e5c2655ac927f836117bdae13f47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7d11801d993edf4247c763f23d5d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256f1870aeda064fd3f20cf05974706713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ca4aac9d384c23cb30b2cafae1167714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248f9b8e72af7b0bc88b0469ecd1c79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ff3deffc835a490c1d41cfbdf0f14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac779a7b0215a0cd9a0b961b94b992717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aadbec1537776e444898a0aa16bca0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07842c0bf8884b1b69341ad1db3e60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4179432dbeb87e95a4d3283e34e5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b48edc2178a834ea854a376799803721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b711a9ef5f28900dc99e153486f74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cde35379ac0ea820edb3328614e67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1949f89f6afbe436a2e64f7919caf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bdcfcedc057c3c0b7ceafa50ad4c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e2bcbeec0e715de90e6e903009665726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bae09b4b421debdcf4e07951bfa5a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0b6168869874898bed4508f2d2a86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95297af2e89fe6929a0c6127afb74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e9b788706481d6fa4bee042f01de5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f61daaff4649fea531dd2c12a7b827731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb56398d1d8f8100f3fabf2d0155e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28536c45db0f38599d299df2f26a1bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae09f362a818c78027a70350459c55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c6a6d5454613bf506fa701c054c17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eab7e7ec382fd59315eb6d2263c911736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b0c93b80e028e54613866bd4245be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1299de69dcb0d15b0be00565941891d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c0588e81d4305ac4f5acbb11c3cdc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c93bba14a47db55c5f078e6a9787d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d4ffd567d6a9604ff9dbf0df82200741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f0bb78e04f3d3c57bbca598f4992d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2db4528db407a4d1cad3e1c6448625743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b380dc0f544da949f869b4f37695f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b707dce337afa39e3fd2c40732333d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11595363f3b524a2c5b457baab98fbcd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda77e099531b33282ebb2a10aa4c1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5cd8d02d6e7c6db89d9b8da786a5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2598779a8dbfce72cd5ea8ba674267749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00e909cdeaf43fd081796732addfe0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16214fe704769344a371b004eb82be89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad566f6da31cbecbb12c20b2cdd486a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebdef6dcaa67951dbcdbb705c1f54f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>