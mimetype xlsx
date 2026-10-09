--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f3560be958a8904918c04e8be23851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0605993d4207b34f629690fb0b122f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076fc240c15a25ccd28e504773550fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677e9215beb131054e1010622a1d7b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00ce771d677ca1e2a85fa42c77c555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076c96592e05f1f1b8596e91917107c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071aead98bebdde7ab5c6c36c42aea97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a19457c90cc930dd77e394f8927b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee325776acee7f6b8f2d27ea2b3236e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f8d6fb86971fd9715d0af9088738010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad4a42b13af7a332814230f06d646811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08b2a895c0b4bdea5ae3346ef6ff0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7467cadb235ea237c159eee74a2b2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951116c82d4df4c500afb3679b434a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d97654ae34c912b6edc2f720aa558f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05602233b66e95a320b412601035b00716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b013431bcb21aefc16048637a339d8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264732cffd17eee3bce585d3f41a90a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb331f20242cc61d3801c5d2c773a4a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee69d2bec0cec3e1f8c1927473c873a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb012ea1d9635d70f3430bbab12ef94d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed07232fa1c7cfc8d35f3d52d3bbc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a25757aa30ad7f0e42864461f24a5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95a54f85675d5287a34b4173aa989624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708eef77e72ff8fd35caa45b4816f1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e025ec423e8c7ce15d5e56e71c4984726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646681130f30b5da615e949377aa408d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7174d85f59c52145ebdab7c0389e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7282ae866d996b5418f750987aecac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5507a31b8854a6d4acd5833a640aee730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb5043d44886d3eeb98d79d177d8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfe35e1dc294773217865572d5c31c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d18f1e4c14bbe8299b80fc7415f1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba708d1c4d10e95c2c8be7b02b6715934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378bb413eed42edd0274830fc30540a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5acb6749b452f2eaf35ab36d6493836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bca0d751c568a3f9b9b6562ef86f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d05795f7e0179e3935e22e8f1ed6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d35cb86fffd9f4199dd2329106079639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef516475fdb7f45422569e7d0e5f76fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520cd7fef26f2aca31d94e3cf6ee85241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351313bc380a8da07ebf969e868e77142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb12cae52d969fa86f1ec016e5e9df243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fd744400405201264e426e035741444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dc8b3229e9293df8b8d7901fa1b4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801081f626deda330d5a8f36fda5f9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d599abff5361ee66445e57403fff18647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4acaa658d8e83f240516063830a47c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41faaeea99ffa94cfa1434ecfb69c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeceffdd9436249fdd23a6cc0fb150d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64655c1e39e7239d874baadaa1230b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e549b5d246a3c57384f3425afd7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3ef70500430146ac8ea46582d922c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a1a51c6f361f113ef6f3426a8675954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce90eb72c72181d5992dfe1ad67a6b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceab88bf6c77850fdecdd70b969351956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bce4f6f7ead1c7c73a2fa0cbf77ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c8cfd9da9e490c48f7318e51e32c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d44fb2e5cfd50589309db167a307259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26396477104b00f570301d5cc9ec7e9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c44ceea80c6be832dc23abb8df48661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cd476352eded83c517ebb81788bb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f53e3270dc4bed3679f61bd2e5452863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d07f2e34e4075d51918aa2b5d21864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96580a92d21057a61153597d231d512e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e301dee0b73721fbd83e0b08622966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28348cddc3c7ccc467bb8f48582fff867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d6d0b53df94ca4b67545ad7c0c76c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91cf3ba85dd9f79eda969bb522bb9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f33d04b06dd60340f288bbdef9e2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e419f93efb5e729ce3772be6663cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad92d5f868b76b0d64fbae0cf47bae672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d8f6b2a09625e664b02cd8458d44073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac434d7cb2680a6cfde13163456a7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef059a70bebcd738c582d3bdfec5e7d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370607b26eeb85c8f33eaf7a0cf1fb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825b9b3b218bca3eda63a78d22061c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab315f932e4d97d48df1232bce5dd7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93061649e30187dc73510a976dba0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be36e4a3646c9b8940f7a3df26512680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cd6503d9888d95dc7fcf461a9add281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845fd2e188f7f59ce265630df4e7f8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651267ac3b6994eb915517c6c76f9ca083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cb0cc42e3545d87b7de8230e8390184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83510b3379ff30f1d65bec58f928ac6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7acaddb1d5f02edad93e58401f04df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442068d2878cea2f38ad3d86fd567c3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee69158cc220e0bd8304deeaede60a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd34247de82fe92c6f2f60b9ee9236c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653c27c69b30c9627f899cad667ae8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3d5abc5569de29744db385fd05cd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f6bc054eb124c0108575038794bc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26a31f0217829c70160f4ead5bef0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dd8a9562dcd2d960406ea1e6356fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40c7b7829166bcf049797ac49aa5a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0cb204077a4ad432c225e7a3df94b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf322d9a5e235bc7d20ccc1bd6b8267c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca34f945c12e92a2354851cf2bf93498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c003c047a7ec604dbdc3ae993616a7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4da760d9594bd99de7bd0963bce8b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9b2c067efbba6915c54e9fd6b196c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05974ef2cd8ef1b33913b52275187373102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a75bd7ad4b74b434c20e5cfbf4f3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de28a8aebea923136c43f76b039b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ddbfab3b814e707cc801abc717da4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e67b87bd2357f32cc2675610e5d392106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c910197f3c9ee1167629a87879cf98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ab61fa0d328eb469d54f463d1a69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849f6ec3d79b0466020ee0b9cc2e26b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a60fe26118729f3362620c6281c88a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be32c3ac5b0cd738d38f3b77c867ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43503d88fa0fa71c5af9081d19388892112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf534829876d169d89cae135a15cd7c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda85b8949a5b0b772bdf30a65c67a92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ce4721d1398213f2582bab7aa0af9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226293de3344f7c67d0a6633e3741a2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351402cd6615d146331ab7a26f886730117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef44e5505fbc6d6aee0a91a5804c99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668a343c5cc2c85d00a72cd81b2cdcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463073e4d91ce935347ff85a4856748120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c34a8127bec577a14cf6b009d5234f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af457775611af52e388af2f549eafe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a41a3c0969a74758aaddaa3df24f62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897411808b1d89d90eaa42732cee3783124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97396674cbbf70f45512b1bc27396c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62054617c458ff686dfce0629c92c407126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d23b772974b7f583107c0acbd0173127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54636c8f1e01345c49d826cd6c1335128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aa6ace3d0de62a906d324c5c8b517129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbae745b7b340001e8d11d727ba741130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defa2224b30a0d4af6e82d3f1228531131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06c0f282b8aa1cb73eb77f018a7f9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ddb698a9b136f3df65db89c604aa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc96b991dff2b458a4a7561b7a34511134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c1579f1dfb9709d9ca3cdb4144b43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83b498a0d61229cfbd7f02c9e76ead136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77918211e78c48d60d7b04626b22255a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c91346522468edcfcab5a98b6fb729138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700da89432c8d4f8c57fa55e3479ec6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbb6c8c1e6f78a98fa012bc5f3e0c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb468707cb0cf462ef696ef4ab9caf24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3658c0095a7ed1b048747c26a197b8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7781b56fb0643ca9ea2223d8212d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26013f273aa00c96a3fe1d958b3ce9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01200e162e66f6507a40c62f8ee42b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4580f685f67db8bfb6b12cc16a38560146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28b47dcb26a9064de57f55e4852ebd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f7db2ab91b0848edb84ccf04dab24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d4e666fc06ff48d2867a6902dbcf9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f3133022acbcc1979eff806961f42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7759cad38a038841a6d2c5648962f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607dcea682d28bd6bb6cd1092c12f87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905112c0a0436c07e30ad299595ca53e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b770b6eb082e59a9579c8de8c18c3d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df60f5c9da67e1f131ab4f79b834ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279df29f9e8f65c057db807fe63ed36b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fb57a990318748200b1e5b0f6a4ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7895149da07b27a183cc64bc7e4eda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c557301aaa54e14e0967c35ebfd4b56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d0a2e22e066ecfa3644f28800714160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d8a9e2a0fd2364f64754057fabd99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1456eda53c2f133a9297ca4f4f097162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d1263c5ffa4f1df3d75882cf67de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c509b4b5773cbc2a79ce0082f5f36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b93c06712ddf323b6aedeb3c63807165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ba681bd0f6155f0be013db0891973166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e36dc92c9db785bef29c8c12e9b3ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346ea1deaafddc86245efa664de0242168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca513aababf428aaaa194f28604a42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220e83ecdf1f58d53d10b2a74bda106170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ed113072d9dcf2c074b48a76c2cba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7299b0ed55cc37bef0c5dcb287df71e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c8b590c2c8b0e22c93cca0fff1665173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8084be5c946e840e6eb2cac02c51b61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f477107c5e9d82960ce1c5e91d09819175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf56c4f6dff0d1c1f37c093b8d4349176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67fd6e26ff1f6cc0fd43e18548fdd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1fd1247a8159db852ae7aea05d2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaf8047e8290e8e841349db625690f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5578d5f025f6ea3f32810394fa107180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6071f176a4868ca63018eb2b905d85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b05084fbc5cd81d7de93ecbdd0b0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505a5ab6a4b16a6de119537d764ba92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78154a734bba60d484bdabbe4e4e8f71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7557498f02a0abda1fdbd3dd521fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5bae2b6e775f7155251a0b69e0eb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06dc82cf8b3d905bc7d54d6675dca1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeecbdbfbb98fde449f9836a502c185188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0c3e0a77fe7ebcd2d0e09a71986bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5991c8282fa29da16a792ba5c84e43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ce8973aaf0ad0df545de7cca10d97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f89df8daf42e1f7b2365e1deb9b8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a77a8f399cea63e16e2fc8521961193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924375d05bd51973648cf599f9b15cf6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6f85f1cb62975117f562f272c35af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ab0d5ee1f6d3bfe5a0fa3c8b52aa9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1bfa5fb315ee38fb02a51e5fe42ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446440c2cc738b204860e8d8b5bc9829198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cee7d437d59e8e0a8f3a6ee24928e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273624eb3f840973f448bc2fc96950a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a81ea4a9d5812619449535536535b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f0493e2b0e06fba37a9d7f79627b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7069f24f556171871cb777a7d642cbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a68bd9908c5b7e7f730c954bcaf965204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cdc7531870c714bc9959db2359ed9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9535659f1ddf662bee90a967d64968206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16e13925791e07891e8adbd889d635207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22305b30a483fffff1842470e744858f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2609b7061d0c5b7f3e2351a2d0e7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f1f9310ad25c6b5b629b64e872e46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1f3f892af7bc1225b0b72ab7e5e84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25f8ad9f401f3e7a9fd6af27979660212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de5c1e6822c9a5b7bb25e80ea8db1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1372b6a1e84bf282157f66c173cfef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a83e5f07b2ac33430d01ccfd2ae90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07a5d5d9ebeb3842160f14b6e55c10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80ea95dac30e4642a51c3ce163d149217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eb32e4be62007c163283e29d82ebd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7805e43bca02a9f1bb0147519415a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e527082525afd9bf3a8529df7900e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8680e03cf3167e921fb8dbe980d415b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79745696291b2a7595d26cc580ed391222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15e618a623320fa59d276166828f2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fc15a24e8caa6c05fa75c85e86d67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490393685003e40276b469b34ffd1edc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0082841a744b6d6cafb3972b5aee1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889b424d0a64d69ba27b9fe3849e460227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc928b55c0c5aa67e143fd3f1fde5eec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1bebb3e4c99e0e44ccf494f320d5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc670889ce16c7862ab6060e226226230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaa9613946d87fd71e2e6fd52d486e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e864a4c432b8eab608ff185c3cce81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9917bd34ef095e8cdc45ca114624596233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0655c22d3cb8b37ff507e044ff8ecd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba956530abb765ec80c24720d7beaf03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a952a7e74b1f1f93f659b1c268030236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadf38d7260e5956bc1a712d85c7815237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2e504d678e30c16012983c94ac014238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23381a8f867effa2f40bde37797c8438239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ab56da04d0a4918cf39c8b688db7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0ea15a81d6d4f617379da602b727f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7bb3632ce51fa7e5f9c0c5c372cc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a868ab91fba8597374f13291778ca5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe4c69080fc3767b8c8343cbcc1ea8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5ac0102c76be5563cbfb2e879533e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789189323b6ce672198d18a520acec5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8662c061d4a9d9bfe97083b058ee7fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4449f31ddd2b675429e17cd4e676119248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45e9f6a2b5a275aa07834b083033f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51744f5cc97fcf778b5d9e2710b73a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293d57beb160ce281eb0774390fe355251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b07c96948289400da18df5ddbc735252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b83d49520e79e930e506d6373d0c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a9c8b906cd785f7af02d52ffc9ebc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb6901ac1deb40274c8917e0e2592c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9c0624857cb5c457cbd5b0907f7f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785aa8f7df3bfe56accb8acc075beb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23517be521cbc96f3d84979e1fb626258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482ece65d693c77279f4472aa023872259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8948e6437d6611c3f591d45a5df106260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48d0644e6b8fa7e4a70df9371c192e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daa1ed908b0b3e8d57af7ec13a19f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec44f75efaad3f7628d80dbeba254e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249ae410e53fe30bba2c55442a2cb59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734034f3b7d1957d238b037dba3ac3cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6f28f820efbf0d57a92ee164852a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaab7d609fc98ee937e6317b86f393267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c1f93580b17e6523992efa1c62565268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5043b650d27b8d74f738d67c7098d3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd098eba6171bebaae1532e3d5d9b6df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b0fa29ea5a27990a965e60fb595b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fbc775827f0a3844e4a1976377f15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763f8cd75f27c1c76a0d018bc3916f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6693adf888703695b038c9d7fe1ec2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b598d29a198165fd5faa8c21e8732275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3ce6c20f6fc18e9a2b45c05409c43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3ad0f437ac5b335e0279134cec303277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015376645dbe81fa234fc0104acb41d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fa916a7e74e9c58a129b09f2857f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117c7ac55fb58e423c73539ded02891280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c8f411fff0f8d7cfed8c11965361b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46517bb381c84b3255efac41657138ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419e9eebd2f761e442ffec778b37fef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c97dcfe598681ec6dcc82324a3275284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c49da52efb2a09176ba6acc02021d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1d2e3396d0b73e0f6ea3bb6ab19b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da558630d80c7078a816e52b3a399be9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006ccec1de09fdbc5b53197e3587a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecbf0bdf67c403b0a3e3c44b825f3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9372b573b03667f2d2d5e359ca87ed4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0d107fd67d7e4e93d999e713566ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c6b8e122a84129d4995102d627a23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae37dac13b65815b0528b0950e74edc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65938c7405e76b041ec38db100a115fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d3535037329ea4b5f72160adc84f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fabb7bdab2f41f197d642a4fe2336296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378297d4ab093cf41deb03938f898fc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e104b751675d58986352faa22c07d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420390030ed11287ae06fd8645b09af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e50e1507ad57c440c0492125a3359f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924260a384a8667df6cb55721529b0e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b03f5af56ab5887ddf8a6e0d6d6bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879496e59b3ab0ff15afb1a0ef62089b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eb8aeca049babab4e310754eb454d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d29ce2ec21a85fba4725588d49a4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a2c91d8f9696a801cd41bdca25749306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fb3b47ebab6548fab2901496f6cd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d41d6c9314bdabf4c23719beaac428308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c18a6d69a4d5dcbc4896f3d729ade309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0603188b8fe704607129771f9393c0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d58b02db0e0540dab0ac7c33b31b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010fe182e632875768c2060bd5c02b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fb18f76cb372a0ea32dc6a1281a71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca425050bb7603df8b8517a3fe1e23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928b0137ab77a419535bc6e7d2151bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714078fa1d60b4403e8652e2a58fd77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25555e13ac7a04059a97902f0bf6f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c567d17790124193aeed8a2dedaa6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180135da2cca1cc86bea7fded349428319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7fd7e3b35b3baa4e6279bc2fa7967320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3cd87aa624cf0e44f6c2a6ecc90ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b86bee9382b24ebd9253a495e9a55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b623aaeff21e925fa2c73141a27ca18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ecede72c4bca98c60a8b759a68e8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a999856dd709a9696425437081003325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054e1049873721a18cc84bc578569a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2136e7dab83087a1f25f73bb50c90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c777ca27c2ec6cf41b23e8c849e9e05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aff89950014a171603e3339ae99799329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dde3bee200629c6b9e99e7baaf3d44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7df4119eba67c6a62e34bb0d7bd91d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe2323b360ebd3e1ffee43671cbc9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20576e903e7ba1ebfdc5dd7f0b901ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed96fa1c8d0b0914162293323b9701b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b43bde476f949ea37a9a34c7e3a31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b59422db255a18c383c9640314b9ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8802765b2a5feaf243315187fbd1805337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564f3dcccc246896d2b2235eaf63088338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d425b53ccc9930ff11862641353afb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bb765bdf3a90f6273bdf479d64116340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f548529f52a80413e6444da4857be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5932efd6a652224c6ba73f385ff555342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751fa75c840aa163d7963afdb3d1ff5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a235c9bce75a190c786544703af3121344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2d9cf50d1b3a9c1062104f8422dd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec318caf6af786475c0dbc35166f99e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7081766fc6c8cdf3dd9ad73aebc6ea1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33e82fda346dac7c436085e7be05ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9157e991e1499df9daf46bd0f6b49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227a270e8040a18542bcff1b7b4581c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1d49b17f035de7e01c29a0113ff42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0bc1b825cb3768de0bf1b8a62c0b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a403a89f6b3dd95b5f145c6bbde8ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958a3db3bc7ee128b202e4eb5c8e66d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c94e0fac89cb7da92908bb961260e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec50092c516d3a490d65294804c5828356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe1470026d64ab1468bf49c1567df4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64589cf86fd019ddd29adb1bda59a77f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40f04c8087ad79d3303421a4e434a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4bf71fd96b6801ddb22e1a4e077b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade29f668109d24942dc6db78d68cd4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a22d8264538dd617480ed4a9c4809362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36459066a332abe6b05329c77095941363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86caf2b904be945abb26b3cd4c6a0d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4517a4017973a7dbb827912441661365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b412d7f0712074441ebbba855bd23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b52bcda38d81dfad380f3bea2f5f4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1ae92a6b3a83f2192e235653ea333368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143e0e83bb3110cb31aec6dca22b5d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c57588b2df9048a5f5407ac90df094370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564eefc5d62054fddfb11a604dc8ece371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca45af0325e6292bedc8255f5068fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f616b876ab2ad99233c0f902dee8452373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c190033123afca320f9ecc3fc254311374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d12a94aab20dad86fb349b78a8e6f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2a3e67c8c1196cfba798486823962376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d45adce42b1891baeb18ed160a771a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e399c7ccc24b1e8c010881ece25488378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbcfd0347f7107daee74d29b7ec90d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712993ddeaad6d3521487bcadca7217380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741e82f9ed138972c09e6536db50cb7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6cdf2f918fa6b4c0ad31931c5d910382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40f96bfafd315ea3d35d1c5a684a1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241c6a7d4a95b5a18060455cd138202384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222f0553b7e98cda87102e8f5b7e5d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18c018858a66a0f50d29bda4c46f27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba9b7918c4af47a5f484663468ef77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aae68c0f2e5303efb8d8f777736a9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c79d159875be1042823b84325a4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603e3bda289b024107919896f7d625d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fec59d8386fd21366edefcd318251391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee854971292739a03304860ab880a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d287a25e4b6a6414bced4fbbb40006393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1b420f6be7aebd5b78c9c0cbc0c97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aa2267e745c273639b0ef13417505395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c76b5c7a705f6c9e6dfd745f46634f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915fe2161538396366d2d34375d1e3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bf661dbea8c1d33f5b91b9f6d7c6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721b54912143ea0549cb58a76b4784399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a085ad2b6df93d24397186d1f59fc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bb02f163e0a52363a693a66ec9160401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe891144470b06129466140e7d6e1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707269e85f64fe501a5d020ff44de0e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048c92fc0da5f1b31d3be67c4a1646a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c3aef0aebcf3b2befa2be6a67920405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b79cf9c8ed24975d99b65b78e1081406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b96bbb754f198bf567768774c07e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82322047094bb48f986e7d7afc6dd0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fc2d0e53d56d5b1b2abbe749af286409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2864838b90a0d599e9e87d0dd75258410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f34b4d40f96c36e0e9f79b0022a4e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e340518a10d2910a28887a8675456412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbfe3b890107a0e81c2bfff08453f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82964cea6ec88a856618b8adfadf28c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a9b85e52ecf42ed0debd6cbbb7139415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4813aff6c2c783dbb8b516e74b5f37e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd27c43ea7c87fff079bbc54c45aa7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fd225efb6b1d7c3f4c2c719a1b1b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d67a13fbc33a9743270148d1e716419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659dc632d9228e3da2c2c574c2265ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f16c20b6ac15b67b86e3ff686ad0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e016ba0e10976566452daade83071422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e854a782a7318ce91bf2b0115c957c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e8dab2ef78023736648a050c7e2f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1302303b64fc714e6f801a40a274f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05243ae6ff2019d70c952e92c9ae32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75da0a3183c4954944650c637c5ba0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67be22fb4984db00c4b1f3b7f623a31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6daa03a56cdfef5d6588d352be263e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716f7a36438d1de8f90d6bbf3e4788b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647040ed7647c3bbf522750b38c39df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66b897f9dd69a930830c459da9a449432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd701afdca81cf7de3711bd4c66bea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb9dd2be07b211c957b8bc9e51b1c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003bfc6c5036c6cf44b132a889fd38b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd26cab77a333d7f830743a48776c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbc7be977e818190cc14187a48b36b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1699c1c7fdfc851309ce96383773e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94971bff99fe2d38383e44d0a535941c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64505f084362c083023dceab5c7829f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04562640f99fea3bbf6b52bd73e0245a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda863a79e37ed203613f49d066e937442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da239d61c59f53650c068e69a2d45c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0a61431e8460ffdbf95020c1b98ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1e726c54e33650a3d9c60f67c13c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbab0d305bea6dd220fac584117e3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef6587d455745dd5605175a2b8b88a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb33f4645d73627ca4287fd9d05149448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70de02e8a702e5579043bb1c44ff1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1288e7f22dff2b558105ae19129a17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574042c54d8dca2c457739be8e8b61c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830af553d3bb05cc28225a38c8d1aca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ffd244b93350e5b419251dc29665453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1496ae6f32f59bb1f8a3582384e31c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abc0dc9916010dde23a7be124816e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9eedb53c9d397c60b34eed2e5fd18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783631bf19561c77927de73e393e1f23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c5bc45a887c24f1afd8edc3d787c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919260e3ac11869d50b43a28d5ac994459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495e26e03a344ae2213cd5e8883ba4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f89445147313517b1e0de01c0b39b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967820b851e1eac84d311ad4da7bf735462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e1321d2516bae69572704f5502226463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2731568ed122317ed985c9ae4ff101464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef929f960f6c156859ac34a36b1527e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd4ad8475d016724c7928965ce4e5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3eb62f21af1a40c1bc04fb577d86b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f8687a96feaf3b4a447509261e9e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f81704f2107ea7f4e5926f049e8a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b266865b6f7234aad7f4f22a70d310470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc18486d4f8d3fd3cb924379c409e6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd5444373db5fd324dd5c84ccdf168472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b10abb06cb33f2f7123efbc5865334473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd29f6db0e87ee3a5675efe5dfb61e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaf01a38c2028b79ab15b24baafd9a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d704471e61cd22e3b42dfff2c4097476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62687b85aba271f2ec53e218fe7958477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792645f23f367a405d0eed7419ff8f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dda546fd8dee7a5f065701f020803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb9cc2e2a7020a51e25a3b46cbe71a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc3b504ae6f55b9f61be0c8cdfc495481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da468145c0923f4a3df04ed6fdf44a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c47b0ceb8ab65c9c566de800ab13b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfe49971d83c105fee9377f80f2322484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5885572ea60fb570b25b4225becea38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e2e1128e31ede309126133adeca1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fcb79410e5b19656695f8e6cfea16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7930e333d77ca295f599e2a5c66b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b17fab7f593f81d6c1ccad644123f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccb075a87d3713d8a4ec949a542b61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93725aee7926b185924752ad0cf3d61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749858f27409bd6f16b9ad0a69092486492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da460cce06d573dc85308f93b6eee4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ad9d334c1482407a710363ce0e376494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46340477a25258f87f616bd8a4842fb8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc87a5223bfc1b1e37ad5317eea8dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751475df606900020df6f6569b139bb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f8eccbb8c3b6d997a0436fc55e6a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd2f3f100bf9d8595dac8380fcc87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be57300d80c1f1e6300052265adf07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e833baa407b727799947a918539163501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79156e8480b9316ae62061b4fc888015502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db80b1803d66f61ad0166bb993b739503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe69160e528d7f5dd66de798ad75ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fc1c7aa98b04acee4fc9fd331a05e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9c896b7e922a511d4a242bdf18cd5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10725e6aa9df46f5fc5310fa64201b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933648ebd767d5b6e996359c406c460508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad3aa99a99f65d51e202415d99fff5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb7894b65127308e9ad9d94cd07f1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa03c18448eb9f00b37bdcad2fb7a3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0c525672c9ffa1ea2fd191e2df1e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d171e17ebdc4acd9d782d84b5e3c8fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e6fbe2752ce904ff5d76c939c3e28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a422e996dba8ca69b64bd652eaf8bc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31066c27af9a8c3d36337fe62cbca673516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5ee087f7040639a8b50bb0d390874517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b6a253f128079c78208ea03079977518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7b1643c76d42b09ace9c804d30558519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e430e939b1de0c6c85847646984df8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fb8cae6fb5cd5ff3d6a99d64a9005521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d986ce8f30ebfa007218859c8a97c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4d5d325b509329aa7fa7104aa31eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f4635be96cabd753ff1c5223ded23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ad389569bfa69fb674461791c63a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7b8d6987086a503cade393af38968526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4c3548143ec30bf92678b910a6987527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb78d134239a8211c0010c2ed97340528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d47f8405ebf8927b5304a0b5803d92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e29109251f0f334f9c903d013f802530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce87c31c37862fd47e1ed0d9f5837ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd286159d71ea7696e69b11718f205c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56457bd3c3d897f2ebcde409ea8d602b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a42a6463f1c8475dfea6281daa71c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006634a8a09e99f335eb13a09ebe3ab6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb4741815afe33982b82798709c2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9877e859834e2618d640b3ece88dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc563967da0c8156bca9aceb187db609538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e914052436ea2dbb64b39a35a840d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6ccb52541604a5d3abce954e123a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb128f1ed399ee7bbe46ded89adce8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308785f53b6e9dc271391b631aee90d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492965a1565749ca9b704dc5c2a7e96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93fff6d5e29c904a9d2b36ce0525be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27abba35d12c0131670e31ec02561f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccabd545913896bff8bbda3d64dc1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdb70b047b45ead881189f9db6c97b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9ef3fc81c742b1bba2dac8f166c80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e41001c6747f22a57fa0c3198f5a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eead17e18989530807a2f189905be30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d71b27cfa38a05f7caa484f98373f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff18810da3cec57485e398d5a57ffe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309200a491d47aa243876bbdb9bcbc67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708184d5feccf71a06effa14390f1d6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd1aedb7dd1f916a6ffab7c782663a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1503ff986a9f674838c2e5c5f37aedf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfda3d98ff0a153cbb682ba4df8672557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8051a5811487f9d929377f233f3b1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b1abea0f4e3d502e317d5a4917235559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cf7d3c97c95285dac022a07110d5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5521aafe4537d0b5711dc4fb09c20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68244bde67c5e131aa131ceada65db05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7a8f215bee278743985f02dd1e2ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952c1af2be3eb37fcb978e5540ca9d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee179b869528a96664c5d24f05ce4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe6e1cfbdf8339fc4302334700d377566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f3d30ed7e9540ded4da2e05139b26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf467ab369f0b5b80fef7189e2a0677568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8163da5bb50202d7b0c89d662485e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01078da3910937b06f974d88503576eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f072d5802de8e8146225d186551d5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce45118d4d5dfc074ca62652143d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af899bd69c14d83ebb64527ba5dca547573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0a3d006be01c3c4e43e00a2dd0ff5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2841aeedfbd2b50f2235f335243fa6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85328b14a421f3f12b207b31d6fac87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149e25786d41ba5187fce55ecb6f1ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b048e75a1d0213244192bda03957a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82705f28b772d136df6357e60086c66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71229bd7294409927d6089bb34060f4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94553160d148f98438f19ca438b2bc6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8892e7e45b4d00404b514858ad5148582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647a62adf9d5f537d12452051f19d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccaae8c517b128e1c71d2054b39518584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e55128593b32007c35ffbb3bfd12ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db6534f7bec9d900b298dfdba2fd93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea54f4bd840a895e012ce413cb5e3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429975ecbc85d28dbbda517340b95816588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4941791a8c3f3566f75329c4a3530589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ada1bd7a29e9c36a940d81fdf271c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0cbf49d7eaa00e98a62c5bcf790ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3be65ab090189d858c9202d523c168592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246882c31f4844492b7c94605406266593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433a849928b1a9e21b3fe788f53d5d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414eb8098684af59c3feb0a99ea9e2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16cc9f06bf5d330d72e4bb6e931a84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c2ea6a5a9820452f17852ebb7061597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921801be1ce181d75c96bc6c8a6d37c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb31c54badb6f06089b0452fca738a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c691786c4d982f1c9aaff8a7c428487600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac862b706a0ef7e1cb25c844ac6a5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecf13217628caad81dfdfd59126f56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eec5f3be428b06a8fbf0392ec6796603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9345828509ea8fc1a85ba71462bff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88fbc7a9871867fffe65f97c317d20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aa871d5b867db2b1f1bdb24f1063f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f8ff5125c94b326b89fbb35711978607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de49f2a5574d8dc4d2fbea7d87fb123608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c659ffbbe6523c473f82b69d8a97bde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e2bb5b2af07cd8c939fe9a726263c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68924276af059528e015c0c8e51c94c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694b6ef0a2d7a786ce1d107ca5a3bc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46228f1a8587e68873372431b0a42b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221da71c4fbcda02db0c05bb9ac17422614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbf9b38f970fe3645e8a49dbeeae37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea612c0524f13cc0b12013b5c2329091616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825d438fb8a5d2fc51edeec2f65299b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec89ab64ee1323d76ace4aecca0d41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040fcbe5d49f9cedbc848e18cd92a56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85005d09ae9c7da5229191b57203d266620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f88af2ee69d4061e7733d6bc74792621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de92e607afb85df440d1e0415d6fb9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d69ff1835281ad4426c08b52e733af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e366edfef77c1782fe74911333d95b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15e3bae5bdae42b3f8813219be1865625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81580e2d8802b71b4c940b8b52cc9612626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c8b73dca348a8a8561b7454dd538c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07c92e22efa0024e1ce8949dd188fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144d30af455578e896340a0bb6d2e95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5518b0267a5768bdddd305657d09b0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fac15f9128e7e9c7e4d4c6f1e1ece631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6227041cc7eaa84c06087913c21e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451219f59369163838281e1f650d3e2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a25fb0983d7d6ab86ff78c391b9b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732c3f5844d9f14a580d50e6cd2fe33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c108d6f5d0226de44a0814b0f7d66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bc82c0e2fd67118e488c85ba5cbf2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254cbdcb1690855c4411035ad37c8ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db3558bbc86996be967f46620c98ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa71841edd51923e6f2f224b0b0627a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04513bf3cef9383761a3469d07bf0495641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02a08f5faa2a3a8d9c8a5826618a02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec525afb0b128db7872fefd800106674643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e13d3e2777e62a1fb24b6f8a3b325644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba5cb63be3dfbe4af7cfa5c091c3ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bc588c0606bded9a31d66118ebe6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f368152269e05c70b7c017754a5ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6687f18ffa6662c1e1dda6dd98063648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48040a5eea1aecb5aa300a0fdbf33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a86655552d07e56adb446063bfb1c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d220b05904fe6b72b9f7fe1da79b9f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ad471eaaa8ab3910c7c3fe3725a59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c01bdf302487dd4699df1626acc78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf1baf26eabb77d4e3a810f6a32086654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47321fc44c55c9f99f1f0635b40fc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7502c0e98d6af85b47e22f7bb3d9ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9ca6e3b8c5b122845889b8e908240657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93f323e5ad351f6d5bc74e350591c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893ed80281dd1aadfb989bbe207da6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cfbe149fa26f8da28907b792cf867660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8a87b820ed0d0aa50e9587f54f286661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195623e5e18d4a16aa29decc1a11854662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2d8b665e6692833f747bf9f9a5eaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe50de2fa0dcfbaccd020485fbd3f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b62b6ffa47b806080180f68da212665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750083b78d6e6168f67affec6af849f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9520c66d06ab0d9d8ecfb237ff03d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a075e19445e508b02e7f57f8e0c48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd00fcdbcceb84ca58747d55ada2c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0498fabe629ac86a859e3bd3800e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102b1a6604f7a82d6d22378677195c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8844c9569452a1519db18850fee9da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88325a737ed200b3d339f53b01b7f28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496c4c05aaa5deac51b1deee528500674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd2ff15735ba950d95cc59f72aa038675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45a6ee04fb8ace7c8b27a8212a9310676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239b3973a998d091ed3d46fec2198be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671a6400c69aed16770eebf5f0a5af1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4a037a1d59a7a1e338f05cd0e509b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb86b349f85848da3113487b759cf2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5976d838c350d29444a9a8057bce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48963264f958790fef6fc3ce00b1e0cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b21fa908a4009759a52894d920d988683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79643a9df1520cb11ee4fa89c2d99317684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7da8e533cc3090c15c55c106df29a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1f52c4bd88155779d12950dc0af7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fec2a40222060676593f3a844a9f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618492f3686bb5751b3df41b7011477688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240ec60a48474563907c9e8b75ae07f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b9ac887e34d47d7638e2ee5f40c6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a3dd2f05550f96356ff14c4626f86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd3d3d4679700d82ba41e8d8d40b41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb6c5cf30a278288c7398cccf6cb2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608a62b4cc6ed8fd1e73d11871051ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cafeab563af7d18d49607bc2238af6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2b6b3c76aaf41ff6ac5addd6590dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55966e0ae2bc456024685596cbd1b19d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b059d847ff896d22bb2dd6058b334f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0bf5ff09e16c0e88ebb1a118ae149699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedeb06bc005c98ae97bf2576fd645fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066d90a049754cdc58b5c582622e910701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be390dcae26fe7f56482d15abfc4645702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d004fbd26229a4ee7e88bb5969667c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48c5ef7bcd0f00fd94dbeebc1b1807704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4e9dffb01cb36e1835f6812776618705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617dab3b914bf49e615cd873dc46a69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ef05654e34e007724b5850acf33ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea65d484a5253bcd9169ae0570c4997708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c35627fbe4f6c7c15c78cd1c1cd9cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34552d73507fdf0020a4e26004b96a09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56879c8cb6faf1b75f5e57811938a5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dc88a2350cff5eb6047970abd7b52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5020908f314e784b8cb12188a46e121713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d556700f7f29131a48451b23a3b91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99220f303d5e66a080d67bad7b03994715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d9264f62ac10cddd9fa16878d7c48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbbd8d805d95677e996d7c799d4635717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610960db12d0939171d24d0cbb78a5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22542c3d46887fe25b2e4198cb504c5a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf196db30edb7ad708db60ad8e0f2d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664bb483c19778b50eb4fb4f9b24253721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6577126b9322874eaf1acd2045c567722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad4b4c4f4ffe02d684a5418986ba87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d973deb2da25bedf7c1fefd8cb239b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd84bf8ed02b31202e2ceef6f92764725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f299a446c8704a36574cb298502d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be2e9faf7d3bd89a66079bf16c2270727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c54dd468888028eb1d510fcd5a87b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68de8b126cafb542735e611ff7c763729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06a47a4542d3408025f13dc3326fae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abf8e96efe3ff4ec378c4da7174557731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c1ba954635529aeaa35ee5290a810732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d1db517353fb93eaf4929f82d49df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347f4c4709bb2f79c4f6e7073130fb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f093c685b4a101432545d2c1af724735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c31dd9e15c09b18c7c3015bc659223736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e89a11da99e753e09b7b8b06d2ef5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c213afdf384e4c66a712de772326386738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabee0430c5f2cf6f472612e00ad299739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27892d9bd0545230c9080027bd8ff7b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd4524b64982e3b32ce2729018c140741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947da563419225aa0b67a9dfdb9a6fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c7aac6230b06a174595d03d8ebc8c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915208efc0736662a857a84ee59ed9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382d94be25b8dcd3617ee30fde9c18f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e72addc1563b96530b1eac1b74767746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180be5e235f7f62c7d8e90f5102c64c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde656531cb2818300849ff01aed914a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439feb72c816e88c18f4a03564feee5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373701d9fc8a48708d8b772448711dcd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3187e838dd94c7a3e701aa64f8ca3bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee65dec160cec6f2d50ea00a40fff7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67513064a69ef301030aaace3f5b0c29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00269b45f24d83e9e2c021f9375192754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e00f49660c298bbe7f4958ddef7a72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a968f4ee833872c9357539114b530a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e170177cb1a148ff185e073a102f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03955cdaa83cff209d6c29f205224d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ef05e173323d73b4344b28317f1e0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fc64b73760eb368571fbfe58b2ef91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9619af28302e4d457af8af9276796f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06e6714c062661ee928d737cd1f3873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c69f894f2e5d733b893c91079557434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5537da36b41cb64dbad7c7f95b18e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f02fe16f5b16d226286484a6c45ba06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7404527f0807f85f6d76fd7706d587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc8bd022e10341cf60d5346bd2fc378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550de2d5d5df3a6084b68da76542e34a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3b67ca4b816664222bf2c61f8d88010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afee6e46988b6aae7655c74a5a2b6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719719f1f28bc09d2910ef7a4e00739c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936bad8629da88157cfc4359da5a91913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8af86d164205f87b4ce8d9c3ea3d2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7992ca66e998cd453c8c056fc1a70b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08000457e61d0ee9528a81c45ca9ca1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1a1ab1aac3e8ed29f7afbfbb8f2c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69f3faf11b79a7c8b51decaf274f7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd50bdd68edaf005e392123202a1d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35339f785fb21d83084358b7ea2d30320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bcd38ad22efea2ea274823f4febe621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff924ae37b4c6da388a11660ff26c8e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976d65ac8fb8f253205a9c190e0ec1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13999a33db975f457fa7c426ff12c0ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf47f9dc75bcde2cf9e82c577e8b96b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9865b6bf8436b1a5c973c9ddef34626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177ecb46e002a17795e03db9c5d1e1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1230c5b2ffc6cb06f0caead59e0174a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ac4f9ca1b13de738cac2eb41d88f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fc2e2ff3059259a243690a8bacb6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d015fe29d267d41e747ed4dfefc3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e358d9e0fe329a040c87085be727e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c465c6316b5bc5c08dd7d8f02c00c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e4b9d67dd327fe4549adc33a8061b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5b342147f181f2786d1500e2adbd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e12c9c3991a96eba869293a5d4940736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d30cf253631768e8420360ef4aa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cee90fa055a1b939ea948d75a975738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f82004aa1d4b37ff400c66eac759a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e61dbb76ac6402f7b4aff79615c24240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89608df649e36d3e89e3bf9e548ab6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec9c9863888961576985fcfc8e2c1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c03f65e933391753b7af2ffff03c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105816b87c9cd1f5768cb3e6be1186844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d9f6c452d4210ad1ecf9ff771f7a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ac3c76043b673e6100fe4d2aeb13446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a3dea09d9f7999554b2dfa906e17a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8602df7eedc101911618e1d85afdf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd536767df99b8d27f6ff1a43de3cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d47054c69654c6034df4331db794150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c738eeb68ff784eda888887a18f5cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac0969b3ec38f82d127caa8a892c1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12d1d14fca0c6aa1e1c777fef1595f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934802b41f240e2a1ebea85ef1fb19f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14831ecdfc91ef94a3c25fbd2c158ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659372862cfaa09d84a5c8b013c66e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7c5b84efda729d59453dd11d5327257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dba0ea0810298e2696a5ca9fd016d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e267de0baf314eacc37b05a38e3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba04a4fe02e78274aefbb7121af4a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16ef0198a81c50ef47a5833338fce061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2938536b905829492a6c17d631edc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce74e71529079b6b0ff2ac8fc140963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c786ab2823835951be7833e8ad8f0a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2c171eaf885647345f404cb8c821565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539f5d64016f113a2e1929928cdb7dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbf676237493f0f394e8af6252257367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7680969662973c54a43240daa447d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fef2bcf13941ff266307a3af8aee069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4f1fab65c683c44411e6e6ef7670770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da4f019aab9bd1e839fed180e77a7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a654ac3e21f6132f3f12eb95ec5f2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd0bdf52c67036bb06442c256bba7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af453636b6719d23c1a6884278444174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bc6d0c8bc630482375d6ddec3c74c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d88ae74dfa9ffb5ad339287992fa576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b34f718bb99d09c393fbdc349c10377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58ed87796563c3371724463f72314778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8b784f8f7fe858241f201085c7e5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d32a5b10a216394bba418dbf58d11a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8652d4b022c82a8192aa2dd7f26e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c6531fb65f107e70870a58601dd3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beacd949a3fa45f9b860c03e60782e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bfc82beea60050fca978b0dad40e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae64872ede7239c402b3f5ee40e3b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2fb98d3beae189ce90b2c20bec5fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab675b858e5e57072ab9b62be13e7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6881de1e6262a1785b64fbecd8179c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b990db372fe87f17fa0943536df184f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164d1689ff1740f9813b83449defd1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289d14f037006d8df17fe8b1a9bb70191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1502019b013c9af3c4b3a2e1571cd8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5523835d93f8b6dc97468aa26fc0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74c180b8004480cdbe274722f01e5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c9c818afef4f294a792ed61874cc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0a8d42903f9cade0398dc055a7b1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e511e406ed78e1f77186becea0d3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9204e5f4fa27063bc41fa871e83719898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a0b7a8cbdb6599d70d5cc09ed349799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8657993a83cf719f038dfe13eff72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5d09a108d896432132c0df612b16f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfdd9d39619b9523f6dc83354f5d10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f9119bc85afce3b672fc4d759a19d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ee0a6838d0d5fd28bc0077cda6d59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c611493ddb57364c5f688377dd7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1661af633bd23aa7b985ecc384bdcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067856f2f53155208cdb0d47a91bd8fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db22d3a9dfefd7a57b644106dc8e1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409978bfdfacfd18ff1e40a82a08e08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8197e975494d427a2c6673c2631f0f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1415f10b11b7a6407427746848dffa8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4b0b7bea705d51c7924be8c44d91f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd8032200d22deb0204631f03f7cd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e696e8d53e3eee09239672b582e6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de555ea4581bcea2a1b2ff2e35bf22ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e820ed0e49a67d42a21b8b5e83c6bb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623545c7bfd6b425e4f0f4dc3faa5cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311fdef80033da41d3f1a9d367e6e30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc9cf36d670902ea007af2ff4cdaea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415385994429c403e87ddb05bd3eb1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d3dd78fc8d67481b19bf85609b795121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c0d5c1a0ddedc5e8757adc930d6a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8bbf127e6973e5c9afa535b0e3bca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57856d3f24c56c4ec95c0e59ad2196bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b67864d3006a8f3245e3441c6ca20f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a426d801b273b1cbec2aaba091f49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe721af4618e671555fb5b2972c4db5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882bc4d078916e881d51a8d2e7e0940128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dad185c6c91d4b26a2b5bca031f36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e313c0e08c617ce61f61c96bd9c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1ee705bc778e81039bd00cd2353b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555cd4eac764135c0838d012f5e101b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9abf9abdd8a643c347bcb9fb218f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c792ff9cd380bb806eb74a6e96ad0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e39c873e0a2211c9294e5aa7993d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1efb8002affb4d1bce24c08a6f70f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb78505d731d150ac8905ce58c0a1b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f118dda3d144e1877fa131a9c6cbb61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517ac085be988b69f2453b53c96e866139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e7a5166f3ceb3bf0201096dc07aeb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb46901d8ee592627aeb8236109ff89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde358a4864c15d1930e9b9124ac9bb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced4e7221f670481deb73d83f26e393143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db044123334ea75824c0a9959d9fddaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb185774e32988bc4d3ff77caed5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9206603cc565fa007b3432900fa5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2da432de82c3d604f78494b2010de9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595489722f0fe6ae72d51d2080babdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b1267b60bb9e445bfab52f5c0ec3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379e14fb04b68078266a755bee8a7be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb3d2dabbe56fd7bba72a4df349bce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012838610c37434aa5291762c9a7f8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b508d82e4bc987683e9bdd40dc3b11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7747376ed86017b99503915f858364154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7afbcc47bc778b2d78ccf72fb0b31b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adf61c708c4c57c600eb63252cbd23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c95a30e10dce3330dd3d981531855157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82004fa5b739cc917307d8f9b907bb0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facc4969ef535073ac254859437adc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0854c0005e5702091c65f4724418e5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86f15b893f3ae4c89ee9f771faeafe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93904bd5f98d08083d86b1a7623f299a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd89c76700de0aeb399412a1e3b0bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba4fd2ff2a1a8f423a1d4b4f16864e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4330b7cec294dc2eeefb1db323168165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10403ef00956ccd330ce16c2f9f4ce5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8701ea465efc6484e1121701433b024167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d76ed457540b78febce1425b5c3e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827a8019516bf67c4131fc33e1a6f93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf2b377ff03ce3f989702d879ce950170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79b56264b7b8a934323e58f3bbdcca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f331a555661e6be3280c3d773086b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302c05fae6a63c3ba6e49637210ffaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba64bc091ce73e670113ccff245bc02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25344d0ea877358a54275a72d7be8bc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390963c8597446aea3f6cbbf69db4f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16916010acc7bc1cd0e57148d9c71ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeb34e9804f800e275052413ebfe6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71ef0ec37d69380a23bf8695b41034179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8fe7708f98442c45794fe34f5b75a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eda1aeec6c3f056be6b64cee3f483b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb265ddccc13f5ba6f49c9583350fa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478a963665cb29e9226b8bd0f4bd33f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346685c89c7df4f3af4a0afc348b5a36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6b3928560f05cdab76e1c164aeed2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1732a8331379b2f1b1ea135ae666d03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e97d5efa8b48ad9b78edc561a54902187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a849c737df2dcc3f9ba456b929a01c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ca5a5061d9e6add5ca7fa08055cdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3b6874830a3483a8eb16a4b95d223190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeaa0d9f6d091aeceef5d23e588729191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6645f1f056fe0b2f72a61391d1973192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d338ae59b116e9d31c3fd7a4fefa02a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469c4487d22fd4529ad944d3a9b2954194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19682794355d681442ce72702580d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e7bbeb0a3b829c9a57cc1d0a9b283196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5511407573e96f5808ca7e1249bf41b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080745a6415db12dd928469a42edac88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5ac48a90aae758d594965e3cd77c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cb9456499bc298c6579db4edfbf6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e850e963ad67ce8c2c0994db8cdf26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a85138483ab9dda6b5a5eb17b2723c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af1dc634947e70ce50ee69034c9e02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca45671b69f462541864f6034af09ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3736516c1ffa07fe03dc6f29eb805c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a269a528218f2ec6ad8e2dbb536030b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c60fe5387a7fe34872f4377f621451207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750da2e6d049f14fcf5ca0851c8adb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1804951afaede29688b26a5c76a78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a7f651349b451eb0ed88d77e3366f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b43884af82c69101a1aa127225a146211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36304a027dff59f86a9196047ca6837f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e4c4162ea9b198ccb373c57827657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec6610fb862fffd5c141d5cd065eb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0987a7073e6cd7a0c498fc388c74b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3abb054938a1f77f2057fe513369c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc13401e4a6516a06658626625c9a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a5ba6bafbe97007f394b6f42da418218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7910ba4002169b535ef039722f7db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f255c2a237183c2a1f56df6e1138af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cdc83056964f5782cf0a20fc7b67f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ffbd92fc4f9076d84dfe76bbed331222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f9801211b42482a22732a4e66ac04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a71a41d4430c5a18286c6be19201c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d40888826e8a2098f1a91c2f22368225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13efdd19216c88e7f33451fb31dab4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852e4a81e04eb480125689f49b926ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd1d80c10f0d02fae050019e616665228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95880e9e7f989eacdd3294851ba4d8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a04883984bae891b6f9e1fb5281e34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce57238bf31aecd130ffc469830578231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722dea2f6623a0df3a45fac0516983a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84764453bc11f9812bae19360d7ea8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae6e4344450ca8bd1ac358a8295a91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5f684f8210666798d9683a74f323e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f20cd9060a4b8787fbeb41ac41f56c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f6d529990ae92cc3836fea0718747237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443951ca166cd8c9528765eb7c0cb54e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06c2c3ce7dac44f697cfcad10b285b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bfab854110843600389b53f86ec74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76176c6b87a3b7aac18170fc3823d136241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ebd8ac30619b5d891a96466d54431242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3d26ae1046786d3d10e8b93f76035243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d7f2d11e516a5b7eee0e6cb42b53a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6bdd013b7bc4b7673018075fb3a6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f855575767f2be548e2c9cf93ef19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd41d65a66a2bb79bc93aef457e960247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0c518cb785aae0dfba8cb12dc745248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d88f82b7b8f65d002c56c4b85d61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1cffefa968b6267b090dbc067c5a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32ba1711c74a4715015720f200f8ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08749e594f192ccaa2d2a5c590b57a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a390dc21237666b2e04e49f0ef7e1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fdb4c02c14aa1be74a8cd0f5892e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f073f38f1dcbe7dd688e26269997b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b85e8bb842a1346a89f85f7828619256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9083934b99b909c2d3e3dd4268fb9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131c2d6df542c1dc1c54c23de56e0e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0888f7658de976b9a307e740627cf8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8f32355f1efd57921438ae5d6fa11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d35c723e6aabcfd5863fee8465f91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e905d36ff873b3d1bc6759e326b19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2dfd23a139c93724397e2584ac073263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913c0142744a348cc9084bf88611f51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df99659dcd7d22d5106c04e103e55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0090fe547eec9043072327c274ea94a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aa7fb176d8e5e5229754c03a620c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595a1603c31fb1c65cbd78cb8a2be63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f694b22246894d74bc97050287401269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897959adc6b84e470429d3c9771ba2d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6730a9c31694d9858271b8406c2b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae72b1155e1e9e4331b4d8c2161e409272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8caa5e675dfe26d4404b30cc6cd23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfb549b4b68114d40ba5bcfcb2d621274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c3f8011d4a1c048bb0925daf4b6d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1ec10b6abdb9cb005cdbb9c463f9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d201163aabfc7b518c31be13fc3fd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1199547766a6803b3d3dd32705763278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5865b0d12ede241d28532e4acc3dd7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44398665272177a2ee7968133a0cc64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fee454d4b283be165e1f40b5d00e80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec3db421c13c9e08e8dc94057fe42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0265ac73682007a97fab06100553c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697b538758816663b01c8a521a564e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fcaa1db271dc315ada910afece180285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350afe99240cc55d3be6f01e2070c47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd21794e1c1c45865990977c1f844d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e240a60465bed84f4f791c648a4d183288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca9d38d397262fbeb809647c7440a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635aedc487dad956d5e0320a41d89d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a1c129a75b55ebc7131f8f0a050e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5aa7dc342843dbaa180eca476806f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30616ee15f893e029919e821861599ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d132b233a9ad4e7b99c564d86f396d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af9333c5ec1ce0ec505d5394709e2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41607fb8a5ee280945da97c806503d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fafe71cbcf76d8d4e46a95cfef3e85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ac262c65cf82b93832aa6d20821f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471651c418b3bd7925da67551528f9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d7d8cf491cebf376bff8f0671917c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafbbb2b290c5fb0a609c81cd6686c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a445e0990ad066b7290682032ccdc4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1657bf30de9c099d48cbb241d30eff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837da9b08df7339ee6294466ec2521f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864e8d37f6acac8ddc5dfd810e6fb22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63bff9626909e9aba7a30ae4d9856c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caafc7d8120817bbe0a698ddecc1f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87792774c18c6468e3fde829de16f6ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feaccd6575ef8633ded36255151568309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1ece7baa3ba4b710a9f53ee266ee3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2adbc4fc0e1cc0b753d6997025584311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462181d688851086d6c5cbc88c664aec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904418f1d8f2fc8055b84e07dfffded313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321575cd6ff48e2b4caaf9768482f7b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cee963a916991025d72588a9ffea95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37c7983e6f6843c59625c41f99bffd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fdd5a767f50fe507c2bdae04ece01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b3d29bc25d882511a97531e8bda76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e14da59d32490566a093d4e71d351319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b5a17a779678e71b417a81696fc79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7181c0fb4d562efb183db54aa2a4722321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72b6248aca4ed6ca75864f02771736322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147239f106659d4709d0bb30d8089111323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ecdd4c19e2a49b8dbd1ace3607500324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95084a91ac19855aa4417a9efecb31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd04fbcfef457e6d102603b4f4c751a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e556f5cd595d9b981825de8813926327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f860254909ce3c4a5985be0e98e354f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489f30d5660ed6ec28bbfc908b505c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b723ed6d2c40d5dfba6f2936cf704f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588e3a527342de7627ebc61f6786bab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb37784fd15537772a0caec7df828bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d8bae0aa295bcab2451d7a828df43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad1b16767b1d3b0762be0e2ab4ef14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9371a3832adfdd555d736c573071ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bb0a4f648338460cd08493907f609336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e519c6593590d5c55eaa7de2e6953337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d7c44b6e39a84473cf5e48b8180da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1396bcae10227f61968358998651480339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf8b69975c03fee92b5b573d3896fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ca9e48184e2d88a3fee85705a637e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598845039546b3883eebbf3a18a52155342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971462a5777d85949027017f268c4d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78149cfe87c56754f47ab0c0885b2430344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c99bad2c809c4e4805ad126e59970345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98c950ffbf1a983874eb43a8bac6b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20335c99ef834e1dc49d3a15d0acd755347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a257bd5d458fe444ae9de4ff0f1b961348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc659d9a233b2b4094e6c6e0cd0f57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6038eec188aff4e9eb298fece361bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca500258d5f871482688a3d13839393351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb944f38c88feb92c037ab65bc8f83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007ecd228498149beaa7f08799dba05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aceee564f29763e394202253a3267354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10d088db02c10afeac4e85868b5990355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9fa16920e22d7fba2d81cbc29a951356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50667881924bf710af2d2e45fed6dedd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0763a4186c79f8491a1c0b61e85dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73280fdd326a6d758d8600b02dd325f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c18b4b9946cb67b06a17fcfe75a96b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bcf47be6687e889eeececd8f3fbf4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06770143672edf8c159c2779f048d85362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61516727759e7331b260a7f13303cdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cc34c3dfe399bf6b6a72a2f897324364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e0b57f5343c0879922719f6fb976e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bceb41eec0f91c4463ae48bd5d1ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8672de8ff6607568168a8f395561495367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425f3b6e367efac99a8dd4fb711d4c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b195d32fcae121b2e1d3f41ff3c8c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39a4b2d4b036686640b7955cb45b9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e7968405e07e3c3f5a5615839e07b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554637acf1035f7cda43f937f5154c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66834f9791c89eb69d9f8523cfb70d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82cab0ba72faed728f9e445c654ca3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972196ac8ae96c7ea88bbf053a42de9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d1d128d4e1c020ae4752320867c35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c31e42c165ad7a0a75b588870deaa5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0811cd934e1a37e572a2be320d9d18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593e357b1cc22cbe91e6a00fd6be28e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b447af5051f9df3135229a86b46873a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62e85192a639781f079a0a0f60a908381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a84b2f52c2633987cb47b76a8d86ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653a466f462eb48bc878a75ee6f5877383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc670c26f8be01dde2bfaa5b199aafd8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c501b2e8b16f7b3298fb198af07add385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0259fe9908636be7d2b4d9382d88ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf6b5c8a1a599c540d6553cdd024bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f646a5f55bf2b8c3b3390d958d840d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745710ee9de8f386f70023f2af9be93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5794a91be5184b65fe4a9604c0e5f7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabaf736f0b92ab964706fc6009ac92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39a96c8062ecbb6606274187d34241392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e0412492fd5e4ea30b84fc6d9f433393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658def5e5e5cd2de2dd22ab4a0af49e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b472ead10822e3f0c9968223d1eb1cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3028685e9c3b5bc7902bdb02f9048396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8277c7f64b339d427d34007c3f972cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0fad39312cb7f5e1395a9db5bfb2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c1e7b7424006ff2d99c141759f06b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410001b4b2ff4ee45ccc56c6b3012874400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef32adc30fcd910a7a08e140d49ef5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dd88a8c92ed2d584c2d0e21d870ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1fe76e4b49eb4a68c793434163de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe1499cd506a450f412206677050c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc1b111d370e5a8251c6140ae3453f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90f49733f6b0f28a7195f1db936250406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8bb1e1907386fdd53d77f1117a49d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57110b11a7193880a98653efffff95f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b453224ef2d705c30829259395fcc33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c98b118fe188a4ad2691b28674d2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15434b749f47ecb84750a9e3e4281e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42b7a967885cf056baf076c1145cec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1db7f6a124be08b700cdfaedc4f5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcb83cc08b32dd7aa2784291b7a757414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3db2f950b59012a790fcfb05cf669415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae3b9a7e7531dae91a7112bb8a5ff5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea19e29d7c7780f8bd140769e4da057417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e23096f6f0b7c25dbc9b700b564f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97745ca8cdfbc229ff9a9e3b7c4d85c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85435a6d77c49a26e9841004f5d5bc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5844b34f1535a191dca90f5a26cba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8777738eb729e58357b52e79f1c1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda8318813ef8b5981c71e983ec2dc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c91ddb01365b8e8d88f203007bbdf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbe7dd27434cebb57615240162cefd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc63230572c3d21872e069e56e275d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ebb7dd4f57586a2511379bcc7a66f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af554aff5551cbc592b53bf8fd3e058428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3a31af83915b856d14ea32786ec67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36793050404c90644d01ef8d5fa2f3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df071696c27f1bd8e78e379c117c46d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51794bfd489798cc9e153b0c4f97865e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfba71dfc6c1f7bcbe6f33ab372c36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6425e37017ea3aa633f55e3241bca02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df9c8bc9d1f517ed37141a4d89cded435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5000966c1960ddba7a43e5302cff9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644108d86bda5a376511f8b7dba0ee57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499114cdf68722f5855cb863dee1402438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf4862a22c97b7518e3413bd594a00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb63715ed4e68bef3e3e7cb7eb18b83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814f8f8d09e4414a4b0eb067444ade1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673c02028cc5b82169f3c8fadd08287442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70f5698974275efc27f8932656ca8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c75864d2ce1ed08566e8b13c57057444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e75bd9076b313a1f225f66779013a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90230da98d4bb52af1504604ed843c12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4698c116fe5d423463f0cb2e1b4b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848a02c3d29c532590053f89ca358d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2405381b1717dab8f83bbb2c1296d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaa22443491eab49ff4796a8f8c3f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8c66d66e61e9647b98b04bfe81ebe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f3704dbebc19caea1d0aab5f30b37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0673bb6bebc6b7a2a12149e0755a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deddb99a2e77e8e4c26c64f547c7ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fb286bedad244684d29715c06c339455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ec518c2863fa34a35b4005214c3c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299048ed89263c18b53a8a7b7b951756457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34593c82d4a870cf6e6ac7378c1cf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0fe69ac0d72833bc5466ec33d7983459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3beea41de037971d576715bc95e0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5664b5e3c2b44a91888b3f52840eccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763c37669f6eab93140982533c82ff6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784761436f2c302761bcf8b917184cdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80026a90af911c613b9c2d11094150b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3086d51830b332d6b32d973c18e7f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfac7aa8f94111a4cf768c8d8b517f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28485fe03ea08a06bda8617f498b42d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f458010d18a8e9c3a3cffaf3ab4a19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb04ee7f5e03bf48b10877423eb5f85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946d3bb9d7f8fb1577467396dce9d89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282d96019875094eef61c162782aff5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3baef5113242feef38c874baf5c8a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c471ed3437a73e5131db7aeca4b897c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552286e6f248ce7a0d60a4ac03811b9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d1802771b02148af4b5722f21d844475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89175a8f4e4d630fb4aa70740ddd53c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0a4900a326c596363c6d0c7163188477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77d346bf28637f8c269def491fd3b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d92ff3688cbdbec399027d2bb9a4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655049abdce6858ad3478c372dce48b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba92c0ca01701a3494c31290ddabf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021967a810bc54f26cf8d25e716a5a4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6b8e55e4b9f124fdb152867eb290483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcccbdab0a2593bce0fc72e60a0c18a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e09f0f3191a7a300fbb3a65a2bdb25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17388f447d91f35de8768b1e9fe13a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f035e8be2b8a431c89d9062acc69956487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effccab08386bec5a9970ab538d3409488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371cbc84b25ba252108713eccc72df3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac0f1af9ebde14c2882011e315f918490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c0153f9004b13d8ff3a94a4be757d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08044b49ba0eefa6083e8b9cb6f0080a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce08dd5f314f94db8ac83c5eb8d9f58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec503634353f5601043a8efd9b45b7d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b8e69e4dac8ae265fac55f6fe8281495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9da11ff5cfe76c00727ddab49af788496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9609e338c42233bb8fcb58d56ad1dd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e2969cf3777cc79a18eaead65d431498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0b7549bbd65d57685781ce9fdaad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db38e91d24e73f650013098626ba71e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b69515420ae44d83bf02598cc967a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dbfcb9f362454f4a149027a35824e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7139d0a90f3445db8a371584649e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4d85fadefccc949d27ccdc9788176504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c012b153b47b64eb3b9b4c47d18a6ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0620578f2408ffe9e6963d3f93bd4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3544016399843b2a15a2c0a086e603507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ebc1520a8aabc84f3abff1b4366fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161be578d5fd62a39643c5b9a1681df5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b737747f0848dcdf9e4ff099913e43a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21df433c8926b86db053507f3e96cf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b08a1dc5176c2218f892e226cb07e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd8772c142179259cdd816d40ea8ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b3402e8eb97c17a1a77795476c9c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29f5f2e15a37623f91d56e1f257d50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e34b4a6d3a9c897e3f55ea77b6c2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fb7891c96ccec89f4b1e0ea928979517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2bb13ca746c0ae641538427d8fa51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ed108d5a40157dc8cb89e15a05305519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc97addb4bccf4d77e92240a2e1b99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d39a90291ff1026bd0819e425b95f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ff2b8f06b50d8cd493ee754f325f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc178285f80dde278870a74e63be52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd39606bdfe47a19bfa930c7eb9a5f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa660b8afa286609e3b5373b83eeec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cc8f7a3f1193df16d33d3a938b2f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed0d63543beb4054b64b889e94ee34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858a58ae28dbdf07eb4e5e47b6d2d58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbbb82ba6b424939ed87347171142b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ba357183f2df5eec5eb19d472f4da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb078f4c7fbedef1a696e7dc85b045531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e45f4b230d3478d93b50df87dbeeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fa6d2932b9e480a9646d73453f445533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c856b43558ec6f9480521d757eac72d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77d1250c2ded3ffd576bdeffe79aab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddc79e4bac108f8dfed29abbb447cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03256930d83df114834b6ca00c3f0585537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f2be5db4e88b2b4d17b08f914ef25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0b246b246095ea1e4561b9959fcef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde91492e7f0f3d1e555d0067324a5ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd3a869436bd1a8945c625db709e98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f85215480667523ec86108bc5cf77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481c9c773e9e905d56286f47139f0f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d7c70cb6467e36b8740c97f00f65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df1fa65e29322f7c6b128113188545545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27de7c770cb55902893a64a78173cbc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501cd356261b2f38ed7a96add3f13c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69573defad7576d3851be60c29cf5bd4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612751734e7459d56bfcc9d9d3b94cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18b06dadcbb75d248a9569277ea31e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984a5339c78b208cbe22e14a61a810a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db1c23f4fcb5a5a0368618fb3b68eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9290c2205cb5ab4306aa225af8d4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d208e50af37892da55cbbc81463fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac231010ada4f3db198dcedd5c0313fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f8935cfab26e3215a1c84020ef75c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a167fa2d8c8c8afe74abfdb45efd059557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385431ab0c795041e2a4c77f2008d481558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6503c4337472f126e6ecaccbf0b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dbd01966bf09b1cc1f00e68448bc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9259703c6130e9ce449bd88595356c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b007caef9acc5ca3d620ae8bc0df53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d255a93cb8d908ab65f1338222c0d3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979f8c056ce9396d0ad25244d92b2b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b93a59d352ece8817026e1ab13d6c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b12b1170aa0a429eae938e06d86f5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f421c736e21649c19189d2e6db213567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4debac09ed669fc069a89c5c4ad22ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c1bb6ea8456becea2fd564eceb418569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a83299954b8150dd61dc43b08248570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b4e871559cf6e41454806456c3e7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28a91420408d28115fce6408b80957572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f6b424d5be15853589bdc54725b71573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba12c560f9b13d517c74d201c0de84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37eaf1c0abca8e298244a83ca5be21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842124d7068971c1bd622bf119fdb04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d6e28ef778fa64a61d799564bea7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d141c1a00e0a425f5252625764adffb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e25f04a53bc793f3d80fe79b2f430b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e968eb749033c051a4ad0d2ad85ef6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26c87cca10be93c365aed8a64f061c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356e456832c4171114e09b35ae69661582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398106b64bcf5a556b84e7dfe5f876b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b3ee47127bf5e32e928fbf15ba7ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83ea6a22952ebda8740feef47cd4e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a002693c261524fc52fecfb3a0f8222586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59397171c0762a235b8f0a139aa669e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe105802fb3381f408c4aec022f5be63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3babfa7d14b8c7396ae5d19ea9d59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c56e6329d89d7a8df2175b4aca22f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b83f1041fee63a38f039f86dae2a08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b3e20fec7c2d7401929913dcd44ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243413c3cc3ca88f3454efbe9f72b964593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8440aff59827f3e47e63557ea2fa6ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9842ecf7142565af24e057d3e47f1ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93993c1655075c7a6005f7deb54d9415596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e76595919ce5a5b964534318972c35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cde3a952f672b1de8845f2c345c9e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93405eabb072d28d982b275b219fe3c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5017190574d2b0ad18f07330ebbee79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d8decd3acb66a9d0b99fcc3a24883601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2cccf761c297fe7a82088e1bea422602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c1b7d904df9fabc662722347a0645603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f0f554e9ed7c692b52da0adb85602604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c9b4de8b07085137e45e7bb1b67d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc4ef92efa4a719998616780c2befb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef246dff0dc10a4596b6c51ae8d911a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558dac16131060c22dc8ac4878ff30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d8c2dc411f9da1f5b0140bcd4a49b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a48c7b366b920c89165955d8939ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22156e65ae27f297f926de56e52446611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f68dc34f02074068b5e7406edce7e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e5ddeff46b45ba87e30f4f709a5d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4bf01c4541e8c822cf7c4397a73d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb7d986394cd1f873a1f44ab6ff6e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8743b7f6040f0d7257628c51db3d08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37772308ad6aecbe1cd7d5659f1ed0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8066376f392b08e90713bdf5ba8968618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4d3f7718bb50b6ca08d5e721ed960619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30726e252c780268240efe702bfa1f56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf7bf6b99b68d6501d3faa151e6dc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829dfe3e643b16b6fb3f22c808f18c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2c7335f0d2d7fa02519679d8787c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac86f6b7281cb335e3206107121e916624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6de2ee47c7afac79b0f3e344dd6c83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b940d5ed115f1acf45096812f0fd34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5290381391ddefccd851d8b41b9c56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e92012ad7278168ba830c8656de6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216ac5c6d1b50113c837e0691819c59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d5e2957b992a04dcc7c70990470da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b466d0ade755638e639a3f6574be24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d0e8e2c48307817149968f0fadaac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382e8891290fa4bb70193abe0a1e194633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832855f435a26236636fe87ba30e4413634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf367b30ebacaff89ed59889492bfd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3af47713c50730e13d35603ecf137e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5450faa01e5eaa081b9c4697b254cfd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45957e0b2421ace073dd8b70e72d0b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181211d6134221093106c7748759b7fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5797ad3ab014521a335130b8f5c2fea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e99f4cf7fb62600b5259c5fa063e8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa541feb35e9a21880ce068cd5f284642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c335665c02590fb3101aa0013dae98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b5bb45a95af82fe30948d22cc0602644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68df8c2ec8667e0127a98f7249533e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8fa384fa7cfee99f38359cfd2bf16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac66b1be0203b99d8c34f8c6f117126647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa40cdaa861917c05491612846a7ce0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb4511bcd6069f58e76e7289705594649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102da8c25a1506b5d429d16104b2ad52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8c0d2292985478a838279ad95f1cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162a9f8dee175c38788ba65c4724a08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697ebb40046a81830ae015ad8bd81fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ecd0b73411c83b5665c745b29d298654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035b871111928d3f53797e146a298e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a75464725379ace384d1ae6148fea3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9c8a1cb6e8d11e23b3296ae7e6731657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70b872dc2de0cdef2bd170391bd436658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ffa54566cd9ee707ee51e7815b39e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39426c441c5280a06e1307043e6b0390660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ebc4086dc4afa68d390dd1d7ba7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffc0d19f5621372c921ffb2d763009662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a71f3ab25df199522e1e5ae196c87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b77983d159044834b8005707f7686664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96a13c592e1b02306a31b3a25e64e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e57dab8fc482683b58d2a3de1032b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a49fb8c9913a249d20b08d2754920667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419127608a51b9f184d9263a218534bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cb237c464d0d61d5e908cf062db4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb816a4ab6d458591715284fd4ca13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bde340740863d862798e2aa98d6d4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35585e850a477c55ea53deb388da92bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e547a02e5f4db3aff35479c9ee29ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c2e48b261e0ee9b1447e95f9103e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0225bdbf67cfc122cdebc652871743675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e9dc19c4ad1b96a44d1f436374ea8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c7afda8496e62b6e54955b5eb863d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72064c17eddd3a5db9dbdce2bd580bb0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4c7e686b80bada0eee6a1f2717e22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcf8e47964cc8ca6c5fbf46b67fdc8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ab2b1c0be434dfb64d78a94bfe035681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899249bcd85b2f9a1316134b2265c7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4930a0dc86c9ae56a80c4ff2c7f0e31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eb86a656f7766abe9062b595ba341684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e64a316b9a97128434b5ce30da9d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa55899acc92639ff8f5a7643d12fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125b77cd909c2b67996876fa04d3a65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976468515212c88688382222988f9573688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d57756e459cac360e90b0839809ed3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1db36e82942b724e6c87ec7d14921690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1f10c0970b5b4ac924c92c67e72d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7322155ab83d6036ffc03d48213088692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308ced301ec7568207c905797ce9461693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfbc6c9b864c56c26b4094ee4cc4ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5f80406d699d98c5c50171960c24b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781addbc0861d1b5144744cc454d00cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2baeb7c93b697f32be0685339aa7e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f6e498fa9be82b06f5cae80766618698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55d84ff2770b472307e87cb7fedcc5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455269b970120ba5f4b5ca8055d81412700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d364824fab87fdeb1697cbcdc50b8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef043b1bf9bb5f9164d2199d675a8b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063137b6bd38ccb52fce909c3db3d88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f52ff92c68cc960ed73324a2163c29704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8f3ca6238d148ea3a40546043be9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcf21bc8b4f3e32cb598e9cd414415706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929881e5ea50768208090e1c467cc3d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe065c31cd525756dccc1ae8c6f346708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde001de2a57049976f501203bb4d792709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92861d9662fa5d3e8c11087f0c5afb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e370e4aa33cc07a3875030939f7f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2b39d0c5fd0600b980e0c1b65b25e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dc8c3d2916ff565d10534aa161623713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fb13811d37808c83a0d6871b3d9d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9958ac5de83863b4a609f3844b6f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370750420a484496fd3a418a0a30d0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cfa83446610a55340e2a258c22d90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591f00dda01449af09cf09e5c2ceae7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca1bed36c9217a06be79cf2440ed29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294c1edada76c0d186a867c04eee95c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e367cd38d768989905ce4b8fb1977721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c9931a834f5fc7fdbbb2c5dfc2218722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55839dc824c90839f99e931eecf081723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818a44fa8448c4ecdfbfb0c9d248527724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad34dcb1fb77b7beaf128a0f7f750e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176eee930fca4c335960f261c53225c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9af677d38af65fca954c0f13e337f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b59fc45f764b37f864438ccfe056728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9491dad8ddb355a68311225391d72b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d276bddc7ec2789f04522962b48f4e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42851dbf34f6ee7d93cd941d3ac272731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912f112156bf186f7d91879dabd6b02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed355215d6fba1aa8f41d8fffa9cfb7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b90ddae8c6bf64a92533b986dd284734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaa463f08722943a0ac941afdf32ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c3f179cb1e3ad22fcc9426bee83f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675307184de376ef2ecfb326ee93453737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25895e5530b8693c66c7c5ed22422fb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f340227d62f50682472994336b42cff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fa0cab11f29feaf07f3bef1d9e24f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78eb9b0ba80c25b9a0cf72ec29c00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8a68c4260794e4f77b6d267eeee62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f7db90c206984ea5b1dbfea424d79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868fff4c4b2f2cf8286175d6abfd2d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd37bd5dd5c2e8c6ba33de94545dad1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28441770accfa715f83bd440590cdfa9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753983d63f9be2161a02259c38c4c905747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5a2a88013fc2c5b4f54a9181dd28f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221029803ba170f2e36eadb97b4a2a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b829d3226c20476de225f7c16ffd29c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3b5a49434c6e24d1356341b755204751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd97e26e17801d4a99310ecb9913113752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e29fa7840f722e20f3200433a90740753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4d48e4b0a3e1a36309f9fff46b05c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef952aae3e33f8ded86a637056bb33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aa6f5d5e59644bc296f2452874ccf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bec2b3d35b128eaaa3de845b0679e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfa72d5731591bbc94ec62f70c6117758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e71c13900db89b106317cf2d080c16759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>