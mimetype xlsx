--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaed7dbf59cd6b7eacb0888c4bddd4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa06235deb9771b68afbe87b5eb8a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34497b96beab4d649ec60a4999c3bc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c284317cb32a0a78d189febed4ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aa1d5e3738542dfd4dc0b6e3dd2a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eff52f50a66325bb93231dbb25beed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44d9347916b5325b6519676f7353607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93673b75d4b60ed6c50c111d533e0ef48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4692da487525658d5eba35933c186d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c74777ae1ef500c713bfbfa2b4b7d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20ae706636fb29e6168f0b6a58257211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85decb20266cc2f310e2d0538be689e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2deb9a39e271ff7854a704a147c9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265ee320647af9ae1b5aea8b26813b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb780c255cc6a1f59aeecde3d25b7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef196a2327596e7dc49c9108e773a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900b7f1ab1e4bf31ccd9ac1c68e8f0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80e47a68cb8f27bc2f2010ed98853a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdc4d3e5f2577f4227a694a935182b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a72f433aaa2a74dab9e310d71695d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d58afbc94bbca11ef529057dff643d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff0986d5e854ac675f52bf56c6026f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142b934add199ecfcc93d4bbf133cb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b12bd589593166c712c9ead4860cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb568bdc4c0a7641292a4abe8e0dcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa546208646c921a460081e1283fe826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99077b5158038f52dab38f964a4769627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5f998f9356758324102e419612e3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1863ed35f36a37d28df9131dc83f7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2967a6749e85583d21721af82a0a5e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819e2fd3b692be87d4485ca7b9c327531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabb4a4f3157d70ea2274aff888c50032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73293b1e425169f1dcecbd2681be2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa19865253638b1b46a8396d568fe2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263a2401ee16f1b788a47ebffa4e68335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365dd41f688d803f960df047ca9b4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673e87342e2833eb855bdb5c8d9d2c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c88d1df5287090651dd2c696d68efb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce510987866a7cc5d39af0aabaae7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caed6859cdf505566ab6b3009e8a9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ae8db0d064ee6de2d81e08b61a0f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e409150a75beeefd30d6a7554e50c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038561a83d70f6623ac00934a05a8a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3270d18547ce9ea0d0dff6fad25a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe77dd9b51196a78a20ad6d277d8ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c861fed529dcc29b334f52c26e5c6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b159d5879ac333649382539832322b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55f958694d02980cb721d051d1cb9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da135bee9913fe73ceea600d03893149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5a0cc3015c4490c946682181781dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16befb068fe06860edec8a6508b5d87151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461800f02b91a0900cddb586672547b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc2aa093895d9747e1fb0a3d1bbb5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73028f8864d5d59a86d5736c5bd7d5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bb1b2bae380ec357872279ac053a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3229dd18cb33b9a4b7367bbccddb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f009a87a83a25352ae16b8d525521f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a68c2a0062523aaf4981eea5716d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9a90e9f8577ef3e4999c7d9b2afaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f43d11f226f4658462154ac85a51660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807f49f1f73a5430cf8c2f4aa67c80e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b73c833ec468c0bde0da00678f664862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f503162af61af1323757c22cd40de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27affdee47087a1fb415bd78e4adba1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c8536ea624fb60a1c2891269d930a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa046b8b74de782da1f742df3bff127766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d228f0d26a0e8232f817e0056cc4f8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4a4a38ba70a11497a3e4a7ffc2f4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe36b2f859f72e3147503389d470f4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c483bf39ef99f9631223647938a3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba419bba9f8c539c935da7e336c25d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d12a5a5b31d3c3b4409953a279d45472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ac3fdbb35538ff26809a900e142d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01bec95139906abe3d5f7b1b7bbab374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a6635748e7b1f3c0714dad3b05f9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112eac8b27020136af67f779f54656876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f6f7515ebfbf5d97af8220ee9a7f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c6cb75296fe860d2d5d39a232911378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dcff52b27cd3498ef7d02fa60626679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dbad93c09668e252f39e79754b8bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dace8eea639b1c977c428af041057181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52611728773a9c00ef6ba3daad4e7cac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db33ed14506b617aab8f26d8ebf38783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c5434076e0a1fb2d84ae7803ef99584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dff2fad00c2f01508653dfabc0bcae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df99488a4118b322267c240e516cb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118c57f8bc76eda6e296c02adc9eda087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc969430585a08b52ed736d153e04b8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfeaec558181fcb24192ea80ace11989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4916d53962275f3abd96f1bc78a5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd944595cd670ac5cb0e7cd190cc3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d6dbc7491a27ee182e79d92660c5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65b0e1ace39f851cb97a130cf4479493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82432b5f4fbdf8a1e65e9ddae0a9e86e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c519ded4ba3b59f820c3b587070bed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a496e0243a4bce35a3f41ebbd565896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9568b1453a20c34c16d9e85a45c5d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c0527875444fd5f07a40df4477f4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eee3d9acaab27a37c5a44cde75c4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80b384740b49719dd35c5357060c6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57261e66136b668c04c06a00db7e788101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd5823b1ff983e5fac11b736295c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cfaaf7ac4eb99091f1fd99974c8a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595f5e4bfc2051b24f91f005f7d1599104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce74b2ea9b482eb219b7f41a817d769105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5454977217143134f813f5b1e636cb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dcf0221f65583d3eb14e6da8b3210107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dd6e1ffef5fa4ad940532ebd518f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba621a3b2fc8a0f30cd86c75c846ebf9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0fe75e0465b28fb2c3f2e1d8762d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709ab67ab97e4691225a85e8ca663a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255a1f9a7f176b722860d4f0921220e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad9c50ed3d8a61dd5a6aa4a64b9da0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500de9525d8bb7b54eba5322d6ac6ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b07f937656e168c9515e5bacf0d5ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea7e41a3f3c043c16e0ed65049e9f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1be726279ca5abaefbcc1218cf188117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731279cebd7ef440d7d2e8c6a7ce64a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3828b98da2e439bad5bb6d593af3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef56cfa5a3cb09e1cd8fef0904ceba1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a160cee6ec59b9230926c1b35e904121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae864958e5e2ac05f47b8fbcf3bd5a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1b4a6f07fba65c986d70d09cf6c32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecd1fa2728dabdc5e3bbb7a0276018124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf1089e0da9abb53f79d7fad421f4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb57493ee629095a581e6469a7f5a1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472abed0592a0744ddd0ce61413302e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7a34b14c908b2b2090fa00abb2861128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d843d557a2af3cbaecc68a759c0925f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340190bc1851ed14322107906f05a699130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158044e33dbf0c51aeec1647502bec1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b1fbaada6cdab8d8ad8acd7f56a3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a7190d99001ba86ac021b11e3a105133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec49bb237aa37c20932b1c98431ff1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4047ae094d06dcde13b1e46134b485135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6def25604bda6e1715239fb52f97623136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bd8f0fdd9278108d360fee00aef75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb5ad1b2df49e2e6208fbf508c7dae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772b65a6b3be46c1cd340da7cc5d793139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2b60b5b442209dc3284d6d56f58af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c93e32e1c76b1545612a58f3e1643141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ce807d3b3d8434521827a3743bf2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afebc1808454c96c89a0c950f5ea46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48879941fe4656846dfc25dace202ac0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77a11a1a6049913aacc4db931c953d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad223931edc56a661f7b0ae7ab158ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ab91ad3ac7839f26639f6b09c3fda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60597c533ad8e6445bbef3daf0c5edcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f676eb68295508a479d8ee07c5564f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9ff67a4460702efddc2a5f610d56d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf62b2e2edde3bf86e37c531bca837151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad312be6be8cf9bcddd03db8e1ecea7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b67b5fc6120ff8147410315cdbb269153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e36afc70dccc790e1ec09dc1c6239d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e3ea57e47314619205fe8772f4a0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d1df3b2f2d8d90a938d15a3c6b314156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8fd456fc72c667376f6f7249b4e73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcfca813374e67a82b13afc85150cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a0e9d2b2daf215f4daab2c4682aec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31164f7cbbffc4670ce23c71155c6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bc232233127e975ee5802690f59fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63450d9291541214c2a6a5bb3b31c9cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80726f516f1c873c4a9ad8624e93f42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4ae0a568ea7980e637bdee3521b6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d95a59113ab312593be5a3f6b978c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d679e70845f042b90ceb0d9ab4dfff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78220d39100b90e6855493ed2f1d6f54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65fd55153a8ce0e16a172d006ef01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e5ab98f40c3c325d9f411989fd23d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544d8f55229e8f7140dd53e328781be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5765e92d13ce3663e6b72b8cc784a07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7dded61ea0b61ea9b463cd882c98b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13110a766669f6c6b2a5ed7655ad058173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b633300732ce0c157d33f34289bee3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdc33eca4269f600cc9f1b059b54e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb81e34add2b49d57511e56fabcb7ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa913140c9d4e465a87714dd322918b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34e6414f5f8561443399c6e8620c85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d672331ed5402efa9514284655abb9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0c1e80d0d5800b6d4e393f97e6f74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1f58b636752ea58108237a82896db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf516430ef90c874d35482780e7bd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e30adc9e0263ef6594eec859a2c64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35670ac3d71631413db22aeb299dfe76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e62d6af65327dff900b225ff9cb067185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee05bce0c6458ddc44ad93abd2c332186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacd118e3e6f143fd27ebc7689097f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f367e36242074eb04763db2ec475a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a35c313269e4a8deb4a08e563f630189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d8c38152ea50bb5fba496d18926eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d203bf922490645b2458330ee6562191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a01fab6bc0376eed21b2583f1b8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21253bb0c2ee99a90d77c6c1a749609193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cd70b1934b4037017a8f2386316c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb97fd01afeb57fbf4454bd10416827195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e0c30855f7cae4d3943caf9ff56a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894f24dadad8e8c17bb0b9f110e95ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4ce6e80e2b205f8e7eab57cffd0e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8be321c27cbb0bffdd7640477cef5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b3ea983b01a9c92b6f7c94614ba66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52591a1e0424c112fa7fa03e64c90a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059d6391f116a93dfd6286149e0138202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4f339fc6657f86c4eb863365d3a89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466c734e44c46a746ca33b551e4c417204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd929709558a4c0ee5f9dc0558590da7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04332b0e59f17012a2b85ffffb79e213206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e16e322dfcbbf08351ad764128717207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1c3bd8cb335bc9c06f44daaa95eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d0638381204ecf484f2ba1a266f82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e1df70d02a1f2567cc977ef077c4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b53441e5b8a873a72f4d8098098e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dac50cd7d604d9046d92444fd2a1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db6a93dd99ce29e0c6bee7e09f204b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b317b14d0d0874a370b5fddbba0e469214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ab1aa2f292d39f371279291f0ee30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d125eee0a311cd151fc84448f4d5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef95134142941a1e254bcae2f9de1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba7db4fd94d0ec408b57e1f9334cf9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241c4a482fee7aad2ba07a89ac5b2ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af44699e2ec11620d10aa899568f63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1706be2d0e197946a4109e35ef5ca99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341d73cf91ba0a499a8709706899a94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671c089aa5cd63f81ff0449b8577a01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dd62802747681922fe00828a3cd86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce8ab0ef32218eb2176855a75c2fc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab45099841be647d6944dc416b6614226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752cdf906c4e1fa67658e4fef8f0eaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a6edadc206790b7272d63b7648cd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633777df9d0cd9c3c41e82c4a43b7dc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0744a292901712873967b3efed6ab3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683eeda709ffa3c6bdab519721a65a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2e5059141923c5694faec167e0082232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dce2d2f1c0854fa9481d1af1f0a867233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4eee71e2ada0b1a8711d2ec8de441234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cf7eb39aebce05811bf5ea5e215fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5b339be6baf686443dd1a7aec1f10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf27ada4b753c18d22eb8fbf51d63b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314ed3258d019ae84ae643a14d2f48f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab579b2039b131c9a91785dcedd698ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01d759e0b2894f60cca2bd6c2c209b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7d90860a33e119882c174223608aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28957e9b86a9414b2f3891a6ccb41c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b43e890b7c16e71a1413a86c66121243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894fca97cd099abab243156ccbbad7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e31096101eed95154c47e7b049fd21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220be831d649447bd02233649d17715246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b609df94c0f0a7f839255e71f7eb21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf11ed441d9245b451da2986652c29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ecb6a1c1c54830addd7dea7c1fffe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f470900952aa1e8e03c9a3a221de485250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00ec4430057beb9b50f6ba605ac2d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359b3b992aebf98664f5457afe7533e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab9bb9f3ab35356c559f66bd2564b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a2edbdb18a890e92d0f47a911bc26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2380b0786f1a9eefba2e6b04d48de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa00676f9d319fb80f66e54cbd815b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f3df43316757a87dbe89d2f460929257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b24cd2b2a33b21a4763fbc3a93c31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c288214904c78d4d1ee9cf7940a8e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b66825ac333a7bc5b7043db3ff38b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70631567ec5275e046866ab11327a17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61388633b6efd28611ed604c6634d29d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c26ca4cb9a55ae8df8479bc461a588263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08363919f4883d598c508bcab9d74ac5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fdd0d703250f6e41b24175e91cf1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62585db9e40f07c6f31bffc58f95b4ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbd8d246fbc159b829add97e602e1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c070685f460db871cfc7058eeed9104268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58b1bdf1986bb7d79f0c37bc991f80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3d851856ded5425166b46ca423cfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e704f097d00f9861deb2be4760b85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ef4ac70b178e55f7ea7e53c1e5b96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b176a6282c3c68455051d147423a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a378a0e45dc5692bbc3c0797dca79d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afe59fc1a27e8a52ef583272761cb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda72454d2c892c14d3f8e9faec2e9b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaec962d56b018ae0dfc87165ae170277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f608ca081265278631045bcc03854278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293fd6d143e98a2d27650f32df50cf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd953b4c795485b5485b3b1b28f8c04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640cd8557126297d12fcae944e346db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbbdbb318285a4bef647d7eb22dfb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9405353df13b5650200d654c7cef8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafba1775d5295f9fe670bf525fbb12f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523339e7c4919f6b8802c72891a4615c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea192f5d0a1738767d8c0d76f8eaaa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805befa9222639477dbc0c8baebab835287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7e4d99c800ce6b4e15cd3168cb917288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746a5707837e4164a3528d07811a3ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8b4ab3809a596edd743f35d78a90b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e75b84b4891b46217ef392c193c1cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67157ae370ef6bb2f62ad48317e6084292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cd3c719a47b52f136c67a862f516a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cc34d6e5426f7fbfb7e5799fde322294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413cbdc1d9b110b7dcf3205bebc2471295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533e34d3d0d017fc605ce936bcc979b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b3f39afe342f2586f9a40a5d6bf2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1125eea220497313deac275c04f43ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd713885a7326a956db4fd102d1e5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370007c70399d6019543b107f175cd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411ea72e4cf0d10db932cec6895c6e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8597b8324f63bc7712c6e0c84964f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a23332cf211dfddfd19745cdc9299303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4f0e0577a735cc488d047f3d443bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec56a5c387336e2ced5d7b069a8599e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497c7a48a83285a88b4bafda2f9228b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0ebbc5490ded062db20c5ec730d55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022035aeab1b8a2dc4a4ed4ad794960e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd02fe4682165b9c1e3a5612e015604309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637c27cf88fc2e58c2848c3d6700203310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6c768ba0e3bf9b87b23cb57c6b187311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d34103d4b77f21c93ad74ceef18a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8e557f9d75f7d9e86b3b162f772c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae6d64f39ad23b6c1b5ec59a2924ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff47ce8dc786ef67c5b0d75257c0261315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955d3fd9d8b8e0954b49e67a3f11bfb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf5ee38fce01905ec88ef80587f02b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ab7f331780f439a816ed15c7ce03f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7c647d8de357cc045712418e49305319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504d89e41541fd7070b696ecee0ba3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01360b4de204eb16d954a29b1cf13e29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a009054464ba8ec860f67ede1a02331322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9994be5ea43f3e1b73306b1f66516323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9871387cfef49c057bfed1b41a61c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043058eef87bd10a46704a01f960fb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89313b37dd55f992abcb1d3d3bd3b14a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217757f30caabd7e09f3c4ea31d37a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498ab88bdf3723e5c0e1fa664c6d53b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ade0c555e9272a80219aaabd37269329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941e615b9db966db8842f26a7099211330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfe0e128ee0af8e6b7af3688629e39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27402b4256cedb3cca061535bc9324332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81667ce25fdf228d631d20db78dbe402333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41284707a242d56acfa4b47c63e6ed21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc5c39ef986ec1df881c07d99e33c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7d202a35ee91a3b40dc386680f350336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662856117321a5dfee987cc775f69a10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cf48baa9cb702086de7f9da796a67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7e3f098d2d2961a0476ea6ef1f33f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d578dc76b3af82c8347bc0905094f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda2e903fde5abc5f50943b3e305b97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edbc18ae5429b77c5e8c3f998e7224342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5657b4c187b68355dac31bd94984c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf01d8dd25284d7ecb5aa21182bcc9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b298904da780d4e32a6cfe217dd1434345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c38ea0746848993943ba433c4d492346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da32c074de041671eb76ef2017fa31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aa5f097dd8e42f44c6b27b465f2da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf5913823a9a5d7d4436b7cf105672349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caf8842b276cfb67f0be0dbd7c0c30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1bf0aecf777ff7ef091becfdddfb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45845b043a7717666d34352316a4fa6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ac6e3f8d97fc0b1bc986121f94199353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431adf329393e50866ee28ca32a394da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601c3b7af932718dff83e5c0873684f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c7dac29e03f4fb7605824ab2a3d5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79826e8e29026fd37378fc77887fbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ada385547813c30d9b1c58f9cc3525358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef71a60a1d905720183f77b184d096359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111addc44f4b5240d2c402bc74751b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fba2a0617799f2399ab6f20e179659361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8fdddf68c9db2ac9a4a4af454a52d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa469d34c0d46e9f792064e5ad0ee83e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b32a3c3ff103f0e6b54a2cbecb326364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32a89b8fc43880f9af8a1c08565ebf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae2a45c3e2040a58e58c5be799fa85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7f52be27a9779f63882bb7e555e4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf037a8f0241149b5208179f49b36cd1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5649c54655e7640112dbafbc9f03a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683afdec722390fbe25cd6d2910f306370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6ed484f3c5381fc647db4d4fc9f13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11821df1a14fc9d3d03e68dce7fb5f26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222f2df9c237cb18985b535d0f1d90c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0d9005a118d7a2c83d0f9adce5f85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c957d49694fe581171329571a3e4388375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f38007c32ff2e8d38a0d030cef6083376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d50503f2b34ed23d4acdb9642c487d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195c96a5bbeabf979a26ab01d1b281b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276a8c92acbab025c6c9923253dbb8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c979e55f87b50382c1b31f64ed57a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c303a3acb82369740875e451aa3fd2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd31245070f43807093a97c543f24a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522a7ca7725f80075a842590f6d0862383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f6047e48831c245130c5de30f5501384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47937531a181aa12661eb775d7c7b8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb4992fae0389ea25d9bc0dccb2daa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16af4ba85b3cd53aa31897da9d10d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dee1b37460300fea5729b6130d4e84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdc83b4c41e5931d1c3eebef5604e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fbf522e0f4d61b9a51b62626db93d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d3cf5f5dd159b6e76029b81195fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d9cb092bf7b6856af09acfab29f27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc8df5cf02c177f562f63223fd39a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ab16885c49bc2a573efbe2a354168394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eab9a785d8b41c509bba8c840b43e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d8e54f55755f7c92b9c4ed74bffbd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c0493ed51c51037cea62bf0d08914397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b81a66734d8c2a5f1a5b42e20e51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef76133b9bb22c91d29dbefaf63a2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2dc4f0817f52e3a56459c7e0e1a0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eaef9e0586e6442e67e9f8ddb8bb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed9e858ec2064c3cc81e505189dbd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e169fa9998d23754804e04d7b12cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cd87c99f8f0f8a922ca65c1da1181404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e842fb3d2a45d77f75b200200b92cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246004255221614128b3f690ae15033406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d22054fea074c342ab4be3d18c0068407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ca3e370562c3379fa0feb182bbb9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e072a5a2ff8cb9df80cdc38289e5128409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60400cc2bee366d1ffe12a1227d224410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96805c7a7489bc3bd7e804fec749d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5a7e894f3a2c0c84a431908b3f70c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ec72c3410b3a6f8a59b3373802919413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993ef9b342f0aa615da94c416d1d571414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109da298ea72c228334e55864bc688bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d3536d7cd2cef4e13d2ccedce15ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffa78a8385f76295d4dfae37011455417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e58478f1be5b5c85da9e0f608bdc47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd79745f6ab70ff375eb16e56bcc5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c137247071f6ccff0c8736c1a2982420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed01d658a830d983c803c61fa60c606421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53f9c879903d139132d8d141862d1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd44ab928b97f473e06215dbb73441423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40342ee414427eda715344f6482d16f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc837ba20df58f697626d56a5c47ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecb0a38441c81f51a07b562287bad9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee312d7590f6b9fe8f88850415308e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68966ea0b967948583abc402e869cf1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf0ef446293d44672f7430e56ae3ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a421adcd75faa37e190a7b1ecae359430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7af7510c1403c659be0bef4b941eac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f586ca5580b5256bd7c840692ad80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30c5830a1cfdcc9e36a7ae1e2c52b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5281a468e73fa294e32ff37ecbb0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c75222765c5a42c7f317ea09108318435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a15b223b4d8e3731c7df23d86e9a49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616737fca5fc2d84852535b661ab521437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8209c6de010201ff382631cb6f884438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e692bbadba216f7e79384635a470439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92438588b4446c0aff45b97f2df96152440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895d4ff3b32326047a8ce6903106024441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e76154ed45680d55ac12632557e93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c6ecb20a2afbe95c68b6a560d04dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361646a66e1684dcf6aa2be2221ef4ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216615574d1e4c4f9de0fcf8cba6aef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feef317845bbdab0080db19c60d395446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418f24c8180ab3300b08f26be4fd16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8359bc3e99f030c51acd16ea8ca97ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12af15a4eb9ceec79f48869d6392fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05d27faf656762777a3ba02fb96cff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6731c109915a74c728de6025df9c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd5eee185d52b53aa72de09c12aab1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a381efb91fb7772f9a189d46dfb06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072eb26b61dad4b58f37c45dea44a57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780bbf91ce3fd09b7da9cfad928c19e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a92022c66058f17540ebe02cb95ca4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b460cf68a3adadcc1ac8bbc24876e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da23a63538e35767809e4ef3cbc468f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eadcd1bb771e4ad930215af4acbe85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1434d484e2f95f42fbde3fd6cdb703f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97b8639b8d85860eaec19271f76577461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf5209ef8e095e6b41b9df7ca4b60a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bb99ba9e24aee285d9a1de1ee68ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecab6c5aadcf4646b2c3a652f54506464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe27eb04c714f1c02a7fa012215ef68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abc366e162250d0024fa807922cf66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fccbcd0e1eef1edc5eb2d1b1ec933467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953a95603159a81f35264d58dc1d2cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ea03f9791c08cbfd9e1c6b5688719469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e53eb2d3a3cd0428b7abdeef4cb87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05229e40eac54dd5acd2620c8e9de9d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa707f7edc7174beac680f1ca2387179472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28080b15d58b90a56079346f8d763e55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497153d7a0d72a9ed185f179dd9038ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3884d84460416ae3c5c3920ac57e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed44de0786ebb8dec7ce5872fbf2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e02dd6a957d9c3b7e47d8168ab3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb320bd3a6a21600e30e502ec9d46f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39877153c0d2338f98391822e8f1f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c8d1147f5bc469a5a1a252b23d767480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a00e693dabac8b08e537a601166abc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27f48301d6bdd2e3f7976cc708c981482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408537ca706a0c6df6b7ce834f8cfe35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce165f44392fdbce1618446f9cb1ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b4ff161b645f49a5eb8bcff803ecc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcb32f8c3305e40b051e3b474abc3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb607a4ed11a1d688666645f8772c40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb058e2410c1cb4acc2c104ea7594b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cd40e29fc9c8f15d8af01f081689e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25290f50b28e1eed0ab17fe99b99d08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6dc7f709583b8b6a728528baf1627491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28a9927533ad392ef850d44c5826c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9528854fd792cb09517666234dec8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb00e2d2ac8a857fea5a0361f51e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afe12935aeab53c2bf07d20e71e11f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01616d2379a721ed6064a4c9785ed5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a8845990cb4fa9a384dc8c4fdb42c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed5e779c3ce68999f40a10b1b0029e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf594599bf1ad8fcffda141046db3413499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc7e3b86be9c175f418dd893bca46d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f81fe81f6e7d66d88958c5030cf66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6bdcc8c4e02666e0c0041b2d7c544502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c23d19e1c3dbb94c503d325d6a77a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fec0cb5d86c01435b621c4bdf6f088504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608226071bff085883175b09caae556d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84956533bb7919d4aa3ae0a5b76484b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74d9141f763e20c8822e315d8562eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457942dbf76d2d6fc852ba313f2543ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c2b47cbcdf312d7674e1347531dc7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b41f3ca7895c1b0661a3534ed00ec7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e15cb2f327e9940c5c1f7ac8db5356511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca9dfd802a2f279a291783d511ab7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f524bf0f6b5b9964e2d84653c2d2d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b628b65d28c98d11e45b5fb46daff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f690da20462aa3185300bb5f64038f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16f07cb37a326b8979dac4b2f0ca0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a419224a99305907b6bcb34677942fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bbb9ec568c6b28662e9e3ac2852d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c9a7f4dafa8cdc49f9cc625f9d666519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ef612af91cd444d76c607b4766dbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a65fe8b32faec61b02f615f3eea3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5222c829e0a0f1af73a0fb9d466a6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d56918ee5b04485a5a6783e852bfd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353ccdc4125f06fabca540961f1238f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07b7154e1fb9caa8bde2947086fa05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f636e8c5f1aceabdacb7dc766f7618526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d806fd8b3d854e716ba2eb17fb9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3d62f6071cebf7a3dcb1330e6b1ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692da814e90c42809a28084652e08b92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee0ecf09661de165056fcc5bf596aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f277166ddd9d3ae42ed47e3614e3e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d47da38b3873d21133b1fe976fe468532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156424711c2a5d747dfb64054998a214533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767ed9792f24f3a8d39461fdda77d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769da4b2ed590b2bde00c32e77993d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f334d240599e8b7d02f8e40f7209acc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e48bfc9bdeb36ec9795fe84af1853537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c151332ac3be0242d00327205366a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27b69c7b0f6e9eaeedbeffe0e5421b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb704170500bc39509e0ba2e1e94046540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9a79a18e165436dfe861d9fcb6cb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94635e6922099425c14c1ebbfacc6506542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54b879d84d1d7ad78b5d839facd428543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c1e38ae226490d7c15e2aa6d16322544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd70c201896280d2bb63106302515a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45f40ff275491725ed4fbd98b4c0e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc5d815e9ff4a306bc1f65dbc807b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd831f3a1f60012cdfdaf967c570bea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b120d8a10487594a26d3fb8b429e30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79648ade8aff380fa4af92756c4ba50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fc86610d99910a0fe979c89ebfae7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e515759f45d84815276dc0d5388117e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1faf569ec62e4fae48a298579b64ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3027b497464e7d06bd4648ea8d87dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1fad233ad500397976b4d9b5db29b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9e0b1196a55579b74bfab2a231735556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc581736fca2bdd30c8386cd82e4943557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d7554273317e99d84cbb1e93472f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e8646db873c7b956f2df902b5536c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d40c20d9d1424b913def25ec2bd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3dc045dbed42dc4b151a2d5b7997b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c458305f26f1b583ab2ac7fe4ac5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff66f79a5879fc0daefa50bccd82b0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e756ae6c5add2e176a8c1c860a22fb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee3c6a2af1a59eafa576c516be145f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a73ea20ca03aef71d932243432060b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763f74cc4a6c77a79e8300c71407dc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7e0f165b8afa640f0e159157597cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eed60d6694c9065b75a318350e135569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0d99e74ec1af2b1504f36ceaaad93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93ddf7041baf9bc04295c3514c35b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd3ac4f695edb2f9b13b97e7cccd25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde01b140c70aaa6ba00d79631b2001573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29a2375b1d43a5e68704086f320bb5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d032e1398addd799919f7e4e13cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aa8cf6cbdf98ec431815727e7fac3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249db873f9a92a6283071c1acf3d3a86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10f7def061ace67a44bbb94e57a04d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d86366ecefe78884166655d1ebe62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50081e5d3a38557567b6cfeae6ec3ee7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afac2fc9a476f27cbf508e144ef1e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fe6ea17caf1e2e4954b1851a5a8f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcfc5f4ed3134ff1fad0796bb02efc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5cec2c6a02183541e74be04c61152584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc31e89244385a3bc7bfc4032b3015585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6da102d43586705a7c9abc101f4f20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d76c3fc85b2a77d24042ec0a2a86ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8f759a109a654237c9e7ab16d8155588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d51450107edeaadaa1e9a4322dcec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcaa3c53e2e3eed8c1a558bf483e85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9869b45b43b93caaf3c219cee68753591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ab26644a9d48ff9453ca25d20bd53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675df3b06890d94910b425f5477cedb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423ce63092ce3e829720809e0f21e78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68958f1bc1d8bccd7b1a821ca44dc00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076167acd173d8f48358fd2d0b74bfb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f228e9f52b7d2cc0e0a3ceb5ec10a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef03806bce1bfd66184718337c8fb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2008f1ea031784944f9dfff4a0853a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c88dd3183a0f12ea5c8f9de35b75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887e17d7776544cfd0a416b8961e3f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f8193c0e026be0feed60d59db7926602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd86081a4d6daa6f6875e155fbe6b34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb7fce2ee9d75a844173274233e342604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164e6db57681380fea338fc75616892605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96da6a7bf9582bc220869bcb0e1e8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340efe3fff6664e763c480d4bc8ec90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa56270a9ad0db48717e7ff9e12324608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370fe12d8bc11f1cbe566bc5fe597f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3114c0fb9a8169329c012877c85e09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ae3591541d9f3bcf5e755e1feda2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6379d9c770f5edbf313fd5fb93f80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2726afee1bc8ffa0345db1e2e156c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55210fcfaab0d2e7be2bd2c141eefb7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a77c427abfa311eeadbef877dadb3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210253ccfe87314fa27b218887becc2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbda22b0cac07fd3cb8a6658b8baae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b90971f83c6e210fd9041f8ed2ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84cbe586735739068c2e64f7fd30d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84c2bfec0f94923db1eae9a6880981620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab45e2ff8f5587e11435ba6c0cbff80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3a471b50d2146823f8d161d6c6929622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b746493ef09bf32c7ae141bc6cd5b5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34676f5d8035a58f732e6b93a8e5cf60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f4e7be1f80d12933a4fd0c35c488625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929897a790648709831f23a8322c2dd1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b76ee08bde602365547ea80eb7a0e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423ecb6a1041a97ac6132642dc5e3bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcedf033ceeeb2f7d2de9c6ec6b513b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac04156eeb797c9cd1b91b0fe49e19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7b58e0789dd9621000e1f78515cca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2c543fbfa6a1d8983a9a4c74926b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af95d58b13e4494c1a9abccfe67174a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e9f72cd26c0c022f601f26666778c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6e1975a5b2d5e19d4807b480156b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d996dfc49d8a3eca8b27449646a87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574212dcbe8117a32cf426d9a35b9d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa571d22504ce3abc336ab381add01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569dc9662281aa5c87978bb9c08edbd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ec0fed6dd265044dadec23ab62438640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c450e30a5bda8b2e25bea16b469851c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58432815b10a8478f7c8cc41db1a4cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e4858f2b2b13772409dd3ce017ba8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e808e7a764ebd97f198549f79d14f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252833d040259d23beb03869348077d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dd522f55286ec73d070536d8c0d26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257174a31987c634b51ea170ecdb1c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551001c5ba2921e48febb5b089c6f6e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d17292503d958e2feaf1bb5a579f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05acc4a09615a46661c1f20473c635a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bc9b738e9e62fbb916641b155186a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9df5c06161a40df507e6925017e01d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f418e975132e537f4862cbc2ff32588653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc23de1acb84db9c24ef8821e1af09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166a31c4a8a3ffa69b927dde79291ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9e124b75bc3a9c88fb2d04f1b80a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47892c215dde688875638bfc0afa9633657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7245b0e9c8aec145d62b39087cadc54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319241158f26fd0495ca67b01ad8ee6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25155535196a285bda0500e1f6ab5600660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be48e09258904a5cfc9d5a27c0eef6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b036fde2bf6ce2bce9719a325f6a35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880f0882c8ee96d9843409ad9d05345663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ddf355a21624f5b6754325043f5c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecba0f896f2e42ec256e4ead588014665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330085ddacdec3eb8119bdc92c5bb029666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091c4f8842e9f8b575f1e4fd72cd0b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40076c7ec0f18fdaa7caea46dda82f72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251465619808d6e83b99ae44f9d366e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417843c294154c37789023fe984e9c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585fcec78fc42d0764df64f39595a6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea6fe9d10b82c2af43d541bfa2138672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb809b5f3827317560b577d39d492bdd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438386878544f087185d0a7d734b482674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4859cf1d4eb2bd8ce80e636d31a7bb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de12c1f6e549fa3798d233754a4901676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1934b3dabf4ccc9349d09b46ebfe67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dd174abdd10661e75f8216574b119678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6794ea7b4f8f753548ca9f25ac53108679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bf4e6129ed6c23258cdadbf15d4db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a9663eb7adee76671816d9825726e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a689f5afcdf5edb46dd28e1c7e3116f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed29640cd71867623d5ecee470cb718683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b42ed8d282b964f72118683cc91a28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a7cfd9ecc0d36475449857e13fef2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa044970c4c75a52d37911affdc6bbe1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2540670f24508fd2acec00e9c0997687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffabe4d9918300f22125de91083af3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5bcae336083844ee36509ebdcf762689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8526e85dcd8b3150d1fcbb392a72f1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece632d3e6a2ea4cf981facfc4577d52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94710d49590b34a70ab126e4bc8dbbcb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f3720557e6c12e4adab4b94a18a94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674b6d53c36acce3686cde7289779dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14052e2b5f1bc01f0db21048fcbfae2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ce3fbecbd55be0ff80ad42d1516ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508469d713298d621a9b76d850ebeec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fc12508196eb311d755727c749104698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740cf156c020a1a224da03d75d7bb94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6709f629c562e4c435767ba5a66d0a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a973b48f5a3afce0cfd141ca451dd2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243be4ded34f3e296411e956a2147d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc323c782528037eec31b106c526fef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51cbc78092f573d8fb73705d199b1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3e99cebd1fa54d8f0d5f5725ee94b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd05d446ee350d0181338512a0141a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd5069ec0b4d675d9869516ea829d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8e341b908d4adc7a9d48c867182dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838e5c52a7d4179f2b4db83f5dc8532709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561238fd484b0e6d351ac8bec325315710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40446f3fb94393f7adef206a8854ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdb594f050266897bae2746b993729712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bae323f4f882fac9a42da8cff23f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ba39ddb4488fb329a0a287a62dcc4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a31d6fdcb3ac2ebf92e5adf34fa29f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28305c311a07b8a7c4fa789a9760061716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe4ed0bc617c266201a73aa0f4f4b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b424871bc3649aad7535e94e440f1a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b68ac4e5866e283b284b958513bd26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dc2efd8943af0e738a0c95e1e3725720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45facb7464aeee77278cf7765bcc7393721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc7f35ab8a88170d6f88ea44a279fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dda8d895053ff11c8519ceecdd2e25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d6d88d34bf28b3e1441bdbaaf92fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f254489809200cfcc39aa1194b3d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8900084d859ea5876e2a46a8349a05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444e70429b5873b7e01e110fd9ab56c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b3f30f50e974f0b012621a7aaf9e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f056cf569a7f354bd53b33923ae594729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5293816df4f60a5fa8fbaefbd31d3cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587f058cbf528388a1cd42fcd04daf4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a72831f873aeb6e58c296e2375164e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4230bee577ec5771a6753d650749a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642801deae0f7ffdeb1b70ff5eb91bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9a72aca4cd11aba63582b2aeaf024735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618bef716b9a8d5be83bf7494418fb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfd6150f7bfdcee96e870dfbd52343737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883cc4faee09a51b11cb2a28f5968fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ba86ede5a9090e5ce13d151fce563739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01396ccfde2986a83d6fdcf3fa9eda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199b3797683aac42a1559c891580687741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462694255711fe7ab2a5433c7f162be1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1998180a0704192c09a78064742461f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afa759383ff3a942fc9a021f3187f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc4515f77ee308e3544df9640001b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe98f0ceabb9669c1fc598ed2436ff4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084da120d6ec18b5b7c128aa780165ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d8a61a523e90f26d25de81df32fe1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a066505afa80610f1be191b8ea0aab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391df74445194d2e68d3c9186f58885d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaed6c4a9f6dadc57790ced6bfae18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0174f41234940cb99aaf063bfe8417752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578451b82652ea20bc12a5f2b06c8991753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9242dd85a37c1ed78d84e89a7ef8f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da0406efca546e1308cbf2b9872483755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d910fcd2cab8f7dc9030c34a2745827756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf762d0d8c102b678d1d69b2dbdf2a7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dc494f1f989be85e2f5c6ff34859d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b581e54db5cb4d7f7b0f4e23db42d8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d2d85f075f7e022c6a815a92b2ef21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24425776571c195784118e9856c219d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658965cffee860bd3dfa21fda0b96183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0652ca4a128d7fd8dae58d4607937f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf74030e020e0b59cd6fc531d0ac835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a17aaa5c70c50975df8e51d098c426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752dae06b79f202c734b76bbb58e0327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb40bbe44a72ada71fdab9e94de8be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64464e47b4bb6608684e015f200f6e739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fb7270aa014a2f2da88c0bfa4d16310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e8b3227ca645c4ca13ad12631192411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a45c7f1b73d5b6b6a5b77daaa97c6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ed05b2ec87d869ef40e67def5025313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b9b0f08e1177d837246f25409b3b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106b4655c0b7cd544cde557c763031115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d78c9f8c24829d5795ada7a7a3f3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce3b5d3167a1585456c863d18c4ae417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64982bd95ad69c5d0380af863051ea9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cede9dbd07256ffbec05dc2e71adcf919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9653dcfcda7cec8d54634a4f32a7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f98aa7914c1f2664b82fdd12efbff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6766769892278c51e70a5548613f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88698b876095bc677b5bf417f47972a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca2f8fd0ac51c07225a7323e348d8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32228967334999ecd52ebce56c745225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946174316cca2b890a3fc7269de3cac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f7e3ab1af9b1956ed5ee22ec8248027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22cba716a2c018c9ea9a6dc45aacaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6779995df319be0cd59248a18b67129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2876d0fbeaac07a5a33104363aac030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11a8deeae400fb33be645ecae6d6ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655804f7648dcadeafaf1657216bcb3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c217a731c5aa61f071134ae1b496133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92bfec0363e13813d2ac514b7efe2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa7deff48a3f3761eaaf589f2e770835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d0fd22275906c9902ca5aa698e11a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819bf9458b35ccf489c2856e36dd50037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb814dba644cee5ba51fb9d1bddcea238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaf214111281a0913bb908fa04675c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2555258b8874f1244c7f24887875f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff1e3071079bc699c98ccbad42da641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd01d34a7b6aaaad73fa7a5119b20142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b95b645a1d3b3bfe09cb679f43ec9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e1c8539132c4d24ac65f8405e3d0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4175ae6cdc938616e0ada1eca7106945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04821f507a51799a421f44c5b9f6205246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e61fde58f949756c6fe8b574a9cc2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f36c9a33385041591c83f2151bbeda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592257691032b700acf55f24c00868a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be34646227fb701bf9b2f87e2011fd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c641e976573157b7ef0e7e80896f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604c8d4bbbc942363c4f4a9732a9ae952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c30e77c75cf1890a295765884118553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d1362a681461bfe1ec2913ebd9ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06471cd28107a340206fd3c45813b6af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f397a13a9323c2f38aaa9e08230db556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803e7d60ead0c517b5a5e79dfa8f7e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05d35729930e693582aa3a3e0dd5a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f176e991dd1d094c2ab711adc950a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8de25c7d658b865f2868d793023b4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd864929e8f4ae627c4c17262e96224261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981afac9588294cad5b23cd68219d91a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e377418896bf7dd79e68c294e0ff00363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee48f78a868b8f12064e96dadaf665f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf3542dfb1b49fe5464c9988d4313365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27273421c1dc47936f6f73d70ac24ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a586ce637898ed6cf7fe061669da6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35abfd2d350795aa4970bb68377c7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e074405ee0a01ee2176be29ea337b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40846f680447d9b93411e1ae63c564f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b9486700e8b07f0cdc93d83aca24071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e22848ec76a9e6f714d50e13fa46d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab218baafa176aa87143a0c4d21f4f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6f58362684d78de22991cf6a87b6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695afadf3e5ac322a7372a4a73993bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b74c736aaa2db537e228c28c7eedf376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a39d44868c04cc9e5edda04cb7988877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01708fb1b1f74019633b5579e31dc7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6cf49449c141ac067d7d05ee7847e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab099cef243b21f6345e01a22c2a9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9a550afd8e940efcdef888886d83f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97d0119f7fe410f2e303140e5b325182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d28a2a32ddab85a25638024593c8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877770aa48830147fc099a350135afec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e26cf3860ca1bc15c3d99ffb3aaea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c639458ef9e984c1609e136b087f3ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5c3ccd50e170984b3089e83ad65fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e20b20ccddce8bdf324a4c939080d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eaac091bbd1aa58ac405ff518f73689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb4533290dff08f825e86f96b96bf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fde27566f770adc1dd0fd731715bb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174496b1459e155c00024d7e8914dc6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e580a3f9336ff531744eac3beed853c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b9fb83669e03253538d155b81fce094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee599bc085972a9dc689a3491ce2a19f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748214a4a3074d8eeb8a76c3a937c7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e7ca28d1b80b2120252dfc17e366b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a593f65c60906622b0a7773cb403c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0ca6bc9acd30372d64f4157b2daed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd9190324a12837b25ff170fe03bc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2743660421a34109450ba2c043aaf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2da3a0e51f6d10f6123703a799ff7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ac7b306421d93d6d2fe6df46ceffd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96175632de33701d2e9c289d7b943dc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555580e49d6d238387356cc7bbde237105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23b87e5ee49f132ee3629b2b975e66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6238b350c92e1db7909b26e333171da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9e3b49a35d221f7387730fd669e17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431ca2c968e8dcd05e32e212655468d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241f40eee76691b0a30acc6ce4d7d2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb522e79cb380905b3dd4cf750dfa35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8830c7299133aafe3ebee39f050289112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de890e18c1825c9eb234781f3f6536a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2c540441f0470190b00677126c066114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecffd4c32195c4c34dc6a9cad117a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7673d47ab3ca62857569f37b26156b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f240fffbf5acc83f9978576e400c0bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878416948220e76dcfc79bafd58800f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d7cddc70cccbc7fdf3514a83114d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401093528f635737b95b6013ef4353b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7216d8ba920e594b5fc16b2b762b39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780dc5091f9af4ac7c8093af40369af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405646d90d01169e2eaf3d3450206d32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffe84ababf036678c7a4e6c3d4c23a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9528a9c34df70e94def4dd0b787f2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07fdcefb43f0049b188a5528875f70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bb444aa55ca11c7ffdfd3b589e62d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728ccfdf8734d2434d08a67e68e6002128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0361dc94b5341468b19c1cb1f09b391129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12b0e1795a010b2e20ff85e35feeeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9707ee11a6806990b555c2b25fa10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9c1f89ef5aecc49176166a231a9f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842080569c5c008fb46d369a419c397133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce6ef16a45d90ae89c938302e7f8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4df83546e61717255c5aa923c59c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f36025c1cf513e8620c191aceda27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8c266b4eb45f99a9cae0fee71081b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d65b9a588fdee2a67d56cd2e6cff3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba63dd93fbf04cd375c0275586b780139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2f090277fb5b6304e5187b92d6be3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf49ab43b0f3de1f5fe974775ad315141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e84ee68d9b3c44839597fe1f9e7b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f6276fa2d8876acd6aa79708c6e85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecdab704c8209dca549135a319e679144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f075ed6d7f16139d46a6fe814dd96f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a020ae77d2ff702da40ff2b757962146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb708358b7779b85778b3973842743147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f8d168089b33bf7ddbc72b4001dd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca2a274000beda489d1e70e4e3adb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b86d88862c4dd8b22da3b4e4a9832150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4366e9a54a0fff9b0fb0143d28f43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67f815addfcc4bc5913d50c4a79377152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bdc54c272dd032ce10c51e0de1402153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff519be32fd1358d519e5498123a59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd8de6eb463aba8cd8a011fe794edd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbfa4102faf30a9be3fa881c6cef6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28464c52d51deb04e094a2d8727533f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a90fd2b90093514e6b89e08ff0ac5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b005080271271dd3a5a52d1c1b7a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d14dbaf1e18e969443c27aa3dce84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9096365d9849d1771229796019a6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c44eb46d4ba36f6c190067ae1cfcf4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b5f2b16bb4b193816fcc54459a186163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9128ae19d170a49c15fd6feaed60b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3c8d8a9cff5152cc5b058476d7824165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff25a83d20a74a18b7e0b70212285e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8b94efd867d33e4c3f64b65e354c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98178407e554d2cd3063999fa3eaf06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2040af0fbc6962b24fc443cd2231528169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be5001f8ebb8859dca477cc2a50786170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8995a1ef996f8775009305f3cddbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4840e2cf431c2020da49ebf412f24ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a0c024110d1022cc5a6cae4edd176173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca208ffdfa8ccc3dbeac59c549297809174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16117b9acc90b959084d1676e98ae024175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddfb2ab4f1a19a2c8e97d7f2d01966176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38434b6866388a1df6522f2fd6e04e1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c4bd5a2bb28114deb8d9c8468d39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a56026a130fd79d090f743a8677c4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dea982fd4e70f9434ac8c8f6009934180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa533e225a90a3069887f1575f054891181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c2687b7fb2221b4b74a936c9ef839182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7dca08263cbc71d3cd7c9420b10a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f019867816bb17bc1f20871167b87a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711761ee35ffacb078d334ee67de19f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac4dfdc8d5733d238d36d396dba74f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af9f06bd8da51fc68f298784ba16d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e8c4d5467cca9a81baecc68bda546188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c561ce314d786de116280efa4a21a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3b143fa9486b86002069af15ec7b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481dc1ebcfe41ca07d7e68a46cbf21b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86e315f1e46bb853a438184d8e4e92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06e5e6ff59d49c15fe21883382dd15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbc37f2b798ca920ece9d198fa68e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35bbe7940e61c8c477d47c331d3f26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d77afca92875c1ddedf8430042f80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c925a19dae804a4ccd16cdf9f9629197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90080e7bcb603b234b61569f4ad5e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f32059087e9f05390dfdcf55b92686199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52689b6f8d053e4d2f2e1b73900ba2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bc36f6db6f4f0f8267cb34cdedef3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b3174f9f4cdf8958e5b25c8ba3579202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab263eefaeb9e5e337961c60c1d357203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b09931450c0db29ce78b5e58d70523204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9a59fc5f10665d9b8670e7f12d025205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9253c1a463c351366f088682e4beb9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbcbb21c121f096602ba75cd03ec8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d97107363a08b734b0ba1be4bbdbc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e77f09d49a7ab65fe821c1d6dc297209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a14a21a4965b65a4d4455ab2134e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55dcddde582111fbdec069786c9144211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429d5e272f56bad8034fbdcb7b19011212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f837de731448dc5772b993190f1b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3621449c82d01c392fea780381b01e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488317d5afc48aae82ba23ebd784465215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcc293a139e5990ef0087d08f5a1fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ca3821e6343a1ac9ffd11526dca28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0122432dafe7a0477452f193dc5ad9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06b83a3383e39ff8a0c74bc1fdb4f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36278ccf91a01a629185e1c899548c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82c229f0cc13596636943b18f07001221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44176309f0d4d2191c8dd92823cbe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cabeb32e432e0dc6990110d230e25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128d4c8606c6e0312de1fdcc72ea140224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613657bae0fe324f1eaee6d56acbe25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977828aeed4f9045092a6ed5d64b46c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539497efbd786539d8a50aeae06211c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be23a2eb79fce1ce61f83dfd843eb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c3a47532cccf664f540eaec1cc0e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25e8e0995a51f7509e96f5f6ed120f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624f19442b1267e3cb407028542781d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1ad77e1f534c7cb1d1283aaf8ebe7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbab8dbe5cd6cb33ebe188deb7bfcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b5444864568a507cebda8d116be1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b60a1f225e5ea817fd3f5bc8d6386235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca75a6426ca7cad93b67aca32d5e8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c47c324e99a7b9e568e55d04636415237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162261d36da0da106b64fe83612fc2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e0e79838b26f7d64db583bc66a6ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d15ac9f2a7b3345ad4fa42f8527e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3096439c4577cf5e4d71d1a1e1bf33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad2ff6c82e69f37edfd2cbda142c4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf0686adc7317fc431f2dbcee95f7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a7bec5e77fced4a0f4886ec49ac80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a4d0601c566eadaec97b052716c01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24647dd32bc0629c40ee9d2cde3f66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf6bd261aa31cfb20c4ab70e581410247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e7518ec13e8774be0b6c09633a396248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cd524be8e6ba2fc33a03c14316a80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881fc6e4c1e66b564536dc86cbcdf57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f66269558df95e05187940d1ea2e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9975fda184d74993c402eb219b1589252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180f5dbd055ca3e10b380672a5061ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a3d915ab2d7187e82d5a6921c5888254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e005fdd7cb7b416d978476cc06dda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24816662b584c3e1d1f94a87fddf907256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca33ad3c8fc820849fa5ebddb3ea1ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa82e012c5ec3427b16fb068be474e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26bc5c86f2d293f6f71c3fbc020163259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f50e2e174fb42873ede17e50e1479260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155da36ccb3ea8adab27a2e64ddf2b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2e00beb6c742d82dde1ec0c526213262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8696986e8bf2124cd001a8827cb8961263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b06325f692c1a6cd7ee5f9006d5624264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2e03cc6110a252a76f75b7bd46019265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0aba5ff58938ee21c296dff94b6f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6646a7b871ac60b3e9641732f12f9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e223001ad3791246ad142c011562f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc27b7f7f3d6a07ba8ead00174f079f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4482d5721b4f1866d7b818c4a6db2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a199cc0ceccb56d5cc28a43c14ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff66de1fb286fca5fd5da4b3154b7ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ff0279c61ef630324f04a58231f03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4b8faf27de3391b7b411de9a41f89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7450ed745d2f44a48c9daf1780beb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52667463253cbc7adb53cded67139cf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35236933c0c82ad6320b1029ad83867c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6aec369699b0f06dd6551f19d133b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fb7ee41f007bdf75b82dc705d29e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c99ea7146414d1737f646a95f5c38b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69f11107f969b2c50a674a52dd8880281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99c906c1ae1109185d416c383077a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f0401bb0858d15c74d298ff50b2d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016e4b89ded0ad09948120932b09334284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaf73fe19ee4d6d9de30929b6864f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6ce59c06bb1ac3b7c6167a44db929286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e2761096ec3a3f0b25e8151d7063a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d94d40b1b79df33541dc79a510a62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6de45a04522577790cd31d495b760e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5f4a1977f5f1f55f28b59fbe09377290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dec637632e86af03051e07263d3d96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45dae76108dab1fb8d66c9cb8ce929292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cee5af8ecc8c6953ee8c24c051e89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aa44bc5a33e85552311a50f3c12b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49a72416564fab3cc899667d52056e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c887ad2dea59b470f31588281174dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b64a13c2c9f842137404606de3dff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe623c60189245546576a16d73480c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fa7611d0cd8aa06abcab1d6508783299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835298c4a43f36f265ba5039ec0652cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1b83e92d6a4752c631647c3a07b12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b2c0926168d1361d8c5dd83572852302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb56ca4a6a21907e2aeecddc53d75e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065725b0b922754a858ab40b2cd527c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a59a03a622b5936e11da3f4078c12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad83d51ff9b56dc42bb6bac8e213c07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf0719ca38b757e556ee152a91be78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aba054860d07f786a3bc78e8adc150308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054cc40eb405ad7602aca8ee5b3011b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9dbc35a394989d2a64341f3fb0f42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4908a64c8de1b2d715d1e7942195c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28e166587edcd1a60d289792962ca6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468ac580511a528fe76422e0abb6f3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fddea8a62a5b46d79ec44d81fae5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a838803cc0b9429d25f816b66c557315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d95f31ba4ad6f078e36a3a2cffa19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb53ccac2e2640239779f16db362758317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a26938af59e1b8ae3ff71108c1c3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464b1f9314ba8a1b6c3b784e1c07f56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99217588f2f7f6e02e794f85816b95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d2c05968dac4364feced3dfabbee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c4b80e1c25b4ef80d318f627e9628322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11080c615cb862859147742c808f5595323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4673bb292e45983f9a17eea8b32a88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fea935ae3ea0c85c46a6b6e4d0551325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa99f09c392359e73b59dcf57fa12e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e12ca394f9321da1968a63fbe8913e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e20d3e8dfee35939010005fb950b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76afbb5442f215b2cb0e6573852883329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4a3c264b8718014cf0ef3647222c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdebb83c5e8bdbd7b3919126136f66f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c33a821d0cc154f2740fad9841fc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2278a94332e3949413bcd328b6fac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914fcee381a3a358bd7166cf020c3e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385938daad2ce77436c0c22554a6a31a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e8ebe520bf45113b3c32c15086b7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821868750a8ef03eea160d7fa45c414337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f92f6611bc3ce5613c1256785de26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c260703d724145fb0cffe03639c3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abd924e37774b47507c59dacc06130340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbcb8cd6a925e5582a11be57c229d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea39759dae39778f2c275c6d557a54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f63cf562307f916c947306e2881b19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c918fa4d4d989e2189f13299ab59f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b267604db0de31ca17efa2ac3f278345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c70085841150a4898a96d3f162ac6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52354c1e5989f981dbff81c0f1f818a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44280b54977d8ec57eb2f3224374573d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da100627364f913cab04a719ff8b7ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455309475f6045b173c4fec3cfe95aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426120788c6d3deed26e1bcf0aadb54b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d5630e531793f346f06f72366b840352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0669b766d72087b66ccf3575a214e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baed05d8e30efc2ee77ad82c97e695354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1caf1d32f20456e4cf63e4a1d35bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c98cd3a45aeff41c5f2b7be8c547b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32ba1cbe4d72196f43135ea326d6e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e167f9de3b38d83776d40a43920cb78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c75a0dd71677ee6ccc75271978221a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903cb4c659f85e5c19d0f875efa3c62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f1c27668fc1db6a29bee6bea01b46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f3e51e6bbf0ef0f016dee523c9122362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afcea724e7cac125abd0ee129b6a67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f09e8d58172a6bb8e3408a4e35f71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c753d5d293386bdd4c74eb70d4446bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd55e64cdcfb38b59530226c867a99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f789c5b0f8c85585420bc5db787af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e070f9109e9e784cc67e4b2c1d67424368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d9167a26706b8c6760a7961e22644369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e4a86ae06e21a2ae4a8813d5fdd5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558c33913b819b66c81dd0c36653fd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4157ba3cde8ecf937ec1fd2de6ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983161998c7dd5f356d314d5f72f6114373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77b3a0da1f680d3fd22ebce4dd7d55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fdb284b368f8e7c6052c37d26241f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea8dd1ca0110528319eaaf74569ad1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4831d689ee59abd8cc04530fc0cede1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bf59655a03e18cd44cb62d20425c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1beb108afc42cdca82e4cddcb1c4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d6da92c2a6969b8df6dd21c62ec81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ceafda21b54c2b2dd52880ee4933c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc11e56a521223e8efeea414d59ffe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dc297b0a1b931ca8c30cf15fd5373383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfd7fe3ee2b11c87994686d1b30f4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2d8114b91998de8a37cf17a7ed3a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284c70f14108f402e50d7f8313fbc8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b900f0adf91868efe20b3e11cb56f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687fb7f919b5911b4a1bfb847705694388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed3ec9760043666e7e24bfaa649b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7867bbcda6520b7ec0e1271397e883a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7d9ebb682d98d9009f8f9ec0b57d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cb0aa80abe5894dd4fc43efb2ce25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ddaba447d8a537d4af9810c79ff0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd7031344da34090ff7b74faa99b6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad1327500b8c3f94c668ec67284705395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18e58e7ec6abb95278deeadf4bbf32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cad62e65f0fbbbf896608ae39dc89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12940fc127cb2c7c11b09116c2ac116c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda79675236e9170feb3d99cfa9ef08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034af84dbd9f3483055af7c1d52079b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124c10401c83e59db59dcfe2100cbf4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe7a7c8d86be7c1584becf6526eee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c9829f15de4685a6eb1b49d831b9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805bca861283a5d986f60ddb0098225404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebc777febcebcfab629a2c02d70456405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2152fea44040aee3a55a87336a3e92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd6fcd65d3b7d2739df8dbffa50495407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90835236c02f7399a12c27f2c3eb99f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277bcb7a8ee90eb3e71d53699491d5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec355c9660b393fb0b166193df6c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9deccf4b44b3d0140d13461dc74f21411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b04d863fc4fb6aea3192adcb0d4c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaf6048fb53281d4d6a28202359c9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033badd9a5edb2b318dbaabc6226e2c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f692d44a7cc418a9df85cd7b03a2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9df4e6fa487655d8d07d53494969d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56404f75bcfc5fbd5569f1be17e1a38d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168d93160c4d640c1fa95d6eb510add418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f18b77fc92f15840e33dcbf7263599419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71ed5d0fe8817708417a92b314d1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea07c2527d016828eb698e326e312c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab11fefc47c849c5ecc04ebd1abab85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be1738eb1cb1c7b1b89b3e6be7aa5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c320e54d37548e5328e8fcf67e140e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce224cd8478c2105efc97069873362425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e1898d5a369cdc3f58f30ca53dcd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc17e56cc5bf89011912dd9757638d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a82be712aa6cd93878cc88ee74335428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12af7aefdebdaab9f8f99879725604e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac60d9ccc487c585b6285074683ed7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb437817acd099700337ac7a935abe5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877cf8215577264450072b104bce86f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b16c5d7f3a93e0842f781a29eec45b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f782caaad2e20adda3940ebd90af3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6857c38868e80ab7198887075e360435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763a9c3761f44da0a7dc8cd3a12b36c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44ddf8a87e1e449396758b9eb0bf6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547348143d0a4272b7a2921df0f17ba2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d41fa6aa82bcb9387406b5a8dc2d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64994d45861323f3ff619b2511bea7b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f2d51480edc6db85bf596ba1da17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15096092e2edd55ce8909c3321cbdf1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12c212720ee7c55700beff51ba2c47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d525a809636499ee09b661f9fd72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b73bb9eac1416e2b9283ac26b5d144445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c637d987699411a26d582423ae60d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155e408267cfa167d3d6e70d63cced7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d229779f7afa98a5270e86242d136448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e3d9a1ba5298c2f02dd216af36729449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46907d87b6905bbb4b2f1f5bc8bc6355450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3699baa186cf979ec1cd0dc65e478451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f53f47327affe2d762b3cdfb4797f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a26c412b6d832fe0f399f11df8fd0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2fe31f43bcf600ddd59e14a7d74a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40700f3b802a625e612959abade2e68c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993ea1aa31f208a7148837cec3653e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4278cc74315cdc965e9b2fd32d1dc66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839096a4b93e53692c06a82ee2070bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac5eb06be6d48d2c18c992396d13c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf04ce732232f7862ca9ae2a4392c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2154378b43bc3b4a95b80e362e86f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd587ee2b2c82f9fe465dc0dccc0e97d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9bdbac6101d2807f573d78d0ec2a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c388c54ca22993f2a87e826a7489e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f4c32f4c5eacf885f30563eb373d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38fd75eb0dff55003e36686bd1e9d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43f0a8094dd9159977f6554189a894467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127895fdad2e08db2d4f6c4d26da77f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65185a69fedb5788a572fb47ece042469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0c08d17f80d07539fbc9676c127ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c205f735367dc3fc1ce5a5a8761a0b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035898916e84b3b7357554969f165d2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7af02c8a5b13ea662d610987aa4a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820e95ec3c304c4b26d47945fe8df6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eeee393a569bbb69c2e75a1590443475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6875295a9373285e52a516863cb398b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d227592bec923ea0f8d65c7d707ee43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3e03c2589703330355cef80c826c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978f0585fcd8381c0f21c86fe15b418479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d2c53b64a85559fc70d506c4498c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dc9fc9dc58fe943588cbd453198c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089e7233ef0400448f5c85b3db42967482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3577fb601e5708bd9d129ad176aad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5802e1af2d20dfcfc667dba971e787484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c4f1c8756ecd8ff40b36d572042da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06675a4da7eaecd6a5b1e3fce23c62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97fb365e3716745d59176bfbe8d67e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f4febbe8d30e5e1cedafd9426bc6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c218ee15432ab75b8c27bc6083c6f37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1950602d5b82dde374c854d211f80e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65345074fae0ecc4783c82a0291e341491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24058baf606088d5d5eec03261bffd9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29283324677dc704b32233d11f2381ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c408ff0cae33d839cd0d3438665c086494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e2faa8f93cdce0288273f094f1378495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ba4366a0e62e280530b6c44cf2bcc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15ce873b81d04d0b2b8a088257fe09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c4df55b0332482898fb15aec7f026498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9c08799af8a99635da107c6f962ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd598e581f810d01fef36ec9ab60265500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d929f088c9ab3b4652a936435a728e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cfbac42f7262401e5e4a3ce3aa8fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85497b92c6cf031136808e1349cd37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24891233b19b5365317d99d64acc5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2514ce32b50004711e03bdbb208c746505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14715390fd075cd43a6b01a50a3a34e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed72d7b5dd5bbc2c28f35934e7ccfa2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0177ab2194e71554a3ff9d2a5c8d705508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231b1b25e38eceb2aadba80999fdbe8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb118ec5e986e099750d56dbddcd7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25ff13d04e936bec17429db93e2673511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b4a96aebebe67286a091927cb97b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890e2b8ff63cf6b1c31661a348dd2cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9fb8cfff876160511e8ea07b9bafc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82449a0c86bbd35268cbe0dd09dbc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169467e711e73bd661f3c38a781a5518516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b1ed9ba4debcc47446ce42fe21a24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e9674f026410645b95705f3da851a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a8b3c19f6e46b93bd5237fcba4e2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140efb15f0a1cac3550324a1be2173e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c27f1e5d48a0e74c76f00021b5958d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de891a8d5694c5d82fe671e041c7be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5173a4173a4a671d1a02f1f4e40afa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42121053057eb6c8d660589c28883954524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92692a81ee9eb51405a042dd8d34dfbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92bb7d7a0157e10b9fe18dbf1e6c28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e1b955afb32d17a8cb21acc83efd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ffb870331b1490e6f2b2cd1c91cb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4d5fdbfe861ae12dbc3d9a69c56a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a6a111108ba3fdaaf12e63f15e291530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199cb98789a5f39a1cca7eacfa77ac3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb49c2ea4c190fa1cf518637501dba5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a3e473eb1c0d95478caf6ddc09477533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a50b1fa6b347725f49d622622dd960534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43eadfb15c7b698974b4a9d2a9248a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f368ddf5b034fcd688093ac919b77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b920e405c2b9921515268adf070c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8ebeaeafd3b66a5dbed8ac6d88351538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b492f14b8837feb1ff50672548636539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdd07a7b8c58091bf115ef02d3c0cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb774009c78217c6c6b8f696a7e45ff6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896b3a438de57c9bb3b2042d6e55011542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73c186fee13fcd12d22f8a31176530543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb7b01dcec7fa3b4b4e683757d2e94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4ccdf4b9cb64c3644fa992edcfc84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4d40992458a5b9e72a204109dc24c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944de1d62c18a08b5ba19dbe3d87d11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aba5ee97ac741d276978d8c7188e8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7525369e82304ecf9fc829cbb9995549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf5c7cb953a584c32dcf26b4d73a8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a812a0a1da133e38be7a8c3b8e6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63893174e346e2be45ddf398c0954ec0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a9488d3bb26027e893d7de2e1143553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155de05751863ed289c6c8491d1f02a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fd19d2798ac67edf882db98f35adc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59940f0f6d7dc535941a5da98f22d171556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015dce4432230b0c04661da6139b73b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61fd7f4df4972d0e1d3f139727fa7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620f2e0e7ac5500a9ed445250840a10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc45e1705d31d4899703da3d6aa18d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9072a5d8cb81c69d2d74a4c2900b50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c8dec06c14f7b26d36953791926be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282bcff31dca30050c9c7954493ea2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c602256237094916e49726d5eaf0f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a679e18da90a962f66d6392d9585d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6ebb81dec2a5cbe3d138ff9fbbe76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c28be0d1e8795bf7155cb7b887ec0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb3a5b25b27bbe10813b5b82b15e35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea81df95c314de2c041584a27b4982b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26459b79f3d2e09ae0b3414971ec63a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba026a1f26ba549e896c7f86f8f82a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793556b9f501b74565b41b53438cae0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62a8c6e1c0ea54d6260101900dc84d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22b3b9c86396a1c9bf4d961df41f29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dc234538c3fc5bf34a11a7c3239a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5900209fc5af91b276ad764cfdb528576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a713a56e86dcb1d5fa6da324876cf0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af094249998102464212bcea348e0c41578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0bee25c554d50bc942c0e31f6c312579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81e23ecb69d14611669bfd53c6f8a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740e0a330b742f92cbc39573c2cd20a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d02b35d779657a020fd93d7a51181b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d2f58f86800a036198aa835ebeefa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a17a67577dc0f21b05506a67042ff4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538b330020bb7e38967eb055eec0f2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7def8c2cea47bb5dd60ffeafd0539586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a8582049538d31201b927dc2a747c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e24514d38430a6475c0f78167de3c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cf6a981fdd36097564f2bdd6653d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48039ff903c5a7ad6feff4c0f64801ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b121ee4ef83f67a96dff0e00e1c5af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc8c3f6810351c6a00e97eb73d0821592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9df8500fc76df5a155ba53955d2bb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a2c8ae513c8576e16851801453544594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9de9cbbeb40c051f711041d98737d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a15f984e69187fd847beb62aa558d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027827b938d8b5f287c3c5a0b7ccc3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ee8d758acef96da243d9f0e379f52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74521913df25a5360388dd897c479168599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93823d6a99c8b9269866fed43be46c89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eba859fa784e6f7fa860f93f2f33c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaaf63eb5b2ce32179789437b0c7b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7e4d969d862c9ff4e71d3364a77e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05b27b270555fd1486a07c377da49a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e33a2fae2e8cdc768eb35024bf7ff5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2437a974b210609dcd7628b772222606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d96007fb745d92fad5fba8a60c75d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36212e67165d993f93808c2fda8071608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8b225198fb9ce42ca0f2778863a49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0df36f4d4ab3b1a6301d25aa2626ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df848ecf1848e3601a1f0fa0c177d1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018d6e605c254d6a54e5c2419cd6fed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbbc4d98bfbda1215e63baf41a50ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b2042693f6d93b02c1572388e6aeb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bb4254fa69f2ca9aaf8713c2c9000615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4ed0d0a7d261e513abeccad1e3cfe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08b6d8a87ba70958e3ed1a0d4be5bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4addc110c76e12b53af3375c8184f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd70f4f953ef26773a264dc5e7089ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24f29f96d6edb1f083447185340e0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a298296c7394ef96f0b5b94592ecf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522a0eaf9ddd6728e3704e104c26304622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5b1fd75a17b6be9317b1afb47826b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13489c8793949490968a0886505357d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d74fc52830e6365fe86f9116e0ca3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe8a0d9b75f9987f7287006dc23d2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f069b0c13d3e91dd7946b94499bb08c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825aadb8ed3d56be47793a0d43505de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fee6c4c45856fa3a22f609670bb3b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042381df477c815c24693bef1c950fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998927240ec2dec25156d03c7897986631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9516cd0dc8d607d9cb3dd0964aad92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e04e467c3b4971209472fe865dfbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b975dfaf0f7ccde0374a485bf3f6e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9ba88c2b12a620a90f2fe632e83d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de4bfbc6f2a36eeec7e5c9bdff889b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7f9549682404ca51aed16946a472e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf549b22359bf174dd9e1fa2e68eb15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fea8123dffe15d1981e2cdbc44b8d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa799da643634fedd89d5b44419bbad5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef70168e5eb7f3f2a942496a2adc63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6ed7cfeebc1693bbbd75f9a3373c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc767a9e0be3a83882869600c0f0e88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d92c0ec8f57e5b28e20f41d51987a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dec21cc9a1364cd6d03138ef7d8d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed2ec415728fd8dd9824fa4654310f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b77d40422c858299e68f7d68956735647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309565c5039f2be096be1d548b71d37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da4db2a43aa2a9792493657c5fe4a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf67877b129b2357842503e5a9c201650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71760590f791b90e4d7d35578201e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838879d33e9760338fde290c42a9d22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3280172c59a2073059c29002274265653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25059a00ae557502b1583c756f86010f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d43c8b518fb7153af7f735d9749082655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c522d72a7138e1384e17f8ce0a1327656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f9380eb358851c3d469eceac9ccae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985eeced4fed3018ca32ec5c48bb341658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224cd9c470c1fc10a2fe70f2f0d21d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe578ce02320052c503a6982e87bbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b402254b62b4d93045a24d25f987b0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12143bc74d3984506633baee1c5ea33d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832effb8821df2b63f5ba653076e948c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394217ff41e0acae628504e090cb081664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39385789e503d31dd99ad566c3547bfc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991046ddf95e25e6e42f9c172302bb68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e51cbd86cc249aa5bdb29544bb27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efff21f71efabe2330f6aeaf365894668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631e06cb21109c81cce24e284028199669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090bec7861911960bbb64ef760b3a87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f55144d17aeb70a3a2150db28f1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573c409675f3439e0e735a84a686ebc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfab7675f4f2c233192b116cc6496c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace9006ef9b905e6acf65ee86c5ae55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfcb41df3a765369bb79436e7e6874675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607cad0c70760d0afe0a5a8edd567c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b765f2ca70c3907894ef740e04638a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176541161970c67384451accb94219c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3fffe1e0e8c8dc576f3926c186a52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69ea166cd655b6bce38809d5cbc90a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979937d7f4fbd760a17bc2891d63f8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea9567ad6a57fc5385758be334cf86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e9c124aecdaefe0ecfe91077d3c61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ee49997dd5ae0219cb506d2357ce9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8372a2c69f54454345725f0a0fa8030685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d098ca5f77e9c1be1efd71a2c3a014f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571105f7a9c5beb82b48c9cc99fa6eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dc2b1925eca6c8ba31580def5eb6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177d8ffa21747f00af080c0c869a50f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3b345c74bb97bee442bef000ad96a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e25975a4f13f21f77432bf093bc80e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109f4c30185b67c00294a2cad421ab8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefba88a6579c114518b0ca9d7b35e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1916081daab99014052c90e3aa74dc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91d217eb419bbe48df53b74b944c69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889950367ed9868ac7df111a89f9d62b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc196911995f1dce6445a760e12ee2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987cb9c87cd3a4c37d40848ba6892b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c3bba42e0b4f178c1c1dbc6fbad23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d7c9663a70a28f27244025f99fb05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd0c36ff4cfcfa564526ad1a3da058701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bb3714d008573dbd9cb41614b5a56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49709eef8f4734e8b264eb9030593f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724bf50c5441862c015887b46f0af10704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d37c416b974994dde40deda1a43eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06306db1ed198b932a9a2fd5b75c7c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34c6a1ad24cb238271938f204be431707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6424ad266530e3e40e99db4bce7b007708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3c97e3821694ec3d6c8b64ff778b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c9601bfc4823c7642e0bf09d17a19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a635630bd6eede97aa9e773151379711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8aa891cfb8de07377d97c8f4e005a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a7144ce1f7b42f04ebd0496ab798b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6bd66afd574daa0048afac98a8b9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a6cdb32bfc08f93e5cb9feadd588a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2329902d21ca9ffddf08426cc176585716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351c4d05b4a02f498b1e87fd695dacb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5155d8ec9d5ae1fcaa4555204d0529718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ce16a1a42c27e4bf747db18288405719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daf8a49f641c008784f765fe65c9a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9ff1dd8ebc0175080f8a4501f64b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a09e7d984fc80898b5b3669a194fb1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c650224bf15c103635e94e04b86bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981429e9f7ffdbf51e704c80d3e994c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4dfd238f4c6459121b0be31f5aba6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3ef0d8400680a2cb3504f340ba7c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169e4e44119efaeb7be91b02fe3fa59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f178633495b947275d1b5bab8e6c07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f73d51017b33f28c7a36b2bcd3bda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeced5bd9a61ace4be62ce3bbfb5616f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dae58f0e9b620512060ffbfdfe383731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bea1b99c7e49baed412e932269af8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e56ff53c9fcb0109fb92cde4c13f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9941e648f26b1f333de36dfb1acee1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd705824087d1b869ebec0c45985fb8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e946aaafc905b5ec411f216490c189736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491d388e176d0f303615f799f4175f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4a8aae511deb3a1c6f10f1d5a4e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65558ba8e8321f34b358190bc96369c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045736575c40ead2d47ab64ca321321740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6050ea7ca904d817a052e10951f6fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000e9f3262e2471617fe9a3dc90557e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3f7e21fdd58578797e973cf6374e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b32daca7883ffe859e5872f87fe54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2110997c85a4b6e21ced45e0aef6d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d404e0754162304a60f5d85eb596dcf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6bc717fdafdfc3e7652b6a52594cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe93913c89f8209c34dd24e17ecd050748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214b314f527fa56d95ad36f199fa9ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ac1b1a82bed956c11e988a19ab94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e4901ede4d51fb115584a24689e7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35c70a8cf6c05a492548c0c31f2924752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb08bd5fe39d3c033d34a686caf128d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>