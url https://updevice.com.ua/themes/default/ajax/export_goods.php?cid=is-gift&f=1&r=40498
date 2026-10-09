--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e3b1e6d106e6bd086e8c5634cdf521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcca989a287164110205fca1d791d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eb2cdd105f685f8c2d6face0e3ee23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3220b2abd94147f4f82727ed2581c084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b3616b5c5a2ed89ea86422cbe1a375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a09b6668589026f82fd8ff43a621f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527e3c48c6bd149c31cbdbb45bc8867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9089f67fc6706b64d40d0e7d8f00f3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17bb1b64b23a1403519445a3c3bc5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b43e6a63e136d0617cb85101c2ff3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78969681072e8411ea0268050e5187e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496649fad808ca16b37a3dfc4bd0ecd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2083d7f7cd8d3b93b0063dc6ce423313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e6ed64bbe6c6f97761b494d8a64ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f574376fb506d3401d4e0f0f02ccb6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fd4b81a770ff922b1245dd5d33e3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af42e1d589a99b6f521f4b816a59f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d692dcd46fb7b20faeb74554d28f84b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca789826b2bb4a993d8b19c578026519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c5c863ec63d5b977234c8e3d14d5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6ea2841611d06a09b9ef089b858be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1655b6b4b00a0e60987ac12c619b4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f26a80f7f3e560e9e230199b5539223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296b53c1445eb56fc1d2d767b3c690024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440b22a6ae191e5fdd221154cdabfae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ee3930863f136b4406252bc87a52326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7730f4dc609d7f697ee4491922d2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b322f2851d517e5bca1dd5c589f67828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009178d05d430149eaef1618306f65d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba23db444697454f177b905cb35917930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2d4995577dfece898ff07d0de86731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4ec069a5fb62155f7dce61f317b6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b98f8ce0350fb9e557f81f855e638933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227a533a7d443a78f3fcce50a5089e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423e87ff9bb5a7ed8bdaed1e311a18335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b66a6206d2193138185b82af132ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20f5ea1ddfe5c28e205f4252cb7a7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe6888a119bf94fea4a3355424904538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e9345d1d3f95982621bf4aa057cd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee610c497d3d2eccf824f4e8f5ec304040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32322ad5fc55dcb932c012ccd71a57f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985ceef3a804afb7c8dc66b7908af2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5385b0bd3e35f02bbe9cd8c0b6455ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e11a4f5e9d2daf90e195be9a764e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f79024550088ad11d2724f3add95245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20d8b712475d0a3b94a5a444ecf84a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b513af1b496b84b3e5ca866131761e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba15cc9a952bc80215cf2144a35e9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9838bb83b1fa2fe7da1dd16c71c973549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9c7dec24c336d8f152f86b9ebdfbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4151129de42f6dce4261460c372e0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee631c66018bcf0df4346ff09d3793652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0441b43dcc80172e459c6374a249853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbe102467a1d9a089492c534b729d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265327e0812742605ac246eaa2abf1ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabee4ac0aa0cd94d8b91ea9637716856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969a8db632f8ae836454ac056fe393057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438da94f1cd32cca904a3f4e8223af2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afe4a2a589301e194baafbeda4891e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228bc5705d531e17ac588ac830844e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebd1eee1681053e7e7c0ca1c90f2e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90852c6f9ce7d3dc6b235b92046960762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4864d3abafe584c3607c6f247c5980463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26543266a9d5a20421458a112117c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75a22fc1b1e93868e3f4fd90a0658f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06798d5208bcd240c19aab9e2370cdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903e5aa0dca415242c93df2bf2db3ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cf3cdf1223d46dbd1041c17cbef7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8c4a72afec7a4354dc345ad8745e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecafbed77eb246e5e3ef368a19d5d0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7744da65624dca06dffb77618fd7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a34a28fd3b3fc9e95e49b13ab1fedd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e747d059098ab5484501f477e127e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db637294970b2c825659c44dd92bb9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc13ac1db3d16e10bf0a95bf28a546175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e496f9e1c4e9603d17892d713fdc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cf1e2bf2a548d13916e430a80255177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d544475ad5a14b617d7fa09d78603b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf40b3d096db679b8a336b93407921479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e59d11b9ab181bf8b60322d4d03e0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7488625be1ae8bdf09b77bfd78e6e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2e27349ce1c22da0782eae98f21b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4a25820545196e4c6f8cdd0de4e1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16392b3bdc200d37c139743e38d88f2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a3d3fbd02d7754871d4242d387e8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883b1fa445cd4ed1819202f7563d0e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63eb2f5375bae4be2eaa04add22f5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48891b9e9ed8833b3d78f9bb73ed93dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405c584912421996474809d90c5842289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc1e0ed32628c65574fc73c4ba7ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2874a16def3722aa7abf818a6400fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a0d9561aac0772fa7fb2a5593551992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f4cc29b39c475cb9300be1600b40c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309221acb90be0e6e0703fefb4791c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c4199b5f20716ece7250fe1a9f6d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693f84c7913213809ee618f89e6c46d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab164119e8d571fbc8db4d1facc1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce448d59c3fcd0f91f52582d5482dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee33db6d03dc6238c8ead18ebe51ca799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b1172db9d01606ae8633f5dbe00b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998a821978a897bd97750520d0ba724101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c15ea83a497f3c999995b9044694b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430040fedd3f0276abc30345b014dedb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5933724b520f5ea3a9a95696c123b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f332ef69e1efcde36c55d413af811105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936236c7c3aafeefe78f4302a3f69ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad6e7924687f083c534359463354ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea4fbdf5664d2b897de66356239612108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb362a9df6df98dbe189fa2f08f44a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75964dd429500b62c4a3c9bcf9e87213110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb081e13f76214e7be0f9a11ccebab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43960d47a1f2882e6a6752f68ac381b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e485d246edc4c598c7375ac4000ad59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98f1c60548e336027e38f324e9f3fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b757bde488b30aaf7eca9231c55d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813222c76c6a14728db000213d6696a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6d4ab1bff1dc9850c238bab22b13b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f1211b5d0ac16b2e5e6ebb7e03f05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e42b2e6fd1689a783b11c99e10efc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28519ca59d2a2391cf75b0c3a25e38c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2589d5616aa239a376088153d1698f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b6048e81297572bf025f37850f8f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b953b12c577ef5a2e95df26e35b987b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00ffab63318b24ecb8354ad35af0de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea285d2c95cce9f5750febceb5cd94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff386514ab237bd9f90b7e7b70a7b2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591857550488bbad0d9c5ce4c156bbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d616ca48c5a64b1864493c876dbd5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663f2474f5b0ec81068fc3bd4dacb56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f998e8f34be618ca3d4339c99d9e0ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3103d7ebe3dd284ae923dd6e07013b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe36cf961e554a638f745a855c5fe95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4510ea316323f8b42ed39db697bf8d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a30942c2ae5627dfe774214a25fee1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20867752ab7253eef0e31d4eb25095a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2eb70f70052a410c30152ccb6fac85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb616e973aa6d6e97cb314f12eeee8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9f8eb81f913ea5f8d38b1485367c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee8ab7d5511d388b0d815f30a56615139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a58d41d03c71e0d2016648f1a1616c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b0465484a881caa3893a2c06ee9b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f420b8b714294eb8d248298f776d69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3617148a472b1f365dff73e5dba498d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c37fbfa0ff37fb59243e9570b0f09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e5b4e2463db4d0e27c8c6e64001e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fbd319f8f643ab1cf87cd9f5addbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf9334b0e52e97a655a05ef5506e99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076963707c5cf5cac9cd0412dc14b40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ec36b299452e74b16baa8915b9879149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25562970c90483670809eac883929ffb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af375e00d35a555d95017ea7d9242e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd81abe7880544e1ec4f53981b2e001152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d185c03488dc7ca1f99b898fcf71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bdca57bc98678e4e1e67dd29b2fe8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8aaa9b83e2bacfeb9d057bad45d824155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15278e45c02ea9b329087e0ba1a3b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff594c8699f331c150d730d916ee2d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d758302cd45a570c766fe537161918158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d6bc99bf8ade6f436923c008cc0a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd17aeb4959849d09c910c1a3f743c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad8f5460bc03dee1f005ca84ac52ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888574ac8f8b3cbbea3ebf7465e8a5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e416c6b183de3f6fcd96e78975065163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5dc28794188ecf91e2871765f99d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11b06c0642c79af0f791494af86771165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d57952f213eab4c573e03fd9d85ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6e3ef73b95b15641940f6ec79d474167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33eb2ae9191902e4b1a2a909a8a81f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eafc00f28771f52e6ab2e09e093d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b894af3943260238a50f19b54bc6808170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8745f230ede65af801357facb412ad8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8ea4a2a6274a2a739b3de5f77536e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7745cd01284753021a03d51d4fa397173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b4ee5440c63b9ed1c53a077db5af6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f8f419dcc7c15fd19b2a289fa3c04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f0bf78259a07d5dcfa5eec7f8c114176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad2d306595f3763da2a63e9f80ce1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48a9409683f5e81f8423a053924396178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d745df75492087027e9e5483c919d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019aaa087bb0a72aa8b6382b4ad1ee6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348de228a7d9c5f684a7bd31e3fb67d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78af3bc5b1165e8595af31d574e9a00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c042a82c2db3970264868b3f8cb05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66618fc3b59ea03489303a64dc570c5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632bcee9ce10ab6c98ef6045016068b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bada87d09ceb72816937a82ea795980186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20469fb922779e49bdb131e5c207d4ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8a29c9da9a548c11bcfd6feb6db75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b57824f6e7f6d785947ae1e90d178189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36fc6b7692a49f938d9e769b46147f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b932f80b154cc9b12439dae4b1d9d19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95c148cf1e1accc03f86c0d3061362192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd635260816cc0630b17e70d182b4f06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb4f5f9f09ab2bcbb911cea5a3c53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185644b274772a4d4d2d145b6520c9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f96c7ec0f675e12aa3eaf8f06f250d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7925a0336b8bbd3b444f422237498197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f846051c9bcdc4af555d5f68fa11a1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c020bdf7247de74120e9320b0bdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8476b27f53d0dc86a78a2c96c41f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035860024e8f224e8c7fda418a608e1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c23e5b3a60abc0a463508b763c886202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a50abd55d71f1313bff1a0cb3e17c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98179905f48eded96cb9136dcc6026a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a70d9a4b8b9ac85d62b5534c52a0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642a43eb0cecc7a7c28035fb37c9127206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33461f406fe641bfe6a45c49441fd745207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d8b996aec8411d2a82023ecca6160208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b7bc3cc532535c966252508f43e84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bf349968090cc27c1402b24eda180210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ec57e3399e66e2a235ae8e93e00fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa18a395a14f14757734c7a5e4c118212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13056cf8efa6651956556d8dadaa502213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e5985e0d4403de12b2ffa185c9dda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4a5903097ba3ee0532d528c5a1011215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de4e134f59aba2f49ba048254be758216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01d672262174cddd9cc538f37949df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5529cc0111fa8dbd05604d39956c992218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3998fa882eeb187d986483735d9f3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205f40c67232857fe8719b1c71c3b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e6962d45b6dd95d14862f4228b1e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70ebc94b0b65904df1e47a9c9f2f61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526049004d584a72a1cbe1348ebfe62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5b797f41d62fd4dc731fd8a6aa646224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d64843c2cf595b0021cb69a6a4446225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaa3daeb8f5225aea6c990084f0f59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a0fdd2a532995b693d6c4363cf727227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304ec866b769d01d23c710f76011bd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758272c117dc36bb85bef802262ee63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e872df053ed1bde2140e362eebad75f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf71d88c590da046aab18d2b2a2c3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4ba82895a1a687f7a114075de45b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499480f2b0c968629055b85b6f2f6618233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e630a84f1d3c19e59ba0f640060319234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e9088f4bd9a201b3f0f81e6c8ed54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8afabc846df514dddc4b3dfb6218ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f97505fef29c7c4801cf0362d180e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7a7e81b6545f253e1bc97eb1ab4b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ef820959d38d2d6147a92faf48ba5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a411859e1ab7002eb35c16ab9d636240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c6d264066021980806760e9f2013a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0d1742c0690b4505960e5f7fe8f30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974ac9eed4496968216c9f78ca857fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946cb2dc4e44f18c321750e59beeb2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dde0c689ac2d88da4a9087669e18d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe436ff678db86df17e2fa2c059105d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5502cc452622db9897f0a0d51d76e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab473da1c8d14f6717d85c02942960248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15cee27086d64c7494a1be43a17bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a198b5900d6cd60dfa443695acaa12e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f3dcaf1b57bccb9392f71610afe59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46f3b1fccc3bc540f110ae427d0c11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc1cc3b9f0c466701f700b56d05362253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e7d79f001350acdc20b2a82f6b14b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf487e02fb578dd79761e184e7106ebd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7eecd221c50c057485d2d6b4a9edb4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4ba27f65c12483224aeaece402543257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fdad69b5453318f6a97e712f4ae7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c984165910bf0a3ace76425176dbccc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aea50796fd1311fc3710a60ddf254260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f285af500c7b036242f34d4b99841261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08363d5b85b4e786d40c8c9bdf86b858262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ff3731bd44089d27f4f9a7c7b9ae0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654249bd87eefe1285646ff8ddded1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99993a358c3f263eb9d957d2f8aed32b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75d0daa3d59cc56f99fd88c1357105266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00009ce923fee8defecc4c3ec6578d85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a3ac186bce1db6d1ff7c2b9c9dc4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bea00754d0f99848395e3276d214ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbbe975d3dd51aaace405f2fa3237b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46da34064734d110ae80059b9b69417271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6f360882b0055c9a4e3e7471016cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0041890261ab31cbe83e4e0da15e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c350bc3f9f25e65a847e6908b3f8f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451607c1351db62eefd94f1fb9b2221275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a00b93adccadeb98772df22e1c343f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f6af47e141f5c78da182684bfe37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c31fe38fb487b22aa1cd723113ce3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626176597510466be6c64e0d3bb4ff5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbe4f1d8c493126d7ad5fc70d7b072280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446e58fc324827beae47475a8320495281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a038f115eb1a8fb8762da6f44366f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf5fa5173f95acdc35e4bcba39a339283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323fbf590efbd88134e46cae5973cca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2014d951910d9d13423b50b4a79ec52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a497c23413bd58b72f5bbdd8e62d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86412c6cfa45f12bc0c289dc0198454287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16aaf472237a8c207503bff56a3732288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f439d522f1f2fb7f04c3a19f926ae3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264d4b00c42dce05f33d12582f3ae43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f45bdb15edf7e11560a241dcd4f3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d573fe936f79eb43bd2e7aedb435e0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad95edcb81b043f293db56f6edfc4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b56339ffbc648930ef3b05f2c2ab6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b8b46be4bb44b7926abfece9211a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352b015061785042cc32ab0e7e12c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e051df042c85fa39ce02cfa649c67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890823bc70a619fe4215eec9ff7ef6db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae3337120d0f22ae1006f403718d07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd5039ae8d5629f891ae74e0e56ba8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c2c69a05f8502620352b79125bdeb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431b722274210072ee4e3e54aaa6266302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360b20fc4ce0f2416b7179e0d215ccf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4538f86240a3ebd851c10a85c294e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a02da7b30d0255e5bd1cc75cf11bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be5c244552754cb8c44a80d2cd059c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff146f365590e22ffe7f3a068fd6a10c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa895e356a79864181177ff5f4a3619b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818bccf13fd5a280de6d3ae60005f3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7cdf546f2496f9552a9aa4fe5e779310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8ecf2aacd07dca56604c2357897cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806510b4f517c38ce3c2a6773274946312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a982b3e5fcf70afe92045e951cfe0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b78fd83f7378a57ad8a04c7083c1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49808a72507398b20db6dc3d9ed1fe83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88b8b0fd5e9a597250cfc6ab3db2ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d0a05ac25c8fa40b6854721816a3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e84f5411361dc8b21cc46132294a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fbbfa3421f497d2c9e9ba79f73efc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb7d810332cbc887cb0ee94572bb67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb95fd2e3ec3d7051883fb219cd472321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5ac603dbb251ee05f189c9f2395b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68be01bcdc1762843d73e06fce450323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbb2a8007fe750c0ddd9d9b5f80a0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e3b2b523e00fb547fbeee30ebc61d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fd5e29117aa32fac9b0ff40025a84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c6b68a9bff1d78434146de5a9a781327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893c76ccf91c0d4f555f9ba6b28b49b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521e29bcb634bda13c4af9ac755af6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddd4179454b7928085e695aa5d0552330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185bf03d14a45c0f1e75096ff553156331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02efa30d2f9762e0d7c4e831b8a0fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e816f5b7811d0ef38a4595f9df4e369333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b238f0de2733dab4c31c2ba32940c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8d6b2af4b1058422ec40ba4c0be9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1eb79a44c7f4202f85f82458a0a90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b50ac774dae7f459a29a7700f7b1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f37fb7163b4c7eff66ad8721d1cc37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb5fce366007abcfe56db426665e82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1256fc7ca7e03733154839a66db01e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863517f05a4eeaee57dfa1c4e090a0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26413378d3630113ae13983c88e43ff1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3761cdf8acf71e06c247469c857d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b533eb5442bc7ec4fc47e718e52cc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe8e6a97a942ee61e796315c4821d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd6d829f3d9479d65f5d0001e0a152346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf525135b5d3f009bec683f6bff50f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399f5d8aafd8cc504b208c140723938348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd4e23652712640530550531752fb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06cc20e628c12f9d092427c4b3e765350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349725d4b543c1a6d0a7c88f84c37b28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f119d6a6c2a57e56eea3dccb62476c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6904ac6b3fc3cdeca3a306b8a6f2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fe7bb5119ec0174b224500c8271df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135a3355118c93e087753a2646a4fb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403ced4fa247be85ff19e0d42128be2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4d768ed50e11bf0ae77344c2701ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2f502ff8342232950151ccd0cd9d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0927c45ea23421488742f94ecb41604359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb54d29bee76910582a2a493e836c5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d09489685a20a26645fff1383b5f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e114dbe43bcdbed5989532c3b70fc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443259ec627903a2057956d7c16880b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f189e2c69d44ab4e6f58eb10b7dc07a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198734ff1eb463393a11e454cb19c3d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079c3f3961411d29319fd056bfeb1ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390859f1afa092c70af1e2c84f7b0a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1714052955209779a52c3139d97ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88b8723eb6955e1300a06c7a496978369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab9b08d2de0191707098be72b45773370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294abf2ae8698b869c1adca49bca46eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f42f89aa8d2509fcbd365908be6e35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccdef7f3fcbefa690dc7400afdb7dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f821e7043e20e19c98a1c3da67ef3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a705696db1f357cb23d3709edd3ce1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1849b848ed6295b173a6682034ae4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e64d3fa5a54a205b3687880507801377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883529026e2132cc784fb31e05018f36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac43a4740133e614a5b4c0b65056faf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c97b6737ca2548f013be82ff2a2ff7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecad527dfeff214b520b80a127ba7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911ddd57df728b419784435bf9c4cdc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996611eaffb83cd24eae20aeacbb778e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3021b61f65f8b574e7bd9de26df9c84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ecb249bd68bc0ea74439d8bc76737385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee14f816f2438102544b04b3bf2ff3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e905242e9b2729d824469f2865c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1b4bf45a9fa9dc5e0930b875c6f6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8cacde449f81355d70a88b260c95b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03c082c6fef2777d89cc90d65f9f6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67446a174cc69f0b589b79b9dc85273a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42359d930f5f3c58ac63d3c4c9cfde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563b42b3ed5fe6bed27e0071876d079393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef597d9a7c3ca6e80d6a1faad6407db9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809de475b7d412a269ac2fffc966370395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6caa96bfc297abb7d3bb9dc715e7c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c12ee21f36f2ff575e3a009f436c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431d778a0cde824cd25c9e23ddd79f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e20d37236b39c2ab0ef75063910ef4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e72ddd073f12c54c03c589116048c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3ab3eeaae7191f44df8f646bb0a11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f9ed48d4f3b82af305674fce20f63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b82e17c7066e4cbac6725beb38afc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4890138612a64de2c5b1eb78c00a792404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70a2044e8a4643ce17df36ce29e3fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0056db37b1629c126d53c830d08cca8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ed55272cfc1eff62e9550ffb444b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25595a65bc04d7607f93db2b99087b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283f82d493ae45e62e29362d67cef77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b944a0b9ef9f290d5f04ccc7e36ad8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdfa49d1ed316da71ded12c8c8576a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38559fd4d11f499dddc4ffed940b331c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b01a4434e45bc4c04621358a0ae9c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d6453296853daea6eeb94f25501fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33336367350a4387aa519ff9be252b08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40803b4cb9458805f51865abcf77537416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b445e6c5d7fea4123ee48bf699956b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03117671795f9caeb6bef99d22116b24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef083ada93184877b2aaeb4dda7338f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0cc77f85fd1ab72d54afe1521569c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49aeb63f2c6c40772f7a504952637e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aba64f97678e00216cc0860a780b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc17b785d1ea93fb36032e5255f171c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5155bab1cb7c6602bb6cf44e00daa3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feae247e44a77ecfa3aa1704865ee1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094a51d3b4eceab02845ce89e9373f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93623385e1c5cfe698fac999c2142547427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da30e9356b2b0898bc49e5ecee48ff4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540256af9ed47bfce55344b4755dfd10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1599f435d07e8956d646f607a538c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef3cd7b81ba2250a2993ee168a6779431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad856d35bdf7d4c022da5dc6c2958c2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a9e15d8e26d916223753c423a610433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5beb1cc63edc114b7ff76ba7768deb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22acbfeb8a773f2fbb7145d122322b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783418213f9ffbf105fd0e6cb7418bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d8f0ee9c6dab074fc52ec65da8d63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa2507c73e6d6f97def7601f5715d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dec979076473bb7c0bf916a1279021439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83adea25b8c0fcf5f10e1b26ec60c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5673a20c0a94e7ff3b80ba656cb7a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e63c0d0dc2ef561a7fd5bd0b26aa3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ffa71cc21866a5cd40f7c600eb76a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc7b9d1a55a55fdafc5967839fe61b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eb21495ecffb517d1951287707a55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32338be0a3a462ffd234ccd9e38f1c3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c076148e09e6e92af01ad26650d72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ef85149a7ec869e18f9c8f4ed8901448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f834dd027020ca30eb585e69a13cd4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a28b0fa213ece23abb89310e5d199450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dd8048c6ee85c03a84af368be0873451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54c1015962ae79e09777b58e13a419452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5e734ad5dd421d205723445e5864f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d6b535ddda0eedf48073ee483372d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c818bf3f7e31e5a26724aa5fa1de1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8add94604fc98424d4b486c82e84b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8870e33f047719b45950b6e3ddc0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0becad6bd0543ad153b5dfdfa3d67a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b4be1c83264804435e10a17b2c86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b9a8fa48b842963a76d3189e60ead460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62098ce4c64026e12a6627926a8e4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5088acb3aaf5b1a2bf0aa6a93ab9e57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6585e0e039a29225fa0b403c3356c2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f01dbd15d58d4d10b65c0332aa2f9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a81d6695fdf2ab4dfd63dd149b9d74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8b97a5788d862856bbfaed696128e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcad980ec051c7fd4880aba8eed14c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a44e4ebeddf2bd7469919fedbb678d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe7efe14317b2b80fae75b69ca9e69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf2acdd60e56477c1dafdb80d6e2c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902d8795e311dd78efff86ddf1f537e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c28a45608b49c4cddfb881577d661472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bafa676bffc87f515b3d0595fbc43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb8f88dcb94e7737b5ee37c3c22f29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccd02a874261db7eeea44667e4e6ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23c123481232f1636ec696e0e6a974476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1d44fafeb645409da8fa78360c6ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eb3f737671c0ff03c31f4bb63b3c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb7384f924db62ae99b170bbaebe1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306f7faed51c8daf31177a07645781d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123fcda44ca656d771c8c19b9a3dd11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ad7098172506dd1852d568e800b26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3a0cf9cbe9fbdc34cf0b54c3cb0cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f3f73dc6a2bb97784ff95170d4ff1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841a33b2c8f8c5f0f11aa9ee630ea41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d34204eaad4ccd4634ec4c62ce1783486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064d9c46b0302e90c2e45437e5ffb23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba263cad706ffe4f425b5391ad8ae4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb082934163ecc98173d63c66d9f88489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b96a65fba0c50c16b5059320da9c8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0d441cb17d07fe798ebd9ab86827a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d4102b695a040e4768d7bd3b19554492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fa15761b603603cfb36b61f773216493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685ef6ac6a5a5444e9362aaf9875c8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ce2e307f6a5705153171265c944af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97027efef28e843de45a489dfbf0256496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52cb9b2bf28864402ff46fe6e7c067497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cda4468a96a12c1ae5bf5fc3c46c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b050f93cbbc21e7788d2eb79c44bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ddbfd63e7ca2778477dc3619f9709500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5832661abd07b6304da9adfe4763ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002107321c65c759c1fcc8d68648f2d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5a6eb104dbb72d2b8bd59d1402044503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ce42876b49e81bffd5cffa9f33b38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0772641e7758ee41e18b549671e9a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce3098d6119a78a0b515eba1a9fe37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1ceabb55d8989e1aa244231e465be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb582b9789db8fed65853db52c30a16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60284fb10a1384beadf6299da0594113509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a9cb857f209878275cb70a85667b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d9ae9abb5e3438698bd231183c1f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2950075cfaec3cc0e7bd2954e675f0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72009d902d8090669499261e848e3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657e183c273e7c8f09a75446d9ecacc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954eb38d4db7c94b4604d123aac4a3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a8d8fb4757a1556677f96f9168707516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db3f33c2d55e023b7a31d9df3be351517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6562e0a460070439050e0c447827ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e3a812544056bf9425fc152b96dec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e47ec67c595442209c6d1adfd6bde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a105b8213215709fe0938449cbeb8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138580a154c15bd5ebf0423359da8c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416918f990637e76a8b22601d1e6630523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba398bc9289a815037ab1b271cf2927a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bc0a28c3aae33435dcbd6649008aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b179b8b4aac44323848e60c90969a10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510b6126ba9032546bf66d9c592bb03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921399222f96c0be5414ba1f5121b7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01280007a95b3f2b52e58b141702db6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887453678fedad349275fb88a1c8e86d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b860ce478e740e0e705d9e5fd7607531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bac4b12d3b0df709948cac188f3c15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e6df7d8181075d8136fbf370f2ab2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf99cec54a19086597e34a97c743c2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56e7091acf5fa908dc876aa20ff56c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a4039989629857debb81bbec09211536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfa031e3aa3713dc452ce961237e3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1316cf1ea7817ea69a3c7e997ec569538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318c25f0689304a9136e128edd2fcd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e22c57674eef134b278cd0dc3beb86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df642f1da07412f49dde5508b09d86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff803cfa6ebe21a7636cce208b666a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205fc14ff8857e778c468f9957372a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f620688a725ac93db90853869462544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c12c4ae06c50e11e680e8f27854a36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a2bd860bcb7d12006be3fd269f048546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95072d11e11e4ef51a2b8db150ce55c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41c148fc65403b4c622c10b1604280548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168fab52434cd7b004deb7019bf0174549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb1f35c672bff75391ded40c39e436550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512be00a1367197f9d2d477e55e71832551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370780ee20e19e4879f4212232d00f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c22382aa4f4469d41f57724cb9b1cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb261f89374ebf32da28e5e6064df517554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59fc3e3e508861181250b72301a4dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753f97057a0b2dc41976a71d0c70d71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8b8889264922c3a977215c77f1426557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf9740836f36ee4e231f0cac8b2d18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303797c57a4470242cbabbca9ed1acd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72ee350526f184fc85416378446395560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5b123a3cc6a83b2a9e532faadd903561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd35997c653a661c455c8094def2ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc222419b67117db47fbde80925441563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5102071bcacd12d8f41d41862d384cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc0002393e0a40ef07869b2d7914d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb9cad5e4075a2de1b753d8a0ae2e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e22f46e7238e2315561861966943567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e6ec0fe65c7a701b4fa4c27cd62e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70721c245b3b69e71d6be687c4aa2a5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9f546c798602583ec8b88ab0cc650570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e7d637e5776a1a450263b22985a81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ea59d10bc0068f1280ef5dfcb6e58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f757f4a9a8f8d9e58da1c0e9d897ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91887023304cb3b1f436420ba81ffe1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac92c32c3f03f5eac1e200a0ee830c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9623cac9ebd535f9929785053329589576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7497750dd26df40112663cbc8e2b4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6579ee4a5639b53af6d0f5dc7b840d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa86658023e5be2df513625cdb85cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c0b8e155effe8d8fdd3ebbcf331c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e520b72f0f6c9d69a4c1db320e11c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009509a78e56883218f20ff8e039d84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9017e4f789832fa8ff06495373027583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1316102774b8f40a59bdc74be3bcf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa24aa855ab5645257d1791ed0878ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567613cca4ec49d6d4e403e17eb19e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c304af6ddc2e1e6cbbb8a1c427f75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5d0dd800fcb51a34780a09a47b389588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a932c1147ed1810e28095312b4dee93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e8d8bd8689cc2e30afc26bcfddb68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850e97ac357edcf759b860764a60921591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca6c027027958e4b17ebc342c3158f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ae547aa432056d8b28003fa399d57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0723eb84d0a11e2ec865449eeec3b08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df93e62e71544888a2248747ff08454595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae70cf7e6883b00546c80eb0accae7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0028d1a564e98c2ae78099673d9b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b944c10ecac0ecc4a524a1562a8a67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c09e91bd2d3ac7b075e11ff000ddf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3d7e7a26a4bd25b10ecca5d4be5e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81cb7cf6726d26775cbf6a85633ed1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3d27fbb8130881a47774e4b38eb93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c68e1f9ccf2ef039225a996dbe645603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9963e7b2dde87545c1eb8540671b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d280be302627484c227d6dd02c0ecf1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319e4e7775f185bdaa0266fb1679c9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083f405df9b7762dcea9e4baa973893607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964584d0b0c67904cae9d942c67d394608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b4106de75859f495fbcd7afafb71f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc111ecca9f828a972b962ac41335623610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471c5a8bb4d203df85fc489f2e95296611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ac344db626d5d61b5942faf0ca46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931750e7e71862a7a7e2436b94b98743613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae4c03cfb5b45a6cc4491f4b5d866a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fc8a18979939439f1d77d0d8f6d84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70420b9aca8102c9c07a4e864aa89b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33695b258c91c0834a6288380d66e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819afb695fd010b846f2239c6825a786618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b88dacca0b3629b2d7a064e57d80b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faf6560585f475d334a6ea9dbae1db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82519c0e6997b49c0f53fae0e7e2fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ee39eb5751be15b9e60478644408622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7de66685240590e33994f77bd9fe6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2227fb39c8823a5a1e5cf832bdd3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba695724124483cac48eedc4f26a39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d422b155f3a76815dd70b479a47acf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc519672b4a219a2384dc401a6204f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13142dcde386a2036f84fcd5bcfb8c28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a51075d4e9ca46514d8d7e0dd18e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2c2a3b60d3fac030bacc92422dae6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005b514e331e61fac3209b5d46e6b30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b825e3d0ae1344cdbf8e05692ee04dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51e8fc00f5717ceb817c01a6ea3017633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655616a5de6ed907f8794d78d2dcdbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21c48c1cb00edea00c10d67bbd44c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bc0e621df749c71482a38697f2b5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fa38190b56f21b29d338c70948d75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28a72f6d6e566fa689256ef2ae9b3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfaeebd340b97b193e321651b114e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda010e7ad84e19ee04bb755a13e2ed9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73cecc4435346a4264c9d14f91d00f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45318d17b8d70c23556dc5cf979a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274e5e2b881781c4100cd8b8f1de798643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782294b4813124dcfc1f95c0d7449aaf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c97ff2062003896c8f0c5c28e180eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e631a93dbfea5c0d7d1eb80f88dba1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b983ab5723ef3943c1333b569298e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c683923144f280c65a82e106ca3508648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b68773151d56cf20f426f31784040649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813e8aa2ef5429b86d4a0c39dc9f34f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffbed1c3dfcdf008e160d58953f937651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea0bd13bb5a61457fa542423aed1a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c2b2e312a51ce15d0598ed718bd0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d7afaf8078901aa60483d70a4577e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2482878c98431dc627a6b334c656f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fb497179ca561b8a74b4a310ea94a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1633487a5b4ec8b4c58ce05916f82d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d7f5e1871652651eb5ac6930e0c13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485a06e8204f0713b42fefa798af5f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50786d8470e98617f116ad47be1f3d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588997e577abe9ca80083d3999666f7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3be779f6e5ef27f194ce734a321cd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e41334a7aac56729786878c8be9002663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85006b35fe74838b0cc6a410936a4f5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405792736da7f75b29da27e310d009b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc750291d0505b40eb799c2bf343f54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f14d5286d4b7ef717fd9dccf5b5991667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51faad8e44b62be74f18b9401dc75da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c048b1d7cd0ddd771b2f7c4876b1a22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59404266523bd70e7f1f6c976d5d1686670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe54a92a584d865e62c6ea31f8f653c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd9d0f48ececd898102ac3c836d34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b93ad8bae47c735364609f47711114673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbba95874968470e5f158c083c0a48b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cd252aeee77e6957798a7e38cc238675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c78c79495699d42268bc2a854d16d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61790c7bf3531fb5ec60a4f1fdf76886677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffe32661e0a1515dfc21a5912ea162678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45520b162e710f59eb7ce95b5ba890a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cefd326b6392f7aec0c2e6bdf7faed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50516bc53deba03a34e9edd6f6d54806681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d7b7a0fe9df0726271671d3582069682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4199f57c1f6f61e5daf1d02fbd5790a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462915f0fb1d6859f00d674e877ee7e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036d5224fb90e3838c6b3fe0e47a207685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e1aaf6dcbde67c0810c4f5ce7a897686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa8a5e6fbaa04b9a3c751f3b5c1ba4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0430e15d779287ceee0caa0f225987688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742320ce58d207d078449f743f1596f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81d5f0eecde8d381995b2a9eb974a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df84c3d32f78e7ec015cf44e63292d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c68f3e3823e1df9bd8ddf07490b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242e3770493b908fa0fa194c5ef9593693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe59fbf7b24367404c0cbeb96d6b53b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717e564e497747d39c16b8e767a8764695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8d51fefbc5ac011e0967a3ecdd2fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b06c102456bcecaceb6181b5ceb2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74ed322a655ce2fcf73e71d75a7783698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988007d76f411744190572a28fc4a0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca814f18011524d3c8a5755f14301a3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f463e8eb24671a920926f7d778234fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436de40b6d48b8e0d769ea2b0e36e94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b66b513dc06cf1c162af22c494055703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3705083642a7281667bf43e44021b01704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89319d878962e1aeef509fd963bdf2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c42ae0cd1cab843261e72b4f28248706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e144d8a0ed60ec0e299482b7a1425de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8a4d15a174ed0522173035541b5c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5270d81fbc07f12b19d5d4a8158c3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b291110fb7e94410e580ba2dd72568a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15414658937af3d8ecda43db45ef8ce4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33002c345f5f84056fe30b855e9ac946712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1e9ff4fdb481e82fe06f35d80354e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131a3e814ffddf7d96c901469e7a90b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5218084e423347492891ab12245a34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded13d7681e34d5498e574d67fa8327716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271123525ac012d6f3167d0ffb52fa8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486690e20c20a7f7f58f964deb626ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e1adea276449768959efd24be4dc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484e96ee9a7eda3a18bc2396c8b7f5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ed57e3cf2bbba5553fc97cbde4bce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a81310fdd523821f50124df817b8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a863df44bcd4b4b2a9e702bc1cf5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a39f059b3a8ffc95c7b7a3306a6bfc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191c7f98c458315f2aa12c497978b2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8d3042dbf28848529b2aa6338e1ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951ccd8d3cb1b864e045bbc8548cf1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f658f2d68d9d0b542c201887d4e43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c00f837a56bb0deeaaf5433b985a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb6ce7c2cfd722c06d327643b11e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774806622bc2cd975061c44bfea24de7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66ee555082c6c3541cff1d671214cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee059d3f475e20305e65b9e3870cbf0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd623c53d76ef71e015a7d96ba7c908734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9694f26edd79166f01fbfcea168499735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b817177a699d11fcd5468c6ed069424736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9c3055b46d7ad846108918982e7a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5055cd7cc9d6f5b94360ec07c712b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93345788cecd747036084467301a2a82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7f4a944ef21433a51020a46b7a976740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d73fe2ea469c42982b517b5ba5a20f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e56f5ae1056f4b1cd6bf0bed914a83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd928e267db4b1241dcb39a7f88e44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a9447606d265ff18d97b2669d8211744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37872b3d1fa1a4c910aafba1e16d69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fa6d87fa060ae6a668d7bbeff6a38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f5b98863717764fa49696fc78e0b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e679030ef2e9211aad6f832abbb29f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb496a5bef1f5a5ff86fe1ab2f1ad6d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd16f02b0825d6cdc27e00b3c1edea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45ad005f1165de0fe8cd190b274580751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1c1f5ad41c7efacc01c08492a9cf0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bba69741f365591dc4c15bc0aeb00f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0f8c2a9f7728d08f8bb941bb4a80d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f078b07f28f33374c9020b156c7e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d577c454be19a86fae5652aca9a9dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b0b8cda7e400abc08d8ca55c2f3c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1733c7e4c5f636d43685bc3e2e063758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fae720c21c0bf537faf0d3a62ae0a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923ff6d930a8383040cddbe9498524c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0f2db30ebeb2dc0557b55aff328912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6da2676cd8ccd1ce08bffe664a2a903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d8b9f8302c63bde3d03b53651a1d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb872c720bb2fcdcf844bd605346fcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7455d23abdb72557478cf691cabbe4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b2a42751138ef11ae8ab4fbfab3107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac49eeab278be05da362309f73d3f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19ccf8bff086fd8f0891879d67ad989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a0d99b4440749dbed33b4e549c5bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb64c888f6b5dcaba6d6474e6d2336611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619daa44fdb7792da140ed6f34b2b37f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214924fa761b1e7edbc14334c7f6469b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8a2bb1be70adf4bebb78301fb028914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcba8c0197881d7e1751b1f961ed4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97655067a40adb8e26a39a04bb4e077a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef601fd549ba02e9bd9b725bbd769a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9ff321261a6f3d27d81e98179400218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b9a68f29d390d9cbac14ee79b95fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fb320da7b3c5be341e44cfdb3477620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85859630e38222de250f6732c6c5e20a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676b6e4d09ff6675b99c3aa0a184bc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4601151a60d599826c8ba5573866e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf71315892740ac62300b1506ae25524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98872ac8a0f92d8f06cff80ef1a40025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf2f275d723e40b6e088e656dc5cd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b171e0d81aa510a8fbe50a73af8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e26d9878d3449381a700ef13823b2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303323493beb32b77c48b97814e715829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d9a159df41bacf486d9e184a1fc6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9793f08a5c92518630eb751914e18531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf59990ea8cd2bd19209a23aa7fc8ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685deaa66053305fba78e2c5dc90c5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539aad638de8039fec626bc3e3527b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dfcc28b2835b14a1e257e4d8ac1df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107ae8a35f38978932ab347523fcc8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb46914a62525b215a5407a9e19445937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d654296fecb0c12859f1524d439ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd919af697feea09fed63fb7dc786c5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30be91328d9a95439ced73f13f43cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aced1423b108e622168f5ca77298d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852f0cb50f78615524fb4a5cb964aca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a14505aa6eaca77b2d8287e3a2c2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1c9caee01264978e26dad836bd03144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c107c6baa315080eb4f66057ba0c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ed45c21fc96541dc4ac4ea91c5cb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c82d82dc5b9264180ac86ee1c4b7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38481094a031475e65ce119ae526006f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeea2965e7a518a8ba542197a76d9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4447e5d771abc294d1fddde96a6c1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f74be8c0d57611b1232cad623a71751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6e193350a3dc03aab3c124d33ef8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b4440c998700f16406701928ec0eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abfb1aec59c9e4440d9131d180b01b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc9c9c6cffbda7fa88533435e5290f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3113366bc4edca1c853b6c2d0055156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23603ddd68a4a26ddac70ea12798d6e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac1dbe7e8b97fdf8571e90dc40ea7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925cc3be968c7f35db05c937ec9453159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbf23b896caf1fadd463fe1f62d06760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bdf324aa9015c2ef242f6c4c0397961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92338412b5d85c55c63d103e4519ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9cf33d779c6130cd58a8bf474a0e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88589f1355b79275d829305fac095064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442190efb46fe2ee150468ac2cfeaa0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef650f5fd496b962cc461971270579a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8123ed544a0fbf75a6abf41a1ecfde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e950ebef1c20ac7490e839bc628a7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cc1b9fbf81546d17dcd196775df0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ec5e08ecb88f7b10983f7d3d5742470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23fd0a862d51b437e3b8367009818871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ae4cd6ac84db75438568a2c2eaa8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93448934f7d2bbf41602dfdc3c4c519273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa13044fd98e4a618125e04339b4a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91077a5422da9a2a6f555e7a3574798775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bfeaa89fa979965b454806e17525b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677e79b9bc288e4ccfb25c81a5daed577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41996016800bd85ea891a4ace6b00eed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9d4c36ab9088fae5d383b9aafdf9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c230603830f55399e9591dcb039880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68199b4305db193ee2798dfc61fd4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a9203a10a1a6e8856758fef32c2a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15aead61fd665d31f9080f6d7c308f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55016df2736afac97a590a01836202a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb02e00e399183beedc2a8a8c0ae4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e0ec2d79fa28923f032c8ff577c1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461ce449b0fb4ea6ac853efe8719e1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee5feb2d20f51724e154c283a4740688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e461e3767ec40d5f82b9cc8b2e88689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9042b736e0cd7821b6bc2dafa57ba190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f699f67f3c1e176b595e60e3c5fc7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867a5a224988aea22be0a9ecf35bddd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69159c18265c215d8d528e2ab0602ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd148504cd8213fca14d9d9557686c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6010b247922eef14f2b493469653a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ce622ec4957fe4e92223a9ce957ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76089d4d794a27a48f02b0412d2f6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e05c565cea6d4c6d2b02909d9ab3da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fe94786e5b67780cebe25c765a22a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9e3e82d81689c2192853832c19016100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caf96b4b3f1dd307317d14888797a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291846547c6e3a2a228775520fda224102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff4dfe28233364ec4a38e286f0527103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f734fd88b8d6f087c51d1e985231669104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcb061b7f20c3add384d65478c9934105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202958409f30ed19ab7f9252378ae0db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf4a3b6da43b7db8b13142bd6a1d26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fddbda87a656573a6902e8f5d5f84b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1615d650a76117b03ab4187d2f9a107109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0ae69a93604e57f37a24179492c1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddafb1561575d184252873c3fd6838d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167adb0c4a3f52184c70751a6e685ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8971e32e71544687f49cd6b986dba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8be123caebebbe4dec0417ab58798d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1019dbee76b459dfad67a83af78dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea9f6b73fd7fd15774bccbe3b07da2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdcee0cb7c3231701e4190f02d3e06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45700bb0338ef68d90226eca797102d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b56e4940a3af3b35502e67f76c20c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232c14ffff94d27ca6d378927636e04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acf0c8738afa57ab6588e8fe22b905121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db755bbc091e337a154975fa470ae1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3de30c725143a3d0405e7550a684123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c6fad05fd0bd4a4ecf2bea2e9bf38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521975a6fa02275af7e0cbcd356dbac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9d5170372a6a09fa3be2138fb5529126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e70b4b65f3eaa10b986726b30e04a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c422ebc8c1a955ece422b02d3655ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aa7d4e1a193e777fe61e49610c51f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b0bcf872698de3ed8376b90aa9369130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa53ad082302e5b7d0571000134a7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec62219a0390f5c9bf63683036d18e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b9da172ce22d7f1ba222abaecad1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92145eaf8ce977430e3935b9f2c5c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f106f1d71ecd0c5117098f758dc80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec35ad66cfb5d249e04c3d78c93d3cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cf4db1b812996d4784b450c71999c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634565ae027e0df8dbe6eca399e1453138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e7417cd4311cd617589ec77a5c7a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02f902e4bdb76ff3c65a9954ae6a3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aa14a5a57e3b2fdafce9c20acda28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab0aab6c2341eecfa8360387a803b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3a27adddef9ca9cdd811621c41adc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290d024e8357817b2a26fc871c6b22a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a02b5d58947beda5306f8d6bc43d90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305f05841a2694dae9db81959499a91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6331b1216bb8050fb53303ddb68f7e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f57cb2eda2bdd17f414cfca8800c41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c5dcb7dbea7426fd3991f1fbcaea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396f71afad719ed090319582c8a1f11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f94eb0f55c52adbd11cf355a63eb89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e12eb72ce45a0a48d41d0c6137747c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0403347c422fdf4ac7b301e9d22096153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d82fbf6b91c8abf77f3ef9d895771154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0c066454d3aba53a9efb86062a936155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d57c4831682fe390906295c6baa29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c17ac122b332f95a38ee45dd977db0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096ee527073e147a09193fd8a1078d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4938afba05ceb63a6ff597b50794094159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595feab194451792970ba120d4abf97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cfc2df6722233e44ac7ce8a7b4e28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361904ada6ae6a1e3ac2bb5326f7e7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793083963267fca5de45d65859f8196d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd881ac7466754d592d8f679f95c9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6839f1493da41f6fe10bdc58f7462a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b8e5e74d6287a507a432400d50462166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a130f11b47885be7d360669aab1e3aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d20214522c0605c502ea7f81b72b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350793eea84367b915974015de8c4ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb525950d1b78f4963e0fef8a9e2418170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f3a8129f02f1740e073e47d0fdbc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607d8208e88637651853b590a897db5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702ee4e36cb0ab6c23466ca5180e185173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4b363522a3af23c49fc7af887971c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00d2f057529c527bbcb6d6cf24c992175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1324958c9099705a5dd9d787153e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbb891c59ef87fea0a3f01888bcdc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e97eed914b7461b2d8451f5996f457178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dba9469d3bb37dd250dfa2f96c4f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103a63e5a02dfcde1594c9a8c482c67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6374b4f25e552ab7eac054cf796bf1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f61c8cad05ec1e139997e89af34e2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7370c3362100a56aabef6ec3d5f275183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dadb39ea58ff152a20f1dcac7bb98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a5ff669e97d2d9b02066195a82d0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcf62d81251b2b2861c92ef6569229186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311c4489503989127fbda7de654c1a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa03133f716239b28e74af71c20da8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7e891f21d1cfb2dd7bddf4a575a90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4b39f72c321c972503044a888b663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c219348f98d1282ee2c072ddcaaf4d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4ec33f229f0e87f2b63500c12034b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab1c8ac259e5b1c26dfb8ceffdcfe8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941242357315a9ce2ff8b4c4f98d7328194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe328f4d1f4a982709b3caa9a7b317195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a002386d9805da9de4631ca7d0f8772196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc0b1f596910a799a361963a09d645197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56d58d86406f24ccfb8c5b9428205a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af86fe1a3a41821620964ac05f92f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a74690ce6c55af85749d3d4b0bdfb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279572e4131f5704d781ba752616dd5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f938b9654d478dc56e0adf146e3d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e590e0e12f3acfe9d5613496b00acb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc68615377a0e8576230015ea0cb1ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283faa296720feab5b514869b944812b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb44dc77c2800019eb80a8a8e57594206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557920b52e3d05d210bba9ad4b25532207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef7da0bd1cc7c79f441ce2b6007e8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969e45d97006c18923574cb5d46f962209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59537c4cd474c29cc01872ad41a7e232210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd0dd2464b67fc7be2c504dd2f2b35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2f080235d5ba2ca3129a7cf40d17b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f506fe113b8efd045db0be4c37e62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74a09c93803a1472fce2f04a79380c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f527f1dc9e99f29d0550ef73e01778215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258613b2a3a4aad037e47cf774d7f6f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446b43184309d9db0d566604b09ca62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3c68ec2d5f4538b439a3cd1b6e837218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fff695be2760405d1bf70351102d06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8e4a0297a560ce6307581c22d8500220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c8cd816b721c4f6a30376b0b0db57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d55685101be0dafde2666457f1600222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291746f3eb7993563a2bc865b632a42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d46185c77c7d3fa5fe5a8646afbdc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d827055274cd22a5d78b3b3a1bbad3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3235a48a55651c0b122afb9433911226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e0776b9cdeb000fcd0e4ec62c35d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2c3fe85ca93d71280f98d17dc6603228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8ce253c14b55ab60b86630a95ea18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdc69a696df83bfb3b92cf451e3a79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee17c0db4905209fa8ab359720dd0c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e126361dafecc1a530cef078cfcc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f206d49b11a688cba4bf726d40d4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bd9a469b3e91c69229c5c187e1e5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f52fa7164d79c7642489028d01ccca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aa7e47ead2f8e66f8d958f72d5ccb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de713e28d625f6c40a221c71d58af9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60612b73fe02f6c17c9bffe74563e69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c067dce1263b402c2440db2d9a8243b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba929fa43f2232f036097fbb3c684ed0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd2d58949554e5da228f51275f8088241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b03d9d4d17920d1bf18c8dbbcf690242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e98ee2fbab76635451927f8d9a205243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb800110c2fa3109334d8f3476b12c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe6f3604b3d1e384ebec5ec5e4e7ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208637d9eed437c45ca745235637a5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cabcc0f75086cca6e343cac110ada247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf663a9084c0b6afffebee20e51995248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab7186695baf0be0f392f5fb630922249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe612d9707352e73eb7bd59071b713250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ab0f24bdbe42d6f7a53aa2c41b8fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bb852e46f81f9b9fa7e4dac8a6263252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ff3f8559eb4ab82fa6d38d4063258253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a78b39a4d1b7c3e483568d4434709254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447a76cc87f5558224e2c0d527532f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8bc74e834ead335838f64ea012a6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4edd5a464f605da961cb015ecf5934257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01751d4caf5c2c5041e98748e47c793258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39df5b2438dfe3664e309feb0de24a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb084d2b1b84ef90ef3109248f71ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed09b6f81b49dba97c1d93999c69f6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b0ef8af2ac6524e176e4e229c09db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b586ff8b797cca75c6ea21dfa2e62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594a95e63f0938c42f1f90b8f35725264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220d202ee817e96ba75ee065a0564f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a84af0cdcaf60650b4020546e7a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c551b134411a5bb5086d2f4f2ab04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1fb33871371ef705f5ac546595fd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeeb8e8d57cf35f55944acdfcdac0ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f39d2d86f7ebf01179fc8a735b362270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56b4d07d2081741e0a9d53cc990319271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367b04357fda11a701cc45dc4c1e175272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29385242d3be85d4c6baa3806c89307273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadcb482e550f1b04a907caa201fa55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3e3e1b52567621d672fa73d5ff201275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e97816db2d75a52ae9d42db79b30b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af5852ef6df17661866607f063d966277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812464c156140d07f94c3f00f05de2d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf415cdb2827c7861f106f1efbe134279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb62c91c656492e78d9eb11a52693bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9050c29ea83e492be773990a0927cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adf65aa51987de49c8711a7f4fbd6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc65600e09b6af5dd1b54aa13bfb27b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5132db0a484071e09020e9d1bbd9f3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3885386f8f5e2dcfc4bfab74aacc5ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd39974fe0db3b99aab346895274d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1f12729fddbe5d35a030752ee7ebb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae04517f4972f6d0dacad8a8290d8d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012022f9047f16e430d5be0ed695dddc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5ecc5800251debaae6e9f07d36674290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425fbe411a98fd0e9a00eec698abab5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998df2f38483c08267b940eaedfc6efe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7101a7221230dfc00f9344321db9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb158ca04c5e6b0a03465e2eecd4f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c23d9ae070ad0355118ce88126df63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704fce04a2c6446c2d7da4eeb5aa8bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec2ff8223afdf061ed31f3665ae9ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc28435422eac01332778ccf4ac3a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8de335af1efdb28277af081b47a63b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffd3154b50e729cefcec4c0afd93b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9adf959eaa57b5cf325af5683fa40a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361480c2c86c7a36b21f75556f1502b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f139b64472c8d04e94c63a4736739303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af343680bb84182c1398998e7fb31c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0037932422647ed22db0d99771616305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be872248ba676b21cb28d8a6be1f0e05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984992b88f6dfdb7a8a44fc5900d82f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07528473270a9b1fa72b82f5ba1ca4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d325c6aa14fae31257bdfb12d1468309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d907bd3eb02b44512df5fc1eac2421e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a467b0e7808e126f721e2c492ac0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5423c6dbfb6ec43d5b5d750f48a05b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c61a9727b58441019db04cc884e79d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb425bdbbf0f0838094bcfd542434ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7097194bd585fe9af9e8149b86877315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268a150f9c7683f61b87fb9c79a402c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b383e296f9cd531a6116b44ee828bde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbd60e0139853c0c0b83d026d2c2ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856f29cbf845f7a514f6890e635179d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b97a04abc9271929803a42973d3e48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bd6061f2a2b04c64d48109ceea6da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4329fffb264ff5da2af0a8180832d22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a3e96628ebc0c7ec9e2c012a0675323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f07a8a0ef6bde5f9d8e5429320eb17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a561d0708285bd3a51dab7995f2c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee28e7beaca58df3132462dbddf4be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f338194f5737cb02796e34e0567a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49c1f29672ed8990c6099128cdc4b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6905c771655c1a593e85610ad6f15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65245a6c868035ad20a7f8c913d69f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69404286d2e563287f94f7d620a6a12e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229819de6f096c3cedbfba81636b2de2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dcf73019b1113d9f1c996b536390c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb538ee717a1d0afedb0286c07abf017334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99538c553d7db114a9286f193a0c0651335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb608c7a3f183a4430018c4835b54a00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f424b373b4cb923a224b7858b711f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a60467aa7c273ffc6019b04aa20e89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4c4d6486e63688906ec3dab9a0b18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789602433c261ff0f8335cadfc4ce38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c3235dfb25c84ecf5bd58c961bf2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b441ca6c984aa4c26e869ede2f88b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07f79249ea0c5108631fbfbdf297ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e66dfb3bd4eeeb549cd6b656d2ec2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9603988f82d6db5eec58e159dcd414345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d61423fda3f68a37b34851d180c527346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56441f9988d860c35db8571e26226876347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df43a7141886717232770ff0b094e54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e9db80aa62f2ab101f3f773695c8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae91bf16a2958a3b9139e68c2b7f12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87574b6a1fcd84cb01876bcbd5920831351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff788fac5942bb65339bd96230ec22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb889b6c078850739565c5defa22001353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e687f2248194f432d7ce6fe5943fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da7853d7fabc90b6c82fe8058206f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9502737b219d8cef797f9047e2328f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f4fc2cd168fb845a11e59cc036ac4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4d3c746f8b19698f29ec32cca97b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede90fa296309b19eb868e834aa4c0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4089daa638bc1864054a9225dd42f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365da15401fbf3f50a23cb4e65fecc41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b3866913e586f1b2d0876c1ed9c80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189696e4faeb287cb7de412bdb491957363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e96043a891bc4db6abcc5bcd55672a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2013cb65b8284abf254abcc7c7f2ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddc2e0153b117ff146f6fe47111d70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c9114d0027bd57ca4a1a424ab3804367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42d84b0773435c3743c94c3b722ca5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39aadabbafbf236b229bad44ab59a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6a419df0668d54358966ed776a0bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f8b2508a63de0562a753b17ca15e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf101b5ebba9152c7b4125dea0ef2c71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec6c344edecc45a7e48418d7a4513e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f020d76c1b6fce5cc241098632cd3f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc43175e047a41d246f2e1ef8b34e60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f1ffd6c6ed69c948fe102fae1a184376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130bc84a239addf67f10f66406a74fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe4c2b28a7b393512493d72b5a30aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99e590cb03a5442b33ce70c3128075379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e2702f379e4eebf10f75fa96e97ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e240573bb56c97ea3a2b33fde95b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d638dbce0a61e5fe387e8a6608a94d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97de12aead0766f799f775d0c723587383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aab198d0645646d48c78db73531999384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07294ce0e4719f17972711b265350c81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf31db624db2095fbb691253b52fa74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ead2dc66de54e62306f9237a9ca6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c565efad2b72390e6e374462de96735388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ecfac6efca49765c34bef246274dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd922967eeefd94134a586983e2c15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7007edda8f0fe4722c6de0b6c307f69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d1919c0219ebb8c82bdd36ade07bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b56951a5e1ae7b67649d58a94c7395393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e1815298c3c67458ac6eba469cc6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01737e0eed88704df3819bbd474fa9f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee71ad4a9a69433d51c78d1507dec8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd41d2f12169da63700e736294a852397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b3938c18642ff9f04273ce93ad645398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fac254f9feae12dff4353826249d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353f0bdad591ade7bc71915fceb6c59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123e42336cdd265f98cabda8be904f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb1690cd11c0f2713aa0cfebe6ea01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a5c0222395353a89b6cc2da2e866b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864257fbe2ae567e6b73577f101d2257404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eda32c34f76bab65f539185eae9002405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fa5bd067ae72db4920527f3505a0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9949b478e1a78f01019f0e193e8f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14fe261dda327fbfa9cc180177ec74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d944ec63556b8ff2500d1cb9d09f61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3173b26c9654771d375975d42c4236e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835be20825f4e7ae39afcfbaf0641be9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68094ffa9126d8f71c4b14bf74f9405412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fb582ce588aa21392fd6da7f1cea9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4822449c2199a31bf9a78cb7bbd3f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe30fd77a943353b257821c4f217fa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b50cb51f3ff2d4e369503a329a810416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cd93a6e6fd24f60af23cd164295c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ecfefe83b192ed7ed47a1b97324d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a2b8b25337bb28bac2a7a8dd8617f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc197bd918b5ffa0e2a57e57015203d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68330f81b3f7c55b1137f531983e3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d74a11596a351d11fd10db81a20bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14052c30b4eed2500032ddbf9838d1ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea5fcdea9d3fd89589407b7612908d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db41967d44856d6993445960ddf39d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76465df85879ebaf01229a2beda73371426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af00c2e09cb9db5fe32da7a119f8536427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d3cb063828ede10f4ba5eec316758428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b397310876c7e006dbf51b827867a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fc25da738f6b19253302943a1b252430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d46c6ed582b4118dfed46b1914762431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5aa87bd9fbe66c4188ba780cb1fef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00998a10e294c86da7ab563a2fe92c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db95bdb1d61a4973eea715c104c7320434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf3e63df8a82e0ffb82872fc7f948f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf616cf40a79cb08c83c94039f00ed2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7751aeb6a30976dd9453b25894430d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170ea29737b2fc6d0f0d603046de7dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a777bb76f9d011392dcff571c938bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40810b69ebef84c786eacea70b44b66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd688e6d61d34a95c1c46c028c702e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c7e2dbc1ac7e5703e03839ec3d4f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d92ac2aaf3f35b4c4aa037698aa4d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63427537921fea7742db9c12b0bc7696444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794c1af11ac88afa3c6a8df6318e964445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c80f059193a09d96ccff1a2742f1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6617a15dbbbb13c8e6912442014cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476b1b936e25333ad7b40892a13bf72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021de37302e8dcb3e430779be6e2f923449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082df63d46785631dd16c8d7db2daa77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491b1c9caf1c259fe854dd45c13eb1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16601b9ec5c2582c9f6ba54d253810452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eab3f936159484b785f4c1817e323453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c19b4bf24819d7f1b6fe9d11586fa5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001bcc4c180ebc4ac00845e04f3fb1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb836d50e5f6db6e21f5ac270a1552456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f36e884a5a067880d973ffd32482457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fb9dfddc7c560aed3d3b11b139fdb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da2cfe60b6651649495aaf341d5926459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7381ec2d1e64fa4a7aa23a8adb5db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78614a4f3ee4e945f244a1ec4298ff74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b4fd2760bea3f98d19bc3a67a073a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e97eeac6be3d08a10a27aaa47ec99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f888887a2cac63f59d69736262571464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ada1d6676a7cfb1dea34f32c791ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343f106e1d2b2a0f9c26a0f4976e754466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd5bb53a7d90570d69f8f75e5108d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f54650cdeef53c11cfbc88bdb1be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0218cd0a146147cf125da41a3e0895469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31710d7d031c2707246158bc7cc1e4e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba522b2da7224080ea6e87a2d355f05e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ecf69610ee37c124cec08113c6bc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6c249e1cbfdc62bbc4f4639882aa4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54963ee7d52ac61e0b1b7c42f1aa08474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47246b1d05eb479c656684f7a5ec6bb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b806def0fcbbc29c724b75daeeec38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c06173be641e2cc956bf012af7f20f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f7336202034037dd3ef387f27a5f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664a6028d4cea1ccf4def2e553d860b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a28341c6c925bf40d0a22e399723e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267cf4e311da454544ae19aca30e8b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cf0f1ce2bef1af55058d251a879b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58ee71a2106c8d79c989e05256c7a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2bf09b8b21104bce3bd6c4db188e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2787ed7047f2d3d7342df6b8da81c0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b17cab711bee891a740712a59217a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eb0d24ed2958620be2f1eac446ead487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311d5a8a955f317ff2757ea70bff308488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d9981ff1e3f76ea6be67f5403fa6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a689a575666f83497cad623f66fde08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9e3320ea7d018f338d18ecef0eb77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3d221fa71de51a71fa0bdc8b4f7be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8e02974b57a9b3b7ca7e09df62c2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e559e92bdfea36363a9edf0f6b10bc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f64e0345788d01569a6018bdc18baa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f68885c2cdc8fa9a68119205e45f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3a2b302df9ff98d7b33fdd210215b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047d4a01cc87aedc8116d0c67d33fc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45a7b8ad2d83dcf4f459cb327a4fea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cae7ac99e055652d3058b6e4953b4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2597829f5ef8f52bcdf5b23a292dbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd720998d53003d2d6bd8bd028cda22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54f0913bb3977ab514ca04cf03af3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f0e8f59f80b9ee20fb095017f7879504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b75d62ef769fc75558bf86bb5f4d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f41a073bcc2f36f51831957b2bbb94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7bde798a969ded2f6b17a3199de45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca1e83bf43059496fa2fd8e3636cf9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7939a4bbade3316016e60c48f79e4bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c24ebba9f0ad4963ef9d09a23cab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c24803f6703b9946efd43b16b362ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc6b4e218c9be7095762d58fac863e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfb786b87a4ab15a5b4b18556ae348513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4218d52a4e1519ed0a409b076e9ad8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a9f4eb79794d375d82e2a5b40c054515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2de25c2a28d9e8ecf15cfc8c7eaa6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e5860ee185b4f91b24408de651a6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb390591cec8080e36ae65de811313ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc49905e9ce1ed3415ec0f527a816d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006ab85e8489644e8b382d443fef448520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed3dfd67330c88ede314132c166d74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b921a2161a02fc9317e2bdcaea969522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6241ea5b91f56488283b5dc397e82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101050932577bc03d579a20d01be3ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2902c2148defda67b2ca2b7b26f18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178776d2ac5a3605daec7ec3d1a4a6c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf9b5bf10ff55fcaec9cb1170ac93a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aff9ada278494e391a4cd8487166c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af07e68d12a4fd45550bd2c496f47f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e58bb22544d6618819b17d40d908530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50b9d4060b2ebcf5a04118a5f54a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d501eca8fe492a3563034292227aac0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f28111571b048041d74773da3064c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83e9a94af709accfb730d42c5fe729534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599fe315db9077ef81e438275e3c640535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb246a64e2b466cd895530eaeaf8497536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52d0bad0efa8551f45ff6a6173897e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac255b1d39999537d0dcb461d2844e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12218219324dc06166b63a8c32b304da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499924c3cfada03b2eb98f54df37cde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227477f7789a5a9e1d403044cd7b737541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dac5d3336be792146a116f2672989542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec600f360da9f8b3d0947916faa5ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e431d5427740db4992086aaf61e04ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230b667178a1df04b87a517ec21c034545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761f83141e2a39180d9a6094854fca8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b962cd280e7b2baa52565189406ae08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245cb47d0352cbeb45072f82f45faea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e358c8c031a8ade59d4b09404ab1fe2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc57b36fad9a27efb810bb3db3aefc6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783130c81aa1eaaa04f74cf402358ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c792372a93575b1b2879147c2a5b1e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef474761624593b9414cc02569251f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc30e813fdfa64505f00ac8dcc15d52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0d904882ecd737f336a61d51e495e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685a182d4209a21fb9f4291c99a619b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1629924b246b534eb5884d7834ffa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e63230c9f6733d3a5aa3080428b9dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8422d73f13c94c2058bef187172bac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1233e265a1f0a40fae41d15bd9c295d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57ee5295e46926e5cb43502e1a472f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b00d8791e7c52b85435244a6d8858d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded922a68dd79862d71594da45e5ea1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fab3e7ee0172c6cbffabdbab2768f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7993f1686682d5b64baac703f8ab8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca363e9521e917a6b4d52970f181c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f546ad24a9aa38ea66a3578aaaaf831567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c43b26c773470d986197dc1b9b954568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84ea1909e382e591f90b7bbcdde3d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029db40bd054cc78af4a82fc5fa6c88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8701cc28471405bc97d2cc5116a52bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b33324749fdf14e354801ba622220c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035385c522eca09950d40fd895bf3e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc93e128ffded4dfcc4909b93918807574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14e68b3ee8aec9d167d502aac42e03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc42810cc9f2c1e949d8c2859f50b52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a4a2f163f985f95a99b3e8063a492577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf9557cb6d79916ce2987761857417578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761756e5202e03a1ca86e6a550b4ef0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b05232aef3495f1885c47f97a206e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca034faca3fd3f904b32ebeb77cecf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb192f56faa33cff863af94bd16d619582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea91dfe07437fe26830383f7b12731f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f8a95d815df75f38e4020de5d75d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38833315a4a3eb47caeda03d8644459d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6780763a1c229e49cff61f3ae7417586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28e84033f8d1b2250124461aad208b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ab66cd40c7310173c0d6c1ea09ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fe71f22e1ff4bd643938d5547a417589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ced7ef1f21ddd29c22ccaed1b0bea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dabb44737fc8f7b949d27b256c6c5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1faa964eefcdfc89e482a0b792131592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ae8c81675e8b69beb12b68960890a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dea780181a757078809f779ebfe07b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297a96587942dac3eedf558d635a9f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f4276b96a971b6aac21c8ba19014e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec13a21d7259f2c686b92545e45a1dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ecca1d9a06aa6c2acb4421640b9a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0896f0cb2e2da753adb951a936290599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725baaaf13d1fed0c38a57dc69f9cecd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32357a0b68ebd98f96a8b4ab16d5d95a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8c5f6f3bcb91608babe69722593c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b11c8af85588b8da1bbc13e54229c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2b9c6f39af339faf4f571b50555f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12516844746dc0b2772e884b71398629605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335353857f03eea8ae06586d3805e1f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e1d776abd3e5a891716f70c996590607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c7df33ea186446b529ef33d0407ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596ef36c4d18864429cd97c43a52731609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a2168169bd2d91f975addc83c833a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b5216e4ee56c3d64269cd8e4ce202611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bbf1ea7e48b3190815fcce0b77093612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d68bc36ff16fe659581df525c1d516613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7f97f619688ede796cb4fb26e8814614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a977b7ea2a1e1189644aace458cbc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb8e723dc0540964dafa551babcba8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87525f7cfdf33fe6a8103dcb9d4e9761617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6dd7181880e31004437176517fc21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21462cfaffbc553de41bc2d69cf9e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e7835cdd8d2fa9be7753d5b92a8d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92012cfd2d784fd38ecec7c055374bad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48491d25e75d5d8f065901504fe9a9f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3f17e906bd9994dbe79745f35ec03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2320b0eece344a6248fd15ac042bed5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9587df3300f2d4b95e640de207be1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43288278b5eda52fbf35b1650f1a58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee23152e22f78740be41a7116a58a1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f688f676a55cfb7bc0baf6a0377b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5a991179a82185bfad6d4587bc93d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6d5b397cf9dbb138a8f15468f84bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e30145b6d338577e6831befc76db1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca46f0f2f4e907d27a361559f83daa0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a073d4c707fc30d6a3c8d11b1d54886633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f623dbea3ff37e7a1db26c09999951634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559896dfc412bbd4c8e6e80bdb6cdcfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a4054f3538054432fa9dbf9e1f419636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004980e60ddcbbf8ecb0a69b8dfe4af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1db0a90ca7cebb090fb7cf5aa12ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff62c98c45b988f396015798a32dff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc626f26d36567b0703f11a239ab5adc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c1dcb48431fb7a63f17410336b5a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27beb65bfbd057a512d40552c3d7d20a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee426810608abc79849bcd88441953643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3792dd1920923846a73f3519228489644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc1a745ac8b1d99091eb9af43c4f9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62257eea36011295eaad546e8243ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d165488bdff05018298a3a49115513647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cc30b69f7ef9640b6d36aea4cc60c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56527cb938e05db22367ede2a8da58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969bbdae6543f4b04f6a083c190d664650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0610ba27c76ff62794a79e708fa7d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f2edc952e7317a38052dc290d7d11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab203b112efba5397d7365d397e266653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bb8afb7c7a94c416b75c38fae094a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0b119e666f31021ad246609deb4af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb092020fd3b65845949caae2eac446656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ebcde7968635b4317a6b102280839657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad2c07179ff92b4c00ad351e493910658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddfe184d94fe63e4af0c459be86a04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4489d6b607ee8b59989807e1f965a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88f78734d7e3db06dcd53098d149dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d183c0bb8209dd7c3f3bdc15d93a6c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01618026255eaabf3e42e81ae7f9b893663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908d130a0c168baab288e9b4ab65fa0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c0c2cc61c773cf2d17145c832d4cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bfe678d8f88d371d8d16f466a4d00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6f09faa2f25d7caaf807121590c4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f597cabd9adde634e0d8c7cbf63a2b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80f706a4cd5c4516f7b251462628ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce8e724dfa06b96da4b76f676502db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3a4880299e1e1a087dd80c5315211671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415660ca8f8f7a6a4b435b0ba8bb989672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f2b60d63c4d7a0b7de9fcd5fb9fdf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56523b1a39b674e1517e255c726a590b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd967f1d739566fb05f384bd7ade48f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76349fd159731af7ae77870dd5da0c62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ebc4e0fbbf6f9a79c792445e503b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d741e1906417733aab711ed27936506678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66f887680970873c62fc78909c84e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00e183820ff76262bdc09376f09223680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624ee67f39f0571129177726cfd773681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa153aad0044ca08a5552ac4c20cbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386b954919dcceea740a573dfceddbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a946e2067129d0c3fca8774384ded93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d55975672d3299f811383bab714c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607e366d5e1766854cea7ab7572a007686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bca01d5743b9eb69e743e6910070f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf27233632973f422f21a1996a7c139688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39afef9e0833c2ae07eb1fc2f60090b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bcaa3056e30c98deef92e696d3525690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bff340af4915cc7df95aba60ddf91a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b8fc006fe95284ba364add7eb9a13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77828b2b5d33e0b6fe4cde3bd23489693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa6daa42a7484651f828abc04fdd9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfdfff0af97b0bee1390d7600c5983695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfd54a259afa31f64fccddbecaa021696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef267ea5e3103153785c0372d85700697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ad92199c8548d6577dd47cbaef5e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2926aba53043b140db9e4e532fdcf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0eadcc58c3e2f493da07d8b03720f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44637d17d54c4a2c42b7c9e77c0396701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e3150f20fdf7a7c1e25deae740d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c90b5a767e765647ac3fde2007958a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d73d7fe76c9cb655f6804e09358d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6656510d53d23252e2d4a625b9259c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be98388a2c220305aad28eb8b0a32e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3365c1350c636a5afd052849753129707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68694505bfb050b905fe665e14cae073708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5a164bffabf687b1b6cc12a5a0735709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf76459f42781dfd6a128f45a15f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5a304002cf8474a2540a194e5a199711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ba2113048fba8c9cd45cfc340680712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3e64765f46d32f01505bb01260318713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75faa9b4616a6d60a603e357191e5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdd14ef3fbfa608571939eef954286715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d08e97399c7f61b2b850c922facae2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583d4031db4896592e27ff14110edea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f509af1505bddc7f904b2ac3ee0b334718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a9ec1af8ac59124321a420e23fc4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdc7120102de9efa76be1f410d6074720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e531d5d950574b136959ddd965de8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d378cbb8dc8bb6d17d4b936255b0f65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97229ce735c6d8e8227dffd4369fe10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e496062f224247f95ecc370aa1311724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19af9d0767daf2867302d389c8cf0e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691365130c0d6ff8efad55e4fcdbb317726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6d4e4cc2ae0916e368e49ba864044727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5731b7fe8a6789abf1f6c9995095f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2ccc902f6c8aac159b072a5ff22be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf4316315ab82e5230c582d29f64b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92cab5c1febdff18063829f308c153731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457700bd79307cde3f11ce0173c60ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903205170a92a1b08a8e0c0008855aa8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba1d5e688713bb0e8161767c0eb388734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028ac618b5fe9f400db9204be15718a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb9a283823db0123acff529ae744ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3900bc486c6386e326863d9471f2744737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155063256757cbe9984cfb71dd5e54df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e520d33bd055c3ecf5e552c4edaa8d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184c9c19ed63a82852a64a0ef1b258e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f31fe5af1a9382eb67a153002caf7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fdff932b6683f7a5d4480be6734a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bedeac78fe6db95ddeef04513e0252743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff229bc1c95f178d8326e1503f6210744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043401011f7e36767b97e8ec24f4bb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe24884853fb18c1537f13e10ba1a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b9d78e19a511178e1eecf29a1babe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644f9893f3ef61d22dfdca4d89c1b30748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d74f7e7e3f7a8c38df1d49639ace27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc78b00a796432fe3c92fec58ed854750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d12a733d275248695a82c0e5c35d5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdebe634631048302d21fdf7290553752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb0deaea2799c96f27510975bb7ae2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23893d9fa118089e74652b650cd284e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6f50c93c1fa8037213ecb3a8529ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc32744b432b8e65c17aaa5c367ce15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428002a51efb550c26963a45e014af7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84092643fe3d47634e66b2f7512eca6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55098ae8d2e08f118d3ac1b2c4d6268759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>