--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517f8f8b91bc67ad6da2f6d3c6e33fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf70e6b86b7f5ac13a1a34a11f043002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c368b82c08f78f7af6b590a14d0c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5944e3ec6fedd98a32ca475518d1c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209e5787702f43dc42e11932d01f0915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf346297ea8c465bd26fe8f235a781a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95819aa09c742b9927c0298cfbab4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252b807cfce7069066f6c0be299233f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b340b8d0c0951ad38232099e95aa18b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50b76e372f0f885dc9cc5029b95ea310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281e8aecd71d529e7fcac5eec15ee6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc45ae85390a2784fd975325500e8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827e34a4d2a503af70710409f848cc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe371b8272e1b2170c46a2fc8861214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e3bc9940d288da781e7d0d97c4c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dafa6caa53468193e10b06063289c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44146b2162f10b7389ba25d7059556fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37bc0f0179831702ee5b8dcbcc7a5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c96f331c04870c443ca0c8e67e984519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c85166b31bf6a93a0a9bc6d8f6b14320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da198f2040e9695c4853009ed637e7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213346f612871e429df343ef535c744f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964434a2bf3344ff15970f3a7199d68823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25140329e1aba302695cef92ed40eab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad1cf81ca8bbee9701c3cabaa019ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245886960dbb3025615c1d1eda9dfc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb892db7c2f4bf871b763e8c16707827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee4cfe695176506f1fb702790c58d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9fe197a66cfa5a9fe16b5f5be8d9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c43258c4c9a17c5c6908b10d364ff630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe76c0f592af1c56c9a61a7ce04583231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa407f1229b8211425470b28ba516a8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29269915e3467346486b8102a929f9d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d995ef62cf75868b283f17ba893dcf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e98c3e02be59b010dd6988a24af0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6831cd0996fd1ec864b31f127e3b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf74faecca71d9a0933b2e8f676a98137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54965acf5008fe87a9f0973fd310c16538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9bb5ed03f5e70914b547474a25a1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330f9adaed79eb42d988c9421cac35740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bb7659d4f7b7afc38346b85a89b7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551eb0e60887d8eca84ac81df234e9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4b9a63ae70029809bf4895e8d1ab443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9ab7b0b4d09d7f2ea83a552f3e8aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2177ec636249d86653446f9f637a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6e301b6a37a3d92ea740e27672b0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955860b10309839da974d0e23f96f5bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877dcc98caa8da3af94ca3a956ad44b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4be1f2e9a779f9b128c84a398d138149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d7e26dd42609d1bfc86826d6142f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c1670a9b603d3fc127a55c548abaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49ac98f3700039e429c7276c1a86da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38202bb4ae7d804297c862541ed9833553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372eb0c339c80d1d5290aa47725534854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1ed2baf1774b83c5efaac2300afb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea459d0bb4bf915070e7851703df208956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e70fedd2f6b7fd936a5633c01750257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b462ed0dc64b9898dfbcd47019671bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee2d924eeb1c4ef2c6387cd9404f3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15be38f04a2482a88fbeddeaaed03e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b8d048f8d7b4a318174668c57c64b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc2d3e1cedd7bdcc781ee3ece0b39b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286c8d1cacda84ae2bd7819f23ccb4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00ede757ad6ff774baa9677516ac6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57759e20d8eb489fe1754fb603cfdc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01512681b241f2bc6eb65ed3f1595b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a998c87dab1b877aab8f07db82a9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b63e4c9f6a41bd5e6a9b7c3b9204668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a45e26a708d050b87c9e493cde499c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a0476b0e09fe1f13718992e90399370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd44922ade8be02c27308292a24927d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373961be0013a162a4de7e91c248c3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404c1e6a55423f44ba14cb056725ef973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf8a79ded84f35821d5e53edae10f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8f87542f5890ce172df9402e61e5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a3a1b31e0191e1bfce770bd178eeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc152288d1b8a07b5dcc77088f1c73a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11913691924c873cbcd5238da19eff0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d0b32fd1e480b9a3c49b3f57cef1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49145a88528ca8a37b40ca37db03e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a6f74b3e6dcdffc4771eb0ea7e94681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296d88da5d3f3aac464b083641c99f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08d35627aa69f1a0b13632c92be70f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5977793d3a9473d1905b8327a2d44984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199808766d0e4502492b13ac90cffd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802813b01c0e601b737af061258e95986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b97e901edf5e8c318b5566d6c708087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e075ad60be90f7cf999249bad1f7f5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01a84415aee4a038777c81890760c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc90f31c1d697976e26ca8a0a35679e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfff814b6fc578b8ffe328827fdc6a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d770cb5e2a75133bbeb014f8cd57292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7294373345f6f54e9114f15a4459e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df0f25db0f9772943bbb1c2eced41894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d5e08e65740233bf82ff3c3eae1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f0d64483164386f8a40488be3e96096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a840bbc31df6248f647440cf8a0f0cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede39ca6c1654fd5da0e67ba634265998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233d2d0424c551d4cbc6bc8673bcaeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b51cea0ba71880fe1cd7b0356c141100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0641bf916ba07923f7f7b6c414452c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d7514bb2376cda4101ea23441fb63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eab218da0eabfb1bbd2066258bda37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196efed7dc1efb98f697f902c40373e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ada4544c873dc347b01574956bbdd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b700a3bace97eea7a645569eaedb929106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae90ebe82a2cec47d9f35871054a31c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc043ed0fc2dd578d205121476722de8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b173fd6ce25130a9a98e5b917de533109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10d0c49bfe3bb110301ea24d6a48d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e6db90280824af26b61636a8dba29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bed95e513d67429c14643c6242467f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6316c1e11a7921d51e41ac80536f6c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b36a40a31b426e1922d8dfbdc7b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7193be354021cf6c9094150d0a2c29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f52ba819146ff34da2a5617885df6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0afa952a872f2427a11a89b03db64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d058c527ab32eff0d4f64941a9c69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e84395cbc9924f710e9ba2fcd2186119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab38986976f8616574d715b2af4b0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d988439a4e604a8304343aec54a4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e8f1ea62993fefcde3eddf32a80a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37a4414e7a3c29c01116511d55d939123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2119ee16539af6f9f3c2abab40da58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a7a11b681ab2fd442ae1d71c3f367125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a98381c5755667eeb77d4640a89cc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686f6f88719577d0f27818474523fff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f94c6a078b170c85796eccc1cfd1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b442f68f35b53757095b1fecd1d8225129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133292e35ccecd606c851f009f28e8d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ca57706282173d6119367ae2812e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379a8e17b84a5a73e48f82a58c2224f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac054ef4ed72976495643a3fbf06a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cd021feb8ca2859a5c1d36cfe1b1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905690412f61637452d5b87a0f2fa77b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34ad6259edd08c3bacb0e6a086f707136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eddda3580addf60a73be11072888b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338ffe702687e905dddfa36870c6992138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1ed52f8bfacbbd2f960d391279f33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a7118b5d4a509116bf70f20bd1cbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00b6e77d66852e918cd0bada144467141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78d79db4730d69d7d60d4064c33a4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd49c6d36c1a5fd97984f22419fc6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190316ff1f31f87efe4a6fb1d776d441144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb5dfb19968b3a26c74396bbdcf4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf4d81dc0645e6ed218d85d18d72b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bddf98defaf778785ab8f4f5d6fc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ed15c55c8e53090b167e465e55b87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7832cc471cb2cbcacafa51b397ca8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd784444ada6e165c2750033e3ad45a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54816cd088c8743a96751c32ad672f1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ccd5913b648fbf4e279b0671659c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5607256d60580f11e81b04205dd5fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2fc4aa00bd69cdf2a529d88f7f884154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62c122324ef2ee7b66b64c6957ba4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd942b5bdd1ed66b703e29808f80cd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d68f0106585e7b2d382a5effd942d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717dd63f7791287d3e0880f291ae2f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f8d5cdfcf885c30796ee270cf9511159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5752d2be44b1d648c47b57fd66929160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325b71314949533c038764d24887bdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7b5be375eb7c9c62ba525aa3a0760162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92765430ba68608c02abea908f96b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd9b8d2f6e23f76ee426e37d6dc86f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6960a652207240fc8fff210675a78e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521f6d99b05739a65f42a4514ddb4a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd76c8541eb405c417b0c966b7f017167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156ac3f3eafa5f6d26b9599c83796f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138c23a31d1b40fb0b86d7c30e8fe22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcea197a660bfd3f3500b0715df44b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e755354f06c55505a4397391777a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b7812daa063003af1be91a344707b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d22631e75e8563f62f373f6ab486e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d22a9cb3223ca73b9c428dc7c243b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13674bee7269319e9a60247914ab46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad67f1285fb426d387852ae26b6834176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ad6cd9e6c3d984e93893721f68b0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def77c5ff156e24cd45ad29d283aac6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1d4a03ec3e71756d28deccf9ca344179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aff025423b2d4a2d57db5fc291adfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fb9672cef56258a4ac44649f773ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c58e8edf8ffefa4702baa83468955182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eafc09e7f9c7c96a6001fce3befbfc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45470e80f27512013a806e3f164108184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4796f72430302f6f92f24b28e6eb5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd88d5951760828d91670a9efbc888186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2e9fa9ca7c956814b80ebf95a3c43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d39f519a7a29248d7af7ec86682b0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822c41f76e7a94853d2ee8eaf243011189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6acda366ccccabfba97a99cbcf31a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6120f4b30c50966ba220e7a8c70c738191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02a419db28a83cc08f988fd97fffac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbf9c2aed82685d6275cd6080d81f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3f23543f36d8bd7c3c7ccf8dd474c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1f720c03b47a3095b2ea5fc1aa326195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4a0270d77aab578deb683188704b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d78f3444248ebd8c4c6127da2022f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb534315345c6e08a3cbb8c1737e4f34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e5471e37993211cf35388fe898240199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334617c4ceb88f18f52c08500a9f725d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b52b7eeae309cf0d4da5bda342606201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a88fa4d044e08ccb90c792b8b0a9aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a790228b03162f1902fe08ae292363203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46bb4d4bd2ab5eeff8c0525c00d794204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aca7c717e549e4da778136c8e42fcf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e614ba90cca617189ec06595065ee8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ac8ddae4cc3d250c92a352e00407b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b575db80071881d258f12551efb8b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce21b8378fa4ee854e656dd35fab63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7cfa549703f2b516ee967b004e79e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd108997975fb79a3c4dcb61a0eeb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a650d7b2f72296c6776a109d1c05e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54136df6aa18df572f3482c0262028f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264962caf2485c0bde377a28b0322895214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a724e0e516af7c714afe89d05a130215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6825f3d67c1b5971e4fb423c0217e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a34713a6badde91aa5b931fc96b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6d22b07202a533ed0397eab7eb529218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70458f4fa04fa1526599273ea408ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57b82d3d069d75904d736bd6e488b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f89eec6dc49b07a6f220c8cde7ba5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb524c7ed5b993613dd0734014e7a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b481f7374917cb419427f5efdc88a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d0a2e2a106e3791512c6e814b9397224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef35df83b093ec54ee29bb038ac5d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84519c2c2ab7b417d02b23367466ee25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75ac905da3bc9057b6ef4e4f4cd6fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667bb5014ff4739f9b43fbe6d71a660228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b73e16b85e618e9ca08c6d0b699d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e4ea9d889d5b6f37bddfc7b7682a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55c8a8d0ad01c1268b0bcebaa4a46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10308035229ee88a191bdbbcb51e610232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a7a1ecdc0b1896b051e5c04ea17a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac5a6f336d3b687234d17992ba3b68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99794046d22cd005f7496d8f448cb136235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418f8c459cf26b44cbc75e2a52c2a97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea46e749421b4fb6b4ffdd82b96c779237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b22ad07aab5ec42f580858c209518f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324162cff6ebbc312a36aac18f905dce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e2880125b64217d876e4e4e884899240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b6b01e6f0fc7280cc3d46abf49c77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb492b6fb45a951480505158080910b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe32b47c80ea24674826daa7690f5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6fa21a396b7bf2ab3966a243b9261244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3c9f50d5d9de6dbc9032b84667a15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c6987c95c63d6e36c0abd308a8e43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0dbfb08e1617303c969b6f6678e05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb18eb5c622073cf6fa128e5d6cb1f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e434e5f633cd4a334655c9030c2a7d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b804fc1254fcf987b3ab272affe54f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ef668f89d2653849290d82dcbcc1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb377fb84f178a5bd3bd291779a671252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38201d6b42142a672ac32e5889d11926253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6354d7ffe7c460ded13265ce24d9a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91b5d8137d0783d5f25d0908d751dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbdd3a5fe51bb99a167f8f5c2762a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b81060af777d29fadba13fb28b0920257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb8508eba36c7f8d3c9763c86c6fa9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f632c454d6a92d148389520550c10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d284bd3a5344cba1d8bd0fdfb7406a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a1a4dd652d7c4499df07a1a781772261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa0ac9aecc8b69b4660ebefeb46581262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e807b5472d7093928eefd3bbb3a55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b90f3d08ae9098e837785d5797a9c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67e5a4487fa0a66017cc727fae6720265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124908c4d5df93436af94f943ca95c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad394009bf2cd15d0f29cc9cf139304267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23644a430b2258a70173f90542c93e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50247e713d89812bdce605585a23986f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0109f60519d89f9d1d83a4c10df85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3c3f0e66dbff22d6d958617bc3343271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dba50c136dad15a5d041dcf5b54bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfb3edf87d295e67c37a4977ec8818273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5faa466fee67a4cd23a4419967551274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66703d2a9b55fbb2b701f39f6f6db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741709b21a07ccc91e992d280c708425276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518b73f12637a5497202c49abe3466c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f2342dbeda190b59de6ff823144ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdde8b9be99ecf79a84e5d63a5e04f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28d52148d1540270f48f396bf49951280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec628a2e40a20734ff1937c7d0f598b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c4bc81db691db2fe1de58ea9da7c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf782e3e4b67c82622f9b9544961612283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232670c549635decebbc70a0e35df3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43dd33e7bc906452d9608f22e8e965285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93240d6f85f261ce9f8bfa31cfd72a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef1098f314e0df3405e3ccc493cb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147edfc2c79b4a7ccd5da678620fa401288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cef2295c8506fa76633c68ce8769a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b9ff3a2ad00314d1f5d43a3cd515c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bafa3ae105212a3b56facb44d75d91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80835dd982c1666d1e41a83eb2eb842f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e1d30459e0be3d6302de65820c7aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b541e98899b3ed9acae95c3ef885c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d99c2afffeba8ae8fb0db46343255a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec10d66261bc0b11707fbaeb2a19ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e03b0afbd11801ac4075886a883d7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1378dbe8d12e29aac3ae93620dd28a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb3c1b90f0cce43b89bc5b235e4f11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c88ed3fc42070af32452d48788734300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fe8e26cdf6086d66bb23fe50523b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0702a44fc811df7798384d27f9e923302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321454a3df0550fd1ae5a55c482fa649303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe6d84ff46ca21d2dc458bf30f8899304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94c14d986bc66ef58bf70bdcedcb2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718ef7270d9ba8c04ccfc208984fd62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcd64063f837defe6bbdd6bbef8be5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed892b6623cd95cbef18ea14fbfce2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1e4ade3982ae2b22233701d445736309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3916e04746f780c5287d90c9ed952310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042342b364b145c4b472c0f2da02533311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a2a97197554d08e413abc3ff399f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83a32bc02e6b3d973cac06a366a940313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bedd41c97a7a87fb6f13afff20f5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06812d713d93be308dbee7c62563a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8fb3d8e71b4f7a5338fdadc40f60e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518329db69fcc8598b6b7a081d4a6bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9913dfe5ded4b5a9dda48881179f9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd1841d3f8eb2e5d78d83e4ad6c661319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16f11362ca9269f264b659a1f3870b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c4b97aa1ad63ce80a368993f7166321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174b2dee5252d3597c63db52985cdb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbfafc6428ad06112f8295d7cb2a97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda9aa8b2c983bf525827657fc1541324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c28c44f80c263e7410daa439d1d965325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9708363d931a36c0491aaba4cda36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e425429bc71dbc06b6871175a15ec7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12565c255c235f55b8a4ac864e352727328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380862803991028562c49709391ef21c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915dcc30979c395ef334f493a55f146330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4722aefb4d9d1666d85d1c05b72d43d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc8fc800499b100f86184677d7c2a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf60886e18cb7c0b6dd6f2d4fccd28f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc73815643b0e741f3f098a341779c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495e2196407893fb16b05ab57ad025f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d50c51fe07c951e62332b6087ebbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bae813eea92f216d56b8eb64730f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5281c722d76333db86219be3ac9bcc5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7d3274077d8cc27f4301f5993f036339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851901b32ab99e72d8f77dbd959f011d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b442edaf52dacca59a2617e3bcce16d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d88cbe453c35de9e32020b3c7c263342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8582f38a352c24547992b6451a0207c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64993acdbf187b23ca2ee0371a322344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ebec9ef6c057f1152bf62f4c8ac71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d3daa14f2d7da1935e4ae334ca9cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477d87f14a590ea8e5ff998a66b3780347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb29b6235f11639e9421bc3bc7ac52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57150a26f5851ed7166d0d45fd15f63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff898fc763d30d8ce673c8e9aa31b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba63094faac4b2eb39fa93e3600dcb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a812deeafa2a4b602f0f22902018338352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b7583e02233c732c53b8da0ddbe81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0dbe5a16d201052b32d160b9dc75f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f94347de6430ae46fb84506095247b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c3e0e8079c424272ac1d035457a21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1869f561323cf60a2f50ffd3870af9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cfbe93a4cf08829f61cbd78639555358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25ba2edae4dedb78a1a5b4576558f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a9d43430b7137481b8bc183ae2265360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d29ce68be33c765b2a0412b881ba0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04d964398f7bda1eeec9d789a127d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8d786201495771db8bc4fb194b92b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb905f10148862c957bfaacff79182a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031182de381b33d27c4a10b4459fff96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5994e108ec5bd94f22106155676ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fb6aa5ea1adf4130b6e86b26b55ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7254b5e0403eb6055d6b4a422c0d43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c37073e3aa2b7ad8b314c353d3cf2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b5425cf7d17eb31f63efb42cd9017370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e946d07a86116744c57fdc2027787a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11ad7d071ccdf2dcecd0dcac1590ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc6de25d6d3aebb0778bb2981b18cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d046c564381a839bffa3a089bf237b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c69427bd4e5a56d1ec92229cc020b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9066239c51174b1ef48b3212aebf5ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec70683421d2537703f8d6dab087e11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fa52c30dc590f6dead3b974a87804378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04c4d52c3bc355059c42ac511eea4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4af329fa62aabf4549cfdc70a0bbbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0e0435da611e78bc6bfaa9c55f316381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2db8ad2993dce1bb9629e38a8f02ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568980ca6455b9eb3dae8add54a253a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0601f9621c895d8252ba07924d02b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d2a759a74001464ed72fd33d5835b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b176ee93d406b0a302b526e1d43fb1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb58768d73ff4beaf3be636951ade12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c00a747c569c4dfe6fc5a78f81d29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b999e3474a8459fc97af63fd41e8c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd27269d7c1357bc0029881241702c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fff14f8e55efa934090a107ffd818391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960a8eed2a39407938763021f561809392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc9a90556b32098de053f6771c4ae4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941f77613b5a6ef65dad87cb731ac7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45def99ab41edc5c45759c1a839ca1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c13508e8f17c970c8ae6324009d76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5450f2e4c3a7fb73a469ddaf350905397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cadf3b7fb357c26d3360e70c78021398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414f33552dd79d54bcd4602563bcc9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c09540d78a880d2df14f9b0c4baed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bd8ea4c353f99daf3b7385919a1d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f9406ec8818d706fbd5ddb90f2f50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490b38f5f2d9f66cd80b5a55145b548403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742963246f79c36f696585f08a143ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64578064c8b6f9c6841a9711db65901405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06269e7154271a697ea7a885ee784634406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0f66aeebe9dbe92f13dff3cd1022d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d9155535518d468b935f154df1e4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdc4667ddb8166b4265dd2ece49cbb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d2443b4c1629cca29e790d832bea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6296c583a6ff2860bf88f0cacf7c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c83b39eaeba9ea83bf0b3cdb4b470412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4018a232f2f8e39a6785aa95db733413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab24692118bef64ae25beb91a45a975414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b04e7d9b1c489cf22e3a1d6a646d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f93534dbaf35fd4f72ea8a9986c060416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921b3a90f1ac35c0d160a5a327ed113417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4a25fbab8c40f1665e4c458293bef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589432633c714a0ed5ee6c2b20b67401419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959b37c2979ce18d30d8b82bbf36094420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebe0c1867f5251fe7d375d4e9b59ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ecfcadabf4a909a6c31f67876be86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e85d07e78175be4ae5afcd45ef56d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f09d44bbc87028307bb2dde3312454424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36a13f03d926223b52c454682defb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb16cf237ab59646db46877e626d243426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286785f17e5bb201c1201a77e65a4a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7702ae38ca98836ae16aec7d8434428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cc9604d550799fe743448be5c1df0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321923bbefc04cde5106908569d7aedb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e23b2c109f47361a6738b2f115b3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfd060af3637ae3f1f3082f1ebc592432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472d55a0ce1856e7c2f13710315062433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684505a8442b3c8ab0db2fb6cd1d814434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cb3f174d56e258adb55b4746b1fe8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cac9f595df8e7572a951e3620b7c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51389dc6c6540e4acc72d8fa5689c1ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b61892de4f94e638ef91992f7dee3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b101c214f88ad0768fc1b4bc299fdc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f77d5418991316c3c271f75b498e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd89368a5b4e6b4e426716b9c84215e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3e4cc29694fbd3fa75e3c97f5f09d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d30e00d188c358f76f33ded99dd74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c7ed6dd7206cc1d740d5d0244e452444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41a09b3ab82b06a1aa4d2755cc0013445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac4256beb6ccfcc5f7cd46120f5de9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ab3555f19dd2ebda571470bb31c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bbf41beb80247a45bc8e51d788551448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a2b75b636da60f500398d45ace80e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6f956651e08dab43fe70fef992d2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91c4533eab5c39826ab3463145b47e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fa58c62ed66f205352e8e77af20bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25534f4ec0ae13447c194845768d7bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868645f61fcf0b2a67226f5016e49ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df022bcd62cc7248f312a65e01146fd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a240b381258b8e1c9f5cd9a2053c9dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402dc25b9d0877afd18e1104a3e0c0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37009bc8bbcb4526433862f25f8e475458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6d917c7735ffbc2f6120aa79dd298459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74f5f4eda64caadfc721b74b5f9975460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bff3edfbbb8939e1f667cd97fd5e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6179ef67411957c1a04783b89c6770462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c81b0e41e1ff8e2b43def19140ec17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11f2509954344c8473ba9d9d73837b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494151c7152c2900fd2e4682462979a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92232ce4c2a5aa10f6c4652482e990c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba05ebf9de4e25a261a540f6c9e8dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1b7625859af47106ab1f314a0b791468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03725ded377aea00b9cc86e183e0cf74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfe4954188cb7dd7f859e8d4f8b898470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcf9046a76ea10bb746d30d507e18f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee969459a2a83f5213e1d178b47b2bc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c0b535765af045a70fd7337ce9f1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfca2d2167696360588a9e7039fbc0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916787fcb6c34e3b2b5c0fc6d5b83846475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7cfd1b12a5e8b600d6ed6110e887c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9adc32c63832b9c3448a34367581477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44511ad0f0dd481b39f5bc2bff6254e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591cda762b02ad818694e57687b03da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da053afeb6b6e5ce455ae039d97768480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9097513331cedd27292195945e47bec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8f62df12bdf5506944876cf9e85d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3246958fe8e4e75c3bb452fc620c54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34ae0f702046fb66186520e9b23aec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b938bcbcef0fe63d2ee0211bd9e18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141ba2675d602f7640045a83dab2ec8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551cfe2bc2535a6e65157b9b085572487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bea207650f04a85f1697d34c11bba0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe99b5858e2a5888639d827a25d627489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649ee2e017cb1e317f46f970739807b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a10599e925d8e42f95a66c9527c719491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5190cbac6181acf98ec8c37a5a4afd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276ed54d1e34fceb373d3b697218e7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d48ccc5005f7e81bcf336a983e0c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d715649218f7cd43ba10161597371495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cde137a4c4deaf85feb76c274090c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a0013c9f3e1f633b057eecd7bb664497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf39352dcb1fc5c2e8d00fae9cf938498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3c002898f96fb6ef698a8ddd0d741499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dbc7145a6ab6769fb09a963bc8f31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3616d4886598349f1609078429164501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4312e42fe9ea95e38958246f58d52e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0480547d2576e86a4fdfdb7f53750503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493e31b4fde8a4c28c004bb7ed4c710504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ea2b2a31bb2390907f8a24f18370e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a36319adb603f03ae202be26d3e71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00189953e9397eaceb626d2a96f6f982507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a340df28b68811795ce9fef7d527508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3be08e54067037c05a034eaf907c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f68e87cf88c22bd13c71f7a839141510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb7574fda927ce66f70aea69b3bcb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff669808c1d022c81e5c8eefe6feaf0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952106c3d26605525fe6e3da54df6d4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f43324420a67eddfa4d0ebf0dadd3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa22d9ad130ee792e5755a8a6e6022515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3183fb731894cdc571fe7d782a9ddea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b05d66d62e2a9844de2649fc486ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330d1da6d48f91e033a4784ebbd29d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc483a5a40d9343ea3ebf6f53cbd236519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174a787f49219d8e5e4177c69818507520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275afe9b89683b7af1967c935b6895bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92307374d0c327f5231ac39c1a1900522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5296beecfaf09182f9b1896d656944523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbea7a5c8cd6051a4c9a0156983bd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221f2d3cc63fe22e5a7483b1d6d4f76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078b3929cd2d1692c2502102fb1aeac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8b666d5081b13bb34c40ad2f91162527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712b3b54e835abd9c217ad972fb1139528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206427323f8fa422665c54bd4a2440e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b9d2ae60cd38284d83ebbc00201f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c2b15cc350f5f05093fcff851f2cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8803e99fed1d74f0e021d490f39dced532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e001cd40ea44a2f709f4cef0c4ac26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba5acfe8ade039377d526d6ce4bb52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35769eb958ce074ea96b740e9262a086535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16543b10615189eff4744e3011db3cbd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec964a188897911021887719631f20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c3eeee64449cd88b793aabdae602e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe46fd0319f1ffc3b1e9f6bc89e086539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8ee2d471bd3f73e0a66af71bd6562540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b269479d78244cc3cb9d7e4c95c0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6ac2df268ed99ca640d79f499947b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62bf35cf2602147934640bc0ea13b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561e42988253e203b46cde7a7f3d668544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac22dd8cd0511375f5b3aaa6bc3f31b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b023b6a24373cce49e23e4653a0fdba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53428cc60d2a9c4af2445f47d5a685547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc149de90e7e7e199ea077fbb7283d6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c2ed96252c6f20a92d74c07d7eaaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaa5777db5a6aca367ef23a977db39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399877485dce8140f1f38dc103afa160551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dbfdb6688447f957c53405baffbf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46707338dedb69839701f1431f6a05bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db9359738cbcadacea5d8250aa3349554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76824390272141bedd6df2e9d78755555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4991a5fb550c0302a60601807a677f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defecbff5e8f9ec6a041ac7544bd8836557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc325f7e6372effcb41b49c6e32efa76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e855950ea77ffde53bbd93d0e9dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22b6d2897130183a2cf3c1c1a9c852560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62d8f3b497cd231cb6c37b2ae68cb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1682997c07556ae368ba0709d61652562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2805afe2d6d0c6a56fadff5d44e5a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60df40726a27ed4159fa180b35be4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea21fc55189bf894f87645c50d8ef5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5bdef85e5034b0ce99586461dafd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68cdeb74aa7c90d75f3d550adabecd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d58951a5fed5ac3d6b9d93d226b0ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdfbbe0b5119eaad5a727c4becce06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb3dda4c0abac73bf588035d3d37e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cf48fd3983f30fe5c53557ac25ba6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442d5bc9ef65118070cd8e5f37132f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ac2608703bac7f00e744f2bdf4d4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89d2f997757d4b69a4614042b6afcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fe5e2e51b27c2851e37ce09ee1aee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191a4941191c645c3830588dbf73664576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdbb4d433ac8afe2c09f0fb99c38e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d3769dd16c09187e587aa9360a755578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19930a4f329640f50908c2a7f5f2c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd30e50dd63ab8359701b7ea65994c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7003a5b1449248a91a515edddc0ae5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9bf969d1034d4fce4105750d271dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba37d082992cdd8fc96a48344224d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41644c30d55d7fb29ac13671c475d6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272d675185d9ffcc69fe0ad2933cae8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b0553aeda13fd0f290f44ab1b73cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072b1ab4b7838a4bd244dea6ab14fb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6046ae744aa495d20cecdf243ec2b73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145a14645a40869dea44324747dc0b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fb16705fd298bd4a1b07340a4adf6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf365a91ce1a7794ad0460674184af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ff202c8f18abbb8cf6c15cc1d66f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929b1b7f973c102875ecf915226442c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f07e7ff070483c86cfb02f4b0dd1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b17792c772ccd59633bedd796e56a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc06d403228d1aae8a615ff8f9e1d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbbb1cf9449d30ea6458efe896cca3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052262cfb1d4cb752a9f57185c4035f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86933eff277a67661869c4dd74df17a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b855fa474608889cf64773132b0b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164c8e98b61ba05ac5ecaa5f13d799d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499f223ee7fa81e6763d52ca81c6ae6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b189f1a254d6c855f452fc6900d5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80433f5df158c417b7cd9f865e8698604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb686e836df8871c1823f474fdebb83d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0450d87faa7f9d24cdf1773e14a65f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c866ae1ee13a939a9bd661090aa1a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bdf31ee89a37fc2d9e51514705c9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe854227ca53fcd3c4f2ddb9407f0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150feefef9694b0798d111441cb6a33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ea703dd59be2df53c8b210d143cdd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7281be595d038ac132ae87abcae1fb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf099348b03f4a18ad949ccf877891613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cf593e8f700000056ee3ba3fc4a27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23741013051c6fef9d0ad7c9ed310d01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ca7639e702eea2e5b87de96bc3558616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4bae57ee9bfc198b37fcaa699e58a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1937dc407323aa059fce8e696bcec7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e505ffb748662f465a1c00e3cb7670619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f46518ab3d9e4229382b6982726be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28886226746316d89537d579bd3dd57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934285a356ce7c8713d4b69f3c9f8f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05502a158e610b5a05167468ed3dd9dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87344a2b6b966a1771d5af9e9507bbaa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4a4cb9c95af1dd88221f086e85025625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38519654443113004fd726f40c003d89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130145ddd2692f36e24a4d275efb57d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92888cc260980f01c17e0c59ecd253628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca227a5679677a4ec22b65b7182249a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d9d995a9a1ba1258541e59d1a9213630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945ea1c05d66441b5a49621a72fd8b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9708394983a97fd5d3ee1acfd27d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585155ef568fbf49c24473bd45605d33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fdf3bb06e17cf4f4b2e7f2f0d3709634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0532a73f47714bccc251c41e14ce4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503312fde444094fe49d6de326d940f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114137a7f3a943a4ecfda1552749a4b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea9cbeae64120bda96c02b5a1e9534638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aedbc73c3b529d46483272a6d5923639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e378c4e4216f02e0700bc3c262998640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab70087277a670b4245af4e216635dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad2f8713f865a30e2532a1b35bd178642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf5028b7b22936963356a6255a859f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5665f624f26b0d54fc047daef6f5e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ee30c044d6061db3f9755fdd52f37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd91a43b9f5b384f53eefab1eb23482646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8a1b1eb119cf73f1dd245c1bcee46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e391627662e4160b60c3338e1ede4e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d58bb218e44e0eb1075d0acaf63e12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5402772a8b96bedc255525e735412ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e671ba136a8a6d1f6bd4d2529791968651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665360be74696c20d6c3887e7a2027d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44f5ddefe2c027f636b8c2fbdac0e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13521c92cc952f55259d749ae3560096654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de9e1c429fdf58cbd796f599caa5e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1b1c1adb51b5f4ad230fc173323d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae4951e242ca26cda19b0aace9a093657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeff00d795d67d1274163e820d7170658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd9fc819859b207b960f691591899659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a2841cf8f47857ad1a9d65d98b78f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839e9d78672faf50659403a8663a527661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27443062ee3c0b9666268852dd66816662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bdb41d9ac952da47ac01e7142af05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d56e88926b06b084ea94984bdc23d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4325f7812dbda1afc80ffd07215b8b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64face687c576556c6333f4def925666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63c9918257a337b87affb9a8a5f716667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e196c6213f7fd3a71f9c001251754668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a1b3cf8bc5fe2362b488301c40d52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013f315cd644e4ef5b8e4afaaa76ae8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd6fa3023404127c58c001f9246423671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf525c5093213c2f1036614f1f43eec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71707b4fa17c3a059cd94deb4291cde5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e843f3335f69db3e11defacc20a43e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f4fcf373b040e21fd902237dad28f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38880984e8ae4241cec875140f3edad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e545b696aef2d008dbdc0f5f6bd083677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1888280a52af09357f9f3467c3085678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cddd86bba3f247f7088f4e1c53cd56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2941ef34993dd976e3a4ec02782921680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4312c9b420ec20c34d4e7f18b6bdbbe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e98f14ce03e9e511f5a66989db42ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb4b247f3086618e67a91aa0057196683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1641dea09c3116cfdf7c043257f25d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81427414348f42d2f731e3160b03e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a81cf717257d3e0f752970089ddd71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720b60dea6d03d484c560bdbc59b390687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7f2cb1873e7789fb0a24245967c17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a053ad710145c5004a054e8bb94be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1acdc25fd0402aa47c4285b6c3d6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d563bfc947e85e9780e8844f88653691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d7a5bc923f83aa5cd48ac555f253a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09bed51a13c87749f998ddba33532d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3797c4e45a1ea48bb3c331cde3e76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c2719d4dec3ccb2afa6b80a715ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad470591f5ad095d53987830be4af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fdc02da0facf4e4b982995af8064f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11062fbbed47e7a371011c4bd43cb4ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344ba9ea8a410fa23ee3856b20eecd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09412c8b8fc2e04884549a141f8e9c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4ffad559e3a2b2756059b8b8b967a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db7977349817d973a6cabb6e9ed63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93174c6d7aa337c1b8833a1078abe4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de49495bc88e58bb09aa6e780369880704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b114a25ebf2c2f764d0ca518c21b93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f6f910753fad05d52e05f77faac84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3fb5689d76103069a7d4d3568f10f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e53294e53fc5ea0a7267ad4fe138d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d130f9eb43a7896c5951d3d1e32cf3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303716fe951ac6c87102bd5a8887b457710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263271bf9c861cf94e3353c805be424711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6482b9e374d7d97ded6b4782a90466712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec19d75cba7a17722ae57c93df241a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ba5b44ea23499fac2a0d239b99192714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b87d6f07c61c088e708204cfbbfee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2847f72456ea8e1e7852141f056776716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac469c60ab5abae12ebacfa30b460f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ef117fd0329fac8a469c31c663211718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f75a6c61326e9821c7a1b5c98b9630719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731238d3d34fd67b66a20e773d739e4a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116c73f325a90508f2d031e94d22009721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a77702a80f482a336623d11f452cf3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d87454371d672d89d70431297992d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e63a1a997f425ff7dc7b485344ca88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47269006a9b5b1437b59b435209b06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6328fc157ab799870afc79803057e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844c07b9e81e939a8a35c8f30e4959c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e24ac80d623370e8ffb0e10412dfaf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3a0bd2be0ca9c56bd690367cfe07d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7685e8913c805e82bfb0f5412792e48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71712bda820f14390680a8e2d884148e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69bdaa2fd27514a810560cdf868e27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973ef412b122953bab679ded1f48102733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c3f3af4af19cff60fb8bd7938815e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bbf32bb5b5753398c7593a07cd9a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c9a133ab8e160e19b9addc3e71bd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f90898a7c0ca99673c0a045f1fd9aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2abd6034bc28bec18d51e5ec34ed1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d28f4778d82084a11d95cd73c5829739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d90094ace7010e314200db9af12ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e8eeff4a45d3d0691f6f9ea4f5993741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a82e0a33f486574a32d96098955810742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c414a3b26dbad45181ed04895fe2100743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9b0efd7f1f84808462abc4f7f8604744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177956f6ba6eacb4314ca614322b1bd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126db5c266d78e03243be2fd379afcb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4fcd9f143cbfcc9058419e7bee04d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d213393048fbf9017874bf1d0d1fcf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96c22770282f55798cc6dc43d48c43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18ad8386ff818b48789daaff2ad4d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a138f43c14b4bd39f745b065f280ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a768c6e3708c12454a0f570d5170ee9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a46d5d71cb7fa91452db47f3fd9974753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264c3ff82b43ee960a6d5982bd200c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ebf73e644048d448bcd3aa77c330755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258ea62b309c91cd073d0319846ef98756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193b45ac6d4bc6241229fc841daa620757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a38252a0862e4ec70da9a966c819b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43d2549c0ffc1db6e5e3cc33c975c4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9e8816feef1a0dfcb781994fde3381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6a02ccbc2ac3ac0b333e7a76ef4752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11002894a6734d2448f74eacdd445a2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee36139ae3b6779bed820b5eafa35b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ddd15ec3247f6570788749b752dca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c0d5f18a04a9df278f9da1213d5466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f0b502dce30e42e9020c5dac3b5d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4ddc78313a3a99092a25f3ebef6818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98608a034dc577bd4cda5252584b2f9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e581abacc205245615b6c9bd6fde78310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a079f54c01521c3f15a932a4743d0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a531e216d9e214da14e919ff35f91d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29f07fd3126d32faa8af11b75d5de413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204856a9f28825bec0c9edf23580dee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16604638a64b1c2eda3f836694b5e67b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a221269c8ccef5d22c58c844895c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eb8efbd4641754c12cf4ee5d781e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae49202339c0fb49d2c0559e8f867a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb9410da44115414488c52a2b0b38219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51732d2ac99dd28b45781585b3df386b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6d4d16aa1d8e81eb1f8cbcd32ff0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc417073f4131c63653cc218a858b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40f8fb65f8af1bf75acdd6a1bfea3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adbacda8077cc6954b5110dd98cc6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189a698de605d617ed48f3b5ed605ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ced78ebfd6ee6acb5255d53d57e2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a842a2d8d1f4ea581cfb17896a58e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c6fa59e4572ee5fd82c5bb7849a2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d112416702f55cf6b35bb95f0cf999829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60402a308d0fc1bdf1d599b0e200d47c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaafd33498d20fd9ff0f82da00f948331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e173a47d7da4104ae5a5c398173263732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b74577ac336c575f2d31e8bec31ab533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d92a0cb9d7f4c8e2472baac2e02f4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeec23b9d653773d8e0359dcabb0ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6667ea2c3f51d66e2ac0373b140fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f677fd68a27d25e9b01df2ad271d5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483ccce08c4e02bf7938ab6f487c07738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251e44389baf1a371c82ea70dc6dff539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72b4470447d7887ecd690e4e94765c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af1790411f17324aeb270c88938c5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be3a5fc7a1d42177a7d6e48a7aff5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeef34d076589f31196793949c79ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b804b94fbb156f83813c08dee121de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b22101f2688c94cc49865a383f9a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84bd0fb3d0fbe4e2c8a3b63b24d01246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b83528427dff27c9d94d63568efcc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a435e1fab6ae8b1f02f38487ff0772a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76c06b82c081ddd4516c7a81ed899c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfac663767780435b76000aeb60f1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906d7d217a0b337852e8955d15ca4b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde72d5c4c858626166dec7f687b8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6bca4c1a54185ce946df041c2d42c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189bae66fd0a515f2b73042533ce9f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f60916a209b013da70a43991987dcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16051847c23a03451b83057c35c5c6c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a83be09a4b8287f86bd9352d4f85ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02face6819886c09dcdab3db0ab95f4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a54cac2eeaf5cf2fdb379f4786126959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592545a35155809156dd68bcaf08a0a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25df7a027a24c35ed9246c9895a18a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c8abf69704026773656cb1d27f37b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467a75c2e8cf6d0c7e33465584835f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f5bb3aea58633184a9216a5f0647164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4607937b7a5ed3d7c0586e7d3b16a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af75fd4925f2c7b1f6e777fd58fa0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941be4356cda76746e28aaec04b667d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01043e29b523ad955f9ed8ced45c4fb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adab73e30b03f3a235a0156a4d1e29e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8384ebdafc0734869cf3f591ce022070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0f80803da8a1e6e6759756662d4de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaf8a56add575782117e5154c3d16972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0129794595c40437279e094675ec5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab9ff5291eb30cba71914ed80bd18274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3deb17287e73bca3c32c790f35f2da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee0d55099dded65682ab45623618f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc97a4f05fcbe127218ff8434fe34de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b8c828512f03499bd60d354a4d6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a503f99ea0b2d78cbb31138bfbd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62668ece3418bf8b9ecf6181dde8d63c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75989078166cca4d9f8ef5b8412ba74181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb26b39151fdff1bd01bcf4bacf766582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dac8799cdd645a3d0a9a56bf659cdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a01f75eda913b61a8765bc989530884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482acb38d70b138bf8b42ac5481537e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f73a16e80db8842c57dd53326ef4ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae51773dd8879d36b32d451ca26a6e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ff085189870488b38e0c3546708d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052d1933e212ff8bdab4d7765b5d71c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b63352964abab92059ebd48177451b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d96a1bcefa2f6647dc5d1fc4890091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709516b6a3d57e04c0a91ee5e9b10f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7f4b27875d6c8bfaaddb2b8d0dcdf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db07d8da3f5fa7043d3f8b242d9b6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160f1daa65491c83d156ef4fd9f2d6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c24d5456091f75ca0b0c29b0b82bfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc18e2e7a154dcdc3c332d7058326997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff492e2d7abe3a526976801eee12b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d456cb94c4df9cc948f4eb63dab6dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dca93488896fab32b42cf2e12470e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eb628ffc1a110c6da25c4bacdb841101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5cbbccf79a5f869e815791c97890b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722e41a3ba553d6f55599673d3f6352103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72cc3b63abe9dc627f0e5a0681e3cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724783f02c2acc5b7f439e92a768eda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3dea9cbc1f3d6d0e8d0651f2c9cc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db48a3f45120a93ca475676d7181bdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba18c8d56c6b4964214ce5aaa59d5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133c915671b858696ef8e8b13fe4a72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e57f7643c4ee1ebaf461bc8b9a9e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4ada4292c7af48d34facf87818002111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d284dd025b37a6f44e7e054fc78eee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595166530e2d1b3ca1835c1a299a400e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb08fddf1e59d70bcbe192ee4a8655114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb5b8017a2ac37eb17404cf4e46306115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2bda5146633fdf7c0e664fba5b8b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910834474f489d1a4d71421aa1ea0c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20757e73984f5469d6a042d77883fa0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf090b200bd8f07dd4616ec8c0eefd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca76d76d4111f4526f328221db019d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a873c93d42200c4714f0835e9bbd4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467788184b22999901c023c97c9fc497122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eea87e9ed2f0a5f1dd4685fd466552123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac93a5f6cc99050aa7426dd4c72041f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadce275cd4652f34c59f51b3c19038125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0d934011a513d1ffba44d052c61b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a90c586bfbf4a8f6b1f998c27c2f91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c2554193977ae67955492b5986aa4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6e85e98671b50c373cc853e4da0e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806400ee432c9c2e4175fefc977856130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45cb4e0b31b86916cc84b10fe3a3f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa804a580c2faa8ef5da7da104b189f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e168cbf06374c3783bd080b350574133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58dfe3f452365b162f613653c4c98e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fe8032f38468cb96cf72c1d2a4e52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d339cfe46b2b0efb3370f0d8dfe9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6870562c77279a853f8ca99b83e0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafcc62bf5a1525b5799324c0384a8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174ebbb57109473a5ceb99b9ad95156139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8281a58dc37802355c6a56c837df6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f639159f0e1f85d81ff4076567e8ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d598c3f86cc738516cf801fa64e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb52d0779c16be15d80b604c7db7ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba56e997fb9b690fefae44c49a61bfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88779c581e8d83ef92c50b58f547fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdefe2786e0dde3023dbbd1ebacfea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f42a490eda38da43404221f1708a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd3f564ba8670883d525cb35772b06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5774613de51d6f8dc56770f7760448149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3992c3a6be5a564e30d530092044ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c691a38d22f8696d1299d4aca2bade4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbff9932c4967e90c47aa95147c554f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581f7543f44f4c2e57ebbcdfdaad5ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3a43e75b7bd11deef653e90c0263c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0211f94e85a55e4dd6d9ddfb0c4d1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75142b579094b901aaf92f2d92b709156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e3e308199438351ab07bccbf11bb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e651d0bae7edb392298216a0a4598158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d294711e3183d1091bc49efeba33da6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cfc796f55c12be23e44c799509465160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ad2f0435de5778e1bfca1d47c905f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d876786f49574217a3efe83c9113a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167b5b33b8d1b82c00fc78c313e18c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b444e5e53bddb23552d999360f32ad6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4215719ddc97b29891d7cdef06014165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdccf69f4a8c874c747ae3febef1d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51308050ad0eb0e10b38008f06edc109167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c22bae8acb5e517922d671bffb3f1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9430370a2a276f1fa6421c9ad85d372169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c3886fb6a18bc5b0dcc9e7f615b03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a343931eef21c54962465c2cbcbc69e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9842a0e97292e5ffdec8f280dc2ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127163c2309c454d2b3adde12edd6d54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af7b41fef453a8a7c9fa9765c42111174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540da1e44955361e495fdc27c3b3a2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f448ec858549b5b903f964005511e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897b8544e1bd6a266c42db0d2f75319177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f968bd1a6306fd1594719896650b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38faf25a69eda461033f10995e6dfe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ef9d458816a35215707dfd562eb5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb575a35ec750f4a8f2709194263b96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07b45aa517ec008aea052612f98478182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ae6f0ed9a996aa44cf3362d5ce48d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80b7a98effa642dca5ae912f90a381184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935b36ec1fd2595f951ab1dddb2385f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033f9af93b1d1f3f0c36d82d45e5d89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b759d6a31b3248ab39ca4e463e5810d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2066e9b3b2422ecc6bfe6abf6bfe275188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5428db5d055928daac5edeb82829a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ca63834075204f5b110903efc912c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65958bc9a4f6988ffcfea4c0cec771191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d3ceb7e84c0dee5d7789c70a7ee65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ea2154b26bff85bc29473fc62c85d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b605fee40b772ed47ad2a958f461d92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fcea90ffd2644599ab56cf0ddf0eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa8185ac49b690d6b3480b86274f53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fe7ded3973e0d034e8fe049539693197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0316c795786cb5793638bcc47f6622c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f88fa255ca0fbe8bfff7497cf660a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985953d0bc1cef1c2a8e47146413cc70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1e0b0b75d27c5f30f922cd81872d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b522da8657032b13dc3b397825234202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099092ee7ea2b88ef79f8714711beb63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63f4340e93f1651d1b3284481e826f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5e62a164c6b48789f5d37d8afdc5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fb395c1cc962480f8fd28b9fc7b1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da7602aa0d683fe6dd2c4a7958f2b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e03eedf930e2d076961d0aee290787208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21be8bbf93d551459d8355fec06cca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575e876dbdb452e44581a7a36dac6e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06d00a6e943eea0e1aebb603f9a1de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fa267ccd8061e7383d5feb27917e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e673ee19845312775dc06d27f9fd73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280af8fd4365c351e934887f79e1bd7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62f92af4850e7769bca0bd3fc2c552215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe1abca0b752b2c7cc8869aa29e5dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272b2d01c1b4ba75f1850adea9a1876217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bb9eb03980f651581c75791182031218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceac9136b078d4d19551321db08c4a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f47ebddcefc74336f29249897f5aee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37f10253fd7de86eac99643fe82e63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531668e9bc013f41c6cd7b9aa56f856e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dfc9f0f0c3047a134cc965936ed83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0067b1b5b15e24d5395cc72903d5583224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe945821d2d1d79ead0ae40b4979d4a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ec91d0c568d7f8fff6cc78f07f40d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafaee4c0f90068f4ca126ba07fd7ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d863e23577cda4ca312fc5f1a0dc46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67111af6def7f83b8f5145d11f2fe67a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d13a2f88e90b97ec3de31332b13f58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe88b3278865a38110e263e0630ac3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8447699c6f33ed12860033ee1c6490232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb370a6ad050915ae07eafc683350d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280c07794d30f99f54b53e582983ea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d107ab46a8d46c9cdcb9f41164644ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc664ba3dea5df676d714ec6220745236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a901c3c3d52b39a0fb66617e696c935237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68ae3ca55bcbbefab3cd993ac770e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f8c3df2056eae674c640a0af83312239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59530a4392239f1092a4ea79f88ad0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db368a5d0d63ebc3af2c9b149c7f6e04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cca95e58dc1cbc7d18d8d7f8be36cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a238f4505feee08b4f557ad0a8110fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8963cb7cdd5c0d6d625b0a11b5b6a33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2eefd7711144c7e9cc8cca59362a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0c85bfd8dc291148134bfc0733a8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68998797a9263d50dd1fbd115e87fba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273108422b4dd99ea987289532ee4395248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64c93732ad1400728b4856395d4f6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82779e0c783e7827f587ff559124583f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678e526691cca51f1041b1d472af819251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8794649a3594cf50385d7f1fed876252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bb531052aca4be48636fe4f13a223253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4960dc09085db97a2878c9b374a1e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fd9673b1a5933a4ed728bb2ad1194255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda35cc51a770cc663a2fe9f48325a33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602262313181cd39c42e3bb1068776e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1776a99ac99e02b20498829f36d1e67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578594b38670891019be1ad42a4e5d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdb5fadd06de290e4360757ff2f1ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332822cfc7875f88ee8b57f8c13dfd9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721daedadbac1f92ac73908e3a05f445262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a132f0af68dfc142d80f393a5d917f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a7b645c42f79068ae0dc8ac7c4268264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230496eb10c0acbc269ec5897c8005b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb079b6cb908b8df78c99b5c7e683f3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3120fe85c72bd200737a18fd2bcdab5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b971ae92c7329d34490ef218df24a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f273a1c1a0e8b5607983f9c1b878cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb7bf90703e3de19c653ec516d7b48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b81ff570125d0ab56ec5fbca7de392271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb43f6c2333201745ed1de6f292428272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03c20196acda259c91087108e5ee3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd885a1984d07ca2b74d24cafd9bdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dab8019ec17a55a98ce4dc6d07c1d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddde0d5394327a0b0399d8022f9e048276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab14254223fd2f4d8da9b603f58312c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b225af69a90350944657f04db32ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f2ce7b5bb8bba799d4ec9dd5c42aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd725af85d2c9833bc2303b0afafc5be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cafe7910ca126ef8f2569ffcecf025281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7917cdb8a3f8bfdc901e067bf96bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891b8056b67c3d6e63788f0518f544f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3a17ce2566b1a882691f145318aff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a066113f7dc4932ccbb7c659252df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287fa6285b969a34e3a039f5cecfa8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d165ae45bfd8a05f6c1f09fd031f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1757e7b3033f5a4e78e59d78908ef3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3fe81fcd017623b8ef7aeff0af7ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5222147c501263a3fe735059e2d49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535419028bd7280c05201919c7b4d5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cd73483771219e840c2989098ba02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18518bdc673854cb6f493439cbc34c22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eca1c7d022754ccd8ad5f277976a8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d365cc45ad6b9dca2ca5e9b9bea39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5b2990a56b665236c5b2fba35b6c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a4a086686136970fc3a9620a57002297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4109d06b4831d9adbbac23d53f142298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92414fcde52909367a2cad5df24208299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc74b4d04241d59e8dae02cb77ed850300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88aa898b3de1bcd3ef562e2fe2cb41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329726a512ea86484c3ec0979ed5b8df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2efcb67df525b05655de1e5ba89797303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024b9f107b9016d3d4a13cac9a4eda5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f15965bb87f2ad6d2adfeb4a6fe72e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd5199131ca8bba3ee330aae1fa9c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63185a529d2ae482820e612156c4f799307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039850e8e350d1737eb448e189f88e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff095bafe195a4dcac39ad58b651fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c80db3088858843ffbeb59cb27f6f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b591a28f6955ad6f4159a1688b27c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff6256e2cdf71ef65ff57f895b572b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbde19e131e64a45d68d287f4820c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0c5eece1ed95c8023e8d9d4ad540e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deeaf28d1d3b8beb2c3fcf7b519002315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea50a59683019c1003db996b1fd377316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eb4384fffaeefa5f0350eb8df2fab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576541037661fc6f96835ede5acea21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d44958cceea45b31a5608480b0819319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cb08cf9da129c2a06525ccf8cd6d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e0f14e7ff9de355f993871908c6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae4df3eef81bc0deb5b9cbec972e1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f157d36885fc46736c01d06a4f0be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9e72db33267368e72306e0c5222e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509c8a479910d65b18c5e0926e9606f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c281ec7243daae1be944e8c2f68fbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389fe1696d8d93ccc43b9701595de57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2884564b2ed78cab429b6b2a7e0260328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110d21f8841c029f4a020566af53918329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9d5dc9f61455a8634d65f8a2bbeee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fa43a83a4632f0f814331778d4b79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55129c4a90d21acbb411e305bea058332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b26e677368491be0e0fb28dd20ea1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73866334c05944560a16c295c4be8bc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52934f0f8846df8456224bf75d97a7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5d9c480cfa94405c9d24a41557c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29634672d66ae3c56700464dab94f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7a23bee9a8981c40f8f4aecb481f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ae40c69adff638dd0581595290e2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aeee0f3e0a386e98e6b8620269d4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6591d3dda438070e4d0274b2426092b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae399e7b875dcfe5ffc6f20dad1c72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab3e38230a3774a66e4c5cc66d586e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd0f12d5a46ec75b85769c0a2d4a9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9ff8de253947caf2b0f9d92847e24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cec931af89ccd903ad4c6482cb5e41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919cc2a69fd3cda523a218fa186abef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d87f1891eb87bbd9a54d42eacc0fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7e2827b471fc59f1f30395ba24f50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61a8fcf9cd0baed408e583adc02607350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1949c8e057b8c2c3ccfe9b0390ef93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aec55b4fd1d1869ad484c17556f6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45478490e56bd27ca57925dcf07d4b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f8cdbf2313e536737ebe1da8ba1bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db471ca9f646160dda72f71abc626728355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7998de7bbbba5834eef330439357654356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7c8e91b8295f1af5ec0040cfb0a9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36194934792d783c8c5d5f1334143285358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11b2e1cc2ee3ff1c564945ef40c609359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebbe229a345aa648a90b0dd09ac9fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa612dfab50b65385ab49ad377190e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145652e539569a5676aa2c339ef9ed98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f25f2206b8ff7d8dec1771b543d12d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d76254f360b8375d4633d336725ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e241bba77a8d2a1fafa661e2bb4c9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585b216bdee32d86c1d5ace1a5bdaff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a676cc93a49f8c7e64ea085b9cc6e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52b0d844271986d4b651a0236ae3f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bb99f8b5d1ef1ab24f775c0005fe4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cccda47f9c02e087b2128073e287cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519bf76c7148931725256f9fe9a2f39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced6d21041aa1241d2e2abc95048bc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eb15649af7e793abaaf099890128f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61496e14bc95f77dfa40cbd869aeed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e606cb735e912bf1fe1b1812366dc08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f82f73b59b03e8e09dc160b9e6784e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc05d34ab4805a2b6a524597824518377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bffa0a6b9cb2fcb413ee90deba2b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d335ef15fe040359350b02f4614d5c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08e4e17ffa8cf7cf94e7bae8d39d44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4f070831970f4683efbb1037d80f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f8cef0b07dd9eb871a72c7aa14708382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf011c5f114f130fae5fb301c97515e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8a15dfd8add4c5c879374f18c99d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e3582ec4768c1a71eb8e79e23a529385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c04fd7f42e037997dc9e07c480fe0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfca66af0df3731ec21f51f4c808ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ab19d34ac2f4fc04ccc3b2942dc88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b8fd42c24f9da3fabf26467ca9538389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02490b418b0ccd66fde4417084184e3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543aa1ae6130160fd9c031ce45d5d97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f291dbc6d2586f18769d0fe55a510a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5078bc0fe79e7678e50477e15091c13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527a7693369140fd385b88cc1a1b208394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67964ff23968f7d2274ea2c4a1ef487f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd5cdde66a78b100d88e0f06c4d08a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d7dc1a087f576f7264feb497ee51f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28d9593bf560fb6ee7e3932e4b6165398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e3b671de4b7e66b40859e15ae0523399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69199c8e7d2cafc78a4825c3344576a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3bedc3368be0b020e8bbc90714a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54857e9169b331163b7bca733d21f031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafc1c7ad7e4d8605948b25e26ad6c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292410fb2d984f0e52c663351a13cca4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53612a6c48f2345f7bb704a9eb4792405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e3454156ad2077585b6b5007481d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff495207363c368b2c9b77e87e208407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8908b2b3e8e07c14060e5f183847d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a72962da5c3a753e1e1bdd3af020b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2eeb68cec33f12e7a3db945f19bd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0602fe4a1009c12e8a8faa6fc56a46c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89b51698cb402fd40539f92e974501412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67e9927d45a1b64ad07040846df5e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2760c1cd554b9f18096fb097a65d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10590c8494bab22b6848a5edff74064c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbcabd3748e4cb8951ab56049711ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691b46c1f7404ab40bcc058e99b6bea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6fa35c648d56bc77aaf07b5b037e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e928dac7341be298f690252382ae934419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ef6ecf4b223dd6921a0f7b1e67b3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3a398b0994ed8744814978036d8ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8f590eef7c90b80a8e3a23dbb6837422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff82e503b3a83ab0f70b7f10f6ba5c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca335432afed496869bfaaa6f4d01a34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd9f03249db5ca03a4ad2a6689c312425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d54d35e0a095da42c45eb9e5b37536426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43552a984e3f7671af6d041c4ab10b24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8333cb650c22c3ca135346d95db19aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc34b4c1e4f423a49a4afb5e6913a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0de42c630c3fc8be4ccb67692651a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22032da6ca2a6aad8befabca52b26075431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a31600a75557265a2db0dd44e01ad8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea7c08c120f4ade9b905a6ab5450dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b3859fe6df24b74a0cf2244142c0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fac0bb9823a4807591b1f30ab6dde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598112ec002a008e5bc197bf7a7b0e3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d0ad68decb855f30aa163431cdd2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058dc5ecb3fc91c41d849147258c50e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb777e1c025e843cc23db9ff684ce5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0979912eba92f8377280d7ed71703440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe36a1dd0f9eb10d3d2d523cffdd2da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfea2701ebd047a8e6a7cfdead6d80d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d2930c390570ff9c2436f2305eb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998d3d3dcd1b1695a20fde0fd7f0fd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd2d72851da7a8800ad95c51407074445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2efc79b24e9ca28e848a0f1697df1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeb2e1b84a828dc22a079369391e17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c9191bcf8347a1de50f76477d2f7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8a3aeddbb550fb9e3f73685eedb40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2fad87f3394667690e9a75b524c2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897489bc369b0a095d84d2407d4f7e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bdf0799f11e59072d4f25e66e1750452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b20b19b79c71087b70c6329993ffd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5d43b1dfae5dd34742843f019ac49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177425dd14fccb588b6819dd20c2ae8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f3cff5e2601d25532e4453423bffd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94ce5f6159ca4e95161860ba694c35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bff96af073f8293499366e2742a72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275545880c14ae83807e4b942c0af310459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1535fa47ab338496f13626f6926a29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7d66ec11d08a906c836efdcb93b55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d00244a018ce374aeed7877990f01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f98314713c5c5b00a2d3123e140a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28692a9f37023b20c0c7eb118000bcda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5f7b3ea70b8faeeec5ebbaf235b63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf2fa77af330d2bcd936e052c50763466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f072083f8b38b26682fae92b4ab61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71967910afd437d659f2fbc81c99b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cab21af3f45ead3cbbe2cbe6e98a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875587579d3df174125a82d5b8cf365470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb777fc1be7c21364567277e856788471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7fb597e06d13b1e6867e2c3aac882472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ce757142552329e13104faff4141b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d9836c08355a97f67fd7e0a8d940f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a2c2a0b49be25fa5c48b213042ee0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f07795ae32cb3a36743ede8d455b17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302752963f8f679e903d467aea737762477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aaf2e5302596c8e6e93b36b95d717478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8afbdf30b2349e2eb4f9adba9183a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4fcd1a15af9e4aa54f050172fbca4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6730dd1215a0f42a268f41eec9dc4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146ba0154a387fda72401c98904e12f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbaee1d8732d51eb9fd9560ac654e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ff28e32041ef2abb379f23f19d33a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054e8afac27b610925e8cd8af6718ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dd324a3a2d53db3a3e01d704b397a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e384068df54c103a33aebe65371897487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32ddb7938e423a498c8d850cc1b09f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d72e40f61e33fa92c13ab3b2dc1399489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc123d8bca7754918731b62b8c1d75c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de2253e1007530972d9c5ee9113fcf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7c7e49045b1c89ac9ccb0306d52eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a29084467159ede202037d7188122493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4567e869995b59cba4b956c708166a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31094255e735de00ee24cddefcbaff16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93df68ad2cf1fa21d532b155e95a94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326880c7a168af72f4f3d07711c0f433497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155ccc5ab782a6562c6ef78cafdf50f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e9602f6004ada7985a266201ee617499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89bced5af5e0bbc7394f50d37960c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790ff1b4af3cf05690b319d00588de0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ec1bc83d16f16316984ce1843f7c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de46df2b0eedd6723346eb3cd553b5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58c538bb2ded2d7715266f31dd257f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1bb9fd1bf93813c050c33917ccc61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d730b220973bfd02f532b7f2fd7a8b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4a0d9d751b26b506b118177e7d78d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3b78236839b97e2076d6b64029e21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee763407030fe041e7e237a0886baaa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598f568dd8c560bc6e9fed34c3dcf9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c02e14ea36664b17adac6e39eb2f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b7e9b3cb0204bcbd8f1505442064d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce9a99bbe3ddc87e303054175f4f4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190c682f42ee3894c2589f8bc4366d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c693db0659a79433263e04ee515b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0a186052b651196dbded9be7dcf40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c37a69841be1415d16ee0e5f735566517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8915a6733575d3cbf53f9ceabaf774518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6a357d31dfe4ed454ac764eb34af6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31464d07caab35774641c17350b0c5e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1396f2b385e61cbae39b2079ccccb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149082063517efdab248495fadb427e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d20050a9cb7cc0ba6e2f98c1227341523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf214f7782c32344ced9cb3b688f3f5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c89774538d0920fe0a6f54b515460525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e534c128ccaf687757b1b5e6ffd3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c90be4e4d619a461621dda5b721be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b846ef8f75ed3e63c125f52ef0d1214528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417602fa61a1a9e157663d665b52121a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984645f533c0c8602ce17cf27938d34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2300f5a4e0a1d291af72ef2030e9a0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38921072b4bf90cb602903ba421b4af9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed76992f1142df01f8da9419a9c8a15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4839a62ea18490e36d20dfb04cb6182534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcf76b4106fd158a5e12790f150e1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e15511424e2e06cc205a3f234eea1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e6546b440905165115562fe545ae3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463398a8dfb3d959265820b084f0d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb28f0662138c1a87941af258128ddc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b00c1cc59c64b5446e672274de5be7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9d32b21f0058c10f8211d5e6a98a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a7d2a3df6aa898b6d8a34a3a27c04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a2d5e5c52d615a031657463aa89fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ac1c3c3a75b3cd096828c7a0213a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1983e2c722b1af7959f9a501a7acd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f31d2e57c1774812635f53250e37c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bde575b4c04523dd415e82a3658b6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5a895212b8af10c0416632afcbe99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935b170ad57e64136f65c97f5eb3c46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b85f8eabd18393851bd5dea5cfebc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24526551fbeeb55a06974b5d6f9c8aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08c207e8bf30b68581c46a05338fc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5830e69d086f57f032810cfb02e1999553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f868bacc1e897987b6b50a6fbe8a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da987df4e5c9e75627949ae9205ee858555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6b2a762dc2c093922308af3c7b207556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e32f099482aad9b81dd6932196068557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58adc1ed3149739a5799864fa2c6f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2c5a110861075319de972585b9142559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f669af8af2fccc69fc9075058e615560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91ff41c66abd914d27e3c72a21f927561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e87ae78a7a8427e3cd6d9177928e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7ec1bbde3495ab3e3b25eae7bce16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac28e942ad1859ec394536d54cc11c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560cf2c283b6d3a44211d3a474dbeb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b45419e24717d0162fdac9427000cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580862f1f6ac96a7375deb14b8d4c4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a821ccf1ae2417d23a2a84ab69ce046568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f841acb55dbb712f71954d622ac52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6117ab5949e5bcd9047d1698a4dd1e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd998e59d52e033053857206496f99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88075bdd1e2c070025880e501c1c0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba750873c620f50a60366c88af566e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcda88d22c95aabe49fab24154efeb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbda83b03f06515456b4c9bf3a6d9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6f1680287838e39fd37697f118718576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e436937f766e89ab9507763acf79398577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e9c08084c0bbd92d9da046942ab1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dd35198c9f3713e7e4908a853c72f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d194f170c9e66d88d22a0bf3ba38af3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb0dcf117ec37209ff0d490d59c3cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4638468cf19df28b0dec86e2bc7a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8f73d59619a7d2a028eaf772c570b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc7a9d64872ba85bd1e59878fb1f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69afaef199e74c3296959f1ba4c4c36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61fff5f39f1bf57e82176b53fe9668586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6e87356f28ea883d98dba53d3505f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2befc78fe6a8c1050c0ff453249004588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8315f5ca0802c481a606d2c7d3bd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9dff76f145698449c691e772a1cc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579cbf8491d690d77c63105edad9fd6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001466006b3a03e96c9ea3cc5747685d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc74c7f3132f9d385d67ea8b24758aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986cf9501e563f766ea55d9dd1f3e76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f30d9beb4d3ed4adb61288e3c9793595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de638f198ffe628a0ee8ac52cfbb0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b36c42b679635335c1dc68f0a1db24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f5b686ae01668e80dd42deced2e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c374529e8b7c799e5db31f17360e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbcd10d6f27443785152112b192d5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5a9cad62fe42098e02495757c7c96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341594b6bd216504bae48bb6ca535b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b410b9a416e69fc90fa17b5292360d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528858731f60d28f09c78f9a8926628e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463897759504c68ceeb3d1d0a33d990605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81610a4cb0093a3336de3413de493b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431f138d971e06218fa2a0962989141607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ff100a5a8754a8cb8b436f227a2c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6001df3f3bc5d18c2db762ea0f763ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8cd80253eff20b5b3b842e537da21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99229e19729fb78d727326196267b752611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dfff1158f8dd2369b3481ab9d7d24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c962bab8b0eec5f241dc36ee3f08c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce13868d3b9ec6a6890bc83d059551614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f8b1ea0c115a51d3c0f686cd132c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fa1c694ee0bae6a5c4bf4fd246b90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f8e232e105d1673c7904c1736fb38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7a184222fbd977f314a645d8b1b60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631f565787b86207a1ee71f443f1509619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250e5e7a52422a36ad494d398ea8dca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498b9eb8f6ae2ebac4b7cc81ee761cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7bf4e945e8cb929b938066a155ac5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5c9be91a1657a78f0509d5efd9d7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb190d8c09826452c6cf0b785388ed7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a855139d6634200423b42b8d3daa7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067c2ee3695dccac9607ba09d61dd86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d73c0c6314db0779769cb483ca360f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c18683154316182f089bf7fd54278628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ffdad61d67f349dfd9ed86ebe1e69629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae59f8e02045667e18a28ef95f416e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b73fd4a759422afbe90d67a5ed7a28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996ac2245c23ecec3bb3ed6b682af18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077ea257ab1ebb0017c2ca49bb89036633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf3eff5b21957db8518c467a4055b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef527448a54dece2703bc036f8f7d9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9ddda8336d633555c45d2cb9d2213636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a75e1c15e015a8b6dadbd8ed9bc0c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c5b3da3b365aed28646902b23e5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a001aac57cc9434ab05bbdae0485ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65be043e833c502e88dc247031daf41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a914d6bae1a8a233abaa5d5bec2e1a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e1bc1577658a41ac36ce2578eba4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc375abfb1aa50b2b917f93c0203eb51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57e0aa02bbe6e1761a9970da59943a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562d8d65e0c9752265d711ac6088050645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0068cd032b49843cac48b907f71d79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd2c919e4cabb7499afe005bdb903f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a94c8097c74041a24152e5a00c9ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5602859ca28a50a8ee9c80a111dfc9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46335e8fd9144914e1653e1e338ae2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412a411bbd3beed6a73e8aa70b6d354651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fc7daa4c9dff177f571757357de93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33638b4e836239c22628fbdb16e349b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e73cb4a140e487f4ca3aa51d3e19b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43e6faa6da511434e7b94b015288ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b697eedfd63ddd082627e9f53608eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc6f1ea911e7933c56b18df322b763657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f981311ff8482ed587bd8e40b01dbe2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b7c31820220ee08f8ed6f036f87dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd57aefe92e8b0f481913229a482af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5a0e7e788b20f28b594dac2c50b73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c37cdc61ea6b42dbc2e83b762801e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fa7831fd33f92fdfcb4052b826974663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d54f761bb49e711343b44c520f165664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf596ca26da7fc7a6a7adcb35974dc6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6ace06cf0654446e0bc287bf65890666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67d8ca6e64f5efc880da628981c98d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb78df5fdcdc1a48ad2328c1a953e6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61018c6fe4fa352b5dc0d1dbf91a771e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a454b1d1e0d719aa61693045c4649670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b0695058844b17aeca0fd4a81ce48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a694dcfe7693f8242b01e0b840263672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d220e13ac102b9d6b13fe086699ea9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df365476cb018d5e3a0371a307a257674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0200088ef6714db879c91228d76d3fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ca2508e8dfe5ab0e6fa0b544e29bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a6bfdc47b60bfa8537c6ea06228e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160db44056dff00980f274aa61d5e458678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59aa4f595ef3cb3ce3ffbb3246d7d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c5c1d691cafcfdc04f814e0b59fda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac726db21c8823f0f58431365d2931681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5514433caff79d256bc2f2a8408f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc7b33383ffac38d1d531aa540a7a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc50a0852c7271cba5d8cf1e27dd5c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f36226f6108edb527f54919f5c5254685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84c5d613904aaa520e0bdfdb400de4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ff355072c28f4557369e7b6da090a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e42e866b24315b93d8ede008b8201d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1efa83b966344ef3118dfb0c100dec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dfcc387a9eb5b75d3ad3847902dbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6b8ef2b202f3f7117ca0d49f2f478691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bef3fc4a73353fe17284084ded0978692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467895eef2cb0aecd8452cd5eed9446f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0fd5902e0e5eb28eb3ec50c28a974694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c1a698731254e8856be3a73ac54d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ab5ccaee74a974898a92b58b116e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e083515c84c29d6b3a3dc245b2eb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20a8ba263b6ff51c9ca6fbb209529f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198f55b0158eb47cdea2dce38b5bb24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7ec74caaf7f60e66e0bd9d02bb8ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e1d63c29e0a489017779739a722a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba93f618f6892eab4e4bf34f2047a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b120f6ab6eda72f8c677f2dc46be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751951e63e5be905b0442e81f55d860c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c165f8bcb7a77fe8e74de9326f82f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45762a6f3a25b3da37f7a801b98178fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb251788ce9eeb6bbe152b1ab18527707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fba2e479cd851e9d4e68ed6d52eb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75aeefcf988c98a039ff692782cdec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd97c56984011d898cee07451040d18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d945154660f2ff0980ee33cd2856d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11f5e8013a64710626cdc8a7017de9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82b2b5f088aa02563d5e88b2e63665713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2535eb4c3985287e6ccec15def4e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c43a1addbd296afa54f936055fab2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a8984bcf619c4aa8fc1d8c913939e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12fd8d6fe66452b5bc5821cd938f3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72cef4a5fa27ce72ca0a5dc26290ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5924f1d783066963d67670d7d14eb28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd575cd1df491c23b93ecddda6a0bb09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54353f21c525754dd486c4af735d4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cc8b682cc5b9596e1fd8bad44af8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61074d4355636e0f07c43b62b009d563723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3f990a7bbbbbbd3500878c3e6e90d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbfffcda035d5983e879ca07441fb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846e556311fdeeb674c9d3acf3b40ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c06ac83737a5bb5522c6dafcdef7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8494d744c65b312c0c24395d74ee039728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396c2b26d74df7bfeed4fa0cee0eea1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f880825459b6f0492fcc897fecb1d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8117de36bb49e28fadc03c55fb60e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744be9f84555b1e9d59302de7bb24c02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5af6371230641da5ef4f7d617ef5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1590b8a1122bd41749fab729977a84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d8a02e004f9d71d30e2667171304c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71b006a77ba642ff8c3399dd53349a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab7cebd6a23e9cc762f9858cd1554f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31a94b060cd7373c8f30e7c11c13ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba22f1a16a70b3b8a7d3bc98872bfa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d57384a23a7e495a0d2362a06f1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca51c22e7ea55b55c4cb407277a45b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9fcbe986c872d6a083bd4fe3050ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7a2e886fb2088170e4a84f87160a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0b5ec3f2095e5a1f0eb92096dfca3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd8be489d8bdef62b3da5f644dffbc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07436f25dd852d35bce30501712c51b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695417bddf3615687f1f920d586baf6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb431164a447ca0d66cb9ea4e1e30c72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acd63007ca9c5195a0fe1106d846f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a92a1acf6060259dd7f032fee6137750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c45b0d0ab87241e1e5723ac7821bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dda493affe58db8ee9e1f763e81175752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e74aac7acd2689d37fd8ae1e26b35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081437592d93301802d22c7edabf1d18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f220924a384dd29eb008f1eb51f79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf94169c47ca78488e9cd349647f91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb2b7ed1f87d156cda0e7155111693757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574bfaf5eba11ebc265424c3aa228ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d22eb06d736b8e60ddc828733a941759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>