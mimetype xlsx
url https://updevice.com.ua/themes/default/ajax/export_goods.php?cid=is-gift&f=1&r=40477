--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ff71c3b333db26f30cd5a59eee0351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69347f2f27b26d9aeb4d19671c118e072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80775c0f303db8628391d0a7367515db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8930871ccf383f4b540c8210759eb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5ef7478685b0ee23ea93fbf1865795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78353810b601167c72334e59ad7605cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3506aab1355f0343a3f6b3e42a3d95b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a25283e7558ef2d1e6ba297f288b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c5255f5570983be94ca44eb48a2599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe724ab23ff37d79f94c073271217e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932579155a266cd6fdb693705d5ab1ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5a706ad5fb0b8b215f6623ebcfd7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b5a2e5622b9db50ffa3bb49fe236113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9041777f1bfa8227d34249b9d9acb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10691ffac1bf1cf983cdd863ac12ee915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82428ec042f804db0fc8853067384b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19b4c7f1aa856fe2dcdf5f49724c3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc57bd7d4e3fcfecbbbe7620f286a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686793ed0c3443e875c5752857b2a0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94389e89c923559e66734f764d52004920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a34bc671487171d3ecfc6165b7c2f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a807b31b5bb3a43192c897c36b04b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39be1145b5e3b03c8f8823de59f40cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98acc1e05358e3d45e55cddee2c2a7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22071d001448953aac1e1763653134aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88455887a923ae1a3ef64aa034c945e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b862736ca047014e32d02e6059f5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529f9200838f049a2d5d144ac2d65928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6e82818b2ed4042b095083a8e7ce229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377ff79f87d7e63e3a5b064c5cd9ec330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4306c0977bab779cdcd6e7f70acd0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cfeda807f031cf23c1117476739d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb66412f4d14141874cfdd5685b68c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870792c9c1e57391356499d1cf4b0b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce8dc488634c820b4d5bbe9043f66335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978c5e86c825336e49896aa8e0e6d9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856786d4af14497b9262a7037ea6ba9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff5c55f1e60b31242e3a62ac50fd9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f99b9ea7e6cbffeb47ab7f809c76bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b4afb354b02dc6812a11ff67c63f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e97d5d77b2cafaffc29b6a3dfeef4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2172aa000dbd4f3d80083c741076a4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea109e16b9ff5b7ad364d398822a76243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760f14ff7685b2bbc0e6c130c2718f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838ee7a663e7cffd3f567e9732efcd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c407d6ced6168ee6e6aa025471f33046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc275eeae747d54f129150bdcffaa7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd05df724ab32a66a702d3ec025f19448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f835eca5af8b331b17ba15e47b9e5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f989e5cd8afe6f1bd77770f4c55950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911464a70b9b12c980ff88075e8d864451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab18d679ce48d33f5fe7ab52f29417952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549f8231f4e9f2cf83c060442047ba353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5feca2e6338a644c9a1fa83d7ce83454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1453badfd0775ce030a8200e40acb5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af784d340628bb13db0eae6a62b6e78a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ac242e50f84b8f35f33ef21de823957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf60cf122b508738d04097e1f6ffce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc58f12579198746843a2991cc5fd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5ad049d131d4da22184e165f397a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb3ab6f21f0d2f736f4e03d9d8e50b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d887131b54fa2aa576c03b488d85362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c53273d723d7727a80e0a3fe7fff263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26774c48274b82b1075739cbed9978c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673278eaa99c7fcc0b0e7749072337d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3850409174ad889b240b5c4bc71fbc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad389a4e4c63ff8bea4c4c70f8bd8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f29c116d62d8a2e6e19246829f59968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26078221626cd6005756857ee6502369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df9ed6e7c1d1a9f32137131425c72c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a219a61bb1624d30e3335f11f3d4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74c000f00f854fbe98d0e1b0d1d62272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d2fbe91d8b36af646a28fa7062ae073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7e578e8a616b82e56f77bada30e0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c619e1bef4d597caef4b682a74a7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef8596b7a468f9c34effcd1db6ab5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51feb09fe10a1f79bf41100a7b15615777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf11e058fdb5dc614037f57aafe9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929e1e01ad8f01f3209779b33286ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70c38c6d772a0367323876d0e1193e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126c6d2badcde281232f1615a7cad5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d5cd7a62337424d8a2ee91138bbdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3dc0edfdb720fec0a93c099615b7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c717a43528f3997d8ef6569012efa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbae2c7414c60bd1c99a66901bb6e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe90f66b6068d4b0a45795ba9ae92186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b95cae3d1ad900f0a3b75b24bb69787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca16706f164b1e68609021203dda9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a803edcbe944899a6c2aa468442ede589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a089b9a76f7a3ff8f67bab9d8936290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af9e8aaaf858b9c42483b42cbade3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe79ee1503f5cd4dd6744971da593492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8803dbaa85b79523aaf5397cee1996193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c6e01bbe85c7a1fa88ba4ff95375194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d77e61888c2eb3ed57373e5b3b74a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29264801bd5875a692e602466599779896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b539a36167865d239fdfd62097a9de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d862ac21ab7ea06aa5783a04f1a2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534babc7f0d90ff2f1029a9d003b1e1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf02f234e4ab8957b81771446d303cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e647195804a344bf01e78fed7d95e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1298de2af8c495738dfe9b10ccd9986102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86175c6d0a55df47976b238318ab18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99fd2abcf531ddffd617605b0ffb8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60506b755f0b5cf6723b5ee5b302eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ccc8da99c1c2f90474beb037c42a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a7523377a2c437a958fee0e39ae42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc841f87ef1e7c10661788710c3e29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824b3d53e7cac38848262a5ef88f43a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf39c5cf9bb523867cd5f0fcc679823110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cd77c9b6ee10146b257eb6a428935111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7072f009333c40fe097e877a17ca924112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5275bb2b3d7a7373dd5bed5c3f32bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d928d8fcf30008cd5ea7649a65083114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742144e0a5629fa27ea53345863cbc6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562b48a598b4a10d1542d98283d7f67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d938bd75e60c3a26805d9842565e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0d724e156a68f00f89df035bf7955118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19660bc34f6ea6a6445f53ec7c0e7bcf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a73652b5bfc55e89d3e57d89c56e92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e281df4ae86b28d8e4d4e094e17ce9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1848affc42fa064e229aa615045ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d663f3fac25663cb8ed7f0f9bfeeeb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164b84b8fcc429ca567d3cf0892c07a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8916511761fc082b3b0d77643c8851125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d098614b36e072714182a528fa14c68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d6ee58e5721d1fe1e7567414146c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac10dd4302be81e5aac2737d086fcdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea2ee1a5a5dc51929b40b195f1ac25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfc336a1e4d3b915a8be8433c4aad4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45af3296fac5e9e43ee0125b1330044131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28938e38f86afe329e9213cace0d32c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa004148e042ebcbcbc397a2bd2c7d22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18b0426fd3382580eb3ec8afd5fdea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5439919fe6819da344059c8332a56b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5fd623a4e21a83038d545e6a1f79d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a884af1c4d3d095b6c2ce7a026fd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ac6e9336547aa7b3b600390f2a07a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55380cd966ee27b7cedd257baec40adb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ad50938bb7794e31f2bbca0b06ddd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0757b4f47729e0fe6c62f849163d2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc4bd0b7039e016b6e7b2b6ebc5eed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1394eb8b4eb953d912f187d2dae661143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a679be04042805ec2db6f934c8cec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea6e470f3fb2bde22b6667c47e9beb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e79d4fea6d3a0531eb5cd57478b7f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2257a53724bbef5018bf865f6195116147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ce018e87fab457bb6b4cd4de7b5f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8808aa7e8573b4fedf6e40f9774bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97af4bd42e2edf9957720a977687e9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bd54215e81f729a52218bc458b4df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eba0566b3b67087ab5975ecd741c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b5cacef16e4e2fdb36505b3569cda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926f669dc27fc5d4bb25d687d1ffde3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1549a889d5bcf5ac4286302ab02f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cdaccbd61b5896211b57ea81c4583156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b0911ddf2bd62059a033356b0928e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a79c0d83755da5c2acdfdc4de4e45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90639289c0cac9528a4918f2728f3e5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bed417739fca0aac47afc71951f05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944723a1868d54f5ef0b94c83e6ffcdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca1bccc34fac624ffbb35f43c8d65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526725b8a48ef8387f70c9d4380cb9d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e341d6612fc448499d01c8308b50fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb05dcf836caa3a1ef99709919a06b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4c139bec873886150059e5500c1ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8a6d7490ed0df563f1da20928dd81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92904e9bd9c5e202b42143f98821d13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899168788786603cea4fe25cecc3cd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5caa3ef3693c93ef985be249aa193f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04330e304456d46471e881b6ba0a64d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fd551734e963fb548c6ecd96f2c4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec8ab2c4e9f829494ec2d59a7b1d3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feca156c3e2df3fb842f5b6a191a3ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d74ad3d877719d5065aec56494052175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd5adada74a9c87be07998a2c7617176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e41aa8ddc055e392c7032b4dadcde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da287f51cabf12f47a176c3252f8eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfe017e3ee5d0959121e96ec964da9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca266e162478f1b7ebe2c0e13614a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c34406bcc65bfc1f716c3e86aab2c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc9aaf2f02a35c981402b4fa06c5ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f4ac7b6a32b1da99ed85633cc5a56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbce4339952ac3f6959346206aa2d2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa721bbb9eef7e0a3a970a3daf8938185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2a7ecd49ac502c9dcbba85aba9b74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b475d964929c6e58f0fba4f829ad0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd90a70ae548d5bd1dfc028697eee3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01408e496ba0814bc16d98d4110182c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec0f9e18ffd8a2f8854684085b1d6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ecb9d44fedaadb679e0944bd2742191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f1fe7b834988ba2157cc52ad4174d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea04e70a41584f3d39b45e5dee18769193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de7de9741722842355214380e38d65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340172627577ed8ffca21f76a7f17da9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce4b20291033b5f06c6be44f778e8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f23d32209b4ce223214cee68c143197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af908048e40e094e5d6d9515b9f532a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d6d0e6b437eee91e6016fbb724136199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c8dd15c543f899bb408a7368a073200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca7028ff9edbc91250f4743f658c22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f5ab65d97b327e0980b82cbcd697f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ff6e90c73ba3020a8184ab373ea11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad527cdb0f8653defa8029ee74cc6e80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b6bfa88bc1cc8eee4cf7cb6ec468e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa7096f679c744e543357ba2cdfdb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cafd0e9c50b8ee2c49ed66b950d75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce2d5f17a1140ad0df71de37092e4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033cffe9fe92ee6c047cc282dddfb66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c326245e08a5d6d2a01874a37e71ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9902d75acbdac1bf2c8860a7906211f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5a263354730560461e73c818db235212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfc3f99114ccbeb36dc6b9a5a29064213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78136f2ccd7809774dd26b2ef6bc7545214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb30fe17b45615970e51c1c3ea70e3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19458530c1c379cbc88e4898649eb2f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664b4b9d42cfa77109881fe2f68ed41217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d40ad778c5cb9ef8391e1aef11766218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ca09f2ee45d15906683e748706ad7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf19343fced7bfbb88ebdb82199dd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a2039507482a0ec33d339ddceb10b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932c71fb43de53d445e45c0adeb5a31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90ddfdc573e2f9c82182eabddde15a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b3fba9e57f37792c95a5a84ab5fb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba82b6f59505d9f65529f2d6e876233225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81fb7160b82150d6986d80939e9861226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca6883e6ce66845c6c2f721d122ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bf07c067042ea60b7d774dd54e9f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d160d7b20e58321aa76669355bc125229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcacc72941cfd9ee9006a88c6b2b50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c5674b9f4fcf7da4a23fbd2f8231e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104820bc144514bf39e141dffa63be5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e10235db6e23576daeae0aafb60106233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ffe37d902653f963c4d5193a55619234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d3a048cadbda4b8010a55846e98b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5b28fbfd4d0fa2d90004cee7cd45b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183f1b83a8b1ba116555fa82ea4b626237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1f981138216ae495c8d2ddd7fa98a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5893394919323b38697cf557ddf3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0dd5f2065b7e7a0dc0f26fe49b0f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ce60c51d02bca8f7eb36b1c2ce5d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3789a8ed7d6c2ff38485174b31ffaf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a5fe7cfbdcd96085116162ba6f457243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aa34e6954b8a9214c918a0f38f34d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e16f9abba629ae716614c4248b262245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b24dab23748517d3db635e592b4b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b41621a78b8981dd37b1b907012db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71f327c5fe7bae74e88d66c162d80e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e926351aa1ec0c3cbc279e33480d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e147c8ba8d10c70db9e23c7269569250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ea8badd94e053c97fcbb1abc61d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432077e1830de7a6deaa785d6ea02049252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc77f8283202aed6193b52eae172f4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1d417e3386bec5b161f1779f89520254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320b46c6b5b2aa4ff6f70e9345c8ef0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4c950d9a399d62064da8f73e391df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3165e5c22ca1c24f34f6504bf37b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17413d353a3df85cfd805c641af4bdce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b94d9313e1e5d43c804d3bb3e45f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd55fb4ba515f54093bdbbdd2bf37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce02100873055b7e2594a0911d7d3e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec60e3a85b7a2fb274890dcaa06b1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5e39db083f503fc7fd96db7d48bdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920b5e9c3c2492030f82ebb36b5f7b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480189ba68c56eeb9e1a9e9f48c64224265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1d840527263e665bd3f507b915f03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98893108d7ba8e0ed0ebbdbac2d24b4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08160a712db26a8ced7a51644fea7b72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e9c78aff381bae46b8f96d0be086b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb04191610966954cff3e0c759f948270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59948ec50c4d793ab4621095629f9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c9b951daf75ee575d489b1ca12872272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86094dc6f603c0ac23a94a16e9873fe0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a46e75e2ef479efce764b94d632f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdbb80789325fe62d015f598813036275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4968f98a67475ec49c62a4a1e936f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379756be1c123b49426579118dc41eee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f2ecf4d38b560ea7865ce6f3e97b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18ee5026bec82a29edfcf4a3d23fb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e05a0ec7b0d2ddfc06710c2fb34ddb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419415b70358da27b51275b330a2d85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f135f54786b4f8ca71b323f0fe080dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580b236603fae6d0f5ac610571b75c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143500a8bcae52e8262d449b0b428b3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad970f410883f1b5cf41ea5a3ff2063285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e40886f01b5d19d98916fd07ac0b88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4685b1d91d7aef908659bbb0a1685287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa2fc1dcf14fc2e91d889b8f8458cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd713f2135d155d833178b0ee501cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f28e75303c453af198e4bf3df8591b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94219107522c63875ef8e150d2a1e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62766566c74e0cd0079cb4ca4b2a7f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c55767f7d4053eb4d92f739c165b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1b4db7606dd9b31aa1ae8e88e8a96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813efc49adf64a9092c22aeb7dea71d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24effca9851164b4f929ef4058fd4b30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635b38042cf65980b61f67e99f2203f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fb42c14d45c8bf8499f66c9204af1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac7c6f7f51cf008085e33d37e73d2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aaf278eb2042bbc4d6912dbc7e678300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441011ff8ed35c67121852aa5f54be5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51037625998ef106f045e704aee8e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856eac7bcfac20f202782ecde5ae4a55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae809868d7b33d92a376c1a86b2dad61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a48c0ff3c4e24feaea6e6b14fff86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e51c87ab1402f50671f4a91878b42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb940dc413f7c665e65fceeff1ac85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611f3bbbae766574067286e1bc5fb7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da418b5ddcaf42ce5b9152556bcbb28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3acda2ff242f827f186d62b594c6a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1306bb65c720a42c657e7282df1ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb268f4f411064e4293839ede56220b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62bbead105886ee8cb15b8d052481a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059be481c3ed6f9bec8f892671ae425314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf2b9a99a2961ab5c3d281a4e29853315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bee378e2320f6181799bcee42736a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d2ac983ba57ee1874acaeac08d707317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93867f609d1f036322fdae3e9d716a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13594642d97e143f443620c7e17fecc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7a9847672fa15c35a12d536edd05d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e22f832e55d7370820e5b400f36e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7a4bde2baf3a9ff67004aed01fdc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39be7c8edf1efd79636efba8cdb746323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66712af7498911650c2a85c7a293ea2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08457bcdd511629ca56d9a8e89f3d5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1f9db6fc5738e533563efeee4a35d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388eab2f79581d467ed539806adf2af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06687684fff85f833212b5901d6780328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d98faf8f5b0d2921edc0fa2cb245f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd339b7b7306885c28ebe24f5c921b14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e2241eb93b0811eb400a22863d40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12396d5b34469be5f16a40a0550a7f2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e299ceae3e63b9fac93ad59963d7c5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd826f8cbac3f6d0ab64c6089344efd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74171f3fe660aae41870cfe89a07bb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e788dfe9e545022f18f268717603c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3db6ce4ef7a0cb25649a83daaadd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097c1c7c600b8f549861529f7bd8835338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee2d8d913715d5ad50ad11e8104c0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289e13de48f500ba764add59aa04fff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc495dd44cc8aa730250c48f4010650e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821bde42991169b6287f302eb3ba269342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2afe1345de6683b2751eb54e5a7d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b076c2b4a492c2209bfc086743fe82d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c27e581b4bf88836f2e913f2af220345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb99a5662a51656794db5421a3ef61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba447a2c512629be3122cf02d5ff85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726641e508c9fea4e8a5a139629dd1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36534a964f88b70f51e3bc211686a24d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e88d95a830ed92d8632a5a104a88c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41261b93bd67eaefd3e436eb15c38b62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46a5acd7e7f8de07508a94da4d0776352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e3c92ac0363e4864748c383119ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ddeb333d4bd132077acf00109e45d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c0e2819c1158f93874d40fc87fb9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77111f22e507ae44a96009abc112642356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc712bac5f535a1b229e8023fd135e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb414d45951ea0b2d1f6e84170de8362358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d9c081427a5bfca7d8940be7b6bd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a965a256db95dce115a6b11c936c0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d618aeeb20a70852e2d7757cfa093361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97879aa511a0a4112b03f7c7fdc2a508362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f96ff8e26de9cefd348d35170c8a8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6845181b5f020a7857db733004302364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4e4d5189386107cbd996c4f8ca090365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cb5aa7aebdaa0a052a353138b5274366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad842dc304be2cea0025f1ef145c6ca1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dd40963465e78fca318cb4f230beb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7be27817057c90c1723ea12b0ae43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f8cd9914ea8dca39fb4325941bd54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bb43c8a4c577171e2052fe23a6f84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc8156f9ee0b95c233ed806d4fc156372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cde4929878ff0e2eb064ac1bdec689373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a385a8d8d4e73d67fea2ee1d2ff70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98fe034f62be88df1b73da33e09057375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d4d6c146fa320ec1a1725d3604062376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34a9ad6f214761209880bad1013cfa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08e001a4d9fe9e95c547b93a86e25e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46372c9f5078e7702d40f223a5bf8847379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315eedfae70c6a46bc9e19b946086be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0896c85a863f573cc2bf8ed6409ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add946c6fad7324573c9732c433b58f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b78a753b9f0b5f1b69f3716c48e28a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e378eb6501bc3d6d132fffe8d30e0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afdac6861a9ce6d513e63849257e0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77e3d575a689a0437a30b7d24c938a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075b69371b9f81aa44efa3ca584fb0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a609a731354c0a10b72640bea2df19b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807d3e5a16e27cd051772cf1e0214be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25dab67ea9bb88a9b45f2bda0c473a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c4795eb97b0247b0b0fa326aa14f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c12ae204eb64ef2b2eb711d25ef43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c65ae25704bfceb70ed08116911c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f690f890655779bb6909a90edf7cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff45ff9dc4daee5860d335a2de6e531395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f0a01b8baae16cd25f0cad5ae1ebd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734805055566b50fbb60115c676c482397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e29c28c3b8d49bdbbc6a18469a4d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ddc968e17c697b5205f6f89f56d3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7e266f7eb18b1f0544502fa784687400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e80ed97aed463e14294cf7f83a629401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cc47132558a16c3413b4e4ee5d9ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c0efcd2c5ca65905db46a14aa2512403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bfbc4c3ef77c3372431ef04f1ffd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746f41ffefa929bbc2fe13691b7f632405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa645a5fdd58f68e55da5c2412b8bd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d810f9e61a1ed951db3fdd85da167f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26894b5e0e5bdb59e4ac7d64ed35c304408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db753b91d9208d824ee8d14df6e0f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236e42ff2beac28d14527d5ab1e7ab1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f5de2d1d2b1483bd5ddfd560b4af6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d415f07817d014fa71218c6706901412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aebacc6fa81babd060db15049a7d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fddf8e28facef48767c635e94a058414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88905f254af0bc41ac8ad9c675c49f4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1fc67c39587a5596e6741c3b12e97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b3024f9ae2b280fb8f205ba4cdf11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e41aa647cf61b0e1612b77517b56c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a27bf14ba10a0564b28999314b2ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce86bc3ce967ba739bbb138a6711f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c159f07e9a34048f43cb49954f3d1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc3367b14d04c41eafb1036dab10b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed566f226b46bdad7a2ae958275de7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd639bd2775034b63ecdb502c32e3bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c94493723eea30d3bddf0a9255341425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc33b964c8cb4a51f64a9d1781e7b88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7147a403763ed478f6a49f6ddb5a70e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b9dfb988ca8a1edfe08c8ef7d340e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2ee1decf5cc04160e608a3860eb85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38406c0a95d6ae9217c30ff1164b7bcb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27944f3a853c303f0a983249b92721431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aaa56f35a3d482e8c73c43ba5ca6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129441417efa09c8f809f09c7398a9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415bf7175449ebca0aefb81d5955dd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a780c861fa54b1a9b8917ed62fd5a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eaf9e74a3a923ca597b356c6aa3b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3923401dae721bd3d3186930b09d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ca1934bdefc39f3a9b9b162faf9c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfc6f6b20e8dfad94061d4accfa864439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b63507bf5613d103c1a75929b3f41e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1244a1f8a105f61b576dffa451b7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68235a0785eba19530c3b04697b0ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d17bb4122fcec5ca378ed91c46ddf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbc6c483418fd69120be875254cf35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613501f2c8041ee1309903f574f0478445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b749886d89db0f2e50ccf7e41963417446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01439eca1198464f003a0da940c2d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac3b5048dededdb51219789bc6257c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92761a5b5173085499757a959ad433f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6764a675e7df2c53e4fd3eecdbee08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5e129bd655f5ebf9f480c31d26720451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb31e973d99832de3ddedaafd0121f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98129a5f8b720a8a16fba2789071965a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb386ce179553cc019dc715bbcb36377454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ed86b6ed3b968eed4caa145ff997a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ac5fce280bb041b6e21fb516eb71d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee08e146810b60afe2d652f222addeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b909a4abd915b139bdbcd8373b4cd05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02572746bc03789399f44eae1069b762459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3867ca1d4792eee3273eec6d4849a3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a8407ab60dcc273225c8933be3a41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757da8355b2ea096045741c8ebfa4e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e490579bc6ffa5a57600dac150c4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b48dff5c9b7d064a0473e7cbbc22e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe8de22892bbef2feecd0cb028591b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da6514654564d014810f5d16550c72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570dacc554d207970efaecbb2adbab9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a51922e6837ed84e39dc020801aa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1256fbf34ad169c80dbc4498a501f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc0a3e1fad6573d8e2379707d0114470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81af4f89b6e05d811ce5b456c91d63f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33d22fcce9cd3b5c2a25f5c7de4286472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee0156b292294191d96c28ba770945473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e1cabdd70d27db0e394cd140bc4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705f25e47ceecdcb2eda335fc13165475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14f6e28b094fcdda25612fe1138f41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86cbc599b99823460fe08247280d68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8239f41432813e79b26f749bdcbd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee0566092cba87e6d0883dd0bf73f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb6f8a29b89f513150a6e7c8e5799e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32635dae257e0b26ddd4eff440a07cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ae19a9af85c46a05bb62ca1f616e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5a133ffd2ae3dff51b7ac93797cdc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140627e36be32516d8d2b0c1299950c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf417be49132dee13badd2e34aff4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ad8d0c01c21945cb06805b9a8075a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa08e074a65a42e34ab62281d6f17b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ee1242b353d9591263cd70df61d73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575f470da49ad5fe986904ce53c52d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b768d4c6cca3abe2caf13f58c88ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f719afca06b7a408887f9b48ae79f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bfcdad5216632a030a48f4755be61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a795c21c89a9151d3e4ba9a0f81f40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5fc224f1ac04b3f2986c8fc922553494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb0327a9d2e877b938c752cfb3dbee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cd9ef0484c9c386d3d58fd77a8f5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a191daf69d14f1ff364247e0ba8c1c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c92c3e3b1d00a5b1cfad3b5ab4f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996103b093fdbddb11ae778edf4ef4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00e09f73e833c28eaf707633704d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2b86deec0c05fe31f3b6369ed0e42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdbc32b1a0dfe357d6ffd56c522cde502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb3301b885a7cb4a22f0295cf51ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76e6bbae37ef6ec53dbbe846f4790504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1603240e9e026af223de6badf4138ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abedd0f608b44e0913ca9ac6b2543a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334b97b1c854a32fde74b95f6232f7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f1d2865cf981b54768cb8e7c2fb72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1254372fd3c7f8de82eccb70937556509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456afd7f2eefba3f8f93790751cd85d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f272bb7f4cd949cf2df56091521096511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132a4dd86b00e2e7136d82b720fce89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739e7d088a0b1783eab26bcff2a2dc0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58c86e0384c7307afe09f4e3ffa50c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3034b03f96e2791fafb4795254f9fe1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7710fa3bbec11c8a9382a1265011d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88782a77e7454c415bdeaaeda3cfb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f659c2c4ef8e1884f4f7b72b0d8c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1af42ca13b6c0041e1d7ab491a052519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a9e28c625eda0aa077f52233c0a70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e42b6a4f24b1edbc0d943b7a92965521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd0eaf30433ae7af0f7098aa692b74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc992dc5829c93903f2f2b9874512c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6f18c52ff9b5e923c5bc7fd40791e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36e9bd23b008084a885fcfe2d62d16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202fd95eaa72dd110344ab6bb15c551526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dd148efc398dd9e2fb7faed2beb8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14a809fc10d33125ed2c3b819478bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78664f009a499fec98051cd71388c091529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95796f20321bceea092c2204603b55c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e851fcc4da5fcc36ef5fbba682de8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b773606263e463d74a0aac277cb5490532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cbb906f9034391921f93cfebd939b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692497dbb96fdd5a7dc3f22124a22bfb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eea7d5f383347c1424499e6405ae41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6d475dbd868a1badd9dc41e6b0d97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f69a34d0917ee854322b45acafba50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cda76928aa9d05141adb328148596538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5c90c24841d0def3369c8e8c33272539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8810cc6e262469fa86d6f662d73d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb829765fc228434cce249ed219302541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c97a2da260f31b68dc023b86929965542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9abfaef113f486a5790d4d68d9339543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea586a6f06366264efbf4d7d3b5c065544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8336e5d005a21afaebec6fcbbd2bff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacafa33b3549b5dc1290bcd35fb4e72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4faf5f4836664c43e52ca2abda127547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e92e35429be23263e37677d2277ed9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fad15eff1a6744c15d1677f22955f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5127dd9d1622b2407a68a8390e63c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863723053879d3c9ab6130f0693f169551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ced446b99d9544ee0f5871249fc3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e871eeae0a08bb80479b2b54c1da2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef848810d5d18d376a9e22eecb1c891554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dffa095799ca95bca065e02964939a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1fa72fa7ff1644c7fec9fd6d82462556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820151116f010821c59d1daf59bc189557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8002d310e8d19ed810d3937de657d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0783d2a6386b6108c6622af5ccffc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8268a4c75510f52c0f015b6e0bc52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec27232974042235841f5d9708febd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81941c211e7ce9342cd9f38bd34af344562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16098e33867c04985b4e67c20723da4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43896ad1de6d9850e466ecb307cc49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec12afeafdcc4f3c0d89f2fe1a2f69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e144315d3509e4b67a386cca983bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3b914e7ef6079206c1726dc21723b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731872426170e7269c3a252388fcfdc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e398b9fc9fcd22bc757c82f548a5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09a47c92591c1ef5e7ff2e9e3bf42b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680e552e64604d2ecc9cf7e0b543e6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9df56f059f6728f4718bee5add4ed0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e108a26a911205d6b3f17733eaed92c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676482264c2683ee3d692d8a187b4b0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2702771971d2a34e96f3e2fa75bda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c51af3a7ce5690591d10d8f9a98fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ed6468651ea5e8b757a3c8f1cb8ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4902b9197a5b9865e0206ececcd490578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f09027eb7ba8939a6e3b0a385f3f7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932217592d1780bff451b70078bc5030580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bac0eba72164db9e1fb3ec490991b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ec49b31a92214f1b4d6d45a79cc30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e6e366cdaa05139028377f1174863583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e0cd945719a4827b2df9a60c86272584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57230b5c0441778c9a2a02fce859d0fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1e68cfaf9b57ca51907566086ef4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09832465fc7014e197bbc962f60a4b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda15aa5514ad941dfb644e18d88210d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bee0819cc2ad150f99d07211f4abf8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705697bf3dae5459747b24f4d45b721590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea966fc767525ae1a64590ae39e4a5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3725ae95db7ea81b370b76fe24d1564592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccbcd763ea7c84347cc35a6a4346f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f777f0329c4aaaf86dfda3b29a39f09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5978289e5e832c71e2b8bff70751a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77181302f0118054f3d230c8e20e37d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004adb7ffd58f78c0f76bb2a1086d21b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8dd230e976b7339633d0c12ceb7ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea582f5b1968e148b3c4cd35c871d780599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7d53a45acb1833521363f80413525600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc412615cd47d953a777d3cce49edd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6b3e65d9b2e948ce0f61817ec5a5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba20998dfc6f0924feda5ce52a9c2fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f1b214f5002bc36144e67373ccdb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e8410ed0d09fc46dcd268436458c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e33b4483c0edf19ae00e0d34efe4d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe9ff3bfa7be024247d372f5dba020607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726d9a9029bf57c4342e8b986bb4c8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3babebe6bd3ce587ce261e841c9dcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f68944d315d387ae9bf2f45d37525c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a005243f96fa2959097a55e7d392855611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9767d474d22fda85fc1a670060b45612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa23325e2e5be1f3f275a0be230facc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a6d411d6fa9e71cf94485d8f9e43f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdc05a7f68929306d306b9e66c952e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac364015879b59923b5e0e04ea7cadb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b508ef78ba143fc621a45eb8eccdf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfa1cbb973ed4b2a824756b9cf05d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ff1f05cf57e41751941e6f27ac6db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d316059277ce103d64e34f916cd80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3d8d541d50d3fb0218a8d2506ab7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809067dc1622a2f6607ee45792b4c07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed64d6e699060c521c2c79c0814adfa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65e89d02b0b1be7e94619eb0e4dfec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86434379473efa6b8526423320174f3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2123a7c2b9d1195956d0185deeee557626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a7a60b90348c699aef571a34d0ac7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a4e423794992fe531bfe7641c1782628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe2ed3fe6a371b732548aae095c72a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9df6248e76118b85cf6be6f2c908da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8657f7c2857d3567dc3676018e7c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b785cb3883f92797ad6e7649ad0dc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c372c2da8ef470b0e404da743bc9f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccfe75da0b6c3621dfd03f4254a3ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d6e163c80fb8b1978822ff1af6d3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d8cafac484c475ccba6f3ca027555636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fc7e47e25cd045a7f6ce19ab767e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686994cb6ac3574fd09a211bf7bd412638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a201b592525c0ebb1c4cbf7fccb31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490888309ef7376490d085a9ba3a08fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c99f323f0fbb80807bf1ebf8255b94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09132ade384b56dc49b4eed29653f8eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee215e44dcea0c8886f97ce0b6a80ebb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298eaa9c195656e6afb61c2893f806f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2ff9d4e07c9d8cbf4b1414f11b38b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b9f3ccf69da175a1da9c1307140b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798564140d69bd5c422902e5a63958e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd67949b74a73fe956d41b758c013c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6fe6d9211fac630aae0d87d16adbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a055434d1e2432baf66aca29a074341650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282b5685b33a3a5d5b4da24eb0579c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450545e194683ea3267ff2c4c076a5a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48c06fad82fbcda1e1e1c2b97e640b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456081569e567efee114360472b14f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f210c8d624cbfe408f7f88604a907b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19863be214a0e595e6f11c9f140abe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcf3b253cab3acface5d1275b81834657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b72c5b285dd7a9d15416a6615b7e62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f0d34055cf4d9d2cd1d32f5e57578659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7734a3c8765c70018fd052c1e352c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfff934fd87d7b10d068de7ce35433661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7f9ec1ac431f62945f8f0da0a7387662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c7ae0e99e42c45dd940ef7f738e36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849fb36eef8564353961db98648cf78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037c6074317d8348e390b7935d1141e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2196e09753a77ad9c492dd43f5cd77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834c589d0356274d6351ce3b4a37274667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc248e01ff994aa1c8e1895ad33e9401668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bc1958dd014d53c489fc382e8b0fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ff9af2e30a63c87f42a57d5ce9ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ed311f0e7820b7138f29f35960dc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad7dc46081859ce7e97d17bc8b520b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7e69502e0458ec2696897e5f3fdd6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f05234392f4c78b5163ac412656c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71507f9856236e26667ebf21e94c7f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48656dd377badc7e4f655f3f2ff33f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ff50d0def3347fdb75bf598c6b50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f125acf4b7d05f64565f75abc135678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae93acb1ea65ac3b8df243cb0434850679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9def7dccbc094bfa9af9a77ca86d88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ac6135620f70908fcb4ec6b303797681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743f6181eb9c058b53650fdc66079ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c7407c5b564ddacd72ead5944dde3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf096ea8442d331f766b700ca6bae5a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31a8722400da3f9626f978dbcb78b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0d42a498c530114934a01f93bdd9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84317124c1aeed463432ae88aabef9e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56bbc7451cbf9144a28f567112a1b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a91c17dc697348e18b0d4ed5fdf07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bb5649fe78a67240e30ee8fb5d888690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f813b07ed242cc8b6cf1a1b7ca7a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899c8298f86329e85265208130d5d81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cae33cc9a8fa428f44b256ccd2eb48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f30376b484822dca48226301e29a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdc212e5d9a3a9f10080c24c342715695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf02be69d2609311394cbadddad7cc3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf0b823f4a1a035aa7ad703a9ce60f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50f1bca5036d8bf593f944a32195b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61def6daa86f566b882f222cc8522724699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c25903708ec07e034795e6b96e4d8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a94d9036bf997e7355c1540329d32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dc38ed66497211bce44c3fec93817702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9b0ccf455752919cfdfa47639c3a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd31cd052aee27638b6ba6500b4651d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd0d336070681921542ca495ea61a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84489350a7d34edc5fafdd7b9d05b437706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ae2936f2e592e09a70ba354b5700c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07553c59987948abc67c2fb63448d366708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a3de26e50a25f96e4b4433d0f0ef0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551a0fcef147d395d6d5a390eac77af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fe68ab5a26adc441270efefb1be5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d6869d7d715554973dcf35a7d1c7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc105f6992b82ca335a19f290167aabf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1190c35988cc51c64925a18ab5921714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54707fae4e44fe3a1fd5ac016595b41b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266e86dc175cd9e7473194b146a5fdb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dc56e2aef0e7e347edf66ff2a3d0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfcf60203b3440553269cfeb6bd601718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b6134910d17cc89d2fd93f6bd5881719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac72d1b9fd5b0a8195c04a1f69029720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cfc6a6f7490af5392fcb95a83b063721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd60445671b4b71d55f25f704673f3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e903331190fa22a06d438a30418379723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852181cd037d4b8d7c42f0c56dc26b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2814f7428d18d312ea4aedb09b3e5da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19530f237db84283b86e5cce966ee9f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bfa3235d98b61f1af356617b976a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af260ff3c9da30888cc266dbc26b21d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444dedf00067c23be0e40e9cc59adc9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaf0545a304d5dfa9a86d7c8d5aa47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efa1dc0998a038980e7d10a9ab4e31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ce0661598d34dba214dc9ca612f7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e75850eeedc40bae89413959b0c6e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eab90bea61169383d2b239d1be0323734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeac2be7b5ed5e9c9b086124c053d86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32b37cffe3bfd20549291ef3422bf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb70910bcb527860a8be4621ce9fb09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9b48dbef7c7a820882fb2a4f992ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54a4ad936e46b7581ade7ede2adf53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168130b4ac888aca16e6582e5b411920740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b35b0fdaee8a271c93e88dcb0e109741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3d95de5bf2be068ea2591b8996030742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a8dbc2ddc17c8a890253d3bff1507743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882d42346018652ec81852d20e26cbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96822c953381ce92d7d45f7b0730a0a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837019f48a3512519929ecf08bcdbc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa758b348c19a181bff6743fd308f900747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f222db51690dfb08874cc7c769b04a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34f5ae681d7e866497876daa018e85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa062b7fc2d4d15b111cefbc2b070324750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c981253107a61673e192252c9dbc45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c25ab7a463cac4fbe52bff2b19ef8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaec4bf7996189b9848fdd3f49efd91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7867c38057c1acce1cb8cdc1bbb23754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288e8d4160c9ef11661bf5b7214e236755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b967a4ba8d0709d417e6d8331766b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ba004474002591cef9a58f1fd6968757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d183cd0b2dba7ef04bfba66105577758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd448943c24e43168cb41d5468491af759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f93f90d4d414f79eae6d2e386c86461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35ebc99b76329e716d340f8930bb6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3bb55ea648940f1f13f44a8a68a0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d019f804b4a8fde6321cd34d21b004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f297750852e87d9b021e6e1b0e9551e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84bb39b539d0d3da50964b629b784d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906133d5a1726c1c722dba48668da387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9769afcd1d7fa76fbcea4890e71b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1948582ac7a0fc45e5a0cd98692df539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe40966e152770dcd84cd486c738c4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1075d5eba650218f544f93bc6a22211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeca6991c40704243e3ae8f9631a6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716fa3358e72d21a24947a635f5074f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075aca3b045c2f9875206fc15fd869414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4e3da75ac628300c3194ca02bae8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06fd340db0da1c3a6b8acda37d178716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ad84fc94c98bda7bdfc9e71737c7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cbceb7e6e1e3dc0bc49fce3b23b0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e9ed0f0f82f34b5f6b02439dccf8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeaeff62ea18a48c50ac2ef79a1ab120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb75aa03f46cbd97dfb2bd21651378621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb46718b535e8dbe3c38f2ed54b088522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3d9d659ae87ecca2ed8e272bf606023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c74cd766a65a50bb7bd09a001b3d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e733b6dcb981830cffa434a63a1a2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f6a11b61544b1a20cf74f97f3077e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87770f62c6f5cf888b087d17ae916aa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2d12d18f0d9bb16f3247d65ef659428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ca3224483295472be7e290b52ba6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c311533bd1a1a2a42d9e9deffdab3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d362c9c64015dea3edf237698c68731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3eaf5576c40c3a9258ca2f34ca7aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca74db113cd35b64a14fdd941ce355733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1ee4c4561e6f1af103464f1e6a7cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747b91191e8d9633797f95051061a3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b910df1fef47bc1899985cbd12a8a9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66173782257b096672f0d91554a4887537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bf79fc95178390c19b1d43b8bd31438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13741f595651e140464604c06720a50a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9073d34280a6114f85f5c6eb87f9c7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a562fa20d2fa9003c54007e4aad8c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da2cb5914d3e17efd4371dc38dccdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360402b46d95d5e528cbcd1a564e1dc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8d46b9198216f8568ed9acac8ad3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dd1087d7de3e8f94df52cd4f4306d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a013fe44453565f2618b8b901655d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27729e5d53c4cf3114c9196761075ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7045fc388dc1f6c3c9029a228afc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84eb6ade60ae820d8a16937ddf06a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adc9a4f7ae0a589091a0ac7e497f8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03448b8ae3c8ec85ad96f69ea98c3dfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2496c43204e98b2d3f10e2e9c56d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ec5d1d0da974e559a19452a91f83b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c38786ba6d44d775739ab4a65f51a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e954e5bef20e639bcb8a62a3e5cf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4136e2dab2db9fb655e41ad0691a8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52477a1382a2a78252d5486268b5404c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6b673e3b99fe6d0ff2fdbc05dfbf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b891f2a0b834a856ec0f68ce35f5e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327c46b856937b279868aed7022b2ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd0f0f5b9b501627b91ed12c3092d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226e79da133fc278181bd0f2050ce0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fd8cb2f9dd77ab3da9ddacff6a80463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a94ad4355d7527cb457b661ae5d1e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397af366e7d3cba815fccd2138f205c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39ad6f76ccc0b221b3fce11d5250566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc348edf70d1be8bf1f963134e642e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a99a8cbc702890bb77ff281f35cec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb285078fa4c176ce118623a7e7c7c9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eb7f240a92cf6f36e0471bb3ff21170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55007c2e487a77a813e2c36afb6869c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f549451aa2631b914bae10af0a55ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907e376a7407db321a41ca6a7e2dad873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04352759b539e38589d750cf30adbb6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60d45ee600bcc71b70d9ea8f369cb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2c0779b07543218853bc17382496076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535096451d39ca880ce821e3a35181477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747e4206bb4b16b044d0a89850e5f0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5a3b1fda228a9b10b3e26d7d2772f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee2b1970b457d440ab0a56d142121e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeeb38f5c8b693642f15ac7238d83181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bed07b929fc2cca3aa454f9ccd7c7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fc0e7dbf66e6e4224d6f0e26b058283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde858e8e4ee1d72a859c366995de4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c8d042c677a68dc78179025b82c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f13f9eb827d4cdaf4f89d04d878886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fc1760f934c4a5cfa36c0ae2d5d5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fba27701e838c417ca5627d7c638688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b158decb4c7cef44a1577bea387bc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42db15c673555841fc44331eb8a3a3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1be514cd35468a43832187ee0bea1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db1b2cccfd1cc0b5f2c0236083fc9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d05e10212435e59c0c57498d32dc4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20ec1712eadf2a59862921111b394994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa477a9e62249103e4e0244a37af10395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f6e5537759eb8411cf6ef75b573cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46030f0653db3da50424ec95f382d04997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636e4bef3e41b86d17ee18783c71d8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f64e1edb56f61611b24d8c2b4a091f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d9d40b3aaaa6b87c32432ed1c1714100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda48d076e72f11ab9495a6a75b7bbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548480e90aa550a766368e913c7aeba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecc805db493c59ffa2845b071a6527103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff2aba9b19228a35b14225ae2bc916104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5b23ed2ceed7e89c538f3c8f34bc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13796a14777f857f52caa51e22cdded0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bb6fe0ae3d504d0e91706460e5af7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d0678fdf43b0efb6eaf292706de8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c5be3a52514c6d108a17186ac3590109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc493300f95a7f407b832e82f12950110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa7e7362b746a246ec542fe22f20c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486be8c00b00a2df469dfcab8eb2ca6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9bfa27e3d4b0cb0bed7e508a95ff4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90779f7aca11c2a4f134bbffcac7cc24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7523fde5e55f872b27d980ec078c46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be9b3ee3b606b20da43d98a7d0b89d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db388971c3fefb8134c169535c38899117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aa716550e0168a0d6719ec5604632118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e13eef3cbe9eb462d1c22aebcb16e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a8f48ee17f292c3ac7c79cf411d56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1ae508c42241d141aef81840f46bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed21e1330deb721e58fe6c31e2a287122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce8df720fba2893073f516af46256e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d05d748ea5e723970822d821777f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78353d81a403fbe4d5966e68024ad01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167b4a3ad45b258ff19110d401fa124126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01a1c09ecc00c27c47767cb28b6e38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6856f4648dd6eb55c331287430f639128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1172cfda109b5de6072acbf399b50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11dee8eab99cfda09f7ecf8350bf7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0082782d4ac54e72e4941d166d5a111131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca3a0fb223ab317abb23c788e4f15b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fac261aab36542cce5bd54d2256d05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af599ecb22045043e93a48633fc4d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba19df74a68ef4437eadb6b9a0743bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bef91e8add300c03b105d0d0a9f06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512db85e556dc336dbfe3c2d2acc0e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0f92695d9f2d6185268cdbab69534138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8137b2d54e48d0e415b1c52662e0bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7a8c16392f1a15199ba94e019dd10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4e4a29c5571a60ddabdd6ebf791ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e11f802bd373739b7c82a4ac1277b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc59d0ef7f2103427bffbe8a4f71e2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ede8dd905503900ad130eab2fa33e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243ed3aabfa0afa600a5b064b067020145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1c190de9e65a18968bec361d88547146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb60f1736105761ba17cc125448bf7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8ffd31cf21d6a7451092df0addf46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29ec2a54a9b8cde8259439eae14915149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c349ce1a8b2e54f126a5f8bc7097d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97ca18ce4a2b24f5e920e5967f0c81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec78458bf31957785486050d97b6dd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34cbb7541217819f5334492543a788153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccee448f6bf96698c496ec7303342a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc945e11817bb4916e1181a6401e6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364ca1ad71d423fcb759e5c5cb6a795156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f60d23413f522671ffd2bd4f34f9de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a9254425ea71c4164fb35d5a7864b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99d026271619bb7bfb39f603da737a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522af5e779f7b4175afe5c0866d06654160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bee67c0e3a1f3397a1c2e06c27194161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33979821575b3b65a636f9118b7e80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b186a8aae75eecaa086833262f8b666163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7089a67d86bfc9ca087cdda15f53ba2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1341d89adf0cad342832100fde1b9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbae637cc3bc5b6d36eecb457d49aba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcd13354b4a82df367249364b588be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e85e8ef7c58bf2d1dc27e06078834168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996b8ca873482a71ca06e6eedb2ed2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccc8c6aa0a0ddf65c0817356bc9cb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb56ee95422d1f97271cd047377e6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc7eb4f436d3ffc7954fab8e8adc40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de97b37c07509908ea6f40fd63f63e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e763c1ec206100ecd2aac82ba551b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0f313b11e626e98df05e82fbde8b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ea4be2b7da03f2b112b02aeb49a13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414ef62c1d5328b0347c65b751447ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1044391338bbb741782917630a81e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c8d9adb2284081dcb3304fae034fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39107c414e78c118cfe13c1f5278e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a479a7e21f71b0bcfe797d28573d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d4dfd6487dbac973f38acec71b5c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eea94bf59d77964fa93eaaaba10a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8ed55f5c92278738eafb98407e6a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196ebe8dfda89bfdacab62dfe32616a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea56cb1feb40beebeed40c80a2cf284186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b793d143aea76a0b6538079b5d689187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1c228fd3add1abc5d3afc88354cfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd83c6c3381ac4241d5dc2119f754e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64425a9fb2d12ca77ad6dbb989aeb40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd43e3f155d336fab62e0e89953cca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099903f3da69669c62b5899aecd73b01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b658eb8dd767de09b5155ac568ee6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c937abe6f775a07b80b05677311a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaacfdd55eeb800ab3028321094372195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d060ecaf7cf40cc8d1d51fb24d86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccadfb5e4001e16ebc0a3bf1a188355197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd8fd329903268e03d485151d323c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb2ced4beeacf5fc25a9ef36ecf2bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adf397e5fc8fafeafa8b7c218bbfdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a7b6573c17015e2b900eda4bda0a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bcd94fc382a38ea073d5a8379ce1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add91986e0ee107ffd7e5acac2014fc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f0dc99b525cdc8ec6ee44a3747679204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b424596fe68418531c499accdb148205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c5e3eb30776c06dc706570493c11d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852b08498e955338bf92fcf3441cfc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cba19d058afd93ada3f21330c6399208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e8611f87a57c9dc3fea6c1222fb11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e499c31280fa44b97b3718f51451b6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439290a31e738c6b374b2f561c14d47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71a1f72e60000ebbfb099587a04697212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0827be4fd0327ea221b7a7fe239de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9a85d5ddc04c855c503f6a85a59f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6c26121b669e909083eacabc243bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e51fbc4a297340d1debcd4d23c391216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0be09e8c501670745ddc258e62a4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a144645d7f32bc2d785f8081240edc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a211c9bfd647e8581b5d8dfa483d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16cb51b28ccb87e2d65b6c478f0730220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96285fc044727ca8de4922804da19d82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506d4fa1eb1432149ac7647f36b7004222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485809651a4ebd6e615b3beadf2648c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed478c1b33ae3d880c9dcce389d269e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa5c0b80bf40514a2589278db2c8b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7196e08d2f6d75683326b3c0c5e1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384a68f45b6cdafb581f3ef8b4b837e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771318816465e46d7e906ee953e48709228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c69a15d24d9fa619bdd07fe377c22c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a416814431e5b10cf7eb08b8028b46d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7b3440f6e8a23e7284eb41b475b75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8f86552b25c8e11e9ec4854d5235d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ab1054390a71a2331f31b5e8f08af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430541ba8d8e9af950022e0776d0f9ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e47049ddd7d23b66c4f31128678c92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549da4d724d565a9104b34c8b11c3b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0065e1cba421112308aebfcc922468f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac33f9aa08eb52870e7df0fabc7188f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389c6f1d089cbcf9520c173c85506b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35536bf71f6c97b4edd5b692fdcb9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb1495c872ae10d41869d6aaeb466241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fb440b576e0fe019616500144da8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48e49068d8e884b74b2a9e4403b77f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba79e8469cf599f742d740b614bb0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d30da7e2c2a4880fb12e326c70afb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1f85feaeae45c8f5eecb6422f4638246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c7dff0b1aac0c5bfdba1de84d9162247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb351d8199598c7d6cc9fe536277cd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af460f61ee67ec06496a7b18be1f1278249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049156b7eda5eeffb837b33faad4aa2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d341f52ff7937eb257b691c21cadc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eedd7654cc5ce01ee6c379c9b10fe2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d083863821a4e8fc53224e87c8f00e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adae158634bbc9036d5426bd0734e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8232b1ac75ea1ff9bd93388290a3a5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7169255c2db903a5064f8a3289ef0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068be47f9fa1aa0f97099e64e042498257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6504312716f651d2befc1cf5d057b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5f74ebda24cb4a0ab100c62503944259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8dc08fd7b04c778f5f5927166dc1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3854ef5469645ad6d56cc4cdfda126e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327e8a586f49e4c3f0deb57f2ea52dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba492cb353bdc8262cbdb18c04a29d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522d264c7f880a05058073cd804269b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb1aa04517fbc5fe5734cde0ba34ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c120cb163d4bb1513ff82d02a72b1fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5a072a466332501fc9d5cb69fc9ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc62287b28706d3dbe35a91537a4836268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb51e0507f29a1ee5dc03a510f9e1d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12100adff51d04263c919b7aa780950c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40f2d6e140db6985a8df214aae051c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9874919a2443d4860518c42c8d266c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7adb6d7b9f51592685b8e1a7ea3ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609fb44b7f2edbe39cd14f4e06030b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a542ddfc7dae4db8db3dd50b0232f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61380c196ca48fad93fed62f81e212cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79490fd04e6dc958c31a6266813e020277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a7a35b83fe990cc53bc0fb74250e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641940974b4844f305e15b707629177279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e002d8438b9bb8892abd3e196a55d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731770e1b479efc030e83033d3a67dac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1757acd53e74047f2f1a1ce6da9f180282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33a1d465e47f8e85add2b041c5869b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92705141cdae3bd4ab343f6887283292284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cd85ec2fdd69dbde1a0cf84be4439285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceda865cacb07934fc8cc38bc96ca59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e19785899e0581427fab7975543cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238439a29e06e014bfac46162081031b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61894caaa9045062328e1d83a502d834289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9303ee3af132164c83ea7e0680c7900290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6c3bbb41ca414b599ba5ad13c097f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4666874495f37bcecd3dee95ba4e1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1a882babae681b33e9990fb4a503b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a126d838524880edc2acefcf7da88f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c185b157f22b2712148358d267399f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32e4455fa4be5b5adc7d212d483024296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a7e34d57cd0938076a3d563890466297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59716ea9ea3e18a3a5d34dd373e833fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421231936a5f096bc37415bb1fbcbbf1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f7f0ae2e62db60b759ff0c11aa13e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0b15e0405794ab4388a712f48c469301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55c05af513ca03955b7bc555cb99f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab800c914fda0f86a7e9615dc175ca13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7b0ae2c05f4b15baa96f8f3a0e934304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b28f85cb32b59f355661cc564a158305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002e5db69be461ac6e25add90d364e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5b6a317fe02d01762d4150c431dfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9db613c7a0b1b16ad8b1d20a63532308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd612d57d5ddc80e5792c393bf80adf0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d328db9539c967c4b9adca316f6b10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88f54a9c33b0808b542bd5b5c2bbaf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada4c0510f81c0998a5a57b89f257ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f070ebe7ab0037684039982a289f0db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7df714bec5922921f437c8c255dc52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fee3f4c0081f7c396e48016afcc53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1972f32ac0be0788e21e38ac2ed12d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe641262e8c0ae7706e3d5b84b0a008d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e532dcd091e000fee32d26acc50cc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7cb665dc2dcbd4ad249aa0df9e488319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5209a066e418d324696005db4413a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a0c324593b8cdb02545b3a6ef9668321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c531bd59a816863ba97a6e282a9b79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c2f6fa324a0902f49744a24c9b306323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94133a8804b4a3083b246b8ad31137df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88129248e4032b38f97091ae11f0f2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9e2825a817bd3c4090a00cf1b3981326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a2347ddb08d1a0aa7c10bdacd4333327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd13cdda4dfa4ba1880d6cd54f51f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fe738a022562a80154048f5533aa8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de538cd14da67ef0d539828f82aa16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daf5bc089b4e42e8ff23296c5d0ffe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddebac252a5e7dbf8f91d95c2d4a15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e522a35bd0ffdb6df3d4999d2cd8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05c0b9d2e2b2a56b5aad0ee60fadd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748726c549a0c210851fdd3bc21c7de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19790c1a4ab5da1779e74b77bfee33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0826f069f9020fcca55225d78212f15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d147fe0415ff0114056e14e0dd50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9b6ea4dbef94a0ccb354bff1e749b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af08849c1299d9b9ca2518ae8abc308340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ccdb48584b759337d7bb325757790341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955625bacfe0036377779d323e172d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b86cd6ec2445237e6b0f5275cad9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f2844dac524ba83ad648ba4f45a4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd01c53d22e6bceda611e3709f4b59f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900387c372d0b3f32a1ff581c5cbbfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea4c52b99eb801ec3dad6150039e17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd1f278f41cf89febc91d6a4835870348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59f443bea9504575913e71619b818c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200bc632afd9cdea040720266aa4840350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7ddb7ed02f8b70225c4164ad3413351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb8608c7f80b321fddf47d01bd0976352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff249bedf5cf05e2e5267916afad9ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5ddd38fa64f45e673b28a1dd4abfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ce379f94bfa103e3bd37279230102355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded24af41d8d00b9a0dc19751777208356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ef5ea9503c91821a6a0569052425357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b041999bfefb91c99b6a0a8c7a371358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25770e9bcf5aff15e0d9efcb8ffd4433359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a635d937a4ee72302949f4ffd341d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99083071b0aefbb2517bad5c3963e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0699c7871be9f688ea67e4ac24187362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2995b479b2a1a6a1b7bde8b768818363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafda03135db802526fbe05cca478712364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a40bced8043055efd3dc1c7065247365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f288ed52dcf8c37c6b7b90a2a03bef9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff5a5c27fbdc13c211d5f5a7ebd902367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfdfd2b9f8ee460b84dd8a0e2361cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603c7fce419b31f928c6b31c3e68f38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768a708018d4278f6615e01a0001a79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7889b3a3b63c56dfff7a7108b362e60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab8a31bc06d3595d58e271fcad382d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4edb3f8ca31bb16b87034415272f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb898a1d4661d2f11f689ced88a84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4032018ff7a114a31c0967825059d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d714af15e85c220f6f074503a4dbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68ba998974aada8561517f2cd9e81d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6ff6f6ca89714e5235ce1f08a70ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeb98fd837a717bcdb17abf0d8beec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46ccb04ce8a7d1470d8f16417b59ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a1ecd0c83b029ccda095ad9369e68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b752d4e4dee6e4620fee6ae2bda6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d9c07aca99e79363be8ac92c23e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612f1801e88d6714ab64db24867ce6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad53e84b4004cec0d8059491f63c53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb13d8f2096c6a26bbc886002e63c3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b552a31f150df4360369fc511d21c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b65abd1a403f4d2def7ba8e38896a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098286ac8d00bbf796846ff2dff0e1b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0113bbf714714609f443ed48e26b2f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d3d1755f4760cff08097f5ccf8e94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b55fd932336966247e7ee965410ab8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bf1eb37e0aaa74d26f9cb8e94f3a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9b02bc03eeff44208363caac9d022394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4096ac1c8cd75a605c9471f7873be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d25b24cf959dbc617810658553d77b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1950c0a8ec33968611dc829531c6e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc725a70d97f85b814edb80a38dd8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da059aea17fd6ab7069b8651d8df5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec9cb751f59255b16b89c0aac6bda5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05cc828a4ac7f6e9d1abc697b631f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4aedf501cc50f49f9b4b3f87a42bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cd03203d04c19262520fc5809729e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71058ab900ca84d6838d0be04a271162404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669e748b88c7b134141f84e270e74e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b74088974bd2d7cef8e07da294092406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e69ea759e2b270dbfcad0a3883583407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c69142cd190c822290a4e5811b69db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebbe98a0c4d59a783f2d5460cdefad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f088ac7c07c9e5ff5c39a9eb6eaf7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f195114df6ce2d730c2518e8579074411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4622118a2f1d59ed387929f5eba9a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9d2cec29d4282ed8cde62b0aab94e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451834b8924f179bc5f324fbd74230d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74abab1c80a6bbfaf690104ccf4e86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2e8fbbd4da2893081d63184181b0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f079e01d846b6aa89f708d635eee15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd04a04c36ee870d0ae0a96f05a394418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ccb1a0955db376bba1c4ecf3c0c6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8545f8a40980c0def2c0a1035eb76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0e8a02b1db9e4724f9afd22157a39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d95ed667d15904ddc94efb232e0a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad815118801a8107b38db3d572602e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a090e0330b91bdb2ab410a1b80127424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdccfc3b48cf9da7663167130e0d5d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992989477ee13b7b08059ed5cd2ce51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6273d19c049c28bd8e9bb951bd22b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7e0c849c68a212ccc5c35331cecf0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afca3ff8f48d701669c4b43bab60dde429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d08bfa1a10f17ad37ecde350dc73a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35b3bd926532f96082d5ec1f5444b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc09fb3b164b997576230fcf54b6878432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556208e39006e1f11dea2010bb476cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eeb1466f9362b7f2225165bf0536a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3f6286c0d83988dc194ec3274b25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbb3d4b4cf6b8942077e3e3f514c92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f456106671a4f58942c7e17b8a53c67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12dac9746dbf438be81958999268d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa4aaae5b8482722b174f7088fa833439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480cd8301ed4cb7d7a7e9680affdf15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb03dd277ff1705345bfbe0e624e4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d0adf55861f10ad211864edac8dd3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbd494c83470ff9e5937edaa1b67f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a2ad8569e8b09b87f7c89af53751444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770a402f8f7382e07183d60b1e4d06b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16322889f69436316386302b03b3e7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5481defe5a44e5ec07969a780d58ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f2665d5096d4cd227115db120e836448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27f6579c2fee6d4ccaaee9940efca0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d2ad448333b62f122106ec79e7411450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607a211bbbbf73c5e3e7b9ecee01853451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288aeb3749d43b92ea4b003726d0503a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd715284bc973fe436a38c7f4bf167453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8324b7a32124c7124c1237df33c80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28936b61dd03bcb0253399737cc110f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa80a05e580465458126d1511e9382456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc849c09e951975d52473d89f8ea967457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5a692520a38449fb05ea27970c0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365bbd7467f5d6bfabb4be903740610459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fac6d5b50a02998bbbc9295d64d4f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330eaab459e831acdd7fe4c13e46746461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9687fba6762ccbb0d0773ebd5cfd9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204968e18bad7f6335f680e7feb83d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f605d2e221a14c789b55c25a7171b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deef7836dd1279253acfe8cb838501465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d0e49d2e678dbd90890d3a89434f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f862c21bf6c8dc4697dcfaf64abaf0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0256e1cb4ad3d4b439087b3a96d2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3004663a8321c1cea47f6ce39a51a81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a682d256d4b20c80bf7490ecddbf7f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36747b8da650e0cfe19c736ea11935471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942490fb6261f4349b131cc2d9c777b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5052beb5b274ca3655c3732963f31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62927eda936dc920152b278527305cda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c607490ac967f62d9e1a72ad42c812475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5600f2adb9b75a222637e029c18781476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace44abd4ae2f1cc9a27558db13d416477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a7f431d6be32148e732402dbc872c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608566daef3f49989741dcc8e15e240479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c762af6564a49be35a278528b5f65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a32a586e5320a1a5135ad40ef92de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdc0f7c0660b118e0b1f9f7033c8a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba927175294251b677429bd0e2074e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780d9897fa20250f32998097a6c40b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f802d031a26b5ad9ba61575f03df14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647b05a0da7f6f15e71739da7fc2bf5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a922da02fa6c3b77bca0e6b0c436baa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc41b70a2b3b97570a1bf9e04f2761488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c1dc3dede1cf1d0a226b27559d386489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f0ee1c7e15d72b7829aa9d263acff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70ee65a4b4f95ef15448749f687e30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8f9cb92552ebb5ddd1181c6ef95a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d641dd0c8fe710d6ec9a7232149c9fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe81764068cb669b2328b61d110f27a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed59b2c7d7191cafa38cc45762bf523495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0948de65fe0fe39aa0b2ba4ea4e4a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e5cb0e2cded5838d62ca50dd8d5e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9b83662109bb47a7167860215dcfa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2d2abfef709af1abe088818ace603499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf06c92474b6bded4c00264390baba8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c56ca378b06e0905f3d185f8496d99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e23c2990e30a6b37f84a777326ff2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b9ad2b23467c42133bbbba49259c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebf22e35ad736fd58b64589391e97e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88d8e43767bc9d269f5db4e37ea000505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146344a054f6d9b81c7cd72711bc29ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c85465bd9b1c80b4a2930cb9d219e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb88d52a0226861b71f65698051cf57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb462ade09e36a4cba0baff9b632d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc542d62ba615546babd93e2c0af850510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d226ae13521a1d8e9c74e9c872d53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd03eb79ab91c215b011516db56c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47110a645c8d90a50506ca29c0554f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f2b35363c393f3e5039086af06566514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd54fe5d57350820368b4a9f4bf11c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09f6c61639c930e16357d4cb989b38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a43fdcc4d8772ed4198e427cbf09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e7c784112f072fcdadb39d8bfc3a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc4d5b12330563c912484405c99fa9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bca2025bbee6b95445fc039b0ffab4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ef89aa32cf37ad9ee831ae818acbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afea113992a4a58f0bb67ed0284335522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c996560b004235526dd10b3a2b1fadb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f95bb912dacda548088d33d5713a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92552659229a87d8f5d7a6a6546a2fea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c66fec678c826dbb16731a9162cd8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3623e826941485e5d6608f89510bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eef95e45417643ef548004eeb8865528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb82e22e7fe5fd5e68dc8a0668ae0a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89da576167e7dd62e4d6901aafc85c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06286b5bc39326366e6969ada572d661531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112055d5559ceb565bbef46b1d3386532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c32ddf924b56943d8aa50258b4134533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcae342dbd2ac7dc1822fb69167447534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c333346fead91d90c21aa5f33bba2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ca62a8719dd0f7431c0e3c6713aec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc9b71c5a32fc041bff4bf70c70f08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbffbfcc0f60925129f3827cc4420f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dff43a3aa78a57699cb4b9b456d746539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00d2d27ce06e7c5b17dd8a03500621540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27577dbac2bc2c0eb7d27091ff455f0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871588d0ec91bfadbe6968218166bcf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4095db4d00d368e7773886e102ef5f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33391bfaa7d83a8c2742dcfe1a6aade4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49f7022a62f49f8d50ea84e20e2f71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be03e974fcdcda9f1cdc64c131d7aee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17805f39ae99c2748155bfe02c894a6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aed1c04468ad54a2d8906968000a49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fa0ccfe77798a49ac32976af62d75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb52b3b16f1e9a4503e01a0b82cea0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dcad63f6c2886b01cc047da5dd39c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984873f7760756afa17fd5acec81213552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaa244530427aae8372f956c3ace58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950f2e38aabcb1a1d1e5a6a7d9db0d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353309ed83a6e986e010446a93f396b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc26515aa9d0db8acfab7f4db62ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9681c23095f4f4fe948173b067b2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131918f2715cac1f13da57376895a5a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a894eb51f0fe1801c9810f9c4b9084e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2050216232d6a3d3260725e16fdb0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60179e473b06b66b05b2a01a043408561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440eb6bf022eec82bdd72b6862ae1f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2fb30a17ec58bb0992bbf5d031b68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9adc81e6d9cf466aa15076f24526b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6ae3cc9b816cd35d806186f7a33b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3b9a90b624061401030dd039cb46b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2ed3c9b407233ed17093fe4ac9e1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468afcdef2dd68665d7e025ac50cd5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd647d22b1fae882c5688ae912513a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebfc4bce896143a69710dbcfb1a062570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7af544f2ae62ee277e58c9298bd8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff48351c4b0ea5bc1eed024ee536d80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efbdeb6c8a9c07df613792b2ee00c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6104fe330db26ce372d25eeaa5a273574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147150d9296fb84e7abac79c8f6bd7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21343ad2799acf7fbfe9f2c3d8763099576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe1c365b40e29777d9d5cdef845c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96488272b1a41dacbd6ced4c88cf09c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71422e312542abf7180ae44a035c0356579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310468c17e5deb8fe03e0cbfc4a90843580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b3fb16267d58a62449bd3bdbc9d4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a142732d6872d0a369da76553680c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9312a817caa653a07a5bd94dfe58cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb1c63bf8acb6ac0d6c8c9a964454584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a01052108ed124bab038303a421be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786346ce6c66cd28a6236770b44799ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0d9d4c9818c2ec77f4a9282663070587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb9d5793598a5a2e477b269f5f8f50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d7b6dc89fef924ed2fcb3520c4da1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96614f8a7e0d44f22d3de118139da8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27dc9025ffdf22bd43f89fe3d26075591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb1c17f737a169f90c3ba19803cce8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5442d9e59296a95fdc9e3841ece52e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a39d9268c1490ea4f53378213579f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1502c76d6a5d513f292a2ec8865aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779147a82810a8b86d03f5b27f6d7819596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f79b6e28eed6d38b778dac08122f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d8243ad286633f3c5fb86d2b27631598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3b40117c2d0104d2a5bd3649ff42b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68b70a2cb0fbc1600edf1323b2b213600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd2f8d61016bc106b0e26ce3aae667601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c9fdbec83ef44d5535fe47bcf3009602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af441b56bfc219deb98ebef587ee1ef5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f8ebf5c50457e352fef1ff6e98887604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39557167555f8f745078fc747bbe579e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540f9e5811ad4c1de11c7c0b4eb62e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff25d6c463a0787f0a32bb0d9ef43db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5b810ca1cfbc77984fa91d76bf4b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d354cd35d17d1c47925a9c3fb3a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ea465aaa55cb4f1d0bae8458c7bcf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f53863677c5876e4c2d6e51f06301e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0affd6333858d0ec39ed897cadb35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6349ccc26272e26a26f97332b88bfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd2176a398b36cc860810b49c12bfb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1e05fc9eabb005870499f09ef049a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496f6eb29ee08bf25c6e8f1594f7eb9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549983dca9e88da9fd9eeab1e439b42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e3860d343816e970c6da0b63f1696618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3ee507161d5cd3173d072135cb47b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c6500cf2e7bf92a629ce4678a2d6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f50e271a154fd928c09d6bcaf05b0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c864d163da52abff3b443bb271b92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5ffaef18edad2e36776671fb3f93a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aaf345c4b46d45e0c3f98884b0640624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94b213424d5133612bbea02d30da2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0475849adcabdc7cbcc26631f8fd8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc2a35e90ea5a37065e818d06fe8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c7a467367cbc7636b217c9cf3a25b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441ac52e532fe03f5259e1cf584142d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65eac973fdbbf10bd09a66fd7bfc7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae9349130d05ab8dd1c523ab967f5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca03ab6a852888cdad2efcf6944e252632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7c2ba54d1931a7688e92085fa667a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22038f80146e015d39be07910d32029634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f759ed1efb6230f2ccf292c82b61b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6371d7417ca4cd4c5d311b3016c72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017b11870ff89874e20d6adadd9f25a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a7a449a7fa4db8368102d5501d912638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac177e0cbba969eb269b2e62aaff547639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8dc5c25c09d96b8c63058e40e4013640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42850e3f0ba8956036b05710baebf29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554a2ca68db9669cf27830df128118e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4bdf574c244ab25391e4f289a3d64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7c146d4c38c3cbb162d89b693ae45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4a98abd8dbb4695b0666b9812318f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9736092d4355323b935599e09d1cbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebc899b8394f88c23391bd44664f81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4eb1242f9ecbbe2371540ce9e7660648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5f300d661ed472487e931d51d33e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e641686b3c878a404c828c895ecd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0581c5ea4ad8ad7924811fb1271486651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075a286881b33b21dd24becab615ea1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685d2b4ef9acf985e942c08e892ff5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7d638a2462f22d5fd79d57f9e9fcc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c68331c6228bc5c7f3613c8f4206655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5b2e66b4226e14cd39f644411089f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b04cfacafe39b7f62302871e16db0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f9a1782f20944c0a7cd486b66b9bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19585cee84ddd44a15671f8eaa8aaf3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066395b407ebeeb750bfd7e861588711660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d921528e4dfb4dc85241d9c11b63c3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707494614c0ce5e46fd6a9e7246dde8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4788a447f468cff68c0b54dfc52bc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2f516f448ef67fc08737507c80f8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94a9d85cfbe9059f2bf5a8e3516693665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593733f535fd1ab339cd7b08ececf65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9222d265a2be0a15a578bd77ac45a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363458a2321a1dedd75037a88f85dd22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3db514bce8d18ddb5d1d5cce81026669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da604f144abbec6462f4014c1692c02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b986ce933c23e80c44dee1a698b66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df5ad7717e7f6d70c4b5af276a06a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73979e30456fe73d79a96f026a8a93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d145ee7586119659aad343321c10c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae5c6986a512558d752c16177edfbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b7725df71eca4b1ba623014abf55d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d11a87b8d65dd4eacb550102024de9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f337ea3d402c6ab32033376da49977678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce48ca6a3716d2ff9d6f2e864db48f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de7595732b479ac0888bf90f1644e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c266f319322317e37e8f79ac52d5299681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d0a5c0d3797c20eb1141192874ba5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55170bddc3e0605098350eda23e7e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a54870f5fb479c3b8e833e42cce58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3506310727032415dad7565468474685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4ee0339bcbba3deba6d8c3c792441686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310a255525fff53ef73236930f13ba7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ee78366c251aedaecac7d5ea80584688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c31477b1aae4359f945e9b2b7c301c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5682d05dd2f32a79804e38301e4f60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f107f05a59b3f202f914429ba1f544691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558709255fe07a987da5267d342fbc6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade9785f8ff34749c7d896b13971ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb17f7295c0348cd931879d7d95b2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48a7ce3bee28dd68d0e32d21f979d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b5a2af60ff0af097b64a67f075a47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d787c798db43e799cca793b391960697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c08ea96e64c36d0eec2ad9fdfc8c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfff6a252cb5a1146d345ef89074ff0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f19c67951e534f98326a31f2907b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bc56891fcd606cff9a371aa521648701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbf09fb89616b8f60c1d2774f0576d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e2803c66b90ff8aaf3cc306a98f3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad5e66ff7e502b54e28ce0b6615197704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3964b3ee189a2fd150c8ffd2bf587705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5a0d5b7dca0cf6f92586dbe1fb3ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63021261a663c81f500fd9eeae5e33f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a271083bb7e450f09b60e6b8dd7494708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82bc6fc4cd5d9dc5a3aee6c8b34206709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6a33fc0d95afb77f64ab51fe2f560710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac24e1a540f0cbb283545ea2331f38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac687cd9a1a877972e7bcfce3dcf4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79589cd11f08625c6414741c64e35c0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e603e43552ed320f436de5a8c27d39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda77aaae41fc5c131aa2082edb100fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317206a10d26a3752ae36762de03743d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23432db56339a695fe426b3fe44a7623717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93420e73d2a68c24e6a702c4818a9611718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fed7c0dc7b8e094503b84850812e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48a101d18ed276d8e1a98d71415e98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a32891ab2c39d728d461e82de33ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525507d588343b9751775be17b34c2d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c185a90ed76b49ee79368d82f8ab67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8ca57477d0622d999dff588ac0fbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257d0b7bfc1ddedaaaeb40df1edd8a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7170f65b368356439143999d6a5021726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2fa635e285224306a4c0d8d47a01e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdda30650fea8f20800ee7736226437728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590ef921cd55758d145dc05f1c74e37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51b1b21cfa575e207f09faf7607d43730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e317dc1f51737ba1abcd082673fc3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe77f07c8d85a9841ee4d3b403a5f6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65204f799cc8214eb03c5e0ed038d41a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf93124585a6de43d29d985f643c21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e80a9ce14f307546ec7cdb8594327735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e08e2545dc27b900bd72090efd57a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cf2f1576f63496d8414eca15266d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf72dde43a58c6355dac924a2408149738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b42986627f936d3dc38e3cdba33ae0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb55b8a1c8685a0780d129bc01f0dca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8779d88b10f297eada03500c38379741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80480df03fe313d2bde2311de41481c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731c2b79d1049827a54a34a1225e0d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a97aebf87d990dd66f348fea07d38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedc799eda74dd2fabe05cc14539c0d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d84e88bf45ecfffee1e55141781a93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d95fa0d34acd8ec8197c23daccd2b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79a08185a0dc0e85dbeabf29dd30f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ea824cfd127ad81474a4da1473370749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cdf21c6de6a930dfdb7e70d7d1617750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87269c76f527ac9ba29e921e77c83b53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf4aec0ad6dec5efd490fa20529a8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcd7435dcbf836a496eb0f4e88a46b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdb091033980b17e0797b84a64f03c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc3ed74cd5cc1c5cd51449280eaf95755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fe26b2301f6da2ae570bf8bfc11aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a04785285522391ad9633523e257c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66a8ca3016d2fa1185d691dbd27abb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecdf3e9e63adffdb94916b71150df7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>