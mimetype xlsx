--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893072a1b9e03fbc639dcbe5b67573e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214ce408e23ec11ddbd53406f9681ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdcdc1cdd2f5d0db806085a2cec14e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69b69889b724fc7874a2c5477b6cdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daacfb44cd1dbf960f5fc25ae584965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead86284122538d5f8fd4b155f2124516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b604f01aceb8714b26f06888683f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e330ab6a40f9137d948f49ed6ef7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85758eb2a91415589b264d53899908579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd128328bbb6b6c68add10fc2183e86810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03d53b8f31b7953adc1f66f5db711511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faac5e90d3caa55f1dc5a097fdc6a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bcd353128ebf3c534a7fd51a6f06c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645838b06ca5a3ae2952033a977cd1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c24cf9e2cd2bc4f4e1b802d1923c3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b137ede7df4c38298003d9a15b68e4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bc159673253e3dd48fbf799af326917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a4fdd65fb1f007962a911fe93513b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0c1a88a622d6f626446c471eda9a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4455943e63b0514af6f89613d75a01b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa43dc3e4505c25026deb5edd9cddbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f72e140b99ddd775df46390ff56c4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59066a42832d8ab455a66c916003d7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a062e8e740584a47f6f9e1472b664524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82f72c3056cda1f9efdbae2c228a2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37837b9c49a47829e5da5d5644b88d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ad6507e5fb51370d4274c1da72d5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a19344aa38784a15a09fb8d2d67a6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a79275ec20a4856c6b8f6b84f66b9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47bea2ded28ef6ce615d558c09b76230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28bc69c7739799fc752d520fb821ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ce3b375506f83ea3af483092a5bf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740ae932a16b5ac0359bc48627b27aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e36540154f4364f2dd5425af326bdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87bf71d91889e3b4ed5fbe77ccccde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e9104037a29589efd60b68a5007b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec701997b153e007d1e4f8633aaafc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd958de139fc3e78e1d8aa7adb54df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcb4712194992dc10e38811307829e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dfbc2a0dc0f152aea580e99dd21cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da772f7887b95ed86404bea60634529741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d67fbf511ee4c901d429a1f4122c9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613738b542d3a12e4764d21f4976cce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f6cca05bf8128ef18d47bc9a0009344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1e1cbfb68b6b6fe6b75da47d2fae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cebef87cdce51e59175fb95bf5fe746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db840764a744b6e03d621caeb9ee157b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3abc32e90b8183dd4d90d2144b88948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ad27b6fd5cbd49b737a82cf4485a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f6a03f85d7c770fa56192e0bfe2e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5e6193aeca8213ca7f94988c0146a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4c685385381da3ba91ef181e8f7dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ca2b9b3140944497adec56af3d7d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1563dd82f2d0feea5a6bab1cf288da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c4f8b91e60ceddc2283ec37de12155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4af1ce2abb9f311394b2cfd4e68ab956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064d891c780f835cbebd31511b5c52457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77443647ba22020335d5dd432d180658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff245e749c57fef6cdfd44e53869a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504098499e481b1a274ab56545ce34d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791c99efa1056fa9762e227a602da261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e26c1ce105d794f4e306892e1e8ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142884ab5abf5123ee55b0d9395967263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb13c195d9d8ecc2b6bd08b1a7682f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001d14d8df0d7a07b61ec4a413e6ab065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6d810f2def1c1ebc90f747c99334766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83d490b93e811e3d39aea6a41272e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfcd30f1e7fb10dd2d3bab3e2a5f4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22bb5dca5a45c48d82929d4c0b536e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06837080e640b6cdf85c3415a0fc7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea6cec201bbe35645aa3323fd9c46d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f09c7678e964b7eef0f4ec99b3ccc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57469c00ed332a0de013766445c10a9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d734cd7dcbae9d99b668e04fbffcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce81940027f36c5b441db3da14352e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f81827144a7cab4978a853d44a69f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47288268004157b3e763e4e6fe0d33677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92116e04760e43a8b9fed84e632ae5fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb472ebfb6e920851b29f7c42c644179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca7eac58b989643d512d280116a12f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c252a08892bb050558a12734c3844381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1cf8a1982b861a977539e31909ba382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546bab6a463cbe47dad79baaf4d45b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c87c60322c7152d48e297e951419fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f39a81a30a8d6b0360b9f5c8e1a80e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970ea554cdb3e20d08c5bc4fcc929be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddfa1097f6b1e7917613f3d999e88987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c58942119a237534f738be17239fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae53e3919554cf1d2008e1535a5ec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe10f2a156acb7d2332cf3e99084e2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38706713b3a2a6848d4bac1fee751d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc07306f5c0dbe5341675d5f397b5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e73c4c6aa481def9b4446ca10666893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb745e49b33982916ae6c43186a73c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dad32c4601b1f9da390e08eb70f3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d5eb4f97ed4cf76538cc36d2900a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253c3f0619ec68c0d007e01d594fa4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d2391e03b8f256c2748a9960df96298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997b0f30046eba0bd2012673f4bbd8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317291421193d11a1f4ea5c4cd6a12c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a62d1c2c2d5c56bbdea8109617e16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75613e87b6da48688d89261fd9137cca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2349df0417a3abd951a1e6aedec4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd3b7a2beafea1628067c350ea49f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76656c0e0534d43cb5f69b0658971340105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5de5b709d11702a3a64925322d913106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a56fca19e842eea7661e8dd5a6031107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfe5bd7682fc8ddaaa00be777af722108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd7771c19714dbbfd59afee48fb641109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46c24c3a3b50d5b1616603c17fbb58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0b7f978471b81b671924ea2099aaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62be98be612c775bc6bcc53c297a98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15882b0ce8cc42b02a69748b7865c3de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5bc86627a8931d27865d070fa31be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4660503ae63bc7c9b2271b0379636c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349205e24e1304a63c1256be0f7189b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94ee040782c680b8212cfa985ced39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24690e1aa4afdfe7597033ff2a793af3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40c0ac1a03e072a8d2196de279f2ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a42d5bb9f2081e779555d38e171bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29498fcb815fea37c5878076e1fe4465121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84a011ccae049276f175c4cd6b71c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa95b2abe485f50c6f3e75aab3c767123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528197d717e32bccdabd3dd87fe87aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b74a29258bf2b2a6cfb1876ba7639125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aef6c1343f13c7206a9894e25b859126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9755166e00dfe1bb227fe760b36a4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0442437a27758713354169c82e3108128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4b984cac7ae860a35ff50322cf40b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248950cda13974c51520dbaba8df8673130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fa13ea03df9e903863932bf19be98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dbdfeab05a9aaeb8d673bfdcd27c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d1a918bf5385790f734728e90a8c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393b768123ec191c55009ef7a8a947c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1d6e3a59b50e84c1a703bae77248a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54342d3bdf54dcf6fc33c6c0e69aac62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0527e2bc19076cf131dd0ab10cf86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d748f8e7b51b6f783c252a47714e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fb017fbc5b1bce1b938d3706a8a36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9303ba89d6bd947590700fea923e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cab2b84955e65aa6b4132878b7fb41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153191c61d945bc75dd558f2bef0bec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d8c29a2a623fca6dcd714fc4b1409143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f453deec31377af847338454d812e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf6bcb7a6562bec7e8f68f473877c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc90996d886d50157fd795c3a778743146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5b7cf2e68f8341d8e704de13b5c5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255a49bf1ced0ce689ffcdaff2d0ef5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1c8dda8a704ca70c666ee73ebfe1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9398ba746f012145530d507ce34dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d1bd7257f52c09beeaf3b7a00dda2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716aaea69888ee7faee8f24fca7224152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977150990b1eb0fdf5c2d64618d461e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be045864a9694feb7d3562ad8ef533154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716a8be0c076dd9ef43af50e3af804d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6f27180ecf863da9c2b48a32eb5ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d16873b8a7637ff3ca88a5cf91171e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9003ec5a16e2c82ab73f5b5f6da7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91c37c320000189a44a623e0f5a48f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392265ca82c204113e39281a2592792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd241148cf62789489ea3303a85800b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c83417a08e0493bd14fc01dfa59c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e25dbfd81ee47504ee9912b1aa9967163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d715cecda7063906b68fb0c4331be5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe2a785cb90456abb7708270ff1996165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2a3337268fdc6102425c76295ad6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890db925f78263b12d1b36e97fb4d04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa314a065c48ab7fc4dff4f7d139208f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1893f84b28737c758bc1c375c24e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ce43e2c5162b4b7e0dd6e537e25eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f89e74610e8b2427cc56175bc776e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a806abc8038571cc91fa9039cb86f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f394a2d3ba45960128f417ae0681efd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af6e71fae94c2212c9385155b58f23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0cc075c63aeefa7a45dc2ef71a223175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d9f992bc68c91108788beab20aa7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5e9decac4b7b6dee815e02cadefff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d6fa38fc9deca1b8a629aaef9b285178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a649e917482f51e52acf006b386f14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403552febb27b9d8e10305fbeb0185f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67a9d328996f2829a0252ca94b77f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adf11de2cc1b87c6c4ffeb3c2b9193182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c0d0ef97b492f1b108f13fe08c06a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc22096898180e383a50e4a2487f57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6829ce5b98c62a1cb667b425b958dea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88668e6d0ba2a39867c5cdec8576d9d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb62c80735fed6e9de96865e53f2a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacf511915767e279e9db49436fe9db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ac13910eb63984b42a88cec93c16a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb72d026cbd1e8a3b1b932dee1e9480190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbe00cf9df2b368a4791dd5e6c8f4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54e0e5d5eb2dd811d6664f8d43f7eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49366e10af3388ee0fd5dd81997adea9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a96d205f55f5a74d064a923d3ca2fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc045c0ae5d23a5f68857c87800cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c3abddaa12137f383db12e3f32759196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2524938fc9d1e83604331e55e8dc7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544307ba4511cf3a63c588f92f038279198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c990228030c9c12bded1056946f5e58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dadb3444f7d401118d2d0cf5cc4ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa302d7dd7c928db456b3789f50260c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d8a4c4adcd423e558d237eedd6395202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320034e0d671c5feacc4b8ab4439d717203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e90b0a48905ab280bfc2484b3e74fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5efae7be77643d3ac68aefeeeb62ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f355bbe5255db37414ef1356b461def206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec17f7d518163ba621f6871b820a417207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f139be5f411aa1cf0316f0e9a1a173f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7e484595d0e1e155a29eb9ee35fdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb2ead465b1d7e197421d4bf760189210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b52403a2bcbbf8409df010b83553fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6633996be3c19980bc14f1ebd5eb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f11e2d14e2d0e19b22248f5f59c849213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdd74b65e7aa0b53c5563d93227f21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c7866126ce9efebbdd45ce2b6ee97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06c0d46416804c839db939f037cf29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c716c7ba6c117794377bb52ee5750b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235fb8c03154e7fa4f3acf37f049549218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc540aa7e0dea646ee80f515765ef31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d908a236b66cb8b7db6de117df6e401220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aedd8afd820403bc15bba2d26d8e6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20da97a1f97cdc1e45145c83fb6ae5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c009f4d2d496a8220e1aa324f2a9f97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31331b9cbcd73647fdd6e296dd7bfa62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361d089726635d3d9f0a4685c14c3a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9b1ecb606c3283400833272ef1b90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e907f618de25752662ae33e454c93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e9b2d17e6397677aa06e9bc58db0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c34b25d289fdd877842c9417d09934229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a16873c8526b75e9d0c2266c64d929230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c629d95b3692c946ab07d3aa6c9e990231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdfcffb36d74769c54f6eea50d9c81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c435eab66041d2b195b13973812ac1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b6d4a13956650a26951bcdca38c64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385581a45e758b40d785623dffe1897235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e21e9a9acc2ce26680c8535e9c152236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6817b1b9026a2b9b8df1486dd4145b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666688d62e39fbacfbe965146882688238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551a7c78719240dac8238d4055e5886239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31726133c5753ad47e42255a43971ae7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6bd7813a492b3426ac0c73aad2b69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027d332b412aabdad7f68634ee11a47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5843a2566f367ae5e01caa939d706243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d8e4b3a414bf73af5b3df958fe91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0746296438d1e8445286088310898245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de06fda3b79345e6ca378bf89df6a68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e6e2cc9de993c5aff8ce256998bd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094de712daa65b4085d4cef5b334e2e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c478f68e39b19187da404e80844fba4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aafaced84f43717b8e9d1deef37c2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34414efa3167ff8944e6954d1987fc1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23675f926b43ad94016698ca8268ca0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d7dde9ffabb135470a80b83585be6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beb0652a0109f93e0d6b32f9a3d894254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd97265d96463f1eb2e2182907b0b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e72cd632211b208b1f625dcce19ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a0d9618643833512134aa6d996065257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ba78e69a70cf48456267fa36ee16f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc7aa2a510639bf2875e97b6ba390a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e191a1d0f52548b3ae390d98c04202260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0b2abe73ae61e03095a9ca68d287d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26cce58b0451540aacda0ab97b17a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b53c071625171ff3fa3bc3d711280b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55867bac42059f6560c599ca78cea5bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29469dc98a581ca9f5e0e7c6c290bf64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2d34edee61e1706f4da9c642ac7e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faea1d4495df795846791069598db2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff32409f2b03ce58125219dcb445760268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc462111570e4c64fd985aa05c24533269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911c1b7212f02e6b4323b62acf6ec71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96896db508d3ecdaa90b26a8d5261137271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fedcc0dad6d75a2a9ea9bd1f80735272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e4777e68227f2d1e526cc21a51386273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffe0262c39dc0fb9b997315cf4bee1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ffd4e464160e36e8d0af792402099275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956fa03a687c20a32cfe3cc5835ef3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d680c557cc0ef1dc1502e9ec9a3f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad586948dcde523ea22ed080600b3ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aafc15808ae16000eeb1ddb6dd42ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8211bf100b7b03451182b9e2747e333280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919e0b8a4bdca095dd1b416aff3b86b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b4d2e22a88b3eef7d305a0212f8ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e611fdc113fc5bc6dddb678c4426595283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a6782d1b7611ee59fa414c0a736da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555dc40302e9ea834b7dcf86732be82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3775e1835f609dd310b0226d00f14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c1c29b72a6e873952bc514f176e2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5355f8b3627387888f363354720e44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09900498f4bd9238d947624eed9869db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40541d074c85cefc775f4e37de0441f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be2afe2c89f29f8e08522d00e9cfff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984c724d72991f66a576dc29889a27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf81abf71a2d76a9a118f9adf8b6fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b872bbb2f288190614b8821f323db86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7c83c7be211b6158e6c1b0a9c1ab3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b2d695e5d0155b8df9318830745bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a70a78049edbaf96a86c6d9828a4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0ff6a5ddefffa4f8bd05c3d4b7fed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41524c8a3e4083b3e56a7e8f7b8574df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075a12e63ee27b09fd1ef25a16df4ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc1fd8d14ca77af330ada96ab4714301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032e2385d75f2dd774721e337c391b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c210ef875d12981b9011ee8df2398303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b46df88b0a688968ab5b9c3429fd3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3470e974347580f6b6a5d66c62878305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71708a4f939f678fac913c9aa43034b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac373943332e61e1b114d295bf6c552307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db80261b42d07587b8303de15b4ec21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce6ad339ad573ec50ae280b362b871309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b5dcb53a625a4fc601152d994723a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed37363d5a98d6b543ec14cba352f72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2c79262e31edaeeeb3e14564b2076312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bec2df2b84792eae1ecc57350d4b2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ca68713b03cb3c96cce9a08c08b53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e737b3fefbc0c5aa49b115cc261f9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7180440517469cabb906cef836891316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b98e0735f795d19e3dc94eacf81101317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76ae6a0d2d69c733c330b01b8cf418318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2801b817220302b7f103edfa177c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30f97b9898e92c3cb5c48860f891ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaf70f1a44703e193029a46f657b2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33791e39ede3ba8e1bb4a60db3b045a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200ca3854d7c476deccb10f02eb5b82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3185de88520357c1f4faff8d8b07607324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5354e11ad83c301ac30cedcdefa2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983e80426d9d340d1d1058e1b372c73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f8cca190bbd686ee1d02c33b537ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443c71d8160bce038acf29daa9f544d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dab25acae08f60be0a5029fcf99e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7818ec1d0fc59b028b8add65eed7dc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c486f27d57017114b197a915f0493c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fe68355256f4bcff592b967f53b74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1c492ea94b3bddcd3889eac2bdaae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620204c53dae778c77451b44acf0ba0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458adaaef200c906ca1fed1d5f6ecec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae07f3172caa659edcee280c61b02ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a440f63e6e36bd11c0e98011a64912337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7a115fdf03ed23011f4ae683eda98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdff7af075f61c2d1e1b458329a34fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615bea7653d3f4cd02cae1b127bb95b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27574796b5ad6d4cf77fcf35664b001b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c73f300fee35cf74b9ceba5351c46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50588c952c32f025986cfc33b3d0c17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbadd88cfd23432850c5edf25cffbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1550cc67908f13c3181dcfefe23a03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fffd05d76d6307b00765a1d9d4941346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4392908722a46d0961eb42a7684e7ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5580b680e89a9c217378bc40cef74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf79a6973fd894fb39ec5f0ebb25116349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b185075b587c06e70c3b5ae813750350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1accd36b0c3f7d9e8d6794ba77d478a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c432d20c4ee4ad3317ac36283ff3ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717b37308d8d237769f582fbd289903353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33d732da56b94b30836f709642f842354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9e182d47ca9143d32960448466324355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00638fbff4071ea7f323bb20220d8b67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169696ac1544e4ac9a15d80673c43d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a602e237affd2104029c5f7caa8e44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceae54fe35b21e64388c06aab641526359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1648d1ae2e79681b01ce54b725a4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776fc1faf57b63f6b4eceb6b0561624361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bb0dcf1a1cc7e86f99022cbfdf77c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92a7b335e4b3700a49379d657682d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a350c17fbd74bc298759707a6ef53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655b49bd18b4dbf87173a47ad2f2e79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f775e0cd926f4d897b8b9b969ed33ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716c2a08a9e469521d7ce76465cd339367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32213c6d71c051f89b7a9b11836ef11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2826be62c50e4c390534f4188ad03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8020af8b81a146adaca60e8b6b50f73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ab299d11e565fea93a35c5acd9dc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc1973b7c9f9693ff9f60f6d0af6a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cdabc6121d13475c84f89c338831d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4335f23550e3476c5b7ffe4ea919075374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32667467301a785a2adce96260a4e1c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9085a86c207f5f40845b5d295a8e86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fb7e405aa7a9595a71723422ae221377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895abf8f89628c8bb93e3dbdac10a550378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587615da4448c68abe6ef17e4aec672379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c501af2fc81a59b16e07af87f7cfd0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f4396074373e7af5af45f9e1db34d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229de55e5fe69c1791f3f20a90d0a85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160afc926d521bc03fe2f57610529d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2c5a109167e767ed10a0bfc6f3f42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020e33f3888d42ed0f6a5dd8ac9e41c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d88c195d6c9adc791ddc2dc71e4fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a19bc903194a21d60104504ca721b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2220520a1e8ca254a8554ef782500e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac81a5695b1e3473bbd3453463ebd74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ad1ca2a51bf22839b9f03c438281390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c436678f6f9871053962512d89bb46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca6105a654bcfa209e1aac865e509d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5da60f57609e45a91153a9bf1c9ac1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d3d20bd84cc372c09c54d0ed1754d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09c6f98da6a10ad52eac9edd7e8a75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902d22dba2059b338cda940a2ef8cad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16713dfda5f09acbdd6777479a4bcb9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1195c656cda705d8421fc941ae2067b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2c67deee919b0b279db65efb1330b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434e6a6c16e1136ce5d3eae166419df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb79dc5fb0975901a33227b654f562401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ac23e549fd695a3b1db9339d2b2f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3afb99a5aaddfc68d9ce21530e958403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640d2f22545fb65ca937aedb9670d77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4257df113ead6da419f0f140620d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1cf36b507cf9b8eec6c5fb64aaf5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40938b97815700e273ab07a279ab08d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bbf1f1e7fd3398734268d4543dd96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254080f5ed9f92063ea91475aab0fa3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9dac2de812e8bdff28b3cc5350dc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550da4d501b4fc01e9d0547c3f6ad6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb7417a6825320440e27f2dcd86685412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c9adec6124c7e5a90e5e2a3125188413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa50ff4f4939a18391db5c0ac10016b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b530078531247014f6ca9b4e39a7c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640992ee7115f0f80a975ed3a1c8d45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d603a7848f55157ff49c4d4cc1370aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227f89b50b18c6a721ac7c9bd8e37c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc09719d6d058d45842623d90c9100419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125d5cbb9c347deebe9ad8ad71ddb71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9b1e073e42ddc96a7e249a00004fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2148c4d90c5df3dc8a55f1064067d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227518e2b34cbdd3b33efbf16971318a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e393c59660957d15a412f374e1a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fef9cd6c1f807b6c8c93d8aa4bfaa6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274744ba4f1dc29072c3a14222cbeab7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dad402ea2f2cf08d46594d3b59436427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab9373e00e8a967eaa7e4fb3d0639b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe6a8c6288e03d4a25bf73e78b8ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a054eefc379929832850d062ad42a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e1a4b6eeb8d8afafa9b978eb4075e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702551da4f2ab3910cbe820559720acb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb9223a7f351fc630e00ff95361643433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bac51e2995443e52d4038eedf9229e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464dbd65e09af2b28d52a7cce30fc0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7fcc47d1de35ea21f0ac779eec718436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b344f92c84347e6c777b2d39ed0f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b201b4195be66c5babb627506bb2d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6631eceb8b58ee139904d4eeea8ed3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16ee8cdd3b6af6f88e68d3691c98f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6bba111306fdc436d96b33a1adf23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87413a8ea38ecb4e11f3fb0c37e227df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349cde1db92badaa047a2ab597183d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8f76de63167bc919aedd73864e794444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686dcb3e354cb9d6cee85e21954e7df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929f27b1b819b18ecfe3583e07040f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8091f66182db93347ee0774bc0e33d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4ed27dc0403743341a34c7754ac92448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b817cbaaf813e645e3f98a774e97828449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ab3bfd65d36d9006fb8528996d9c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c57cf839f16a46bdd4491cd3426741451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a8723c7bc54c4962e8524cde26cdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b81e3ec4c72a84e1c8c258300b0e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663be068ffdeb26927f68ef4a42662bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08728cb6512660b25a4e456b103ed248455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8f4f7f2274543b2872c76995ee976456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eca0ed9de45233c503b3610ec4a50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7309ea173ad2b84aa7b65061b6aa2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f069809feca8b6dc3fb705b645b10f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649584a8f492e6084bf404befba219f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead300a451124efc88de12159b807d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d5b6cb7545a059555a45de7f40431462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b476dfd065817deb00d825deec1d7a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fcf63a4019ba56c2ce21be7364ee8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde985bf10de0fbbb48182d610b33ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e598027aed3d7a6909850e659e4a532466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201abd8d1efa77adccbd5f7951651aa3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59999ed66f3af5b076c8a204a08c6673468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd15c129a8e9a1e6f91b18c716e021469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89f0d5327be564d226ebd9a8c91fa9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559f6fdb5161a093fe4c6a01bab3ad6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4476774ec2e4689794f0b2ac89a35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614cb2774b9bb442f2f21c3de5ef436473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5e3537cc45fcc807638f79034fa66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749572d94be793cd4375fe9217ae3c05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf6d35966b3b79da9f5d1b972e54c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17587b6dcec2a15fb52980a8ff87076477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c9f017a8a38b3f2254cb1a6f5c091478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7a408f461ea3f27f5d5be5356e762479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee280b4c02c480d180d0cb42494e43d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a542f6827c9b05cc0ba7da297392af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de63125cdf86f0dfe0cc6d1c17484a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a515dc08fd146f6ac9bc1717aa549483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985290cf487f41da9a63ac10ff1994b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25491b4c963621c5cd13bb281cc7ee86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf8f4526779a1fa33006ce34fa3e0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda57d9c15234d76c5913c5c1c71a927487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad470e46c594b0af0dbae1fc7c8f85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e10b73c89fd8ac45b7e049e6a9944489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9524e9ea75e57c094d6e6fe60df27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207176c4b72c234ad84041409e5c6fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f675fa8ea37c0552c3942a0f40ace5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd7972fcbd52bbab00c6777b16bbb8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f49ff43515b7a1b8eafd7c335d985494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d7335195c16c5a15afa5238d8851d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597166783f0b82f078a419f24a604ff0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06ed1a637087653586bf580d04c939497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187e32ed62bdacf1d89ac9e68990dac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097ef9cb1f7288ebeb08f4f4da25927499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9e6107f8ff7d2b98e3dcaa18f6913500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b87039ea0cc1325d46372162762aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e355f6565db57f8f7e39da64986f13e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8fa9e985f5ef907de575c9df01ead503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e8523347f3a8163d991e2d464ea36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcfb09d594ed66baa49d5117594127505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead37677cb0e808602a468f5dc86ad4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ee59d5d066baf088b046db94256d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05dcba2606b69436fa1b47790b62e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65795c4d3696cd676068080230eefc8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f11e2a4c7a44578169b1849100089510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dddfae3f73adfe40c3ffa0912c2878511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278e158c1b9e2b6e201a465789d75f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6929f89229f6381183536b2f09dd57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11ac1559a4b02e14482bbc01ac86ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67443f196b2cbff6b1f0ca576e06ed1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5053d0a2dc56b9b84d9134c8c32e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b237817f8368d93dca56003699720517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2352b9816c46ca62e84e46ac8da72d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e35316c4e2b00acff5776802849065519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a586c0aabee2751a5e2bf3874a397d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eda4740a81fb09b2a1d1828d01cd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71fd38f9a9af87c9dd8e48873b9cf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac511ccec2e7f5d83eb034339e91f46c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2178507641d895fef395e2a285be8b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bda110dfcee062dc15223f772a081525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6a1af7dc41bf9f2e4d1242000dee5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63b8833d0e3ae9b9ca570d37042d99527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e804b8945ae80ee92036a66d1f8746a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244e1341fb0e42fe33a9fc0387684af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752574d50c0fd34ca712eab466d391b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b13a0498bfce5535711a0e3540b3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de0ae093030a7db006a01d830fe0d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0bc5646907f26325b44227cdd372a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa03cd719d6824030be466f8b79726534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145a38ad4f2ba8735f4b92597913a5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bac41961f78a285dd39bb424804b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba576717a91cde9f044dea2fac08e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4de95d272a830a13f944184bdc15e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d67318b0ccd7afdb8078489f78cad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d40ce317fcb717780a61b0e72bf39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4472bb65b136311132541641a71a516541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22accce4d0d4ca86d29b8c7f35876b20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112218183235ce5827a281e0409b9cef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7b21057a58ce4a048a73ca5eea648544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab4990315ef387085c5829252d3d2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263d48e2f75135d6f8cddd6a9b2ae49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e58683eae84c0b68ee760c4afd72b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee44427d1a05de04adfa772e9b21f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2c847b68ac3c61df536ce381ddea8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685773259b098727daee14c6a696e88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119d52cbdd24c235ac05f58ef58f569551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54334924c627e52ba155e2d1ea59d96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c6dc9901c9dea889a8a943b19dd76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8307b2d982be6c5f9a2052daad36afa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baf6384b1ca4f2fbe45abd1689920d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d01b70d11fed9e1e8538fcd9f695e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b7308ad9f32f2b8b3df90e5a0bff2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915493df9f5a306ebb39b2a47c47c24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cbcf421a2b5d60c8784b283634c66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4916f6ce1287b6b5c9258e5c9442d9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac516c4cbb04174f54ed53bb1a36d0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d170838e4f8b0e7ba1c8df1ec44e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74fd171192488a5f7d9806a8b7f70f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f6c4bccb16177e10cac4c463121c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb09aa1a0f6affbcb9a4c52547e41e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201ad4f8de47bff9f3757dbdcaecc32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad77d26324dc7bdb61c1927f807b44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23d635eb76b9f7f920232ce99453fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee16cb4ee7fc9e01915223297c2ab6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b18b538c112d7db9baada3020606a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173bb306625d61c21778314c54cceec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62dcbb9cf3060efb18a664eaab3816572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0932d2c47ea8449773dc75e6904708573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f4a18d21bc63f4c8cbce612e6215a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c669f7bebc61b165147a66f4ab9006575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535a23a2ec3bb0e14e5c238a53223f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06702e17b31b483638c7e9bd3f4a6b96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f4687b7b5845052bdd98a4d0e4c03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aaf33ae9e5ff75ca09087d9ca3cf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1da217d443f936e1cdcb31caff00d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b005802734de7b936046581a9fd461581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61ea4ec7feed129c46ffe65ef4077c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dcfbcfe0898910bbc7cb4c445a107583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506458886367de791c3d506f3a3c0b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f788949eb7742923664a72d6f28925585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65898714e92653ce74c7988338a0b556586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba61e66f6af8b5a8b23117c88df54ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67ef335964633f74286b283df10b40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4af86e09f5993587bd3f271c136a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aea279c12f4eba44c66885c7d1bf4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce4b8b7f4f88451b52b837c8eb816e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef885da61e32745fe03f8bcb00602a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f85f66e85cbf5e63c5dcc7f4a1a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c8a3f15da26c32fcdc41e080608b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84eb739d4f67556264093b723cc984595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919e56e104b95ca3a06c01ecbcccb9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2ce748499ff9aef58d96e1f9cda02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9c030be9ac13b2a960962a6451958598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eda32b32c36662eea587b4410a5cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c91fb5cc8e5996cd4c412815f97f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f6d5e3864fe74dc56bbdae895b8de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53120150141b2d414aa3ae36cb0b269602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9eebb6d0c0f6e886b973e7a275f2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d87183ef5ed694ac06c58c36eee69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecca52bb43d641a8ea39ea4499914b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c060748c7fe5865e3a69a6e7948444606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb4ae588516977c056c5908bdd23b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5e479a020e3897abb24ffc5194e19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a9236ad336a06d96e7740a240070c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28686966cda17c9b7b3eac7317e301a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaca18343b4d401ee0b511846c539df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b603075fc0fb5191137f7a3dc20f781612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872300012c6adad8f645226e77f4afe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a6aeebb0453411eb285bafb75aeef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051012878d91b07458944e1f9e23548615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c5b51356f535ff7c1921197b456c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069267c035bde0e0303b230235d079e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a876366de25248dbb7f11ddce610b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33981566c66a3164ca8428961d40864619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cf6b0ab91be1b3848fbe29903fde3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a509efd4aef19b4d6bf1a6c53724a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7db65aac7a27b0647ae44e5b7d088622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99a79d893bb08782f51011c4dd7cfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886aef2ee65a4d452446aff2102680b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ebb103e28dbc2ad3e09e69c69f139625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32208151cff73b9c2db5c73a877c82d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c22aecadda3eceda43a9b38618329627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b5fd4bccbe958a8e57606d63207ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed08d3b3ef634cc8814810ae00c925b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde08b990993011677f0ac90697bb98f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453ba953032095efe349784cb8ba01c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1de29f3067930871bb77bf5f508d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34643b7a83a47bbcc05693b1a5c01f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be35f391fcbe11cd56b1b8c0ffc908634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40426fea04a37b5228426577b45d675d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac094a4690cd734e82d969867a2377636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bc41a86d372decbb8db585ee84cac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288f2e8c43872da9fccaaedc7af44b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dcac77f22aceec7afa5cb786eb7ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed58873b737e11aca037a86379920a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d5a4be81a404368075bbcc17e335f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd83bcddbe1983f89a437e5bc736241642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a062d71cc2490021c365cb6b76fa967643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f559a4f503adcf5cb5e01e48e911de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5653b39974b4694a3558369130981645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da56235e3892e8c5d3e3a7e0cc8446646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccdc179a272f304bdef5324a635c26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d12e930a93195bb61a550b65eaab1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eb1b10f32a743d07952ef0a062efb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da7bae136682b87309ff0e0f6a7c6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea71155b5ffa784971ef12a7a48aa3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6322908946773c70c8d16b7e10c071c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a070a371cc77b05cfe3498481f3301c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a2b6938aa7728db312e6f52374649654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a87bac2d8ea9316d747f30e4dc8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388e4b3b1f911d63122a59ededfd912656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aa96cd3c5378e8f63b029f392dd74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e3685bfa3aa3f5cd126160ed5b7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc72117952cf9e47dffdb3be865087d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614587293d6c0666cd92633ae567ad5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0fc06283c939c90595ce2cf08bbc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceb3bd723bf53c84a751cb70e10f14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643d4b031409cba7fcfbc6272d189a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe604e76ba45ce790e2292e8e9efda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e4fce0198f178d9c7b2f50e5e17c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d12566e353e80b49f2b83107540a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe26d5c4481390016d758e137cb267667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9655bae46c2c93df2b568b33ea03ce7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11d335c6551f38559c1c279b9965c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ae51773fa03be0b190d61990cde50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c044556c263248b95959133bc83f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa6030f3df2a51d70be549088a2aa1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2354ab7aee7c0c66a39be8c0a6b0156673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6425709e2d50cfa366708ede1bfb977674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac0201ff71dfd510d500f43d096166675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98323f97d40824b1d3a308450dfac6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fba92f8ca97635d7e295d56ccb3a79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ca0a923bd698d50e04433b69c939e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c396faa22d88129663d0c69b4e85f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32d5e2548d80a01b37d28fd1b8b914680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36fc4b70843a370db67378904fd21d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2003a510e7872dda5c0178bede3d4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919b55919686cc0d4d4fe445db2b7eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a031a3d10512a5a9bb2cdffe6dd55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34747e347b1e6834d7f0dcd8995f35af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212f674eed4932d2cd0cdf66e62f091686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d443ab4857b1d2eac3ee220598633e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde443dd6f606ba4c122d3ea91ccbdc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab2e617325124389f7cd8bf4de1a29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248cb20d1c33d7544b6db4cccbef518690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b056a19637bd6a605a6437d41d73ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5af352c63277a199e331e98113618a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92169588289e89123bd6f110794f4af1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca108e4049b44c4bfdc94ce02cec0c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df07327716129806e26a5b4a3de30b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983cc315005b241e6fc49eab0c0a2ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b7e73ffd9185c76f2d181c03bedb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e389a5f67c62be6a651c29467cd19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1d16f513d53ee32bb5d2d587fd58b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecbc5e58e508688d9831e65395e9a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d472433bb0e776e1dde0095ebd38a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477bd13bc552c42400a9d10037b4ddb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13853e240486cb5ab1c0932156d0c953703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752adcf0897f38beb1d424e2a00765c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09650569e490bbbf4f38e1eb611c671a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df857eee12d64d72ec3e59b68e7c6a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c797f176165cabf5f5ebd9cf52dcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef32c5e7da304e4d14abb0fd9c3c9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b03adb130497640f2df84d9d340846709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542fe776e03c55993d583796bcc23e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a9b0513dd183aab836754ef2ea2ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7878e5b656d1c02d02e1cce70d223a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75578cc7b42826c31921a0160cc0525d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9d0199ef371d1fa1e989331eb41ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2f53a02c69baca89b1c9ee1fc89eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e147b208f27a432c892e4d1c6272b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d9012894a8c9c2ea256ef1a45fca2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773be8b55956ac60bdfc02aa3f4f6e55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa46a1e379f2ebe59f2e9ded4eea5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc8f527dc8e6d6707ce305eb1496ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c8bf7f7857c4b888aa148074a535c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd016ed88bcda1e647c899740f8ad2ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833b26c40e1856dedc380507c492354723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b516efda247c3035d173b6c9dfc5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc036eff0966526cc67d765d1c43ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dfc45dc42d1a2960a542bff9c9be6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df433404501397eb98ef89d760fb64d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffae35bab1afcc7e4309f0b756f194c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e382ffba44f1ad0769d5646beefc1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f6b7e1177f17a6324fd3bcd117b08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaca34378d16eaae7e66cb594ad873731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ec6369efe2118cf114daa55d473ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb157cd6104e6256037dd5344ccefe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114bbd4d5f23f968c44df66c05885f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd71c242bdf66074fa45ce3ae62ad7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee3af49323f39ffe02610d3c986090736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641caf83da099c6d563116c4a8c765f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf78436fe41f7d114573041bf1ba288738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617558c1e52fbf88fcd690bc515c436739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890f893615aa0f0fb1ba8102aea72bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e62ad267b32414a58af3ab56e8375f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae3edae164cea44f27c6da6fb03f36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fac8b8d674f500cb5977b5d6817bbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a4a7acc7c2096b57708ea58fb02fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b36668091ea84da6dfa9424bad51d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff25dc9935da52d2359ef99d1f9bae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ee74a3045b332a351d2ed1c7ff69f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f25c91852306528fe7f50638c8b867748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc5fd37fc9ca35ab1004ca2e0f62be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6940a22156c4466b193457c0a4d1995750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cd843915afe8ae41fe6fb47a77555751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd997f3f7128d7946380ec59dba9e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a1c6c45a2542723ba2d6b8a3522a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc90b93696df99ed992318dc9a8ce82754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d943d3cc3a63d29e91d769ee16eb4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628027321355517e4145da97a648e457756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc726825e3c559feeeb800eaf470c90757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7083b4c64fee95990d0394327a877758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134644ef14853d93f7e3e908c6dfa28759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1727afd7ba9ef78b4259f55893d219760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98efe626043979e054736902510655761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327c6b5e8362e26e639b5a1c8c058c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914bbe21b709b8c12814ab3faedae482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05856e84bfac7b00fce61bbccd62a8fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe520b20482920120254b2d8e201dc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aa9302cb54a354b763543178ceeb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab950e30988a95b5dfc93e5747c4376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ac556fa2ea2c7f2c9942af4d097277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58073a44f41444a9988781eaef4893238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652399b49496754675e8ebbfd3dce709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb6e5412278445e9012f512f27fd1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadd25af98e551d0487b396e214320411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e05a7c32a02fe650e12156d9311d5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89491ee2b9b17670d9b6cf2a5227a2ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0655705b318f455b59064b5b6157414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0271a8b2da3e3ee7a11bffd073ef815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef577c5c213611749c868ee6e934063816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01b8062cea27629eb7c44157cba14b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e61191219b0efcf1a3ebe04cb2adb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff1b6e93b589b6bee7d140d54b3e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711cc7151bd0fec5e97b15b49ad602020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c982639ab74a094057722ed3589a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08a84aa3718f8d70beadc52b65914c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707b14577e241a8deecdaa79282cfd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f96569d70456ab2fd52b7785919b0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125695660711f01983d10d77dae5e4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5095da5af29953b79141bddc09464526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e133d7576f4376b8ddc5bac05ac488127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed36e81220fa073fbdd1dd172deef7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828e7574ee32c70e2fac306ed2e84ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50affc5f56f6a00c76b1763b4c4a0b1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644c6b2b03a59c03cc67bda808f518a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab566c90f1419eb6df8612c9964bbf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e992aff53b95f04bbb8d1bda5e71f5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564384b813e65288873ffd7c8324e55d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8acb435913e6231a851ea87e66848e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250e3133df555dfa7cae644b2083b5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689e292b718c0e63d52ed6e131b58c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b87454a075eed8d755041f86d011538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e92d9584536e4d14e63c22933aaef139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea4c67e7d226e0a49f0b177113e45c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b9579289736b960180ef35b625aef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470f1e32a969b3d2c09a18c2f43e11942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200f2009402bfdd167d7f537e86a59343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f3a69fdc47d41b5636d7f2e5e2ffe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223724102fed61daab0521c06f4399645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837700a0a9477b924bf2be0ad0da0e4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eaa786b67231a3eefccebb3685caa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf38b6521cc9cd2e29ac603eadb7b2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ee2dd071c44ddb3374f4ce0b99bea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859ae6d52dcbf85762c75101bbab96750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcb7870afa5cdec337d29f73c683d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb58dbc987540a23e50136d4412f9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e8254c6ac16a2ff92c069ec6b16b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a89da7dead5c59c0e153344d6cbf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5f62d66ca8831d4ae26d01854975b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d0b32f64d83fabf556577c752c72956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03515c3bb78322286504754e107b1eb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec970fa01c99276ba74b673832738d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcb852fe11866a41de237d489a9de559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd461c77d46cafa1f42ec8a1a0cd1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ae93377c21e2f9a5015da4383971761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dde8638c73c355513a2fa4303943462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38d80d2fe19172ad74c7e7bd32ee0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5561098c976e21f5add5a17aa80e80364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e956e56769b571780274fff3ea06b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba6d6268c629013f0b3b8b9334114566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56ea62e8f68a33d02b7c7bc6930d6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517e548be6475e9e729337b4e619ed868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7ec545f3852a34de10b436cb1e17e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22dcab318ac08d1ffb4f157973e69470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc60d079580251ede86193f4da64d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e76bfa68a714f56805a0c9eff658d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c1dc5834c7a29c2d3501fa7f1cc5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47053239dd84ed57b4a80f4556f46b1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf72187852a283d054bbbca4f94387d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2499aade12f4219f709bb73a87f83376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c627acdc75fbb9736ef5ee58287686777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af1214f08755c5aa98026be2cb7f6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbc12f38fe43d07664ec8982b58faa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a918376e3c9f2f1cf37ffbcb5746d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8780280fe29d8ae0e1d5f593a832f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915ff77f0997562f4ec7491426ac9fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725c0127e509c832b66e51b5e871bb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a397fdc590f2f1a414ff5f7a5aa787384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60fd74825dc51f160669b6a7f6cbfc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa1bd8386178f749d9ca6d5bc54eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2804fc3f3840006779c2593a036a4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c0542e1f34c8d906c8d10bdce9cb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5a20309884066a60a3118723b8e8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6fe721048e73539598fcd84f95fa890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36089ad0a963eb8b82ad7c456bd85f4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371da6731f16391da1df68a86a9953b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf97192fb13c2af2410b67debb7c53493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00984f24de17670945566c09fc78af5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e53fbc316626eda9e092bc4422ca6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36a1f08ab412b6c4e6f9b5ece5de7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da92655045a8ea0ed3c9dcd5c9b5dd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419de7fa9527e1f3b7fc4fbcd895af298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a82ae57abd7afaf51ee69a4c4ecae999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5d8faf0f422de2349a92a2b89f031100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fad47e6784f6a5283dbcb2023b2c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a9aa64a71fc42cae7bc2761a1712102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eb341e72285c72aba336f1b3d3f36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ac300df5d767067d9f2713e38b018104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158281670626f939fe801326e537298105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c805623f2093eea101b2ef7141cb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb787a19099dda54800949f1477ee4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f07f9ada2cc8f5eb73a19bc601064108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c394f4b46f0fb2a00520fb866ee29e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec96e7980df581d9900ff4ce274e42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69ce0df7f0b87285d07667bcf5e5ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe544b7a3df230528cfa2f7f35ee131112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcad37b5f8d8655a0a4e4d8a2038ab8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c722136da8084478b7229677665b5f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbecf79b0bfe9f27a96a002fcc5791115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1da1552d768cf4fecda7ff4b72e032116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859544c1548b9007a02bdacef2ee4b11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160201f39b081183f610fe5a5214906118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b502596085931265b48644fa87c49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318688ea3b3f34306462cf0979d78e96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c395d9edd0ab036fad10ec4398baa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097ef72169239c7c933baf76252a2c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa790047eb6d9694b631fb7ffa03e0db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907ea7f924574f7f80b4a5c979775e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cee4c865937fb4d6d39688196f14e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30c0cf7baa3ed51b79707aca8f42a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b6c68e7387c237f10ca0735fd2c72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8a8d5fb72d9f8802763c02d11da05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97498da95e3f29861714f9c47bbf1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218709e0eb4a8372bdb335cd3778e5c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b26c342a45088f30ddc8150638565131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cbe0495c0afe88786e0920a52c4cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bca9bf5d483d8222f0e2765f55e842133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcb0059c00eca3d1863d62576d6a1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cbb9025e5a926860169d94430988b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1030d78f77bc2f5c601bd96b6a614f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483aae3966b9cb04db8fc9351d9c3fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf66ddbc5733462effe0f771901363138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f84eff00febb727c49d468064b6f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482abfcfe818708f6bc7df8989668b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae82dbf2fa74cd7252049cba6c34027141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7315f41d0371ae527f31061d94e40ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd163504bb7680fef88e8fb9350cc280143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936695b44fd40d4fdd4ce4bd7fc81d7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2fc60ada18412231c95d6dab8b634145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df536cf69eb013d2aaaca1ef342d3e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c975757a0f46b06b8b94b062b3bd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1333f11b51ac456e8f8bc690418e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fe00cb5c2c37d4000e67b4adc605a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55029d5613f911c586ffe66f116f11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779b0b9cce7c4d08d0c359b14a6f1c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef04c4e6265f4fda25c909f1a3a489152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1792a12c9cf406b2ae0f34350fd4b50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097ede419849081fe5ee450e7735c16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ff105cb242f15ab4961a36ec612d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755e7044c2e78400b37ccd0476f3d86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d406de7ad5c91298926769ff9a1596157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea36bdd95de453077414b3e1f8c3ce3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb867cd755188aacc1e90f72bcb0ec02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6421bfba3c564e211f0ecf48431bcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20312620c9962286adbbe155212bcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dfb258256511b27d5d33e8d89e1b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f2dd4980c60023478392cee3618dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b9454d3c495461ef29a2baa49050a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514294842230c0363df75d39a5dbc329165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfddebccd90c6d9b8451afc45858513166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99debd3b900cdf960e275c5ea35fc73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974de2b1ec868ac6de4734d7fba8a80d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e52a4108c4d96162f4d62b0effa7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f8404351f45de952f08df5a24caf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9eb2021a13c3df40c97d307e0b51a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b550f3904b703aeba0c5d874f1f1a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc46dc55a04361ad422ab165b6c9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12a83c12cb1071088429cdb5911ab3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b56ceee73b278c45b20ae9184e42d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d40b597a234df7bd9b91c66872c5d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd0653d8102a4c7480175286f31e63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bc7bfe671adb68ca94d003e7019cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8758bfb14d91cd13341e26716efdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ec1e399e823e33754ff94ab5fd74d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35324d547336346d840068ec9a5ebd60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317bc7c13e855e366f2838e959af90c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0e47fca1437770820835c4b30f46f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0e7dea61e04ec1f8664c1c957d1f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef955b0e66dab212bc81d96bd276869185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c267b0db0d704b33dd7c18bbe2a8a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e2706aca945feb34fea90e7585b23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e8bc280b5ca9c9668be8bd7d58d31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37100073b679dd54ca1fa873500b2e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be32f2123f4c16629e0b3909ba61b55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70604ee5c96fbd98dfe766804de2402f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294fd8769d64299a2c993859cd99acd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ac8892bee10f29c8a182e99a69e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebb20451636f5a533ff476c47663af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea85bd39f2ec16b1f009dc37dea49de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab2d32d42a5c8a82dfcf18c52a1298196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a85f5e0000bd85e6f99c0ddb306c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b67ae341148da75293e5a41b0c5822198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75a759b532748b614409132b5a7264199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46c9ad0bd2b737a2ebaf86e0885f5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458743d41f4ef7368b64c41381de9ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33becffe0d7684e393abcdbfdb075d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef34d2694deeb2903074e874ce6cdea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ff57ce7a67106a11266fd12de193e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b59d9a697d6d7708e183c2757b98b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f981b2e86164eef76d24af2017f4ebb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbedda36e599316dbf239dae2ba721207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a34d31d3159f1a0ed8f54a301ddb43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a270e2ec8ae986888af4c1b79b31bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0689fd49af1a5e7e88a07edd1280e55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113cfdec84e7173e41696aeda78ce91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf18b7cec95ac63b3c9fc3b74f3ca5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857f1e2ef96cb5711c2238be6e49bb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24c381d9ed9b01f89a39e8697fffa5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08686ba6b0a3dad9e2ea4e272fc94f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb370dc80ef7996b8c09c9126665b611216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f700b5e02322cb18f55d62970b6b66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f7824f1a9f8966cf274fff7c51049218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161760a5bfa9b2ffd506f3c10e2e966f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f7340335e0711f7bca7f96ba59232220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723ad46ca17797d2e1994e40bb0f46e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31ab3125cc23ca004876ee56964fcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3c0126f5b985b12288efcfc08fb05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854f0d5b8fc2040e110e8dc95e99fd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63912395d5e149200d95fcf64b7d2a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8379453cc73ad5a6db32b4fb2a3fcc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcc8e5975f4dc6a121c8bc05f3a87d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264db84e7c311db85135897a1176932228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211a82f0c48c45ed05fd34bc25e0769229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbf4603bed7cbd7a3d97a752258690230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c855bb40d27c8ac2c9c2f6197218b9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373e5d657b1918c27683732b36b637c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dafd128d99212ba4915055d58280e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320425274e8b1d3fd25fe865a822a3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959098a16138de04dc5888206e047ee4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49423c9af8c92bc70956eaedf07ca939236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb554c4ca97f828cfb968c9fa0eb72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb983a899ba53c94b102e1e402ef48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2215d80db2420840f871abcff5e281239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f54cb0f613f7fc92d2c8274c06783240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc5538ded6ebdf36c438b008e8624a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65a3991a4ef84ef05c4eedefad9105242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a715f807962da413d1357461557f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206e8bdedc81c2393b22c63b653c72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e61410f91f9781545b10746790bcaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4b301884923aa65887ac0217654d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79357452287017359763eea1e70fb198247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb351850eadd23984055dd4f8399d87a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0fcc84779bb9d2d9231a19e9b8f4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a440861d8b7f0eed6097988d88f854250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae034c9d7b9dec24ca3af605b25a71fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae9ba849ef1d35c0f1cbf3416563c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb86d19db4aa7d3a33bebd0534581b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ae0c8477ddc687a525c277d65a8e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c1383cfaf89265b6de84367290be5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8da19135af4f34f1aaf61abb12b0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd681d0b506e981ecf83a27a5f83f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cba804e12009412cfb3a041dacd599258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40865e73a4e624648d6625731afd917a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e2d0b9a7310793d19c7d77ac20fd2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc02b5e7d9636f235c8753dc77e4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2047659c69d944273512f55b6dd618262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a602fd7c4947985c710812b21b28bf9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61fa1d2ca595e00aea664df4286a04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a749ab79f133bc42c428bd2f782381265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925eed7a4998d7acdf2d66d0cba0284266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099ba02c5c1cf05ee26a7595e74bc4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb1c825bbd4e52fe742e5cce7afbda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a1f6051fc17286e109aeda78a453a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a8735c3b31afabb40193ab1e28030270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732ae6b4da58cf172e0c34d3969e939271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a331ee42c5d5a3dc03bbb7866c6572272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f91568dd3093aa3c214667c450900273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64f5141e3e874e73c8cce37c1454a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82e4eac5359d0dd2d21927c7110e12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f66dbf40d9dae9fc8ef8dc309d4db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f332f052f99db4208ec5eb0ae05471277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b570451ac601844c5f740a9fb6a19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7dfbabff6522256ca6dd6e6f486ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff77f1f8c15632bfcc235fc60111c47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e7c331e90171bace6ed34cbedafaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6d79d8a660898381e77e41b588030282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9f862ea469c57291fb6c51e0b855b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacd3c80bea17a3131053d10f4b8ebe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3d540ed10804a9a96579ed31af155285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7d29fb00d21814aa5c06b9e341fb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993f2ee2c31a234728476c5fd4d71e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c415b4a838c4e09fbe6d18f87aae475288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25dfabd943740822000626d4d71f2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c82aaf7efa7cfda7bc97c525ebb5f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e43d150bd5babb9ccf8d74b99a4cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c5f0da173445ce4c2f62a37beea33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403fbefd68e4c96778a468f6b4e836a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faa467f3aa43f2bc7098648edbb318294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60536e47868ce8c47d3a67a6a78df2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8e8fb6806e059e429165506ea73d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8be687347ff8acb1ddfb7c8d35909297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a52fe1678ed7a969660b736f199fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48474e9a2b447d3c5eaeda806f0d9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9c0286bb6543b2a9cd7241b91c343300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d785a278af6a1f5a3ba43643b49f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a75ae75da2a1069b0849ea12b38b11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a90bf0837f5f7c8508c990497ddb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6151f55d100b65b0b0cc0bfe25f09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678ab670445810f05ecaf7fbfebf580305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf965d7d0924f33b791105a2ca3a6898306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05d36e9354033157cde36bb37e791b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e81f56ac305f51fa3cc221aeacc3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743adab3e46aa8ec6b92090c627d0c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb133bbdcd17b01a1496a5134e2369310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faac07ce9d46084ec51d2a7fb3f4f79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47604a1bdf3b0df2ee369ef7fcf873312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc65c0c67c276f4dad52e162a6e3c7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94cfbcb234839f0e9e2e0fbf60d0f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802eb0c9ef929f2b146f60e6e563f86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd1eeb88366b630850db371909d1f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b86463892e298cbb47d94972564ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037378b67e1a4b538e3ff16813571aa7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977b0be2425465e0111e1a037489da6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b5596a47b3160a92d2273ba66998320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c785923d79d7a7fa0f7a46d9480eda7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6d85c2cd228e07051e46c11746885322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed30ea1a8e885b55d97126c190630b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee56c3f24a93e46ac869533f1fb8e91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390537628dd24f9a3f68b5240ceaa8cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c7f46b6bed551e3d4a88fce608130326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1d152dbb5a090ad2b056729b4e0dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794106266208dc2c47eec46ab8c9a37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6802a8235c8de5e4c0c0c190e2cbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5727bd050040313f7f736933c4db2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbf75533e6e203d4bbea97162d081f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a9e6ab943d9d98bd914303aeb14c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868deb5f75023057578e7e575185490333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44ea1e3bc19390a6eb46a2af3c3e4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d740fdc12e69ab7b41ce611fc0cc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c4339dd23588cf8f2a03ba00b23c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d859291eeae4948a192f5e1455a5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52346edeb181a81759aee941bdbb79f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03531bbd6abc5c01dfc0026e15922943339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e688a526c3d9bcd3d3b9f39ec21a850340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0658fe67993307c031d204136fc6500341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672f0016021f4d12c79af3301fddf93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ce5a3df912b04fe4b641790f2afa5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf31eba5a0a918c88fe06e205b8ee4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb8118c977f1ddd2e73eaa464412c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec013a3509bb89a2a0deceb50ab723f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83181cf0c080c66afc2cf29a34d20f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c15d38d6eae0a55474d22c37b65107348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe486bcc72b68f5d3ffc40d5afa588e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69680773a2c75503ad1921572e0244f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d2de573642313ddd8c54582e047f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0def60db07555b9feb59f6b9a64aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d106121b8bba7019e4daf6301c72b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6117bc4cdf9d5fd2d09e179869e837354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd119372db08d533655f13145a70cb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb443402879ba5a87cff84e9cbbe242356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f445aba7daf9df8b15d72ee33343e7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea9214a6b0c9de1a88caf89761bd88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cb0e62d6c5a24379dfa12fafe4b19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f0bb83ae7a5fffd168654146ec30c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed3db40cc776c411fbe038f2d58871361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75ebd6068eba42e9069bf3df3bf378362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fcc302b1a2367c3b34aa40f6e0d04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902cf418e7fc7804c4381acc8d32a4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad3fb6cbff8cf906e56cf528d66333365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272e3ddd93f947415d489cf75bfb807366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d520cb779b23c58785dd0c22cbc5b67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827187845d011d11ecf7ef4faa3d8c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870120430b02cc0b4efca7fb840296e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96644e07399fae8dd7a90dcb94839536370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dc94bff1c9ec6f7af08b98a3a7fd0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac1bee531a07513567b62bb6a51a1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b17eb52bafde268adfcb205bd38693373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb92f41a7285f57a1760e290910c085374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fd5343d12ee18964842ce42a8ca6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b72f867df9b522218a75a7d236d05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb46ec3f0f0f78343bfda7bf7e850b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722404cd1124a09729d26eaa36668f57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba1370ef6ac364a15bc303eb29b17b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06ce50fc069316b9eb360517489329380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26f202ad77caca83ee0065df8d159381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f6e8579d899403eee58b1e99854dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cfafad151b37b7a20d2154255c2f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc5bf04cc4c4f1172aa05c0cd16f3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3bacff5228b592de38fb9bf325e04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d226f073c327f294ecbde37737fbf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfac77232d19b2e6d469893b90c744387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14a28ae0ff9e2ddd48de7b0d1dbc8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64faf933b2938d588dab1b3a9197f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de8e5d69b0989cc7e632292c50a429390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2ceeec45dceffe2f9752aed67d8c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b08b06eb71997c9c71fa558b1924a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8bea8116c8ac2d5e86a6a88e9d7fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf24821af99f4712d1574e2bf82e7bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac1dc8c1ddb0198372b44ff4390159395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a57dcdc2bf2c05d172288f4aebcd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0516b60b6e909008da1d6890fec19c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d4bdb3630ec4c3f667865a99268c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e878d0442f04ccf197d38c853d1bf6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36488b2d5ba0f7f2d9846806f340745400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31fbc16445132888c2a46365663f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674c3656ee866677a12bf0558788faa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b95d3533f4eb7d51d21b6ce078cb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b717ba4a0b487296951630e93aeede8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc2fe5ef5dde621b9fdfe63bad732405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed007e512b8d3a9dcd7072f0102d78a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b8826a0762d9b204b8bd2320ea02a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a7d9808c22a4498bf487421e25c19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713003c6c92f0f7e5bff2a6d3fffe45c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b178ddbc3baeecea6835c549834c44e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3463699026e1eace79146edf2d2444411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f52a8c21a4c36bf1ad48f49092d60e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7172723ae88d6729695e68b67e2757d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7294221106767a7c7fe21540071a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340665d389c11d6dc335d0d3ab9ba48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7054a4e6bb78e3dd57e880083d27b0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cd93f1d4cb4d176a921a136a02fcc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f9d014edef09411ebbe994903a74e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf8d1475993ce2cb6687100a05ad1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d71525f9ce97f8038bfc65ab37ecbe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19519b70336954930492d09817d45e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166925f03409e6b401d6378eec0acc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314957569d9a5ea9e7c4c976b4fb228423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18ba6f6aff3d2e6944464fa2167362424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838522e644e15cd37ce1df6946bcb6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35bca83c6f7d6713f81b84dd9d9ae6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11f86d0b4586f92112e289b45e910a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2269df4937521261074d1f5cf1757428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001523445845065a1e84935a07664e7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5790fe65075cc06a2a9638dd70aa48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd16bacc256c84bab791a0bf723c6f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83e1126edf383301551166dd595d25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e87aa07bccdcd710e75c7b499ad8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccab2170738655356cdeb7f9448b609434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5d14a235ce58aabc9a750ba0b225d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19d013ca236609a6549a35bd532301436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304bb64d94b1d28f7baa795da258204437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a26f412a9aecc34fae98cdd3d45c5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1c06abf10a2c4a9eac7fb36c19aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b90f7280d9b048c6b5be450076895440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9096e0092b9535f302d795fbee21d1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e84fac8c145bf601b8015958fecb32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2a241705ff24f1dbc5d0e1c5c61e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d2bcd49bfa36d2493a17af18822d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb694505ccc8f651c3361b85d97cb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5de32858d204b4465e5d0f07b74ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb45af70b3822d983b3f1ca8dbb4ca3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685fa103ef2d0282523c6115ce7627d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067df5f6c0e84fb2da498e860affeb72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f955ff7f0502dfd47e0936aaa7780450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9c2a29f99010930c77440560cb184451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3092d100ea6d8bcf673d24795759b7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53432a1e12853d47e83e981d8f3c5f3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadca4baf75ff56e8be67f20efc6e590454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b514515c1eae24621fa11e6436eba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c186273bde7f7e5d3ca51f15cfea72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b786bb7bc690e31dc7524692ab7442457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce3f43e54f798d5199960e92ae201a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572f7fa32845b9dd175667f6443252a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf785e2952a87a922ca5f9ef9e235b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b28fc6bec809aadbb79d324eb5470e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bcb93fef1dd205fd179efbc6a48ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c3dfb0708bc8b0d967d97f0e74acd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3c3718094b517ab230776a25f6ac9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b3d0ef7536ff1d0bf876ee3582fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67d8e74b3cefd9c37ba7c443dc4ac4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a86704f834e6f1acef0e1c7c8ab8d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2c5fad985291f767ae53a499a65fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb0f208e45771db9a35fc573d4ef46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc2bc966cbf30b3838f0068c069b13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529be6918bb447b4c07c20828cd3dbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3babde7e75c556d66360b794a28bea4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db25c1240159ada2a27f5f335c9c15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858be7b8303b9a35a0aa4cb164f32e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61786c3b5c73de8fd72928820fed19ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f90309dc388e1756e00daa29b32397476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe581e1a7353d95fb57b8936f0db9fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c8122e50c2a69f5fb5dc801476ed5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0ee4106aca1867bc6e711e597063f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdfc089b4e15c4ae86484232349885480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50786b7c29b81dea4a72aa7230b4a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9866cec757f6155607c0c8a9ba237482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907dbb97e26bc63d960283869a376bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2687e9d5ed7f584194a8521e544b13d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5cf5c790a59f4703a59007d95efe4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26722574363e22840dcd922ad2d8acb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b79d0584a8ba26e38b66d9b04de5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a111d32349817b9ad65731f8f85b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d302337592cb3377139f2ac94a5048489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984458e94c76458c6e39e7529b66a2e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a591883ae5079a2f4c2903453174a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7b4de0023deec1641cfa0dd2d35f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88641ec07945d8fc76a36d991e5dcfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00415de1ba8b7f6ce0a9c98fe23c8a0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cca2ef54081c32f595f69b08ac55fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b22ff4fb7a9d21b20ee13ab1da57b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69d6009f2381fd26f1a3bd950a05be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8c605e220ec8b8a2dae8bfef1a97f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1fe9a33a210f78d455fbff79fad43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ded8af2d8d461a65580012b893808500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44444ca7a34b8df36ea545ba4c87ecac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90886f40aa31e6a277e06b7f613beded502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54576ff3f1e999bd2e3e1105e291f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529a22932d342ce501b17452e9e6308504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f118dca64f75636f4834464182187b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d248df95af5d47a73faddb746d8dd09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd67846d31a59db7baf7d5cb1f42f55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112770fc28e92a9c2c9d333dbf1c3b56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c876535d965c999867580ca71d5880b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d21140fe44eb985957402573af34e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eafbfbe8dbc8a4fb3a73c81bebf85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3bd7757d67853d0e41eb687e8f7cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7012ddba13373ba751708449f9b254c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e34912782cb75fe6540b1430c91ff8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74b2acc7bc06214bd47fbe0c2d0753515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55af5c24907665f00f960b5d2a5013516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c115977a24433591e35002d4f04048517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600412b8d4dcfa4373484aa11fa704e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe22cb13591475be80eb9fc0012e9b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a048c2837007d7550a8ffbb69fd7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5e60722427a0495ef34b3b3d8daf2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc334e6ad003d1c1135d1b407fc065522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be0374a6d7de672db9c8545728853a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc61c8ad323324bf5a360f3246facb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379c5b6c1ab1a6f580818a6e5a99ea8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9ac6301d272202019eced57df60f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052256c0119ca2bdcecf8a04a0b267e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dbeaf502143b7d23246853ea682ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d34ffc474a7371b8b1d847d2a82ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eef73a4af331f7df50f2db52894e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d77e9984fe319f1193ede4c3f4a39e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1073d8a20bf6b71c98af3ebb102a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6feca9ff675257f955769c523832fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876d5f84f71ab777f33fe1c7b0db311534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790393cf675d6b6dff6ad3047a926b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b4ece052712d438ddfadc969dd662536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a1f47ddea6e09de42761b06d11b97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef25cefb4398e1cb9b4ccab2e2884e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c318bd243a4e2427759eb24e12cf4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fcc34333ad7cc1a101635612ed834540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278fa8b1c4d32afeb326c53f2d94362541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09034f4e27a0f7574920fac689e8a34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582791218da03a2de3747598bc031286543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf372e4d64bb3c4963c9216f2029c6b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232df5593bbb597d2514b12d0351feaf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab298dcef86c2737e432e5251afa4ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7b221ed706928ce407c9234b74426547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722db9880e572c22a42b737e988cbd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22437ca30da68f6fa93914ca2aa5c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6f5d83490b0baceff609e783461e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07414b18efefcea7a986dc0e62ec625551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b5300d810f38810e812392a3896bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7b162bcd5483cbb64d1dc4435635c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa02002275249ef564784f80c8b291c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b6e3eff290e1ab96ab23b15ee20b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7621c0592886f277aa9da57cdf8e00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38008d4144a974f8bb559d1c41da7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5001bf31bcef3a4db8078b0dde201c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d079223ad29d4fc477c58dc29502c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066958506e4e60982f03381a18523848560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824648fe011f76355a24b4d64ece809561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afffcdb7eb14e50c55b06beaeb40800562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05a07e76e2799cc832a0edca62ad42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce5d4b96b3a4a7bf1e00190e58f609564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569610e01be7c796864e0aa318bce7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c1637ae2144f17eb8e828bbeb9ea6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4abd4895aa8be0c646f08d034aef2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c740170cd77d6a41eb57c26d8d3ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfed9afed47b668e9323977db28286569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbf529681f9c54eb00e4f1aeb14477570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81494870ff811d703a38f95214db1120571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b85674ec4fac7aec2fa4dbc28a12c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd64d5503260e90a2495ebac14e7e8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa451b19390bc36276e131ea8a057a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda21c91de3c83dd8c305c2d8242c90c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4749015b5ef9b9770dd6d98ef0fac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e43325b526ee2f2820d291d34d7d07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212bc5ce5c2f226f45ed208ce5e4b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7c2e50ff03d4c08bdd704a211e746579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a917a7316f1601484cc02a7c77526a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d3d5484130ff6eb0c9e3e1a35af13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220c6424e4bdc4d27bfe737729c4b6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0c73584f6fd5b73ee20fc1689b936583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feb97d3273ed09d06dff78597ce890584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8abdfdd772a7f367e0cab7882af148585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0be654ff2284e81b74da0784c1557586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77be9af97d62ee1ea5f7e3c3c511890587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44194c9fa96133fa000b10f0b8f0205588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184265f277a0337c6890c65856097616589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8ee028e48ea96277e314df863cbaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39b029381f2f7d0873168baff1cb28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55f9066b5eff568571739c2e551baa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a7147708133c03fa4acbf329dd15f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed45cce16650225f6112dd6d0b53aa9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f9d3ad719b34a3381e51ca2cc36a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33839779337b0f27e0341c8b8b9cb79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe29930f34c6043b0575c743c2edf3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0271d4a0e22e9374d07f276d0bba23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429a53f22e98abfea17c2965e2e885599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaab1a1df04bf5ab12f6608f04926d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a88bf3090f5bfca0fed8b1ad5ea10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be653ddeb9a7363db23cee1dc7141fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd0c7f61df59b5fe67d50c87090c35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a666087f9861b708e7270ed77b1e97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeed80aab64014f5710385bf27f8725605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5ee00156558843359ea41c585f4be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28b70a661eb7e9e410bc39b84bb05a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d285dd7a704f66df0b4b30c37a737c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0728983d161a3fc288fc6818939de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b6f66d0cd6edea1b947bb4de6aa53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa369acb30140ba9c90d4e52eb5e0718611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575e8003264f9550edae60c7f378234612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09c74473461e40472d5cdd3de2ab3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86147bae7bd371ff166cdfa1037d50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543843393b8d9d1428a972e0a38264b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232545868f2dea7ed8d60115628a078616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749ada3197ec51b5cbbd9b0eef12031617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52dd44459093cf2bae7c42d263f8dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f0116df6fdf804c112ec0ee5044f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195b17c1f16ae84c668ef5eb3068cf5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e8c35539dbde3ab5de23e73f7fcc6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15accc3aa9cab4427e5fae71368cd0d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2872a4d74d8e0542022e9ec2fad75d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c68c32bea1f96908c03b0a68b37d1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a904d4faaf069a7e2402474f890ae2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8a3922ecd49e6498fc0f97513438b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737f5846b18241920727fbfd9e92d8f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425d20aa8a1ab3b465b2bee32fa4a02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a1f88653f6b763ae5e1126abad605629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ebeddaa5c41b3dbe91447cfead566630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831774de6acdd9d72d4bcd1cc078d3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8bc3786bdb012c3f44c4c364b81e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6458a4b856fe87574c386b87a73922633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9632cfffc159b02929b63703c4eef50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487adba54ce235ca3a115075b7b17ab4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f17880d2e9f57c93b80b0dbb98c977636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d57c412685bc857c19e43368fbab2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66273aabe35dd08c326d40a8d9c9c6f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d92adb0ac921d80deff784711c01c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02254b4549e8df9c576ff186143c3fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb51283fac7dba1c9142a7d999a9cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9107a7df59192b8cc9e880f73f3011642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721baa928a5f3467b1f731a0fab2157643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa955ae2b5ac71ab340b382b67f4d6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd1866996f0a3de3d79723ca762ef0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8799c954e973938e78f78c572e048646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5488388af4ac32e203228d87baab824647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d55e563a5b5dd09a26ff48cd022014648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d624a3a3acddaa4e3cae8c1bf302edd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7cb13eb0f28bbef1f547f139a39bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0f883ef0a07730104273b1c1898d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dedbbd22e640e39982f3c6d78170ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce17dac9f44e70fdc00543617386361653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b3e1b080d487f1a75e0f7c8c8191a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ec1dd004ca1812dcc06aa94c2c446655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de98ab08a6f86b4d814fd1582830a3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa21548842d79d9ad23ecc50f55460657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f969d341b672848a3a038140146ace658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabac663caaa51533340de93ecfb2b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152a6852c5768066bef9ef6ec0fe81b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30040b20cc2b8998ec570e727c3968661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895b5c4ef0c0fa7530b0afe10ebeddf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324e27611114ece99e647ec41ba7185663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7f9d8fae0a5e465fcb95b99b76eb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68b02c4954da560d3222a5373f394f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914488e07b35f3f7e73f4cc46fc1da3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426e9f96d54f29ec3932d2abfe562e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da6b9e90f9ad0e1daf49c519dd94d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25687b1e3cd2bad7b8f1448714497410669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212e6d037f05cee8b4b2a41111051ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971b514551296f64a04f729c271c902671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf650366200bd4788536514cb812c07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceacf0f6dff53de6e5fbbdcb8d2aac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098591ad67f837c8b4c07903a7d8445674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73c82cfad22e8b964bfae5d05f123a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee7a105f5bd0b6157b27eda2aa2bda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6786ad69fd5c81029a60a93f5bd31d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a09276caa2ca97d9a57b5e183ebe6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e786eede879afac1a87d42111daea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e3ed31e0c8b83477d5abc31f283f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355190121e09c381cbb8cf70198ff9aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d9d20cc3f184a023e4fc185b78e8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6d2aaca2673fada73a018f2f5d537683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac0f787f231d44d563331a6609b34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf54714e39a0cb5221965797797b822685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440649b97764853b06b6ac13d1ad6125686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238e32e59e477b5109d18899006c97b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778043c976a44d62f43672ddc1ef2162688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2929d8a693e5f34e7ef813e932b2d25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2db74235adcbdda6d781a4248e6886690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c96585e9adb287cbadcda127c9c61d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9f45ddd9e86b3c2e5ee7339d61356692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b2f576c2897a3a1718b459a829ba7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189091436819b80645624d3e989fd79d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909a9118804d80cf1b260ae8439419d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ab75bec44a3c41b0a242b6bc2ef6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0ce38bc9d9a47770d22163e57e3d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee26f943cea667c06b7108122572581698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdc742ded202e52054d4219b0ffb4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2501765cadf122d084bfd74a2f9baeb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a39e587898a9edee2f61b1267ec1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c28ca60677cc0c1baf48c53160abad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a3dcc30eb53facfda19dab16121b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b21fd788bb5d5efa2eaff7f044ee2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452134f30da38cb87f2632d3c6613d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402a9d507a38c49909e29780d34ac76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d926d027ffed672321c244b3f4897707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf0ce3f9580143fc29ad049b84102a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543ce9f53120dd3e896d50080d01923709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16032399c0235c7e76649465fe31581710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77234af672b17cf919646f11fd5016f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a95d64e8b1ea21df0d4c6db762743712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f98efe631d8bb8d6c663c542b37332713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da217385ccbbfa483cf6914c2e03d34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b376c37d1cdd82adac0898a8b34d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26426a270aeb43651c645de3344ae03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f620e5e38466b6f0ca844787e8068717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e81713109b955396802d0dc9467c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da289b3cab1b2ecbffeccb62cbe73889719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce210959daa922d7b84483bff244a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5089cbeeb312923e4cabc4b34c0e73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cfd267ee62589d482e6e2702cad03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f3c28e906724738d88f9f63f15500723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9755d2ae31642d5372e09a833734070724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48f66629f5e30cad86612a226e6ef5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96434a893b9c6397ee95c85032a1af34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268770f0467ea2775c49f7190ef53fd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9cd3aaa38683deaec33127173e061728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2810e3c63d8a1db99511985468d9b8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35822899363c0dbf103c71d89bf9a88730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bcca0caa3e9ba69474357df905d8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e4cecc11aa74aac2162f68d02a9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f185e55446f7654227ca3021a1e1c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a3eaf48594c74b9c16d6c3c67aeda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32bd2bf1376aac097641683c2ae210735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e327b58fb24db5682e35fa0f6fb6ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec413f8fbe1112ca4695b7a3c068590737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4ebccdf015bb80f3318cdc79a84ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0028b0c12663f1edab744d5c070ee5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087f0068f6406d002911033be9e7a22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee2fd8c3cba0f4c2f210bed063d322741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679e6601c65ff276bc8f2c84369deca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc37a7785b4fb8244cbb59fc82cc639743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f3a6967636c0357e32b743d8b9f4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fd4638532cf6b05232cec7d1f9d5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36649fe6302384c60327a6660d2d48746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed417b65408890fd72be63b9a3a9521747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56c408bed73a57eeb7434e8659a925748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f37df616af121674ccb507494cc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa94f680aba67f729a6f287456d2f78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e84767c8b3c77eb745c68e23b424d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c135c078df7b471bd5b735dfede18b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d4e5f7d1e5faf47932cc3027b882e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce731e2d948531e6c381fc29800e999754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7320370c2bf68dba1e12c20bd80b74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13a663bfb7d4cdbf088267548dfbbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bab9cc3c1912270216ee9651f29827757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fd892b86391f18107f0629897932a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcccfe619942f434f16704a00ce92a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>