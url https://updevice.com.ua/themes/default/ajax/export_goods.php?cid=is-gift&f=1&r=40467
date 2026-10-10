--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd741becb9a9f5b59ca39924f895491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36252cf450fe3d6fd6f9a4526204032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc402a3b111626ccfb80bbd4e252713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aad12a06bdfb36eb9324fd17d5e1104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff58fdeb083430cf92d31cde130bf245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4036e99b9c7ab61bfb60ffcfae40b4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d4c29ec421d7ffe2090086f773f497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c6af07ac28714ee08858a713a94d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c422fe68540698f56a9479694854b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154e45ff21a58f8303efeeb5f5efdc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848ea579223789d183d5a0b8b7552ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca1072788ae1248d408e5281d6b3e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bf3c99d25ec99e3f765e43009437813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42349284cfef7d9e943475f0d8d8553c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92b0422b0976463c510c447101d33715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64b5a2c26f9ba62e32110a9f76444816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf31eab4b4b995b9294e3f601f850e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d1e74f8b4c8e1cc0d14be632874d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1d4760d0c9eca77a2600280d0ae4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fd35dc1bfe5f1f6cbfdb59a4e7ef820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54002503c3f7572f548893689f7d9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da767ca8dad6e1335b58f6764a2e7af222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eae5b9d016bcee809886636db58d7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d961b0dd1f872446edd16fe8c7f31a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b1d4e79f4b934b2fda4e2eae2780625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb6d9aa0db039fe561f62a378bbd9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cc02805362f7b9261c1c85782eedf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f51937e1bd92125aca2b519ffd4fd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f111b0062e31eb45aa0a45158ee6ed629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692610cdc4058ed44ce831ee3ba1760b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c9f90382215d45365b787b12f7ef931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15335237e23f65f4c82f05ebf5154032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30e8943f4391e38d39a793325cf06c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449e3e1da478edd8ce930576c6a756f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ad06d73c96a7345b4944b5d41caa235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c83740389b14a8bd025ba622a1ab2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cbb6c0008c09d70d13dd81f7585aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd725327449f0f7325f4ea85a055b1a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975502e0253cb6d6dcd7d95e315c5e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9f461f55d0595f6cbaa7e9a13092d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faa4831f20fd5508576b552e46bd1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063badc08f42bc1093a0a41ed29a74342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636d741305cbd199b7c682483d8b30e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362ef806a7cb5cb09d69de7d623a92a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aa0505dbdb3c19654dcd883057e8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd41090547e3fcf9afca9bb109d569246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c941c231b92e70265a8e6fbbf9042547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b7d7be70c44ac757a668a81d11f7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5da231c864ac660e5eb3108cbe10649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a637d9d7b9857e60beaf387687dfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435c841e111b983607e84918190dad551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84797e9a0196eb2f7a1d7b44455f6fb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc4ef91e22a50cfe2f103fb91323af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d13eb7e68c3a4599410477a6b2d72c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc693855c8d348b5909c78fb56050d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef21ff60baf154e81aa607df4b8369e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efbad916217eabbc67258f47904e9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd59693ee0a528e5754d3139cc2bd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a45ff52dcaab97c67093f00832c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23de05547e4e426a3b69cbf1018fcb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36017fbdd00f264cd415a6b734fa0a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe1be1ed1bd797f8a956df2cc54f9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39add20210febe2ee2a918bac54ba163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0273e8af806da8a0f8cb20c522e902c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe129e8462b847660b8079964d7e055365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963b20351d212f366ab1ae4114d2dbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcc9291a33bd72e7e62c2f006c699167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275477448daee4fbd7e9a92e4cb005268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4019d869dcef824177b52951bb41569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9676c7d845778b600fd6a9cb0a4296a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23c5fe471fac459a60917062c3b11a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870c5075edaf8e1c56b2c3fb894f62572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c8a3078e926932b73492eb3069d0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e0a0812b19ba497e9e4be139b7a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ac293bb243ce3846c1cc8dce244a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7759a1166a8e8fc46a6ab7e1c6647876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8de1602d42a374b23c1cd69466ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e52ee99d3b7e7260badfac381ec7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89d794431a273122601d3d95367c6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ee580e3cff497e2f0072bac1e053c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d1a6a41397dfda3c0ec11ae5bd45a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c48b387ff5b08ba1b539b9658b2fa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ad1ec4f5a7237e1d95f12138f534e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf8abd7d4e132a7f3188f05d6c920284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464686c401fcd4c1287db26fb4b06fe485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fc2deefccb9c456c8873e263abde086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ac3e32f3410a2f83b9f80671694f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befee55713d30b3159845b4a3e21bd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a05a53c7c6bbbcc29451e59a8179989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea731f7aa843ee4514cab98472beabc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a9a3f4a60975f4d417ebfb906d99891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7e252d643703952444148bc3caebf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c92ca6777b79f82152135578045e3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991a1eca6f2d01aa905d14a07f8b30f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760036309ba2df911a76eb05e3da82b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700e32f892d3d90d24b50f36241eef996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432a50ff5cb8070b3defbe5a16c072b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781643ed1a427d182c85757de112aa4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f89e101d10725c8e174f8f2926a4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82887dc94cc6df1fafd5a23d546020c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808edd65feaf3c230d3d07ae5d290b50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac18ff3d7e7ff3a0bdcad2e205f93e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8d99d8c722d92b06df56cb5f617de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107049470e071f0b13aecb58bee1703104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae48ce4105e1751b6c39f517c523b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb15f905456164ec5ac39cf6cea6ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6f03505083edd252c16eabfc73b3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c93abf101f3942e6b8c56a300b49a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8957df995d38974cf76bb8c5fbc8c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e31c4e3e9f38e393baebd0159009c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a5c5a6fe05ab5fe714461961d2a22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fad89ef2937dfb813249d83a5b1f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25a6002b070577e6d49fc4e3327c57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77476060cbb96e245e9f36ff5ae27f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3c5d103e4808277a87f77846f0109115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f6258b696e8cb6a551afcde11fcbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ac965ea45e67b1c8ece042a57557f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330040f90ad0b8f4373d306da6f0f0cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6915a83f5e6aff7c05c597b11d4ff14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c63d0bc5fa008fcc94ce428bdf2b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77acdf6e3f0d26f4a7e5676daf1111121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d56e3625ab34f77cb2e58b6cc6ca0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c4428cf94b73fbf0723b1f75ff2a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b85e1e394c185a530c0efc4275c15e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208739b632434d5ebe7311a2f4f9df46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26db68c136560096e8036fdf77481c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845698b5427bd220c8862ee3fc4a016127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d74fe5e181169e2c1930a230c2e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaf952a044ea4f7724669497006f3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0eef4b4c1a1e0fba1e233e64a86e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ca8f40a49219501b81822e87c7aca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28dab99ce945907f8a063ac2981628132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73c95a63291f9e183685d73d46c534133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7878489003ab74daffa16b1041316c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602373151db9bb96244c6fd169e26ba8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7620e98ff2e7d903baa84d3b1defb99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06ba612fef167ec27bd19b1e229f38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2e2df3b9d62f3ca5f4f34ea6572de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df636fd3eeb364f839e2c2ae8e80c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0997089ec414c33647e54cb017f98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502653957cbca612e9b7b3baf9b558d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59928ad8ca915c4d25cc0ea779ded379142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdbe2406e48798ac34ca86645583f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b64b620c2ecb342a880f35e6f4046f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bfaf32cc423ef550ebb33a06bdc4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0b4d2da210a30b1d6cf2b3a43d940146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcea3c73e9cb0d6b7788620e78a7a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a675f8e04fc6318312ee7dc15166e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54417ca4a9d0760acca9d0709e1561149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffd0139bc890ec4bb377a4c9e7ad81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272e4cb1a7b2135075373915a092664151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f071071a9cd3a3372f83a4f3b39c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca079611a84d34ad84e10116e640f706153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfc1144c9302d95e129ee384ebc260154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a548980b7eccfd75c2e9be5302561b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31cc127dfc7a040ed7f8e2fdb60326156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df343fb29c216124529d4c40ec2d66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae80f889b1a53c5a5c040d354896d35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ced323711f6eaf2269fd6c1568aa2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e92d16782b237739bb07e368097f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c598d87910c3f78b13eee0b9a554327161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581417908ad9b58f48c7e18b7f6c5a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89158f804de33cc5fe467e085bc883e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0295a0a374030c56d367e4cb499005164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8c3ef45bcfbfcec19b8fd770cfeb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c9c53dc434cae92f933de87c865ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f069c2c49cc9b29a3fa1a91a647ce2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9f489a56ff035f6e2d8af7b2251f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec7222b367218eba0df44cdcd34464169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51441387320173ae17b852be85240ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f380aff9dba7207c2c0f8cd88366b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c318091093def2ab63946ba7e1c1a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668761c0a399ede7cee6fbd19a95cf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f7a7e01febade6fb9470f6fee593174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a408aad4b226d4acaa5848cc98661e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d494c5c7f81765560021dd1a39566176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71c16b1cfdb81d62ea6475e0dedf25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08084ae03365897f01343fe2ab949ad9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25e6dce3da88aa81ac2df87cb2c087179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93a7045dc355c8185d7db4206bc2d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcd901e6dd667aeab26befeec806b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa825ebd5ee32e79e6a0b5b2b31f0a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996780214e33c986cd884da25705ac9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe07eb904cc086000d0dc0167ca49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bfcb38efdbf550ec200429d6a1f6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a97f304b113d2574eaf14909c4b4b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eb65e0958a1080fddb5dc9b75e4ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e14c0d6ade7d053b82199a9395356188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3eeb586372ff14db56142d1f551d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8a0423e80400ac7750a0dd7b62b16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c05af16d3262fb9747548cdb9334f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4c350d39a9050b8c39b17d166dda5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22191dd51d656789a57a0fd4ab40d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822769f762b066fa8ea44254c0c0d421194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e402a3679f9d7ccae0f96eafcec85e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccd132e57d0061c39deef65262efab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7c6da93d5103666ead23d64e43e28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7a4d38ed72427a43d47bdc800a453198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72608c2f8f5b9661a0b1716103e2a086199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb786800e8f14e4b4d4730312e5799200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2fe2d67c21badecc9f7a24c26bb69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c44b3b540ea49047cf876002b9226202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a2fb490e3e4e0eab059210e755942203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1589a878665454457262b254a303ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec240aa7f69bb0818750e561cc617da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4463ad2751b54c53f14b0ab9efef44d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058821f581139806c5665bee3b8ce12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76af9ebdbcbdedaa0ca0ab56eba33c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d450e6ac1550f66fbdc243eaa173f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b568d54698590814370c6aa35eef59f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa6b2ab2e7c261c1a1b7ee4f5b6665211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a3291d846d7cf55d3084e9ebe40ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac83aa0eeac456f90994e27e17c5e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994107ba1351e3291bf98d1c101d4250214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3964ed19c8cf841a44044c548f3acde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80168da5abe42476dd54df019a3d01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac3173547976eeca34b3850c00960d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc5d3ec36ebc831908b3f0e90d4f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5ef45c2249e08f7cf74aebadad275219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa9ede946d1a756d800b93d4d2622a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384043299bcdfd7f66538142f2edb07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77782189557955708e4bc117237c2dc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddc3aa3826011111343f828788131f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e48a0a16b38b58a57eed8fb9426b0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d2ce40cd6ea29bb2c80caaa4f8f2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f3404fda5c264dc1afd072dd223e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8ec6eee5befeafb55c1d3bc684a7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b500dc0a168b92484c15f6468f94f67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307c40132d254e74fd826b05c3a7ba7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6f9c81e95d083425774125f8dbdf0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e892b29c3860ff19c5b7b200268d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e60a1e46b63f4d6797ddb4d5512a5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae4c7c1628a2d04f8adc4f441b2a14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744276f3633c4f396e454bd8581e4ba4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f60bacfd540b53c9ed0cd3c172d4d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce082734523348e3fb100141c9e266236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608fd7b2e97740779a5ed1338722ad9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2950c7439f73800ea9efd4c9d3fab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c3fe3748d36c69801ceeb4ff7c31d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c307fceab74dd34e03c42a0d0d8d8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbb7f99924291bdf78733952a36a73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3acccfedf5d070d542784a6a8d1dd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc51a184d6ec9b4d117236421174633243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ae9b2767db569a15fff328b4e25b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade30dd1fa92850cbda978c24a67bba8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbef8ddb422e67a850682c5d417d26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738ac346596ca11631268c03408db8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a438ff47213548ffbe0675dc63e07a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60c9123289b87218321f61ebdc8011249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609fe66b63d44b4df437cbcc7ed3caa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12679d55d8e0002526f3754ae126a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aae39703c06063a9dadce9bd2fe7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0d59da2f16338bfb6ccaa15eeb7cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e2968fad96498f48c8292b81d3d97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf483956ebb10674ee28ee91c79d2f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48bdd19220a64d3f471c34db77d4ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55789645959f21a4f4e919a981320025257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de6b08e8dc338d016d11fb28fad731258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d3e698aba995b29761ccedfcddea4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2509447255696afbab75343b0a18c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e74d08151c484adc4d3236996586a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c12431007c0aef32848ed1f74d5d12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34ea37d9482ae6fab330fc09f64b8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44076d79ded7f49a0ff551d3a149a7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1ce0a3699da09a2bdede8f2c8df03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc8a498281c8d4592bae2b840c86ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2fe3cd89978d1c524f27cda881851267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d63bd4c91b6a476a181f44a697c744268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf723456c8c2072cd89cbca142841e20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebca80073d350dd65c60bd1166d15be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a26886621e7af6809aa3d81d36b54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd24356ee3083c99fe819dfc73c4e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676dfc3d3b63e530cd9593b2f0ef73d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c2cf2f38e68a67fb03fbadf1becad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c965b59dabfe3e369869da9bac77ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1efcb50ec03d98db9dbb3df981706276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbceaec0631987cb68b55dbfb514f2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9b02a989b3d00717f240d81b49b9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28b2c15448a8bf0db8385ab7ab874c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ae6b4c4099fa384615b16ca89ef31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62edebc85943ceeadc36013097f490281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092665dfb36a950f58781cc34e78ad1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3ea9757cf9c9c6a5f5eeb319ce1c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0498cc6896f48ef5d8bdc42a78100b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed396af778d66aab97901168ec647f21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a184cd42bc146375116597bcdefab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c8d5b7340aa1c26ac28720502259c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3102605d45d1dca2c67a34af8e1187d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef80dfada49625d2c38314a710b0f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e1136f1e345b0f030fead42bdb96e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d096d418482e2b7f3cad7a63ba3c2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f2ab23cfc0fb60e173310ec5107e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8941dfb4d4671674425c5b8d13210f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c25fac34af66c44bc99948ef27e62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50104a6adcdb9938e5e0d18810fd7d90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a402dd0aba8cc3b72a0fade137529296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7edff15737ed12cb74f41b16d66bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff56752d6de6b7d106768c8b26a13a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159334d32d0f51fec4e6d7dddf05a36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13667e39c5020a5581eddbbfd485bb44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ef581a09af2e9686e12ec8232e249301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d0143d6d3dcb37b5b24816417e35a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7b11d35c43f3172fc273f65a6d5df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636284d78da29c02650c3c6c7c6a05a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cecdf535fa083b4d519a0471889ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38b0aab41d8dcace59fd82a104d601306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22449d7b2b288b53ced1e13276cf0744307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbd628605b8ee75ebf3faac8876cda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01d808af1dc8364f16d46a69c7a519309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ef110c9ec0b746c103cac56518c59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d13b34d77d7810a2f8e103d8d6b31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc66e69e945a33bf22f9f00c6e4fdd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9306b39a8245fac12b6f6d83d5164313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066bdd0311586e8fa04b307d966c97a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda0ccd1ac956bca6bbf2814fdbba61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de29fab9b64faffb4191c6c043485d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8692d6be2851b0d3435c5f9d27205ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb9d8412be08ef51a380baaa9bc705318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc2edcab27b6a12f16c97afe0deac1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cf9eb8723e4f3042c78acf3fa53e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7a35bba7f7d9876dd079f20901e58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f10e1f940982c81e635e6d4dba358d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2906f231f20bf5c8686d1e96fd9559323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f3e4d3cdef9c6e0f2b37ef5648b2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69477241bf578ef7101d3f3526763ae8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e05edd4f345276fa67b08791d5c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c7eac74f077b453a84c7e0dd0c63f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59765fa1772f83303cedd1cf3845ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed164af8d96f8cb022f58ebee287135c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba04d6541ad47142b5991c0b1dff34e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe837e033ea3450c662228aa0fea0882331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10b590b1c662a9e914f1a42928a465332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208516be2614abffe93c93a5d58a9c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3d403afd08b992044cd09ec050952334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3041e18feb32450b5ac23faa2ff891335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016c491c13385e820854b8ec38c0249336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d562cb74e5d03ade081685a457b61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a2d784eb001603f170eaacf447cc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e34f95ec8a144c4f6a9a403f9f78fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce87dc80f04bada23efe386acaacff7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e5c1fe16121c26e84b6e7dbe29eab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338ad67330beed19328f52d3495dd2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2b7da1d65d9804fe01fe48011b015343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689921dfe108f819baf42fab4af1d82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b5734e8e20306f272b36a596882ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d314e6b9cd3f90cb04278a04a56be0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9fc13c909b13243174e4f5d350b36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611879f9380f84c41e13f4e3e4d830a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86323eed1144fdf781ac4f7d586aac44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a488490a3035aef9dcc87e9da1da3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0b75ec06329519d7988a29b705549351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21585e87e49a62a396da6f0cc5bf6fb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbbbc63f99bf237d3faac0a9846413353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba264ad4b4c72d3488e185b9c6406cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517de561afae33f9c5e37ab8ae3bf642355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1110d70ea8aeb503f2116bde32b88d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41312f761c42fd22a8bd422b34385a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada811e445f7b4b553a4437fb2ca4b8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2b420de31b7c9baf8a490360ef90e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca68f5736900fbdd9a49380c9adcea6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07491afd5e09989fb7de01a9859ffbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93872a1f3ea9986e7c47a9a6331da9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65a187d766cda9b72ac5dc01861e90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb413c7abc1e6a8d834e5fe2d5466364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbafbad960ebe681e02d7364cdc3f8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32804633ee9fc027444d25a58c9b0d1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b97c455a2c6753391e2cbe56224f6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cf05dd2de714618aafeab6234d0c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6d2d19d8cdf82a112c8fe03ebc0ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5565febb032555dd3734ff9ea9a917370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4c4a9e816bce43923a63486c7a3be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84467135b39eac7d9a26ca6d823d0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ddc55a51ba8b9349a9da9faf08398373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e351d766b0243090a9c0c3ce772941374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c621a6180129cc5072cf986a7a7f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b3961933aa2a83be16a8c250e3e0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c6055b98651810367b4456a6275fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c92eb0628d9bf86dc49836966e05b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536109a7894ae63ea0e26efb503beca8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732b58e4b0191afb4abef3a084a9ae1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602221e524f8a9596bf3efb214eeb377381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab1b2ebc22e398652309e5cd33f759382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3283f9749317a13329349f92839e70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070ad80fcb113c78862b6f238905c6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2118ec335d35ae1849002c8d7bb8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cfabc2683905b0a23d4de846db794386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf91bee7a6197b9c55c7424287c734e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d6c047f87462280c396aec1b3bfa5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2eb1945f7c358f7a25d540a2a49bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a55a08a211d5a3603b95745bdd32b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b79ee8da5693539ba5e0233a18851e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469e20526f3cbc14ba4ccfaa74e178e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257346b10bc8d56481c32e8d1111726393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb558884f28c39d9821819b21939e52f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641677d87e42eefc4e702fe3eecffb36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352b93dbe5e043a1a99a6e3f35b757a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bc9ac1ad9db2134d00470846b940d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1cfe89afdc25b91177c4b652f042b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74152e9f98411d93baaa41b39df1740d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e7b7e8aba71b05f245d2d70033d07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dab184269aab2ede9591c90a1b34a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f8d83ded86a5d3170b24c1cbb9d0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a912c4991cd040cebe609a0ce8cfe8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a4f5fdffa8318c12918d0059facf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1461139c700fd801630cb2cb5785968405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903bca148873a9fa6bcc459a61f8c4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef215402b34f902d6b7c0a701dee4e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39225d3d600eee2debfdd28e65758846408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb61781dce5d12e134d828130a55286409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40274025e4c440771674901080fc174d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0449507d1ed9226d33984fd31a847b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c69bad654fa5a32d3096e95234e6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f363a4541196ca9bb8fcd85e1e15a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad3a5bd49129f9b4422c8077d9e847414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c9652c0f9491048d382a7ec17daa2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eaf530ca20e64e08462012c4ee73c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5043187225501d1ded022bd8aa2e243417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4312e127c6b234fc1ee86aa58e0cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f9fa936197920b6e727b3d096437b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d220e767c7af687b1c12bf1f9f70c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f89d9147d0e6f97c9a5dc3784e438421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70022fc790ca8981fbcdf092bc1a636422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3e8f84b9491e4eb531cd73117a580423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d87477e136468c812e99bc6398eba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c94c2a0d13a49df933ad7fd2919a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821c5bed85f7ecb785376c9630c0122426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2074e7f7798934905c99f8ef5eb391427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b300e812bcc2d22152bfd257fbb9cc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a98fc67ef68e2d993ba309893a285429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cdcdedac3614df1afec00535fe497430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258a0427a1f8008bf15afa58e5bb9a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff81427bc735996943ada5311253d2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5b878209f701647a7656a61798b94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e403dc2a2d76818353b09a10dc9b21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec9825252c3f139cc12c9cc37fdf18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539094424f33b9dc159ad522e0e38b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f89ebb574bfd21d8105a45b2443a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6a677cf95a29219fbe1ab6279f77b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441e8a0c8c34b20d0b4627b1f38fb86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b820d33cb87ddecab9c8716235e301440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd63135e61298b6d5a76caedafb7b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f348c2e7f3f6fac0c0188141789609442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311db9469704f98fc8d4049e94e497b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5224fa7c03a79aae990c0b9669881444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086fe7c72bd4ca55bf84f57bf196839445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384fb56d73c83afb175ff0035a70893446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ceef4e287475d53f5884b45d2b90e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe5051542d9d5c9a24fd5b6cc14f7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c5f11a06dfd8e7e2835dc4f4878da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bc7b7beee2783ff396baad38986db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cba20d938bfbd4a3a378c648e4c0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79f7f355521fbff088d26b1b0047ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c304dc26086db3a0613add64e57c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee1722ea42f500bdc6f6f2f4c70821454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b43166364d8deaf60fe8a1631924f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abc5b4019d8f2093d7176b0b4c6ecf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc068828d2f0de3f8fbcadb7a4fcb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9ca1d3edf85372fe004e35035f3ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ca28f5d0e0433a9a81c1a8d3e9730459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0675fd4f08c511612b3f91d46fd5a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca48840bbe1b64b5c5eff81b338792c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a85c784ab359c75b50a4613f58b99a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fabb8c27005c911370444ebf6b2b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55362d770cf834ad193efd9debcef4ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8100f815b40394e2717daa77f40b77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1146d234aba63e32d418b772d3c4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930a933b45d6e049790e0c2e0cac47b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb43e3702b956dc3cc4bc633680aa62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262c1be8f7c9aaa90ee6738fa32f2cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5b6daefd786fe304da2f0cc96e106470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8057c5b2b7f58a8745cdbc3c35648471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d6a374e4d01bb9e3f2a3f31d1a255472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fa4d7d57ce83bb6b70c19782737f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d6a7f791023c60991628164fe450d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570130f6c64cd98480dea4b4d187e7fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18507315471056a1ec451755e948dd16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc30c04dfafa85113465fe27186b1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94dbaa296af2ce8a80c41698b3173c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd101dcdc5db4d1db6551b151da27a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce2979f2125032115a167c596d78cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea375e4e1e79f952a11fb1fd2de59fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c91f901fd351cdf4e52d408a7786d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6691d441bd7b77275203f4455d9714483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b65e3dc2da8c65dad37f253f10575e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195909c61035157d1902ac03f58525a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f31a5b612d202f87e3dc242a887aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc3a84200f2adc3f660c8a84cdc8f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fa6d1dca448c355bff652d447cf81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02b730aadc8ef0da30b75f12a83aef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d124304ddf2070acc08ed03f9bac7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb712c72fb6232c16317a2e72db515491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94c8b365a7a4b5b001ff95516c7b55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e57fd0ff52f5c195b598758d310ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090f6828792eaa2849fa7727d9a6393494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1662ddbfec8193b386d34a7b34dd2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810069ffdf414c99c3f2ba6f9114d8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf25d888ec19213fbcff0db9737062497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6b96fb349b0ad61dbdc022b881767498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd849984ded28c4d23c5f936e49533499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25052bf3e7624dbf95398632530fb13d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cb849ce58d998a489492ff21237b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94066af1f74495afcfaf00a4ebe8b6a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383bddca96125a22d96bf028f0dbb11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cc77cd284c9912fe0a22469dc3983504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e67dc58f01eabe9d57f808c8cb058505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70b52629eea67559ee18441b0fd50c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fbf81e2dc157e2b376fc406aad0d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33496a742241a34a6e2306bc8e9e5c1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0ef9fab17abb1ca5b9013e5c3f778509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d80f4c31a75dbf52e329a88fd30eb2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4b0dd4bbb000f66cb1657e202bd96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd02aad6c5a2404db031b060daf48b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9ae25237682be5f7c2f66db2eddb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22880dc21a04791a1cbe5b1e571dcd37514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e111f55fbad9f683cd68a297012b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13c51991ee8eabbdf4b6d0aee0cbaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e65040b7c367d394dea7eee18957f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c157cc7030a297bc7e95b9a8899aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f7eb263ecd172032b258c89a7f521519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407b6eda815e9f3cd10deba881f13a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2a2b8d2ec74d453486f6027b85552521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3930295fd78de8423394046c02a7099522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1e3256e9c08fbb08a8880fbb25489523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aede6ecb907dffc0196b9c6fa2385524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd17323941870a5ac65832de471e00e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29fef07269048faaa42ecbf7a096f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e469188be6afcd01e6f08fbeba1b4fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cedf43d8cf24c4248ac4f699a9cbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564882b101d94e2e5878ce355eee5999529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac14ed83aaaa826e54af7bf062bc28f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d780456c96774e4068c54af77fbbc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01209b31b1ac23f9ea9b58bfd5034eff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe0139b5710cabdd9f610eb1a6cc9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26680d7d0ed930b979e47775b9b24bf6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ba369e583f71e7e42660b16851670535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf9ec3cbd214f470469ffd75244d7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09d94f1e6d0c06b6a2b9db6c4760e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd26d2a1af7bfbca0861f25babdb24b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55033b2ee67ca9f63f3ed57e0288b5c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78094d014043545e73b12db7ff1349540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10491fba82e6b2a8c86921c3f3c4449541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbce404d1f7296a16adbacfdc1f8edf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60af2c4eb856cf86de8057db72ccde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de88d01176bbb2fa9eddf3c04adffe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dd1f0dc7e907a9355aa4663bc00b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2b945dc0fb21b6355c1c930dd56ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aede7d10d4dff31500ee54a86483050547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceb9f5ce3831efd5c26d9c6e283366548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b839ef87effd271e51a3f42b40a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175a28dc801b5e4c3be5a2f3abeee10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eb7af7743f998f1e19ea7b5774428551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63934cf65967190cf0be89b6f941736e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f69cf949a72a0dffcfefa554d0f053553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71baf6b75494c6eee8a74e9bbc2792554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf9f59e513c771a994327ba37376d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f55bcaabac43c3f18aeb4260b1fe9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae7e87bc3bda966119eb9d10a26238557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bc21154a91cf3b56e19e90a2279bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afe5744001c8982ebc0dcc0eb0cbc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cea1ed8305d8e351abb5a26e71b21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d035dcb567dc9f0a7b60e244c6021af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c13889a982be60a98f7bd4aa3f891562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaf94de2cd24f6417761581e0a703a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4ad69664614ebaf899630b888b552564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4fa466dfb9e79d0cd030e1a48ec5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f53d185d657bf0c65cc9eca894c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3c6d49d7826665969279491789e96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f2659e7b4f59921983840998c71b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253745f587f89d3b721e23faf9edeae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34763517dfdbf7b9bc04a9b371fbf206570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fc339535ccacfffb88dd99cd27056571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2ec3d307131a6be53a4882a131702572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179e05bda891855e3133e4d7171f04b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237a8df03d835d42d424270ead68767574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6caaba00a5a19ddabc38072c6cae14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962518244d216af90782bfa50c846a30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9403dd2962e4cf2e825430a8bd6b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bacf9817ed41a530f6f431aae03a6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0730a9296f8ce068afcdac1f439b99d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c129eeeeff50e3536db75286b07cdfd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7246b247c86b58af56844fc9872454f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a1e07221dd90d7a2b63eadbbe6cb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708590cc282f93225a528fa9093e98b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c184b8ce594c80e8d3d37872b3bb8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3109e605de484a754d13f6c3879c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155900e30ceeb61e1d47a4e6adff03e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb373c79577d0c606a0ad76f818f09c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba123d319383fec368a8a05dafd2f03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0716ef8521c85774259455026e992589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceed009b8321549767bcc9246ee972b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6950602c8cabe076b6a2814d88cfdd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035dede02c861ca4fc4531568e90c2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d7bbc4e7506888b0b220729b7ff7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bf13349ef202d4c2c661484b92166594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111918721598b2fe863b34b796de8d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46d93dda8db6899e8709254ae367ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea304c433fd8fb5a8911dfa0837ada84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968fb1c6edbdfe690faae6da91abc75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d9295565b717a5df3df6a4d95893c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880501fc0a43755197bdfc2f9e10fe18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a75a3de133d9e80dac95b64a80429601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e33f7a87e7ca41933191bab46f9f89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3e94c0000dbd63a0ec3bbf5ab2975603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb8fc27a515030da88c559c32ffb27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ad44bd5997975c0b16720958a45f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f0d4a3bddcbb8256268b434953494606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539704bd24bbd10aaa8d9f3ddd5e137b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b795f175c909ba8644be8fdb91bc22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015e565e82413fc7923cca17deea296609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a627660eaf0eeeb3c55930451b8f24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588d0ffa0b847f1bc658e256e92709e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dd38d5924187e8eeba3621f566c26612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad7c7c0137d7dfb31d9ceeeb0ea4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970247169f9067d040a027611b03ed40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24db96b91f6520c2f6298ec0f32e463615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bc1344053a912369b71853f9bafaf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32fc31f3b4de8c3ab7414b475182e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065a2fe67745a3aaa3a60910e17ce55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3dc0a015fc9cdb5338d694a44a1f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1708bb390c2740e50445d5ca27883620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999591f0b0c002c9a19e6e6d57a2cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df212ca9895eee236112f7b2836bdd33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea7facb9823a2b8c42d50b12ef2ece623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93ece8d306395ffa33a34893fefec4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5303c7abfaa4407bc57246723fd36ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd3e8d60fb878e787115017eab94e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d5d38fd0428e6b0bb563bc32b00bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829b64b8656b95f665d58e5217f5db8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca763304fc2c0569dfc728c7404abcdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d065154751d1b4dde276300de3b4c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64ad2c88968336d7ad0ce4fca690e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749182768e91e2ff54a7d0d00b7aaa2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4256c5626f2f2ea0a5c3259ce4d5f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ffd683772cbe3fa2467f49343ea0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad369ffdad59882cfb3c876b4e3a65b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaa6025b25ca0253778e7a6aec7c07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af603ee0df6c1368d7d9f2c94ff0fc76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05960971bf48e498982a7586539ca55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18857d69bfa4484d79bb1e5297fc5d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095ef79a2e4fdf54f471e5f035cc94c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a3e11da5bb4e92348fa6b4e4a185d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f536a7042bc5bc316e438b2e4e5789c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f47dc360fc81eabfde7ab4b6d67ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e885e25d1eba8ad9687d7bb53602c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defe534b010d17511ffb8ce54b2c010645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e85f6db3ad626aecfb17078ad8be6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becfb418361caa50e3c00c20f10137b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb194522054dcd3d3273b4298d9280c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6b10ae6512ffbf42e7abe7ee3efac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598a591302ab4ed60a07d5fbd0cfa7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90748c9d76a9b41e3dee69b8ec0a1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524bc0a3778bfe02e72b35a77b0f0c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df289553fea03a69373394233a3ac94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95fd08a9f200ea8f30e11e0448da70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87631b74168ea673d4134189b0b211655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93cc790d118ce63549565755fdf56f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b2d6fb9953ddbf7c9db2d99a5fa95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e9c2890af62c111b1f1132af1ed0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d3b7662d7d3902877fa94583e3e25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59463429c9dcead94932938082b144660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902b659428e0349a450c1fee9ae0755661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2417f8046f1b050c5cb09e30da34c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42e0bcc5c3a8eb68e8c5702c2c83fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035536582756c072649fe3f9a8798c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81092623c53ecd165bdb5882562b6e33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7382113cb49d7f1849e6a82052f5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e38da8752eed71c632b6be48812df5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf007ee997179008440d95d87328471668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74024dbba79caba201c23e8b66485897669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ac5c174662b4e273a92180ff6ce92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0dba63008ae00f8b4aa187633d249671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac491dc614eba8684d25146328708d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e597b6704ddf10a4b9e746e73c0ba2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e2ccee319852db0b7981beedc69bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc809ecae64d37b8da7a94677e3cd920675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01814d6bfe429159e157f4b543596203676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2cc1a91fa2f19e6e98ffae714304b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a889025037481f62c7a9b36c12287c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe014bb740ee54a56fc7b203332c5136679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20826262049d7d06ea82fe579444f738680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028552b2f764582eb3dd64ec4e4df6f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de47f4e0b27519b3f872a1f910cb91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5559afbf13ec4ac31d9e97a12140d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaba4eb39b9b2b56c3bb21d75e3616684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309f248d9b35de56a8ba54d5b6bfeee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d82f7b80023ed0bde2e21042bb96b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166782d5a9df7f2dfb3b4174666424a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063698ec6b7bb326b203ec4a97b5a98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55293782cdde6686d035c51fae177d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db07c337b5fd16fc1cd2eda0d259fb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e3911ae1274f6c67395502dfd9592691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac107436e864c1e9d7a7f09ff5dc58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f4ba37af42af74a2ba0080ea7cf6f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c0dccb313f1979246f9262d85c433694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1be1589b9e7b25e6609b9a6cae9af4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173713e4fbe6d0e27863711bffdec91b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b43d3a986315ee54315ff594ddd532697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9632f9da6c8a8606e2d72d1317c3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9698de9904bb01f75f6ee42430cd7e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132128495bc87fffae86332688a8f75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be92347f25e1a427f842f24d64c7e4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e78f5516a78dd84939c0363764b441702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b87d0dea5a18a8730d2990a9d574d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa578057546a54529ae93d17add234a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585136cc9639cb9c6f377d7f1b4cdca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e3e1731b16f3eeac53e235af32310706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ecd73e7f2364f57959198cb160283707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51af41fe6fb362bb263bc770a08d97f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ac8fe40dac5a29ed1e947f02a047709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd16aeeaf1f37b55bd73bae19ecdf80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc342746a47b8370e7d2bb80cc6f62b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cac64105a4e6f461aaf2d3acdceb6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc53cf049c2edb9b060f1403c7026a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4618b11bd66eeea45f686121b388da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c6aa1cbbb29f3532009a1dccab224715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daa913c2960d9cc3774ff75b864d9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b235c883a577c2b6faf9150897f126b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3bd8ccb11b4acc773f78a0e9d929c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a538e8a75211e84ce45af05feae8a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28b876e39b3bf71f6b6953cedb54f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97678798a067b642b2c7b42fb4bb671721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8026bee264691ab021d8f490b824e7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91eaee672f17010c59912d2b9f75e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598649dd3bfffd69720d912039c44ae8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f768b2969b91f90e69d0353cf93d9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb0f0cc36ca64a3cf1e0ae3e4b8f3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77f8b954beda88b895f59853d085b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2685875f87b7233711c165a8e81ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5abe16cd70e8e879f16ce23328feb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff58ce6bc5020db54babad93305dec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e3acb85ed5f74b8be0c97d3b3106731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913513f01f70fb12a14e838b0bd7fa0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6132f691d1ad7492266cf668981bdd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a36dd70341992181af561a9c7ad8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433d415eec2ab6c42608f90e3e9ab77735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90cdac3eba1fc974fef995f4af38f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af14fd0148c5f48c9a8d179a5ce131d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a215e8488e78560180447a12cc501738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ce45863ff73de05946ee44d206c0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5672e9913790d7929aad90761dcac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869c0c584a7d9fdbc7646acdd11c423741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52b62fc6169bcb1a36b9a57ecc6a62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a118bf71d58738c32952a2106a686743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607adf3733809c74a9fbfde0cd5dea9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016856f8056c5de219375a22269d9033745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c32157f476c56c9d9153381cca3840746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326ae5e556f918a5adb116875db0e70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb75a0a843fb9cdab6783cfabcbd046748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d25e8001a9650ca05bb67354505def749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fd82b6a748c93232cad2c098648a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd494225d4bd059f98f0958001e1f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c19646df0ccb5fa6913ea5c2a0d1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38c514537f74611e11f7747ad64103753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2df40315c98a27dae6aa04f3b616b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487774e3faade808adc1e06b752592755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0ad6ab7644ca032025643fe6bce21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0fc34f58c880cf40c8422a367081c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12ec9b329a92b60e5fd71b5f66c933758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8c9f344d5881a96796295983b4943759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e082fed2d8e9dabe2b5d88d6d2659171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d0ad539389a82096a6503bcae23932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17256094d0bf8e3fe0ccae95981b89b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184df83a45738309fc5a06cb008e70d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f7dfc7f9430282fb3792bad1364715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f566c9511bfffbe450008fcc9d19d826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2cce6e474a9f73cd064f92ea33f2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72897df6930894dd507864b6f22574e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08cbe18b7c2f1b686e8fba76dfa7729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8122f3853343b7aaa64c44ad6f04a0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3e7b436663de8b187f4c63751b11511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ecd2be07d026f5c62dfe80986031e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e0df7ce302a3c8dafd892e3c8057b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5265ff86c18793eb8ae4f046bd64114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d56b7203c569c9b0ed974ba6b3d1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7a212ecdcb099568e8a8f58a8d9ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a387917d315330ea13655bab0eae217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a13b4e9507330fc7968f07549b223518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c26687ce3937c0e48efd4116f9a8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612808df0a5fe7fbcd12e16059692da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9c0fec6ab1f796905a47b543f95e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc41c71d0eb047ddf60cabd8df2e1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50405afe35fc81e0d600cdc48684b89e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e4970fa3dc36f60e70bed0b71368c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01f9ea6cfd558da2f74dae00b64ce125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239f20e39ddd291757dc34f065c428f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59f4054b1e41bc697ee2d42c9dcf8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb1149ec182a586ab1c10d19a01fe528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7280a171916c8b01ed8573caf552a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36267dc8b97b14a8209193c9e696aa630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185e92e6a05070ce0e7b4ebbb624e2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341d2d90c35c2112178627664f65b5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4cdb9ea3c6b1b973c153fc3a4b18633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e93c6a69b313c1f09e45b8bd4735034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de956d4e244322a526076a7ab7fdc8a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2882ee206075a1c87bd82d6e8012636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08674698393453a3e3fedc9e5c9136d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144115b8d78638d7f24fa014abf9e36638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce83e879204382504ca42bdfe9ad99f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95e1344276dd46bcbf2c2a13be89c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb81b3c7459bc367766a45e2a0a5e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496903c8a895ca80e4f669067714c49d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc207f43e706102f57280078eb53d8fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b1463ad52d78168a626b0f2b1cc6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40890676232c2b409c1f07c34fc52c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede15e22ef16fedd16198598f66edc746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36516eea98895475c2ebab578afd9cb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32fb032747cb37a253054afeb9eb9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7597a9492b92151a7d47239776a44e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e19e0885ec45bb5d481842935026650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec719d3bef5f63f4e3fb6c739cf2c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62759210dd05c792358e1a0e152eaf3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95325b75a131484faf3318ab2457ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a7b98e142a7e694a5329761310a5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fe5225754a329f3ec8aca0ff825a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad8920cd297777bd68c526224c42ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1531b345e69aec39d10e254ba00752457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733af672328e44fce537b25e5e116f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d70d175e3b79f15042b6e0e19c29e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ccec74552e713c8caab477d3b0caa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8c4e4ddb4ef58671e40bf2754768f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec21e6f03d3992ac8e3bccdb128ff762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42752323480e91ccefc5b162d9c461563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d9d9f48a92bbe674022da3d74639564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaec8b3423809046bc0717f03311ac065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08093a86d5a853b381b64ad7931c658f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8268eb5454c7c90cd57191aec1cc7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d4545ce36d196265c5ffb9612f5d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa04e84d1c88f4ad6345b9229346ae269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd549d44aedb78edb4a2378fad096c2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e985a6eabf08363b45228941512334771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0cbfdd1b75893574ed1f448b8168172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb3a9afef5ce604e07fd152ed7fe7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9250a929504af3718989e1faa48a13a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37ca1e52f30987362b2d0bd7cad8cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce659ea3539083109d8ad628b2ba404476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443181d122d5d65cc7189dea5f7e1dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862361b08a19934bba0b99a97e556af178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5ffafcdc140bc02a943e9be7befaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103014ad588f8cf091842d8104923a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcbcfd266f80c6f44a6439b7e597c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657b9ef37f6b0352598c3926838d2de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e0d5ea19143e282fb9601fba862983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e49786978c9853af5a3cca229c5f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451ed9da4ae507cf992c3afc132496285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2e3cd5da262b29ed27811148b22a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58ca19cc144e5ef545ee34ef4939e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc06a38bc57cbd3615404f311b34688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd4d76da792615e70ce5ad458f44aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8342b05797e0b3f1c4c613fe529790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ede339a65a6f4ac70d2dfb60059be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9f5079f7d0825a37233467bf3c95792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b19deb9beee6bdccedb3629155ae893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5eb7a805ee4e59516df707266ec1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167b01191f8581558baff4cc3c3bc2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0b4ec38fa9c5ab46caf91fc54b46f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d1ca5e01c0f47a396762dde14238897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60d5783742e4499427500781d5df4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7335764a7257d0e18cc165219900c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb323b3e77e49c3381c35bf0fe5d0c40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b982c5121026873b38653c4c0a5d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed822e0bbe9f5361df4b286acecdb82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932f5d281f3ef56d58594aacddcb829103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900b52ab05b2acf3d71011e96bb1a8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6e104e84a4182738b35a48e029da8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f57239b10cc5ac0966d123143c88af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f58c3c18c7806ccda64e165609fac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aee0d68e7ee0058f6e964ddcd1bb0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724290f4fe5a4066c76e359165a7181109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd30bafebf7d423185d71dc73c0a1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b2e95833c7158fc54c000e086bfec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8378c8f48ac10f1140e4ee3b623c98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c03b893cc8edc6b55bb05348404703113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4404aaa7a4858bfe1086513415a1c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1d268edbbb3a95a78df4eb31b51be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186296d73efd378598c2334eddfe1f73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d00b68a973c32e0bd7b3ee80613c59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11520a8f2eca35dd27d502eaba13526118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ebf231bc463c3a29af66b1ca2a6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad4ce7d74d849652398a8f4f149be6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42cad395bc74f93caf8ebd3a5ae51d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4675e165e0574cdce4bcb3e9e7287122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613145360db97d9030b4f6d898649ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b02870e2c4c874ae552b4850ef7225124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e5a731f88a5ad8face4f5b0a0e972125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb582d0afc937fee43946ac5a1ed0ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf6b9e36aa54813df4a2bd0a01f3e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e710682ac769dd3660946794336c8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731a26ceec4e5157de0cc5e760014d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e30f49737dad47a10c74666c8e965f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b5b09aa682b1e6b3637b90138f838131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d8bc4436b9cb4100ea93b3b27cd0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018132dae575f897b06f361e11b39a31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f9854cac6636ee0460fb9af5cae2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d685b06fdc1b19b80b4b2f8a1bf6de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b301c3e668ca4f01fe4899b6a7859136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c944070596950c7dde504e71b886a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604b9358900f81574bcd2aeeded1f8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4abf3a745606cc2efbc6cc5df79b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cf25cb731cb5a7ede1ea0e0ed9f5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e381b520173fcaca37c33519f52b7b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db094b4eeff02a26161093e92aaaef8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a3537b2fd22818ff0333544de013143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56bd53703a7cf6cc1a9caf4b153292144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288d0ad5e69c9319737ec654630c176145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c278980e70f6fa6f2c01b285a68d3e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafc673aa3778b5cd7720ab06245276147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25d4a847506b489bf5f71f77bfa18b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8bdc3aff3bcf048fc33690edf87e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f5c7644f118b6e6ef2d865a6d41fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a31795aa93975b8e52ec0fc68e1e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda872699858b45b066fd4dc8f392592152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a3dcc70fc602f60dedef7ee9e8812153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75add297e004dd3c41d809428b88e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da9b6eed0d2e047212e75bc1a03e6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1f3d095db53a5a6d0aa913332808e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81827574821d1b464fd6d41c591016157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031df2c35f1eb93921ae7377213c799d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe555631b76ad6c7b9f1f0a93e25980159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f361fef378a9d41f21600b52a47636a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6620fa91f8b2e2084ac7707e816c55b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d36b5d5893aa988f7359e6fecfa323162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada54dcbc3e016bc4adf9cb5abd3d8bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906571f4c017de8605e5793bee2705a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40751098ad0a634dcc5176f96198d27c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d7fd1ebb062c220b02c4ac481295a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529d119b77a3f538c383013baac2db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c5503ea7600c8833a9c6430025c6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ae78ca7884664451bc4fc36506c50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d78ae64290b0333d05f6346c4cf2fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86ef87776b0c3d45c5222599a81cab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fc956a9528c8ef9eb48cab5572808172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fbb676239f80a84d43b24f178c1da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f46693c075cdb1074e20864fdf459174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bdb055d917e362b7cadced0ec1d1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f53c2a4c0814d164388cb9c10179b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69245692cb6db5295f1a5e8d9f457f52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665e979f9f6c68e98d0c2e09662a918178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab09515f0baf69a3c97040c4a3f01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a178af9bc99a3b5778ca9e188c65c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b1742605a504b5e40a1d8fa3f6eb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7089cbcd3501b18f535df4bd3382182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a8ff9d22ec88c3cb343fc4a66f432183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022773aaa1907eb19be73654c2ad8375184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31415935a253158c8be3d8f8d3d73df9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0392ba5768fd09db2490b99c8a5e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feba7f5aad845e2ff0eb54f4d7d8b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d79300478e2d613a9ec2f7b1e1af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb537fec36940daf6c376bc6316c7637189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f056bf2f1ea970151a085d1a97fe5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf866a25a9e83789715a080e38d8ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefd657448895d0a3271710cfd1ed9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee0a5fbceccc5d411c34a315a0fc01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ab925d2fc66d1bd4a44dab27b532c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5b00eefe1f68dec79b8a6d88e26f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419b7d636ffa55d1ccf5dfc5f238a2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6e3e4d43a3a7a8e0f4b3af7c96445197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1625601d85b62edf3335b4c9350dfe9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33838c41e8e4fea43e1286441673ae35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91010aef9f352c3d02733abe7540c035200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaea6bacddd181e65d0ff820fb82d76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d610f60b4b1393cd6aa0a24f8d36a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39521ae8e8adedc158c5de3d465ed97d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e304fdc3ca5d0439e2b71c18fa4c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888532b280df85e9c0261eff4fb0165205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa259a86b13d6d8e711e05a194f292da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81633e05bfb3c326dea140a61f84c86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982d0ccea96c9ed88f605efae03cc0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3e9760c503d9341ab5da45ed84ca2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f47b8723e20d50e9707b68af5cbed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64509040aa11fa0046ea986eb057504d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d76fc16630119a4a1114750bab2ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5ab5f6af99310f4847d38ba05880e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec51e40d0464997ded7d1135542bd1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbdca1a96f48ca0f9810f342c02153215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a1fdb1334105017a67c517c2f6a83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56af5f446105e788bd9df1d9de86f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7924c588a2f16122f7f23049bfd9ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798c75ebc4f682f3f4430f50205284219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4d599927014898ea96cd11bfecfac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a9a00c24dc876cb9135ad3a70c074221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c338247ebe2bef2c5574602e991592222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad47f0374cf81b77f8bc078e7568217223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bee4cfbb4f6eed4596e8cc4ccb401224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb891776776374438b27c79e15c4a49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d19bbab474573e67923030c761fc5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c7a75f6ccf19afe4db3f65ee150e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4573cc496b8ab4c0d5ec8983f9bbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ebac5574a759d47d35765d5851a7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5920539c0927151dfebdbd65bdc49d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0813dc3ea3006f2ad5c6048ceb882231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dea3f931329d1d28cfa3cc990bb30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d89cf0a966c085580e55b4cc170cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35299332b9bd0f5d80c8fac848dc43cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71ab3fb9cfec3478d876938a9e7a0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceb8d1f2247fd14a191d2abddc6b5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4f98e54ca90e449e60582a6cefeb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c9a79ed77a87e0d71b9821099773a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc442b6ac111980eb3e16d8b09aa54e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e300e548b2f15ee93ecdf0bd18f85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a06c918f11432f2f3879c960bd258241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522dcfd1f5a673c0793df8db9a7c4c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10086f853e203d1d1fa6628785f2bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268e3809848abcb92535129011bf49e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e83c5315f3ef0ac1cda444ea79610b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b88baaeef3ad6c991f41fb50b57f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94157a63fcb6c17038f3cc63d3f6227f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71d8994d0dfd4469220cbfd8ab8b25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29485497ecf5c2da0502453da8ffc1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73dddb18ceaa8bdc176ddca4b7694d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb618f65d68ebaa86a59c6c1934f3d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3b1ecaa725c72d03b56e5c70fb994252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b26cf4cc1fbef6ee07225ee89f266253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15f60c58381a0a2c60dca896835e5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596dfa19d037952daa8ee587e62cdd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17602b36f8e80883f658cbe27ece1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d4558f0d1cf7b77958cb323cefaef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3c327d9ea27103dc28d181c19c05e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebee9c1e695d275194f5953a6d1df4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c0ad919f6206ef29c3ceb3823c4a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb272c05d07756e2adbc4e085cdf22f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551a93d19d7e8d82273e239793fd74e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8234a22690c4834afcaab8aec289b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d04640c7b30fe08d5a0653cdee1f23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1859f927c24073d6d80dd4caeb095e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a2b0ead773fcc1c841edcadfac575266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1afebb338c9b7a279fe18d38fd776267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510dbe6bf79335ca9d0d7618075310f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6195341b94a1779cb29416b12b7e70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6e3b2ce4200efe34e1abb0f9be248270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc962a62991ef16cebb3ffb370dc51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788669afb8b4937c0030c65fb83250272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a935434806039d5b938c5f162566e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8e559ae2486143cb2a9fdf39b14de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230c95486c359c99ec7a56440cd03a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1490785d6dff7c9426c45d7d045c64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b556c3f9189b174f0c2109e567a613277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243051e4d786551d3a1a07ca8828936278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604be1eb81adecf826046cc4789a011279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4af850b21fa540c46bb2c51a82759e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23124481f25f77370c21bf1816f613281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935b1025b31e8b1cc8d2148a9bb7905282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f4233ba763a92e2f4a7d4be80f1a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35713968401e67c2408a1dbaf291d5a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a6fde88d6003dfdf490d77cf1b402285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fabb27bc3e65be925a7d826d041eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7d01189e06306ce8fda8f76bdf32d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2135d786f6e4b9d43154ecd060a0479288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bebd8badbde975a649d21a1811144b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147cbf758fb0755dedbb95d10a2219b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84baaf3b77f00b62e70ec6be8e98a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce837d17039ad1e7acef306b5486a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb1c04df74effc0d4a6d0e93324ca7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc81404626f0b4f101b421252975203294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f22f4687d37bd5460dfe8807fa704295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7c0df3d5dcffe2de80f34d030f6b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f16f78d0c456c40d562f24415723e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450dac2d1ac764662a308624a6140e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ee2a35f21e29a56113563882b8bbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ede59bbb5cf93038980676ad5147f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc86e7fe20d6a5aae81c892d4c73b86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e799943006cceb37667811aa4a418b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855c2b6d3776df3aa1c99b19b085f7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b28065bdfadf07443199dd9d1def0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08923d2cf165cd98f15bebdb877b4c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9cd5b267358a7b28db7f48d00c4dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d50ad43d8f1ee8d1111f07aab1bfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a1ee7f91a7dc56cca3fd2f16cab4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afeba424cc0c9f8e5214a8d3a517c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c94c367f70e6e42cd4485465ad172b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42c188b94ac4cb1fb02a7959e11915311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c792df8f4aff7c24a9bcd1541d742c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f0b4870a53984e7e4c09f403fc3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a547fd847fdacfb189904009616f199314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815af2b3baf3e2ad8d704271090471d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da906584e14e4d5da6668c2d33b384a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856076d3c7e7b365c69a658d40a8f9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a84638188675f363dbede3fa14f79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd75e1dd5bf675e27ec5814393466319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab678dc36df179f954855b5bbc88e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c080d04004e80f7fb92b26ef1e0c35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd0220c0e5b92ee5bb166096c531d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61347f3a0be412422b0228e02f9449323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586238784d738632e8ec936f0824b1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4a461f5e11e099f20dbf959140447325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46272bf673cfd61bd040a700ddd54f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dc4d93cab3071cb8f2dcac03c10c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad92f37f8fc0bf78b8863dc10b4c1d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da00f05ccc4ad1f2ac3a64c27d80b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a28bb6544daa05ae53fed6116fbfa9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc03f3e790844cb6b5f29c8faba7d64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a158f2af7fc9d172b0c5ef869923d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a024246f23368d6c21c24e12285df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684320efb7a05e9b3bd38e12a036a2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe39d028c7073805ee7dc62eff51f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ccc1ea28d67915ecc042d7180b590336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3a7dba3dba7a6d9eede1331a0e310337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d053699ed86e280f62bf0d9b5ed516338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c18478bfca75b1bb7920c09d71dc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d0d3b67ce3878ba6e2d7703c6ba07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ca616ba4ceae52c7260778069acc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f83ae590eb043a6f1eb2d0738920e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dc05134ff5a8d84aafee4b589b6fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496eeb6e48d0e3368176fe580160564344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081ed2bd89e96672c1a65194d8b4315345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed39343f270029162a1da226c3b4e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063b7ae521d6f8c90c691d9bb69b249347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e097d218ecfafbbdcc43d3df7b0d20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7691227134b7d3e0a6d163c68e1dcf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942cbd26da6645ecbb448ae27dea5b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68f5509dea60fb68d0c6528ea9e51a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f48db36f699f77745682221ae2d1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595608b604adaf658e4705e681de00cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d89891c6978e46b42d5afdeb5ca5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a60faddf2bad8bbb598ff40a2d61b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cff44b6cfdd8b47994c237be9f8f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a450a1769fa5d8edf56ba37a7a5fe7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f3541cf1621712e63218aba28232c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014fd4d372394bb6b72f707fe60c923359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e5665104a2ec5f841ad26f1bdf128360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06178f38e4dabbc797a935a1b6af8a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd526fb4b6a9d5966488ae4ec3a376362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf933aa0318f0e5bbe8992153c5900363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b1ce64f792b84c5fdc441966989bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13dad36fa111b005fe7270a0e42697365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26b3a1fc548d355547740a4380bda0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cd1c0087960d66bf39dc81ca737b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a9472d9a6dbc7f9ac392446d3bb39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a550188073d774f7a18ee75209601369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad23e13ca8b4755c4da7f78d1c70522370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa25c673c2e103cbec54843ac1730b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da158a196dc873d2c55b56d72b0f15fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748dbc3d84bb5dab9e0e806e5f4d72e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d853d6a91b786584d27fbaaa4674eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef59d5c9f8ffba1b3394572b6a3b7fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8c6a01f1495942d80be97718e781a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d91f892e0981dc3e2b00c5c2f385ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a495256c3761ae1d9b7cac42edcf0fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050c5b8df54eb7f707f2bc72b091675379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f4b91b0297c50e37ab6b3b04221ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a035cd02265bb0efd3e5c09eb3eb3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0020033dbbda385b90e15b633c7ed1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de62d3cc6ffda2023b5adbf8462767383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44d13c476d3e9f27a9bfa8b47e4d4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b543b5916d5a211dc18a67f7c86bff2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010ed6886403135a77b8899524ad7fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fdfda81a122081dd1723456ce44b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6ea9fa0f1d80ebba970f26c805213388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923304ca22be5d1517a00ed09027392389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f393bec1eef38cf63ec09e45ddcc6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8387d8aae244990a3ff72060f97290391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f8fbe3a05233b5b520bed035d72a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd301ad1af99aac7a63253017fa2b2b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60744a5a349222724c0b8dad02a8689394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b3c9f1cc126348ca86fed5eef7250395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb788e81d4965427723c50ef36814254396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc8260b7a8f2276c42102b36b97a62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e358e0e10a36a2bf08a2b2a0d3646398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790522104ceb38cde3cb6a0b88d1cb54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f43c8f000426150676aba0fe02ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c686cb3c421f41334ce36b14c86dfdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95fbfef29971cd9031841d60c8e91a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc00f431bf44a50370e5e20a5ce8ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1277d77275d4f0177381e5ba7470d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56a679d2283551530346fb3c927913405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489a216c5152ab93d0c448d37fde3e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c469bbb1c72d019d4ddb325fbed6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd8ef93f62c736c3c3b99c3a360ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e565032022afa18ea18281da2e512409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189fa6c5abeb8da58f0aa292cda8810410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e72c17d65c1d0b4dd1696a22fd454411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447effc25d45e9a2fa5aba8bc35c5b87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb2af0af3e31c0c455985dc6c2d9f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14158ab5fdab7e76e4cf8fd9f878009a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb561b4039bbd59668ab3bf5621390415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec57f797d286b0defead33791e7ea8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd42a853cbab337258487685b4b6fd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbaf2e7fb58b46e0387e550d582610418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a39a5c0a39f89a169383043bdf0390419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31190361e96117107d6c32221e0270420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183619cf176b36f988a65b213a64baef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8af578afe41c2e319499ff9f186f65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4fc74df7a7dab4844876f8d949252423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c54bc4ffea9c5579a2f8fc69696984424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6da3b17f1594feacf15999bc15680425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab405f1578a432de0b0953f50740e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6fb161c0968f2c5982d0f8dfe18df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a359bf7e07358f9159f47db6fddb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea16ba3309b5bf7ba8207885e5256ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8dc6378d9d926b31408d21278489d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde80f20a8ded0473dc7b4ce39cd2bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963d1c8a2f168d30166d0e1afd30480432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26daaa86a0ec01ea3c90b9bc563dd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35d8a091b2051fd4018016e9edf92f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cd53f1b96b7552d8ceb911ec6b02e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02738bece93e46114c0bbb940b8d64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2796db8cefe476b8bc374343ae575437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d65d432e8dfe7ae5f58eb8b6e6ed9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b8c4c79ea1eff5408ce53536d6d52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fab47a86ae41cee5a04faabca8999d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50df08b6d6204dffe63eccf40177d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad940690bbcae4caead4451ef2a08200442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aeafde18895fa365863d9c8be2f2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610edbf90ea282e62513d7cec19ed10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df273e040f37c0f9bb4924d33c2cb6d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce615247b896451ec7d331dbb28a9f17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602dcba010e9634b0929e5ef895a89d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb55faa2b07fbfeff9e667430a2e19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f151b82362637221973016bfef97a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468bc0627181372b3043fb0a845e714450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465223364892e314ce7c32f6ddca27bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c3cd4ce306e22cddcd35c4a5eae58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffb20b2256b009732a8e2343035a96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dee7d6f79bf4bd52dbaeea26263b8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaec301627fa19328b020303c54785455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96997be411d2322b0a0100db9b2010fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471cb9fb07edd22b7a15521bccee552457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61b69477999785cf7fa93b39ff6afc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49848fb5697e712d9ba08144038f4423459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13bedb3214337049fa3ef73ecad79a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4074a00824b638808b5868954801d9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e67af96274c0f89055e5f7fd930b55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af1e55c646cb497fe71d1f8cd75d78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba26446dbe436d0b92d56de46e74ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a6ee41f1442490a18a40096e4aa40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2c6022d7b50594b9afa6f7b39ed12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59c198a727c4b663bc0790dbe48753467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761604aed575e981f0d8c0c5ef8f8f33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d7ac3bddc62dbfb6e00d7474cafdc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92364b70cabc99aad73786d5f48aeae8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbb979fcacd3904db5ba3ab53c1c89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bcedf6ed3ae764bace7b12e74158d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29054f67cba09e0ed66bf3d97a6fde3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017efde9f671e32ed18b8465039ec256474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd08ef01f2e237af6ee2a63a0ff248475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f8b2051a61648af83b8b0caeb2e1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4569e6e0e1c9e2cc802dbfb02f966477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9760b06482a0e8fbf35ce45b08b24d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534c2ce0784399180f1a5cf4cba668e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7754cf014f00a463b3320b4ab850b92480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104e9ffb6aeb63b808640b9be1c2740481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44468f5cab8c9a901f807f98593e6328482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bbe0a764679473ee553d8c0a491a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9234e24f8b3152dfaa8b0002d1a03b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23575b1b8952f0e40cda920c542430cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682744055e4d709d0dc16c6bb27e9303486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919dfdb7e8cf6bf5246e2634388423a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e46d77ef2925539a186bec9ca32c37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97e26b58ebb8c6e6bf5ce972ddea18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9695033ac41287ec1aac6385bd1f4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df30bfb35e8f14f49e82cc0c7adbc41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ddcccbce95b7b27af39ea4edde02c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50464493452103af3a93bc375f3fe279493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74c8d61a485f9044f6bb3be118fac8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39489704c09b87c067864a2d9448ddf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dbb7f9a90035ad271bfb0486f66c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a829215157ac655b22b0229d42c183497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bff7f155fa6aae34d9071e0a48b3e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07377cf5ff679d04e4ee8ef46c2a5de8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71009107e5f33e8999e480db8936f9fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b4802f7365f91655d8f3c11e92ed9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfd442bf1bbe92ab443a5041dcda85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbcc4e9ddf54f10491ca96da5c3a45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494e5340c9eeffcb8bea8800484929c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140469f9362ac22abf8f53b62b00bcf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5363390b1abd897f891079b88147fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4adad030781f8ee2549c3fc11c4e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6c0e455aae5fc8c80feea339681f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37912fac08bd20a8cdbaf1734aed2dd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f24f277a670851c74acc92593a9b33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42670158c55847cc4d693bdda2b5df8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af070b0fb4e0ed0cbc4368c5a0677f65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f586542a9a536d0dd5fb2e1142f11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70879f23eca74f806acab2f0b2fb9799514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f80c3f5dedb50d2395f6fa7d98fec7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104035ae9a4b5a8f42e71b4e73f60fb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0809e330fc42f41931c97aaa143f94b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe54ec1b0bf305d051d338a42693328518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2301790c8c0535b2765c2b34274a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef45143a92b7815bb2d61eca14636a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa390be357885ea0e4e6fc20de2e23b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5468500cdbcc898627230da31502b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9c125ecc96738d3c0ecefe246bd57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7c770ebff4368e8f3223b5a83e7d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532972a606c65fc9d34aad541cbfd52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee71a906707eb9005ad110618bacf3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50303291edea1a428fab8cb052f7d8f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b81b6fab13680a86aa834cd336b3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8069c7ff8b37d2f00c5a153433870529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef72fb25f520e238bc9673fc66e0439530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f40a803c6ce0598d6718d237065549531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cace9cd102fff040f0258f7b9dc5c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c72d036b52c405c5b4aaf21b8fc64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73030c8a2905a06e5db8e63850a360a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf667fda9dc9ff2d909439e1ccb9e867535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ac27d76a7d3231eb6a150313fd88e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec5ceec2436f282b7332ddc866a877537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610ccdec1cea159789356dac26654d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc9840f96743dfb133c9b9ca917236539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4cfc24f6ec4b7bfae53635c6aa78c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5603c75ee8f2710c79ff4ac6507baad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bce01c05f394ed4fdcf2f0b92dc1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edc8ac0258061b98c733cd75a88db7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a81e19c161ceff89e95c43387b513544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5d09e572c6f900c3c916309f49f7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f0df4bdfe064bac69927961333323546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed98905f856d9e44db86c33d896d50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431db24ac18c8c3f0110bbc7fde3b885548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7b447a35b02b75dc7d2df002828f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d89b29b7d26f30a98a0b8a8cb376b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6eb6bab2f991660680f7a3a9c2ca2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53033b9a25753b48c8fe7c84551cd3ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72e89882e2b9168b372eb36a53b8c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcb4402dba271a12c7d57783978056554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd099b8ed6a103c17c0a447ea090fe8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097ad1ca041c25f974bf9909eaf131a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c46b468a8a031d1a4ee881cc758474557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9d4896dbcba92b59d8b13aebe1368558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6be1fa79a2b9816c9b0893c71a0de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf506c19ab77487552cdda554582469560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c8f6b35cc02c5f9d1b7ec73a225df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d0dac0009bb57699e20f10c057192562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d991dd5e7e71576c84b611226c1e4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44121dcc2e6a330cc913ab70d235006564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e94b75d928e5b1e7c72e4b5ea5e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fddb6fed3aede705783d9f67a2afb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c44feea510181b31e3ca734f74b4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb17a269a64cd878dd97e6a59898fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19e491af636131ff805a634d0c6f05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab13e96fb91bcc5ff48b4a57a0258c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecba2f4ae262506769d3c0a808695a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb682956c73b5e834c870469e14bb41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2e4831e3b11b4b01512a44b38ce0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536a92e1c63cf6da48b9b067a7d56d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fde6a8e790303f327be612c0f4fc91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9b605bbcfe1c37eb345b386dfc92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7aef00d988f340e868dc40f0baab9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e8e0d00fd696979823d8e9354931e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a5dfef86b3f87ce52cdaa0e6b2c95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f5449e15e4e0b35f339539ad654a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae6c87115b04c9010ac89fadf03866581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6e8f206619485113e61f619cf798e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdfe136eabd706b00e65cfe26199b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c72b7b0c175ab040195130aabd987584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b070b23eb183aa159e89779a64da93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcd9e320e7ffcba1fa18fa954638f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498bdf0e2f02075617619e646ab5399587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bfb7b4cb4cec134dd512f34d559ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070fce9eb8a52a3ed2be796aef573fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed45f403e2172dfd4c8c309ce6acfe7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4718c62337c538c0b1733dc2e9d57a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f9595184aa2872ddbc921ad2da30c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073db75e2de91d0c1fcde27f4789cd9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3782ea3145481754a414e0952fb1d3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d7ac70fb9564704d06882d3586de6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da8264ba07785000656deff4bc364d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2c4a9027785823d32367bd990e4e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8d20e19763cbb61d4acd9cc36ff69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536e0696a7d0e958755acf4073a9aa5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ceaf3b05aaf708334e68dab86108c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aaa5052e5c6971ab34e6caa0f6e73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6c92a661b63243c2fe2a60ec7d8d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcde83729caf4c88d0a1eb690c358a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a95cb592b82c48bf1a4e1a63b8b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0be701f058cd52d02a320251b7b98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4838a5c196484247aa4860a5aa761e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a5dbee4b895585f196ef256f11ca8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd82df9a17b50f6b8ef610cd010e96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b82a44f13ffd7ed41bc17687f5384609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48966580e22939b52e14ef8f0fda4e2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022e2064f98dfc3b606580b779937cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b215e72210c5050e295306e8c8bb75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e781705c4393974c2263ba327c4c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908add787911094a09111a0e4049258614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700c104e863ba3b05d2fda2e4955fe5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cef35240851ad54d383ff6ddcb357616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4880f9bbf57fc5c8e57e42167c860617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddaf1c69fa909c93e8a0b083543646618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc7604eb695a6cf51f864f13af5fb5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092a689c4259181ddf3403a90974f37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0864698de4bda5f8c8ebc72be9997621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c105e3ff79cde34af10add6590e8fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2e301aedcd6203a4aa4935bd426a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1f571122e8f88b275f6b5859733bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4503e0f685d0e51d592e7d09cf43de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f8d178b9d82d3cdde2b211faa54df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0d0d48381d51726eee2e401c90741627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a304789bde89240f98feee2b37de43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075388903713bc34ab9a134bbb83e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9686df060514af375dc2a1ac1930383630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf7e51ec615e50242daa13da5542a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91820b4db7a3eb80fbc78dbfefac8f25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c0be7d1251e6c07fcc1fbbdace071633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64cfd16766c14bfc1dedc1b2dff168634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879da1e47fe3ab56a645b8a2fb42cdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab72d973fc05b4cd72a7322f274e8b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda46952b16c294c4e297096af3a40a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3a26e14687b8c035274050b00b472638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926a1404e2bb68abe5139aa9e22d172639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854dc9a2147a66c2617587229ea50d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af75ab06a089311fab519844b9bcc8b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597ba85002b996e4d938a920a576c22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f152651c59263e73954f5e422b4f08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31cdc2ce9523254d056c57b475ecaf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13f46bb65f44650d0e3cf18d9269f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768a69314c3dbe8c979a0d70a7997f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd8f77062613699e5103975c7ae10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4bb8cec37c81628b72c285d5c88d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d97d2d613d75fcd140c3deaa53ceb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd942c97f3c3a8e94e79ee3a7f90d021650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e455e5c2180e0da533a368904a6beb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56467fd23a37d83c3519d61444fd2c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f216dbd81ca7dc48e2dc4a4242d31c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86136fea867d4a525eb91e8f901cbeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399c294ecce27f9e1c76517c0fa6237655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f321fd90c9e69dcf41af3c33cb687656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d1dab2a048144fe1d4393bfb86774657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1392c944e37aab759b8d8f8addb5b40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee5184780f234d07f0d0db44978ad7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0d0cb62761e0ee5f723e9111ef44e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d879a215306bc8e82e49f813e0c21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff744521674b5c7557bf504d206c697a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27184d654801ac35e5744ade74538bfc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2194b18699cdb1543b9467e89ddf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba29562098860a438de9db403c764665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a85af09a3c56c0c16fdd40ff6a5ac0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660407e96bd3c3aa45e6223bc9ebb5a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd73c2f17b8d7299fd087d907b89509668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d614dc580bd1292059551099e48d29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc8dd0101b77e44debbca3706f8cd5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda160d39a1e4ae37a41e205259021cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b72dd7720413665ec1c33f0a6bf384672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a6f0081e84f138987cf9f85fc1ead673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bc8d6fb97bc557a9700a29a4efa54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbe66172b5d2d90e9244be6b916b20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599853946e524b961c8891e9bb8ea7a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108ff891459ba88ae472f49ec01a509677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabdb47cb8628b738a506b5fb81af9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947fd60c3ae85ac3ec5192d79b3d83b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f8cce6cd27b9a7ad0cf0754a41d16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1878dbad00884a72fdc1a6bfa97d0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0765f99461b906f162de15bc18c660682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dc560b3573ecc74d8b88f07e05307683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72d47ce82609ee73a3ec0397b09e03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72926df6938f40e9a9936a112dd75039685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d1be9f6d43ae0def70237dfd6799c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45273945c93149319ae66d8defce63c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6532b0bfbd4fe1a7227e6538a6d82d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e13c7e28783667b1fdea84a22a54e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9a53b18c8fc54c8fbf59d38918441690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5148a82f195e23ff2c3420c9ca90b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91c58b171e5336fc0bc495eb42b230692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecee6bd62f0383865c0b0ec71c3ee9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203c0e54e439014d630965c6daed873694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229a0e07fb52b51131615ceb1f1b079695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc3cf91e6db2679395d26678963a47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228617c507304c1ab68dd26676d6a3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ca5929808249626ca19791f6f8eb1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76e680fa17d5d7dfe21977da3681fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab09d163c5aa0a400c5d5820f05acf2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019089805bb702b83ed0f9fec383a6c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374e3cf47377962c6b011223c9bd541702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536fca76c185b4f04a045544a9605f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32f34f29eab0909715ee2d9e6c676d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48000bd2ce9f732e3e43524cc352e9cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a6de4d4e6b539ed33535d33f26026706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08408d6eb8e49df1275388335811af2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c92ff8ea3839af49640598ba87182708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ae8a0ead7914711711e4eaa764df0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb2f5ad7e88908ae737eae70cdc6f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519951d6a6a1728600a27d6af36c9d8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ac5a8a9b11a272aeb2e46b36609ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f359d6ed0e1b8b93101ecf893ade9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe701a3f715599a02ffbb092290b491714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549198b62ad568d9573deb150d9cd2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a66133fe2af43caf5c5fdce7a84c20716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceca3bbd3a1e45e622aa5babe95cc2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cbfb6a435f9ef58d6a90fa3737f9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c578c4a8037794bc412e307d6a30c46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ebee2b9e12d3c11576eb4d2c088f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cfe0b7b6fa1b61ec35a1c1f18175b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930b441cc0aaf9da5a06897129fc508722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c4e6534cab0fc9577a46965f9bf59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acf760662a519fa3fd216662c6c722724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df192d359bb6efdcdef847e612f379725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded1ce77eda72d9f491509e66b4a0f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cf35b348e049a6589afd884acd7b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8aef62b8c66a939f27a4ec9a742cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdf7f2aacfaeb690673a719f08ed60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58120bb039a2d4e37be6c35142b3b54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e4258491ab26415758edd25aaa2c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c51ac5c77e7d693fc67d8161e9057732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a32ceb2334c00864d5ba86c0c7dd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef112c3bc44b47b5b29f612125165f13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a708bed9c9034d1deaf74766bceb0ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e934b008a7c64905b030abab51eed68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803b9777e4f455047c66bd668ef6699737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aa8696f36443abfa0f6d74322d64b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162694f74066be7faafa12d04a5e8b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540f914f0e3b131caa4f53564741d95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d4f55bc46a2b780bd661828398d4e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96f23545e24d82f74b36d7578a8f47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121ea53c389ab768340a8632ea31bcc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b7cc7131738abe6e1bfb778d5a3f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be6438f210683527bd5f497d21af7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54136d293c23d9348fc6d84d628cff9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c83d624066280c37803b1b53c985e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174575207ed6b0484f27276ff3592e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b0de897cc177fab734e08e48ad0f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcfc357edb4015f27864c8c2c10df8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0672552afa32d90b9ff75797ec09920751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55bea1b84c8be4dd108dd4351c367b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e040e0db1a674ad4fbe2536814fa753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>