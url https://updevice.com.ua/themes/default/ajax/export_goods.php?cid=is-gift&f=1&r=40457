--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fb009c9c8f945704b1880f4e1d7391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146a97a7a5fa4afea7ddc1614eb48f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0835d04ee73217188adeeade7771e243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a9e68ef95096dd2021a3841d736194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12ab3f697f9fca80809b21fdb7ace15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d80f5090ca5021a8dc358d5028c0486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f81c494da00f494c90c73ec906e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae32cd4f27b5681ef68e536771c181a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2887e2bdd1eb8a286d0cc838c00599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685d6b3638916dd562701568dda396d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4eab33d93df28712b49f4c82584a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580fcf42276da5e88c18fcfe00b239412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac32d7d2ceab7e31718fd1942a0ece13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7acbd3eae205b85215582b757ce9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765b76e44e266a08da1c1a640bd1b4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e453701aec968150429a042a73b8ead16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ec5bf18bc6f0edae5934ff9d10ad617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ad650adea06da9019351d102fab6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e257fcc88660de0adb034477ec8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb6bad4075f2af4c443a2bb126049220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22d2582fab859c238773b4faf13d4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0690e4938b2405c1623068118af5de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ba0c5a2b1531da266a38394975b4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0c83378326efabe16694bfebaf92824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a258e99fafbc6d557cdac963f9cd7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753eccba7c3bc487df5df625a23364326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58f9844963d08d86bd1be7b449bfd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b55afbdd1a701672772edb60d458728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb340ff5483e1c08791ee375928d0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43052e34fdcb4e792a1e6eed59c73ab630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d28470c3e16cc61f755330f32d713031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87822d28ad66a97774aa697576d921cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090d2008a5549963b16db666eb1ca5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d034a7065e2db7709bcf322c5b83e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331224e51da1ded06dc0e28bd48e51435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee181ff2062f60a0953561218231a32c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3c782e431add1ea7d20d39323aaf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c7842e684f72f343cbe9c2f64e83f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1cee8d6564751212d1f5b66ba098d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e4271b51e7d423ceefc3a0a746e9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30584cc7a2d8ec3c00ae830589c34e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6186f3bc974d5d645579ed8919e2d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d0be5feccb082342258356f6bfba443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a624c2ef6aec0f4b897278f6222d0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6979eb2a2737ba881b4dbf2d274bd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f5b0a1a07fb5d6399815eeebcd1da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88e0e6e1b91dfdc33527aa9b5a51d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9a8d6f90cf4a4fa8281e2568a5a8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82a1602e63deb8bfd23def6240535449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493b6ab31a7a3d8b81d52df6dce19ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1241f0ce9ec8d4922455d3599b3a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d495fcadefc0f6560ee58c16b079b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb26016f57e7ad072b7356fb8e622553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34c149d80218d552f63299c26a382a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8044234211c72a90a696c07e0dcda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d4ee52adf2f8b50b2019aa828665356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee85e71ce1dc2993ab73f33b5bbf8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53699d37bdc62367ad24925e69fce6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f75d0d18d75db5e496448ba3612c5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9be2e71217f302b62712e83b2910960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94081f2a86aa026b6ae015032ccbe0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb76e7b8d1b8fd9a1ca6e838001c85262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b107da80e5ba519dff16e314b55f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e65ed4df9eae23dbc93c40f07bf40864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de8309e3048c2ba871374562d3e3e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ca12b2a9a5d337ad9aba2abafc2f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17237a27a6b57aa0d0809dc36a162a1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb224c3e4ac53c8f9cf7c90e3942f2bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d092d8510edae68eab267fb3682659d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3497212f6729cd7a39f667122d8c93a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444ec4a98c34d50a526b181db32d53d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe76193c3f02ee05735cd0d0bf768f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514a642382ae50790e21f1c1d02b90d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef67767993c183af326b4b2f6292d1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28426052ae8209bc70ddc8494ccb4b5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634f6e7d9697b7302aa0bcb776a3b7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff169145b859bd893260e3470c7ca5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c8cc1aff0753651d9fbb3422bd32278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a710e74f936007e9eb8addb3371a1c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21ee957676434e1e86efed56c49d7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3575929d09a6f21cea4987d54d27bd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f46710769524673499dc47c6d7a2de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3516dbd133e7a0ba494378e88f6ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed9c4b87df378a20984acda755c9b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa71c608f215f315a5b11d402f9f5b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037496b30195ef190fd86afe100dbb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b524a5a455611bfa593327fc9534c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f1f1c084fd76ae96a2846fd376afb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b7110eb707dde18e206b06a2d5a7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e98e146f3d525c13e772515772da490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee4b0a09cd0c136160da6371ede7e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb8f19752f61748cf9b98346733a5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0deadf24dc395e6142f8c40a9574793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed07c987f1d93282d0249fc687d637e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cc2925dd132d8a5c01159c2c8bfec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4db2fc1ee53b73575cb2e826ff6cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7915a02eb7a5cc5cdcb29f3d507cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550af613baf86a66addf6634c78a1fac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574b749f7c484c70dda66320f2ee64e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a478f37ab4aac647fa3826fd56323d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f852a2075bb2abc6a7b410001483bb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217e1801749a1417d5d66ceca13ff46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce556a3cfc98017cb850086b1877de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d790f550f818acf0adba2598768388104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff69cef63b2c26c5405994532d77c4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c178610c0c9bc5934b6a5a1080490ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747f684d885e24d914c39bbda5c515c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0356b09fbfd06b931413c7972d07b51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b610d1340e28eae6a539f8bbcdc21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b64dca79f57784c688af0285f3b67a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254a853dc6578ac0adab7519194ef7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90f6aa8faa5ddb84e7b9b5ee188738112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed1e96af167f6bbaa7bdc36ffa9c0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488bc16b71c8f87e1ad718d3e28728f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff148ae14188dd897889f10968b05852115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06935b397fdd43fb2a6c4fa040b200116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc8a7e789b22ca4b2dd60370703880117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80539050f722321f1499a79509ca63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d841f11ec22bba5d5a8cab505b10845119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7086e6a4c2848463e8f1eb4e9dae57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c44e9bc2623b394f27cfbb7f7a946121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91316ddc14ea57fc6cdf53bab102feb0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d9c7425a03d4b9d49629a5c8959ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe655b9ff07744fd8e6cd00990f50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0201183672d2c0290c2579b9790a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcce60665a085a4a784af9d5fa07b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb380cfec292cb2413408be0596691127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c402aa85829eeb83b6ceb0b70ec758128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728a922ba4665ce93a18b49d4aaa50f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67bd48335cf3df35915272a87a3da8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785ee07f47f8a8b200c0a49c74b6640131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba261f48fc4063c5343881cf4696c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12ba4e0ca1ca22ce0e1665ab7fea36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471b7a4cd5954f556b50e2a9c6a1b74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d66d803edf14a89d0bda42cdd2f254135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55805fee194f1eb1c696e6954dfbee87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913596b6425e3b74088319e5dfd90c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57651a7d3ff4eac09b68a85946f2447a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175363670d9d8007e9e10ade67e96525139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48389e9e052ce239ad16ba6e24743d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691dfc29ff32fac18f9462727490fb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e5eff0c576bb4bce58b0b282bad6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76611ae1773ae1a566165a21b79800143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c6b96ad37e8cb502e6dd7e1ebf2b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805794d5f51ad6195329a2c1611d7cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0e76c03b240b2e385ca85daab9caf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44202dbb22c24e3d92ce752d88746b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33636e1b504fcfa787b36d0ddacc85c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36a357db42d9dc750ad62e37bcbebe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73122908fc160d3436d1359d7a2548f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d5c3fa13c5f4242bc07548d1654e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2129b706984c0171bcffbd254484942152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447df748c3cfc42ab0e19230c047809153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab09956e93e63aa451167c4d5265ec3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076907b4217e557b2e7adc539fd5caf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacef0297e01c4e85c0c0e0ece5c5ae0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e6505a8ed8a12f6bf898c421273b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26753b2e974ee24e8780e6a09916c1b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb05d6567307f5e3552f084f914fa1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee8d5ac43723b29ccb4f3beb66e7ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0020c4b968f94be99176f487e6bdca7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca765534b89961c711c77922f9e9d8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d7abeacd2445ca0877f0f7c44e837163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc12c7a3128074f263bd8d0eadf6f79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d1417fffda5cc1a31d2a7453f4763165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87036d1a8766827b33194c75890a94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cca85c9cd7cd8b0b0fd7a30bc2e4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5de52545bc4d05dceb294d4d1dfbf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc566023d961fbf7113b08b4a4dd6f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55482802a0af9f4ba1daef72e512654170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61c5c38401cb1814a4e22ed4fbc921171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744b6b5ef052c6946d28f27199fc10b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e4787e043fefbdb9a9446e2e9b2e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef916645609c41f497c54c767f916bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b0a6095342c2e9e1e64caca44c8a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee21016f1972e375378a81f54dfcb7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a164f31493cf79539b96d13cd659e85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71d9478fd79b226b0d0a9fc8b44ee1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf558751987ebb3d2800054a79a1c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d37f22f2969f662c6631be48113ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e901d731d3e3a298f9b5db19a6116181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86826e726f978a7a52498313b40a574182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da110f64bf971d43182ccf6404c39e1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee951698c64794b2477cd4c0fe78a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325a56f4ace4a7b5558b8c2d8bc49c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b766f7da8d1b0b29e33464755468d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709459800d7da522d24d8a5f6c404ac7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510ee9813ed55ccb4f86c980792caf9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105bed9a82b205f5111843094a72c21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bca4e29441c302b5c1cd8daa10b81b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f68ca27cc161986d63399368e70dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fed9c30c8023a8e91cf94b47f4a37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cf5b1d38c5b3320c898f7488907b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ccd22d7a668f35548cf86cfb7354e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ff8efa862568abf2dbbd519106e65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ac85ec252c4f029e5ecced326b79f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957b54263089b807e2ec8dacb312ae5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afba4ebc725228e84aad60e9368ecc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284715e33e0c9397a1aaca5a4ccc371199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022a9b8f21eaa660271b0419d82cae2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08710ea3536ed3df6b9f134ac7a4d6cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee908143822e3eab0214d7d229a00200202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bd23f87239991fe5dfa27da51e271203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c105af97452c0438ca8176bd3a7007204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7289bb797b6dc80089578ec3a5a845e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dbe0a462409b6771068e18ad07811206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5b57bf0512bf3c8f1b3f8ee98569207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9e37f8348494e2333ee96da257163208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a377717907d0bd2bf5196505053f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309533630490f675182a679e65e9dca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a638f6826785d298b60bb8dcb02a3b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f17ce81efc701f66c59e55d72efcca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc2eaf7cbda8f46ad5bf09fe8c405e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca14765b0f1a356f68a606dc6c4e90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffaac19948da6a0ced790c22f88a5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa43050152768a585ee022aa7c73cde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ebf5d00c5a8ac3e2a5c07d17242a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec61ff38b402d6526950e1f71ae531218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb854f33ff7c4ebe8985bae1a926d52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b18e32c0de1e89198ac58329f3b020220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e759a2872a303c71e78d234c495439221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a89d6c6bf9734d6b19b932f72bfb97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca83fb81e77f729bbdf5e29bec7d3b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922d72a2f86a03c9c45afdf1fa06bb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f038d9eac55e59adfd28fc7e9a1e92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca34f2945775381d50a07269e7299f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d05835589981ba834a19429f63cd1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb740a8f7c6461e64580ef0cdcddc690228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a87f0be0fc28f6ff172f28d5f8a3a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6c14f2ee53b8dec85efa27bbbd76e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85579c6e6df0076bcab656851decc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d725689c093293416b1f8e27b18a27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8b9ddd2f13dd4ba71c83a1cbf0e04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ac8e295676033cb7a941145153e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eb51b26f77424952413ff354363d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90d82303886904ecb3eb34d7c0b179236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55955e452303a578bd22d4df7c1494237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8037d98f2b34daeccaf37ddb4593c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485dd464628fd127ed490864d77a717239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b47f2365588d168c6d0ee0b91918cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19d6a56446cbb8eb554d40d713f1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d30f8bb4d03d536441211dfd35891d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd82174ffe1daa5843cd525715b748f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c76626c84600ffc267bbdee65706c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fbb707548498bb7d1308da68885fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c554af485858cb30e7f1a80250006246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99025d003b708a7bb8747101d6d9eea1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b0c941e41e0c41726924978a04544248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b3776084de825c3c767a4fbf831d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf033fe732b1f9d00457bd1de48c7487250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d56645920b92167eb983e828de8e2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629562b28118e4cb313cf80ff4c92c1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83911fb4520579b575db0d6e078bc3df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8112906bb52e291612666f097f743254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c842034c1a0ebb9a2a38053cbed6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557a443fc85f98b3f4d9db2a25507eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7f25a0476598a173a7beb368985fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79d6dbfad69e6224a18b60789460fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0e5efcf2f4d7c3db635ecfa71ca37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ffa453cd50cb246fa2b3a4335a905260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c653e3a018e3daf3537397a8302462261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6802093f89d4da3f716fe300d5f64a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4afc6d5e4bfe78ea05ee0917c9152c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936873965a36b4e644e3fe3e29bb4021264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaaea448b1ab81e2be5d5362b1ab3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc79c9f501a22d2eb8e4de8b3d8180266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111d721cd790211c523d838e9537e3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ff7451f9fece39146d934365b8a18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6bbe7b03d0059435ffb1352b5eda4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f6e093bb8e364495410d98e996995270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719700a4470cfef120c4ef9d27cba03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a24ddd99117ecef53405a48774e333272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ee89538511aa5bb128dab4be531cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed908c2bff8cb53751296a184d2a50d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc34c8ee9d143b4be805cba45e3792275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28523e42290abaf0885c59abea7ad9e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100f5d46b1dfc8fc493333f56b92319277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0a78fac24d2144a8cd111dfe905a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62353baa79d962408e258692d48bf59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401b887862a145540ff16ba0bdfdb82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d44a5211d24fe6cb881be65e4e53ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2843d0b62606f1aa49766a9420aeac3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e9e3be4910809b4effa1c9f9533f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f026ca315dcbc4f17f08736b7c907f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bda3ae5c85df9f794865aa6979680285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508749b1d8cac48209090372f525558286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e4eef8a65ae6ab66c744365992e3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea19b2dbde187c76ed35bede3e0a8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6d9d744e5dbb9ce626acb17099802289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e7977416157590015af61b7eace7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee756c5d158185a4adb248d436e314291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a565ea1bb84715c8ac9b05216d42a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90352db70c16214131a18dd53c9afff5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e877dfdba86cc707ce565dbd29b2800294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bbb08e9a0c093c9dfa95a1b5a6100295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b163c51c17a3f6909e55392761ba750296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a6dc10945ab374196c0b5da8f82e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357097c765c0d7be3062a376d0f7e49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bf22ccde5e48a38fdd963fc824ce3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bb8c2f3e493ff6ecb07c8bbceccf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9067b02761e8e4de13d6cf4d0b730301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff249860d96064785a4172ba581af76f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7c16febb96b05219734bda68e4e56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467745564fb1b15438aa32fd532c863d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea43ebd24c1fdc89628288023e67f4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b86a87f3ea43816419ad6d8aecf47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97298a2b8f449332d1ff03297d3ea138307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cff168a66bac89183778eb57add6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e19822cae8298d125f1391c5023645309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a294e9fffa297ed16eb3304608ef8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a421e54d2fa7c4cd3fbc6d7ed8630f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7f5788570a0b7ea58bf3a3357a1d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0537127b6409b0a10651b392e96e7a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f4e63f4289d044041e232c3aa0477314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d11645b0b5adece221d6e0caa82364315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300e71e542b15a950f334acd2b23de0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97655ee6f7c9e4ee7506963e0d39ac92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86702b907ae98ecf82be8764a8b7421318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884013508a05e585d8e29fff7dcc3d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818388537716e66b33afaa64021464de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd300600745587fea7a4d8cf2ddd8fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed285fd6bd1cfa70bc2850258e5de9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d18c4156753ee3e5e9e650b4fd1e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5043747cbd9bf5446e6acf4201424d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96799d2aa83518a3dddacb11c6554023325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525183dbaceac14f430e7ea1d75a0dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95a306e4f969f05002e9da06d2a635327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897110d135b618167b6e2bcc2975acdb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc641eb091f24a51294cb22881cfc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70919f4241f79719688ee599df232545330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e563fdaa665ddb354042842319504331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5142b4089a85e7f26e7c994256fe24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6094decb1c4ad36812d127d46135469333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e559ca38ba38efd56445169f600bc95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49550defbb5a6c3406e59a2793736d37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6c8d5cdc1063f3b7db07963e6e684336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b9fd82924b4e44b3198dde2fd8bc7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ae942c3177730cc1c7c3a3fe15560338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc97bb0be70806917a3fafd6aa28640339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76287f4b6ea3de673c7e4ccde3e9abe4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab693d9ee3646c191d3ad98e349462341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72359d1ef0f56375e69f56eef012ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc80ef139067d05fc8b264469b49d39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9e04fd27b9c8e2135c751b37babbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd58f827e82f82d4c55979b8309cdf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626e3aefb37246afdb5a572f6e08923346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480823a1c7c21f842c5e85421ca026cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78b6c2329df02ec93f2db44dad8e8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcacb7f093f9cc650c4b39913cc1724349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1336ac1067269ed86de20eca67df5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0112920db05b3401d51a1624830c1f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec789e1dc4dae105c4950ddb60a0107352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edf3b644c0ab27b156f8c32b62d2d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01bcfc54dc0576677a6d78d26c4731354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31446c56fccf125d5bf7a304d5c1de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1576dc02a61c59bd35d37eb471d57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cade92b41199a0a16e82fbb067ef359357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93ee1c9f4529296aa1fb7331966ca8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8aa8638fa32410e884329b2ea982e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e100dcbbd5fd35a20b97fba5d47d26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a476f6b56406689927a1c647f02163361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3631fccf7e4ca99a5b34e0face006362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efcfb885b3e932d85171f423b9065b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc2f95eac07aaa0f565872c3eba802364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff60b17c68dbcc2a548714f95f825f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c93a39f6c6ba19b6210aa3df7a6def366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a17c08584718db23712bd23ba15ec3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6d2c86f67867b9a92827462afc9f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e1c53e77b0feccd98730b362894f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d633209628063561198d8610c0cf5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c560de5c2fd7aa076ffa0c04e1fdb54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ca7968aaefe2e85827b83f63191c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4a185921cab3039900d8e9bdc0a4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96f7ce53b439846b8fef1b22a4fc9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047b9321a22834b7cee64aba1abfb61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd862ea178b1d41235e28ec3776aa3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a671f1ece87c190e4fac26c98159f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3155cfede8f687393b3d0c16ccb9e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30c0ce60d1cae2120200d0780429e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff0791a47e6e1bc8a3e544aa2633e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aefd9cb27bdfe4252405b5de4013c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa812add9ba2c87a82c5b2b1c54a49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc01216bb19f6ef4a321b82c69b33c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bac181ad348a432f3ad33e4653d1a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0285d8cdddbc9046e03f42992ee9781385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa114f0c414e8af36acb5aff2090c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c525cc50be3312f4206268d5d91a1cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd33ab694ad55d1f928bbaa5b2168a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fa1190eff432ea0d63ab889f3221e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01698ee93d38c02b2d8a2ceb7107fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38473bca14fd2148b1749914484a31e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ff770e27470191a0669cc5bb0394e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7390f893feb5961d5ccefb227e9fbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeec6f849b3bf0e54521d3b33df1ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f2bf1e69bd4ed697e1fa10473223b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7da56f65de91bb761d5853fe3d96ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ef4cca439be82e8284a9f879f3ab4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd98db15c9488e697c916d850a8e63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dfb72166f1b7b106816a5c14b71c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ea8138f62944bbafb600f7a16c95d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af4a277d7b217f6c060871a8cab649401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e4c74f2b0c4d080b8ecec83530ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d15a8bb57896655397abf9326bcc1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83735eef4eaa46a1026c4a9f1c86d170404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7317723cfa39a0620a55a7151ea61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21788980dd55e553a762141f7f176b1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77777d71654cc7ef343190ce40b0f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e58d0214b75688442ac5f435ca3489408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd299e78d2b867f413aa14a7e1d614409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa744367fb4ba2cfeeaa75798a0dd4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e512d6473adec48ae251020249aaf9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c29c7beaa43458cdc0e3bfa75a8e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400c2cc7120d419cac093a44f99788e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5784799033065d58514616b2421ce4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc4a9548abdf008a6d775159854c78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc024581b59043f8951e3ee7d786af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9e01a011dfdf1da2f260fafa73a7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e8344e58b2a8ce4160a5ff7b23371418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b050887d80ae73fc333611860e625419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc6f16481c8d8752a97e669f01c412420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8c1a14df4cf1a1adc00b0fcd2b8c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801e4600fed0a2d0cbc82e9a914a3b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305a7bcca2d0dbbf76c9b15a357c54d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7c06650103e5d16a52a505a563891424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ee7cff96b536139645f8f9465ec06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee78eb9aa1641fb263902a08791d67d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3524beef50d5de88cefd7be7386a2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b478eec1f8bbfce81b3846cd30afb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bda12a99287b08e97e1a3a2d98450429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e054b8de44d2618e1092d90e2c8c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fbdebfedb8e3ac1c7a3b8c6651582431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91938dcc47c16f3aefef45d243333e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89109e095110ea66d74a35e093d47e7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcc5db790b0e8d1888f8ed61770e20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a404bae880b467acb5ec37dab200acd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af10daef5be8d81b13132d62b8ea6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42659009c76d2d04bc6a8d48f9fc688a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498527354a9fdb2b046834c4a6fc74c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7a6b3ef1c27443959f9d9e60cc492439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e22c74ffe55a42c38d7dd5bb539cb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e55c188fcf3a4e0460ae0e957a514441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc988dcc5600f9b5f2eb9a27029465442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e1530f5a2c48a3356e518558ea0ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e01884c19c345df44c136ebe48d721444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ed9d77853b6fff5daa275d03d031a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a9becea73ddc948d3d418e8c2b206446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c0cf7bba926c7b238fc2e29e70819447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9bbc21dd26e07d2ffc2855a95d663448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a95cf5819a44db6994d0295db332449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14cc5c25191b9bbeaa2122123af10c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bee3cab325de46ffc1489dcf57e690451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3c71a2727e7aecd1a48eda7e554ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d44588a96d21bd4e5679741ddde157453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07152446a79fc7537f9a0937468761b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769097b416ef9d0255da329f0f7822ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daad80b1a05d04b3bc16d8daee3bf58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b20554778946083edd7b84a1dc3918457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d349e3f99cbf0ff63794dc2b23e09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f03cbc7093194bf9cdf06632d81c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4a5733d5ba22bded9af8a8789e7cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa639653acdf61cd8bccc9c46dedf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348b1ae9c74121cec937b497ddcc363462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a57f6f8e4673e8db0bcbf4989f18f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4e56ebc2bf3a822d4fb8f8d7ac7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c694cfc856e5f0257e1ef4a28ca5105465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e991422aebc4ef218b2838cfc06a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a77a4e4888e3a02ba04334cd977f18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf9e5bf4f69cd53b62c149da295dee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03d23eb2666f848c22bcf1ede6cfec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b6c6f82682cbbc1b7a13314640c5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436e45904717632541693b11c38a0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac27c6e3db179c76bd4c1a5259b35ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d7b939b770510ee1cdb33449a5eb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c6689ba2daf9abfcb05e29f072f25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675a7a6bf5f29f356b636a87f14e2e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579752dfb9c81216c2a95810cdc39fa5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee7e61d1612954bae8579162eeb201477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726e85a7a0c457e4060655204a25900478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d075650dec54d148e1f1b79f5dccc65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b254e4e169b216969a5bb0beadfde6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad10a126ade1edcc75c944855296ac2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f09ddb15a6ff2e8a76726579159f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753a5823ee51832d3abf9b0703330eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80e3611b329f044417ad18a1563df1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7cbfd0f8c91f80d6d5948bd5f65cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572f312c0c5693610198481351c2017486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99626802826f4c2eb2c1c6fdec783144487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3797d25b9b4c5cd17d35fae803bcb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312f5a2eb9b7d9304d602bc5965d256489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86671051f7d402b018c2a44aec40d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62e9d6442589acfafd14bcfbdcb932491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fdde3263f81a58fff88de46ad5cc1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c882962f2d14a39b84e4fdc84d0f429493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9140f3045083333472830537e570e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0783314fd2fc18ece40c4d5394fca1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde2a611a015f6a52644a1a8987d1e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11007c5fb67bf1bb32f2dfc380eb07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a93cec7b9d190f3998b0f341fbb51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334d303af6e57361791f53235861b66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e34eb8648103eed35f87c6a20a5853500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15823b342ee8c880deaeaef5c7dc9c40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ef06c47c5feec40e16913c2b98e7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f0c7ad04f4cec1bb045e9450c08b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04672f3cba228bdd977c688c0f78ac47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a761216b6ff86305e6671e371aa8c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f6cf9d94d1a435274413b5a317cf8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463b15d7c8cda5ed4e77de52bf35919507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf88c2eb78aeda88b90bbcf0ee5bc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84601d4361f7ee473bdd1fad9c24c7ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e806a9fa46feb05d4b728a5010cc26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95968c0ca9889e42104b87187864ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46a0b63c49e6d229180ec1d8dd0a4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bea2e2fd680975d6e36c81fd9ded1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b332d5da088b489dad65b583a7f3e2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c437d7e58bcb29eeb63c201c73ebf90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987541195b158a901e50be53be94ebe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e6f19b3160313b592385e9c99aee4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc23ba77d2fd4642cff351aae5593db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316829db038809d55853daaa465366e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cfc6bc4086fd983036ccbd82c417c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8dab1d1cfb51ac90cc007bf5cdd85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e2ea1ca63f19cb6ce85cef90fb0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fdf9eba7fcf68bfff5cccf26e4a33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6695b57eb770e6f9a9e48d71b846ad4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204009a6afe4dc5227c3fc95aff1e1d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4e1dd3fe0a9bda8dfc501a7a7b584526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e68c00f0ffd26c310ce3ffc01cb550527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78ccbdb5f88671831d9d9f797c3e1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc0549866f1c1382663eb864b2d634529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb0104e23c9df5a610fe7bed8b7cf4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57422a508400c5faca9eadd0625c3be4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46faf08e85e4c9de1227bf2cb0adee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5494115326d3fee37b81149bf8fb26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e871997dbb8cd19b4ababa57b215f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76a8e17ce334ba0918ef6b2f4c28f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd885fbc8ab0f4ab9cd8e71e97f7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b20387d2c69f209f7ca5df1a9cdf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e3535ccff983827548b627e5ab19f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e18cecce1a9016d4a1855530a0fd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0c8f56806e4be75d21821df014674540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734e7523f6ba0e58f2907ba14f2e5d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d667f63baaefb54ac44644ede696315542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3ae1716c491d2b1a368b15ec8120b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef667748929b0eaa8bd03d8d0ce3fd6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6b26555e378e549f74646889ef746545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42ea80e178ed143bf5154fff77eafe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01ef0c61d7a6ddf18622d869c357d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00031bbf1981928fb61563834eb402b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21deb3f8296fbe9716c5621d3a085756549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca206db94b85623c18657368d37513550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3abfb5a7390f46c695df2ec78002a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c75eb9c2ba901e565df6544a969dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b702ec920cb3f9b51ff0850563eed9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738423fe9fce8825d60324a809c3f78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca098db22957f959dbb726b22c1ef3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17033e8822287c636dde02529a8fee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796cf5bbb855b5f66da7e2e79911ebb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f099d794b968ae696ed806315003b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e7964ce3e991c1ff398b1126d5a75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509c69b4493878b7d2375689a9b56fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb5a3c4fab2ae75bd64e0de6d3c5a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402b02eb532dceb2e8d5dc4ad0df41e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a706e7d6e04474cf4438bcd91b85e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec308118db4be25d6dd816e359ca84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767f935c2ef640dd52fe913c6fe00b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43853608655b0fa1f4d17b81f9194eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ded270a1e64f337d45dd287d6b862567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32476c2c0362b080393780ac4fbb68e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a275221ade48b912d69d40d98a099569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9f5e9c1d8f023d4f4246be171b5da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586afc34b303b9e0d4c772ce9e8a743f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91862a2de074e93bb838b73250638ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790f779c6370926c1fa1dbed2b6c37c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616891ea305c42a34ba36b1885ac1ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161a38e81058578c96ec7f98d504d26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b75ee56cd46b2d8062c88db44ea413576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09decba15788ebd199069d4314012b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59875cdef3572702dd24e332d53b4f3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d903ed588775af1266e556af40cf303579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2e88ccaf51717221a2e10a510a2d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fdc5bc970b8572e4243f87b64e9a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703eca35cb6af5a588971a622e11fff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a345dbc9476066710e25c6a3c4333b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f076c2897841e759f1dfa32d629c79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34567493abebe367f1a58da5f2c1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011194a444fabda02b07ed78b576161586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16bb3654c7acba373e02e0ce6d1a62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8deedfbc41dc2ca64141583e44d49a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c04f20eac00dbb8a62d8c4a37e8a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c00c02d3c9fef239f673964e9f6686590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981183686c309a00de88c417ae61bb6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b72ae9e923313d80291ca8c907164592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38cc6e9468072ac35ed10d98b13863593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d22b21b0bd762d760ad1b2dd10bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69789d2ba4cb62ba9c1c799ab76e6266595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac72fb3e4fec4d766d76d586cf802fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61517447a13b98cd4fbd81187caf455e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bdf6156f46e0cc42d7434a2943b68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3daa2b18259685f89155a3d2898631599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a583599d6f0a0a02d71475bbdce4374600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0760691b97188c3841a86931ccb19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38937cc60b2742207f2fdeeef8892a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15309685cd70d8001615558a355918603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db0185f2570133ac460c1b2dbe6883604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b1fe93055b86c669a8a16f3b42ca6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b6fff2831af5afea65d1923e8529f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b02458221629f23614b0cc59be1a2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca53f97997a32a68e170b5159b9f16b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c45afbb73d00b11a6957dc663d786609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa501825ba19159f7c776a4bdd4fb4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5da34dd8867edc82f63b0427015c99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9407608673a2749472c905a33f620612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4b8e5ce6127a92005178e5f3e2454613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a00eaac8ca88ef1cced3ea181cef92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8112e9221da85f49f974003701c42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e9bb3198dd3120ed208d4b2f68bcc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbae78b2411849810cb99f127f37140617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab3b31353fcaa2b5f5945f34f0e7f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bf4424a1ce0efa1b3a50ea529522d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b4c4dd79a24e975e407d71a385c66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde08ed42f6fc3e8651e55f04a41d0cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659a0e6d4bab9450dfab9b6947993bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8ec10255e50bccd1760c056101709623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489946f67a145649a2f8c19a4c98eeed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad55edf08bda4cdbf5eee5c7830e2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf19c435556701689b75d5d89dc57d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b16ff6979199f8aade9c50d491adf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e257f873476e845c41f9a732f279f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b1d341fa6318e4c81cae6981daa4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a533d23d35e0bcf9cd86e4beed9943630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8e233653dc6c77a16b359998b8a2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffe78fe601da46c75950474eb4201c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7cdfe31e367b83575b5b4c9f3026b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8d5b86429f77e8c77872f4fbcd6cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c0c8c2882579325612736119d65f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9070f6e8fc4199fec7848932554dee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b3a06e0617c552ae332316cabdd1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b1ba2c5f46911b5a37ebf634cc4c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f916bd6d1e0a61e06bf7b4f84e7a84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b5e785d69179ae859338fd0effd3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa502d757b7b7e0fbe2977f29759df1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d466111203cd789d20c594db6bfad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc607b8cb9e2c7cf879e2a0f49e2014643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a884006a6f8820d71321f3af521689644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59890209cba959deb1d7d1efa8794d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4dff6d595fff919ac222e6e177010646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e0c54bd6006d6c7b502b4507aff1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0cb0c6a8c16be55656352314f8218648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983e5c21d49c05e20199aee1b4bd264649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c69c90768f4b856d9609ba4700ecf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedcda119764d00905ca80457984cac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a7a14eaa5fd41ddc0f28d241482b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf815f3c5845171f1bb0b2feb96a881653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d921620d225343602ccdf40832601654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352e312c1558e3cd14772c6e4e6adc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c578fe2e4d15cc01fb4262f5da003d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2ad03b28c9a45687a71a09cfc96b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735f3740c5c3b4679ee13ad2b9d362a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779642174c636d8b949be64592e5ba12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f368a79a844558026ccdf6fbd8f908660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee44cc65a508ea74ce39ecf6385756661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecbf3c7beeba174c1d9e928c13a08c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5612acee83eb939613a7c7e2c3eeba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae950bd4014c3e85ba8c38169cbff9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf17cb88540f7096bc991cce5630055665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b81fbd97a5d74009736bdddc903b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f799b3454b5674af6a216e081c4de34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0b2bac293ad4b04d29872c9427d9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa3f18522369b4876099e87ee050ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d30fccfe7a36247043eb7005d3ae2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2ea2fa78afe1df097fdc4a23cef3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951dfe9d6c77edcad7e521a94c66d9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf197b4bfa04406fbcb753404eb0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bc75f65e4038a6b9deb83f35ef9d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cab5ebb4a2bbdadd441e8c059da46e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a943f491b6eb960a680f6f83751f136676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51345f7e0a63a4e8cbe931ff0bf00a2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94d80454b20fe41c754b86591dffc6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ab7467c33478087cab60523b9e12e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af257482eb48c8f37f0acd9bcba6b73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76390c9db3e2c8b9343dc87460a0efe4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f5e1ed340d38e910d389739bfd7dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb9486330d01dd8bb831cb8e7cad92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28912c260ff6a0109cdfcef29b13c71f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522139531a15308936f9bd755e159e69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44a80f88b15d769eaec042b1af1769686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d274885c95d6ab448ecd7e27a1f4e96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894331e9cfbfb3524a57a2a92f2b0eba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ee8a3fff6b1d8cb36975bde150116689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b1dec734d4f2123a4d217ce6a2938690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37ea26d98c4727a062cf458a35dc54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671d55fea0e2ed28a15b55c9e89ce0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0515b70dac1104e121ee6c4b57378b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69cbfea3bc73806713975695ba5274694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7d1384d331ad55f820bdfa6eaa5dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031c4b6502867666e36ac2a1f87a3ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3c7d72ae4b9d56240cc0f00b80b88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f150e9c9d46c0834c1f367bf8fb46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee155828934e2f6e6e19ce3a9443adf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f61852b84c236c0f7eb527f0d7f6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db34cbf2d132d404fba602128721b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2299ea1386e3551c8be24d4a6fc49c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e5b47f560bee081d8d640d503fcb5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbc723e7c0d28f4dd827b7e47058c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e149e03a11b6079d3d6993d3f767705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e892c54d9df824cb803cb999c54e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ff866fb982d1d8dc289151bc1e5bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e45cb838a2923143a06bc73f5d7237708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23fc8ac74aebffbf54e89a67645e4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191a31c8688e8b4a08142a7fb7b9cd6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9761c92318ca265c31c403c0162849711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c8c027c37cbf716d90b76401402e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d388a9174456dfb8968bbfeaf8f0ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8f6f6183b22e775d4077f584a77bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1338f67a3b09fef98ceb6d752d4bd6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e615b7c8be4e704c659c494e475044a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eb6d15647c0a3ca61cf1eca8cd91d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ac38576ec8e28678b16431e7d3288718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5a01a60c4615b67e77a0511e6d68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f5fc48c671c4651a7818aa6a827d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c7a3ea1fd8b68374d005b3d2e6c39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8db55854fc901addc7c3761be5d6b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2016f14e4d13bf96193c45259fff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19fa4fbaf32f806d84185e4c5ba276724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6946a62f3705879e3c17081bc017c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2288f2e67061ced41d1fc8553ff214c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1077023399953fb5cdaa206e851ca61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76610ffccc10d0a4d7c27c35850428c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe91d4c187d7ea43cd1b1ed76a6b11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b367edf306fb0a1fc32236282964c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1e5da7122b97a1888fb7287878fcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdbf41b5761b9f0a9f09e0841f0a5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d39ca57e12d96303ee4dd38dd9cf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032e2a1dfc46d9e58365c7292c61521734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5419de6cb49c970e01e88316445bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d973de864c3e053d63ab983427398bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bc59d3b16ea1bdd5a6de5a1bc650b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffae6140429e4122b2139ea93c14fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d0a2198e85a3868c3b1336c02c08d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3c42b14a9682b6022b4201e9ddd19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c264cdd7b9b108e794f112fb4eb0ecb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8469ece047eb97d1c067eb262a33e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df98df4c6fe02d7aded5ddbfe104f13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8971bc665e762403198d1bf3757b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27dd2487dd2173acd5b15012a160fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f086d6078fadb8a95dcd4e6d3cd02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800807cd180bba1362be2d4a8efdfc9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da4873a21f956203bfb9c7a64c91c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0986f2e2bedf9d0728f67925218aad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af247f6d95cead3050debf3fce4a97750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f03e13bd8ed25b52f955235bfb954f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ae3e4a0b61278c402f61acffe4b58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299e1382d4fdad92f08d0f4291cc33c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54073e52a1a363f82dfb5328ef88ff0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdba86f9787708b3f376c8253f5601755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4488fc3e810330ac524e5a49773939d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7484c2479c3d22d6ad55fa6b095de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1cc1c526775aa9f367f37eafc2085758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ce08528fae2fae0230105882bca2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336dee3b05bc53474623a48b434c2ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4090c1f625bb1fb5a94e26848f42fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973ce7c4e2a23914a4099083fc2a0113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439165204c05a332ab982a10ede7b8a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284608a762eac7859d0cf5d156cdfdbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855ee592d6f7bf69aed6e8031bc88ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea542060ad7c39d949f862d3e7c75f747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f902116db4a2c3af5e6321b6ac688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cd3ad4dd6c9f4423510dca3ecb7779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a31342faa2a554b27a4b91ab443b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7e639858c6505903010a616b04abb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520515b4526748c8660467cc77977d8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac3b4f46b46664ab288256bd6389b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaa9bf81a6ed17144dc5759a9b08bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb1c4c09838896777055bbfeccb82b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab23b4f07b1e87686f1dbf51873557516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069feecb396d5da0fed10789b2d130d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60f98300bdd24258031974894acf5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edc2631e8ae55773191766c2eeb79b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58bee847b54dd6bb60704c024279b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08d66cc11dc7fbe63748e70a9eaa2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe6e77471f0f599ab5f5062635ce0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236b69f43e17e89752e5dc47c0cdd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232683e596e4c0f67b227b1465af6baa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd9491dc10f0a4468c4aa8642af02d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2434bc97528d7839a3b65482fc92026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff74611db62ac039fba0cc1c1668d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebfd4d4e4b0f7c94790ddb35f20a2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3650670cdc52dbcf8dd999efe4c5a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9856862f93366bd68e7a690cb9ea730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e560e2ab046349d49ac52028776b0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb2f3b6e535d27a395338955dfceb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb1a334bb6f6d88a4fc4e0895790a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fe4ff8c2012176883625b90d9170c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196fb69ba316c95b223fbcfb4c3f73635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05031ecf17a0ff466ba9a3706e26b59536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ffd59d8e1f88f518402e9a81ac35c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf9b6660049e0df231109e054069ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5edc5fc6821cd00ce48138ff0a4bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37200eeffba80fc588e1d8e5563dad0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac857ccf2aeacb9c57da845c8cc5e10241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd294dd926bb494054d6218efd6811642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817392b68b3d33b26814bce42ed455a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f940bbfa6e6cce802d1027d583e2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1254656f07a9a150f36f4d6c3904645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd95fadcb028e51e678b6a58ba6c72b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3780d75d3fd1d5561f4d5a278d24a2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a3812a1ef9b3c015aa6acadc7a27d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebd976da7a9419568d745da334597c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaed8f678966aa3b2edf6b851224b0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0db2f3c53c7a2775068f9946448cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef55776dc70f875e595a25c8aae952152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7167b102c9fc7e00e2d07c5c0eefca453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230cb24a2ffe933a270ad6620c671e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb95ca64f762ad2c74312a8ec0576555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4419401bf93baee7f3c774c4e12e8bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e8838d8335873b7c6efef41cc0b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f4843fa91425c0459a7c4e16f4f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aad88ee79ba442105b575f23e7fe9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea558c64397b81e56e8cef2866d3cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd680fbc6b5683c420a234ff7fdfcf161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeac27ad41688c88e6b0b0d8f352f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2f71027babf663df81aa1159ae2b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dcb5c206fe72ae2b6baa066f237b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ecd5b923ed07883685fee0d176ccf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1c72e6372e6ea3f4991303ac2156166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea27308efb6c8690d1fa6b9e3b55b9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd4b68545c325b47f9148499bddcb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a480172057898921f6ac6c7bbd11ac069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e755437a375ae3f114bd25742f56770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91162de98cbc40d87aedddaf9917744871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f318a4f4dc30eb33e104211d3dc16072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceef202b693ad148eacc9e054624e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff192cef4bf1e4ebb70b8ef8048ace374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97edad3742998a51a12143c451580a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0a4656a32b4f12e0dad761d4999db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a459543926928e44c4ff7158e5d9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55141589be7e29a72aad32a0bb7539478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3cd4f277fe0dfeb42e4a1b9b97c4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ba6218ffc79862872cc65a9f97cc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f20c8b10d45138b19cf41764af914381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425482af7e5629b2ac0c89ec10b0eaa482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3fbcb393dd8df9ab3196e9b7c4c0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6242200646aeceeb7f44de946137884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b80e0ab5c71af5afb1fd5f52860b1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727cbe025928d19a2f09ba497be615f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3842e7ad1af1ea49bbf67f1a82b0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec258bbac5d668daa4d262f7ea0c88588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b4a83d565931b3ebf2fabc5749e9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791d4f6e60a6cffd0feea24a9b3686090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51572a4258dfc69fe89d217b44f29ad291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa499380c03aa82caa99c1e649f9ccc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e791cbd157af6d38100eb353fbf1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803610cc0c08618851aab90892365d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e4925b45355e6ba61e6f651b46d0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9464468080ccedcd92667ee257f2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53313d7b817a44f57e9e62666315a5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bf29ca7b7ddf253a6aec3a2fd91eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb283628ffe52cbec7167a0b4611c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647538e8c797e4883cdc44cad308ee1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf9ba1bb2428c5bccbf885f0ffc42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87892466f21243cf0241b51740aab347102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb36ec3e7d43de33e467f4c3c85c98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b73da3ef856a8111924ea42749175a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c3351b15782f49861af11b03d66d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dda2c2b2f262892cdbae6a83282fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2faeae9a16cc0b5f5caef4e1ea31f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a978e23cb441d0dafcb88e0b7f6bebc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0d6ff943d55c4b02fc21523040aeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0491637949bbb8673bf1621e98755110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cd81916c5a013e2c9831e0d7f9328111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba888e8d825980a5cd3a821ac3df28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63ce34a0621ed5d6447a4eced6ebd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462f1f899439bca2f501026029f9fce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b04fc882a67b2b93110f410bb4a14f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f079e12226413ab28bea5eaf20b121f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a135954d66b5a89abb61b280d51d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757be861353b68f0b09045857bd259f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ed25d1b40a2f0f57128565d072212119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9420ea53efc73949b86d7d58be2c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c31d65b2547bd08715f94d134558a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06b416417bddbc404d1d11949c07d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4671cd400c3dcc7e078db7d1d453c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745fd9325ff1dafa96dbe92ad306b9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea65b7e8c6f72eebf1d5fe37eceb7d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6805bdba4f50b011c7356184993067126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457d6081cebe2b1c93d906aa10ddec7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc0a3bd31703908167347e5cbbeea1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4a19acdea76a7181bae291da652cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a148b5f7921e75454ba67160423ab4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c872757c28c6132597419e847fc829131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf419ced36357f273c65cc650557fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2b1f009b045cf6bc58cb077009af3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8d700ad770d74941458d01f7add52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b564bf8fd39c8b0cc705194cbb94473135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1fa3001eb6b091796aa0477a24671136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77ae03fbb246de6d9d5df9061e207b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aeafc2533496bd171e8b174990e50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b3ae02bc892b9bb9ddef5b312652d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b103ccce4931bb491943eadbc6dc65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e46b92d6df70dcebdbc0b30bdc83b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77582e9728f7586b7cdaa89e50c932142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c3f423bd9292ac3f904eb9e615a41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b332f0205830f2fee81ab981e6bd5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40122bfb5331269dba2dc18438e79d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bdb08bffa5aa88924dd04bb556ae7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce12c5bb6a1d220e01279d65a9e256147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbc26b18b41d8495c8c4c67e36e564148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefad579f9c2e1c11444e2a270feb52d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb210b5edfaa780de4c40439456e50c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b21790392c28ca1c2bf508a8725e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a6866a5cac9d298b6c381d4003631152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc7c5fcfc861c0aa67755e2710ae13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266541d73e35985b9f89bb0e6094854154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0ab9db28b8186e0cb8af3d2f551ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75681c27720d80824bc1be123dde73b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465533671801b09338f893fde93a322157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cf86acb540dfdbe3e397e7d806e79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62bae54b21888a00313cd67a814154159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e0875e8721a5e07d2bb3ce5cf1823160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd4efce44cfd8ffad8c418c5123e10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbba8215abe67d9d5799d29eeb5267162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded6d72600343d966952f62e6415643163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15ffe47eb116c69e686b408381a632164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d346c8ac88e6e9574427b8a6abdf86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f89c22f0c0ff2e7df5f3fe9f60ff8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7403ea284019b192a3099554f19b60d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6b263a1b331c8d04cff42a5318235168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee1c8af58846e0442f96bb8fe06992169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2f2b1a1d480feec3e8eb503a172fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b4792a493e121958a7b41d45ae9aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c287197f7a2b6a6eceee4dff637c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f339b2a05fd876f295710680f19a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5735549c091187e23fc433ec906971174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a7c6dbde4de784bc7d345c9477fbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a132f5cbcf23bc6f612a5abe9c3d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb75fe31f9ced2ee0a4443595012835177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0bc9c3e4c8a3761a943134ea437b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf415e55b0b41fb64e4f82046826fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e885a8fbc578ba6277676d29e74de5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590667e0a278091f625df7de48d77e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e363e07a2a6f564c21adeb7718d112182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee1eede1e8ca0dca540c3db7487678183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434d7ab4e2f7586b36e8aaad15286d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a7a4b3cf96a186433ab7b2e31f273185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3ca6493f733126d6a97fec03bc3df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f77d3508aab68688f487b3bce9ea92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47934514d0c48367cafd8d0314182247188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ef2f7c606ddc303777ebfab7bbd97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca9074f54d8f2b06a974838488210e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054cc64ce0ef5e579cd4e41937e8704191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ea80014894961e292da22506a11e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3fc41bb2552bb8458a1907fcebc7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fff35e6c5f5ceb3cc68d806264ec75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7666db001814e6f9a46a7ae19d0b78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658ec5fdf6ad0e6ef8db31f0b1220bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2979b75b5a43c2b15a54f7b1eebec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0f02f83dfad01f3fd7e0da795f9a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3a19110b09adcd3b2a892cebbcc2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ebf7fffbd87b27df7098e26b5782d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f94fcd70771b5a8180aedeb269d308201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c4d01b0f932e2b69b47810566ca3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b3ddf5b0ea8da16ba809c5ca52de1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bb3c75e328af95d8f1bfb37eb3e11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf5506aea079195faf918632b0a35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b5ec98e81e247ac0cf52680ce18f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5af605555c5ff228018150a84a429207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4681cd061a87149336ff4be60d315da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac4975801142e419a7c5c105140965209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dfce98cdde8d43fc69837e69d1570210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08877e8c8654f2348d3fb0a5e1d0c947211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc7000c5cc22ffc14e898021d9241f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0aac6ecddcefdc7e8fa1e37df55e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df795dcdd54808e639d4cceae08602db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7a475923ba62479e68ddd7cd94094215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a75358494f0c94dbb821db8c37562a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503ee50b55e9faf7f68037655737da8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf855089b776c39c62f6430faa93c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021e2381812e10425ce9b68b3c5d8e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aad1798bd4978a986e8c49779e417220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395053b079e92ca67a2ab83a79571ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4bcc6acac0ba2c21898572974cd3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334476145e71f1f85cfe1136c7bd3dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71865cd79003e765fbe0b2ee0cbef0aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42baea3674ca36988059ff8e9807d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324bc82a4bf5ae1c6cca128fd5be993226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b10d47d24a07ac599d480b1ae4e8cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a03a1248048534e0d12957e614d41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac198883a46bedf27cfc419046f1f9e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587e946169488eb03ca31d4514a8049230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9b505ff1884cc8af686de20326f33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd67e7aeac37ead54ed29e5fdd02863232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e766173adbbc0cff518b0d161b27522233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544acde64d3e396c24f3019af8d74d38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96997c5872fb36c80c9985ae86f57a81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd5bfb367ce2b2c00a690a69646a18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79079e7a2a28a4193cd7d9f2805a9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc05a14cbd9eff0f10f2124d085365238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f643779574e94d1605decd393819e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326c6933c723bd61d8436a6b65306e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d53879ab94eb84edf815967447637241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911ea1fd179dd8c226acf318ec6a606242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9010edfa1167c46ce12fffec445af8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b643b36bcf6b91933e6cf25a01247b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17890f27cf39b012dd0cf0166499b5ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa368182ca3c1061a883b773a0ae3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a085a1781056c8a6df102fb8bf1605247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb67b2cd05199d0ddbb94f0812fad74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686f2871ad88c7c6b821bfc5ae0cd03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309dc24c050f66892aaf34e05b5febf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310e3c941d78ea85d0ad7bcc4973b7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a9bb75e0feb9d8377b6bdb5581fba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0369f484a0e80e3eb12cc1df3deed8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb622d79117af635e201e2ee3021e2aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1016879c4175f606e07a68b3dcf7f6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77c1e5690e9bdd7d2356470d611eba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e12122d46611f52a3961e821026008257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c406a353aebb06cc59a90f7e8a55ed8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ef19c3fcfe6754389c33976e9a4e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7346e5f9910769c3b8b047f91d9dbb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eaee9e54683f1db7002a28a8f8593261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d62f954924052c8902b25347e7cdf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd15d8fff29c83ef41939ad87c2e99b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be628c300be0ebef8e876ab51816a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0c0a2c4939f36920f7ccf50b66b6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b76278ebf6cb1597a6039639da708266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087d30994bfac824495563134fe893d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2b7d812465bd50ddfcf6e5667d4aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446033857d821ae9060a5a2bb89a608269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e59b30cf75540a65754ad9a1f81e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acef95d219ca9238e64794462ea6e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8e198d281e5930b4f07761ea17062272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e60214768e9c83c09d9254bad195dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57916544730e561cefc8fb122e1add25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976019660be1ed594e4f385234daee79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f44ed312b2ef73ea40c073e14797c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52726e0550c2ccebc0728aebc5fe35a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6adb711b7b2e80e20d2f645e4eab70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e3a308a21f3c690807e5ccac4d651279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0a8ad5b1a534bb07a0aa409c7d8aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd18ba806fa74503c3edc823ee669d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41431e0dcc5824720976be1a80fe7476282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70093ea01ae0c801cab98db89fec6e69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cb39868b3f461c3adaaff8496843d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556530f44e344369f9b07cf772630be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbd17a87a844b1113f837d8a91bdb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4705786fcc132b55c4a670a5305b6b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bbf8aa450c9983837d8472c133867288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59813f2ee6d0abbf0ada41add3531352289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dff514fc25f4e0581a29a5ae4d2fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa85f5677133fbb145915234b29e7b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68110659f238b8c37b74cc6579ebee7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff23fa43027ea6e0482b9cccd2daf9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32023cfa11cf8fd7464a0ae7c541e5e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d019c4131198d7afa79ed5dc3a32e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e204ebcd02eb9833310b39f1449fd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aef8f6ba4ee54189bf016265887b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccba82cd240dbdd97abc8deaddc4f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89094f8890b41ce96dd7734ef18ad40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10a19b35561bca0db36df80436408e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06399754ce365930f16869f0bf604a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d50ba74b1024fb5dc5f5ecb94375c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d236f37df3ad278bb0eb8b34cb741303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53da855d959036de042d11250560d61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a8f053af6da5e82fd2d7dd986dd0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6779ca952254d02dd545785a2dc783306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6499efb555e60cd73fb9a1be29a3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9eff4289144c5e9eadd1d6bf8b209308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23f18d5c4293e542ae4770d100693e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38e5aa33e2772f38a688822fad20ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30949c945247a43926ad053ff79c11b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350a7d78aa23ada45a23a46b8560f38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a4865b4fb44d16bc20f6f42f6cd26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca62e3c7fa1fd9cc74388ca896496b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d104cea7cd373588e369cbf2abb09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5e34d44641c506e0408c765c7f348316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859620272afd1b7db149b6334f6629a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6e38f53b34a848f3b842fed30d699318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ace5d86dc64f2dff483f760e4338c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528361b3681c39530b84e81517121acf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c760e240cc91131fb795a79400b103b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11aaf726109d9d247b475d57de16fec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c842975b67049b65ccd13a5e266061323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1563290a26de4a96695b7587eb8af9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39180023883b4fcb43a2e7a592d68a1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168852711f087e5a74751acbee9e9261326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e26893f740610783de9ac763ed868327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ed08b5c17899e56e38ac601d2b26d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe94c29e6acb83f102417882d4dac41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c344d77871d99ce2ee0fdd673c85d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da14b1b8d6f7c9cf71820a623411995331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa38e7ad75732796ddc9a48193c4606332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f59cec515d1c602e613a6da69008e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd14b09437c20e35392e6fef950253334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c87d38044886c35480644c4cef1c25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3a5c6721276e27bc5d836322f0120336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fabcc51429092003c048fc6176a8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7cc4314e99ad111884f9c2d4b796d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b023c4742d824b8ea708ec4a747f3c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d514ee48cce6bc76802b858307b17d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ead96813ee8af1be5ec4af0cdfc8b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49ff0d5ca31cfa5152c0e7b8475367342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5f685d23a226437b66998acf03d8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb0ae51175e62543c429dedd8e82d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03914eca16f4bd046b52a78c24f3b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b150ec8333ab523646636c97bdbbc61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b970349a8bc594b0fb2d59f5f9e9f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5436ff8055782f90fc748fe47694ed8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993d7e7d67434b401b73eda54b243bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262b4a87ed8dfa94d75dfa1184db443350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3aa6de3847a2a55be8c810feca5d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaf303dcaeab727fb207821dd066a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a7febafdefedf8850e6c07ec81155353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94528ade553710342ad392bf453db2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9097fe76dc01b4a612312d069a8366355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666ecae490872b6df3fec665b7ef224356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43348bdbf54c2e883170b9eb692ea49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa994255a160e6f9a012f56a935834358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfd3925d801a83efb1863709473c9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e5f937bf7b5ac7b14f18ddc83d3e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232fe45d265bdd68e889076169f1eff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805d6d0b32c10b42486cbfcac9c73ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acc7db5a7fd3f6f51456bd3b23fc4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc81140588b7efe9d14f506c245fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec55b8822740bca90cf5f0f651e524365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3ea76831105a831166d72168f166d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0571e96bd4ae8ac0986cdcbf3f94b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb35ab00b77c8169a333b3689f136a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6f7003270bdf15a776379aa1c938d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96513d8b7b46bcc0482c47e215b51021370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5f2281b4c67b62df3108f7f7a0e20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00230fed6478e37d463aeaa73218fcb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1dc2b7bdebbfc7a282f3aa09b7cbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02c04f4c69c961bd578a81f1da19d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654167161871454f4c9cbf9cab8cff8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a8b990641797f555b776c694b31e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37096b77d29062522c3a47b9228d9fe4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded743d3be8d4b8e83cdfca64775828c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28476c46d244ddcf56d5a956624b39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcde09629879254fee7ce12b775e2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab29ff6bd86f76a14fa4569dc75811f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408577d70080c042f72c79666afc3c9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb377aec9a8b29b4282fec3fe13a54aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc2064e21b8bed33d567152ee8ac33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebfe0d57ada59339a5dee3ae786488385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12f0a079eabd1ed6a2759af6bba12f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15de16900989c4a06b9a280c9cd8222387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e3a2dc0fb9aabcd20351d880781c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f89261dd0b50f38c780ac6815d1bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc364266ee5916c3e13185bbf79030390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4362bdfdb3cefa37040dd6fd89c0bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aab7159c4d77b1d650c5782d509a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b8dc7dc2b5cba6a083d1916939b49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e468c35f4fee75e9e1a2dad5d3ce285394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a47a45d46130561eb5bab9fcb2c9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2f5fcb63d0d707f7b46f3eb7b9e44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2bb6f5437429d2a85d6d12b54a748397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe43fabde3b903521fecf0adc4a94fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0baee8ecf478ec693d82b39923e98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740279194037eb0b6fe8d5f3ed5fbdc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7551a231ab7cc1a9bc2f1f44ae5b5e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b3144d4064c951581461dabc11efa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0d4d296ceb02c17ff03e9b5496591403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44640c475fe662fc55d2b27f18fe99ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5f9ac4e7a4ca8687123034609e890405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca6b60cebd3807ede9b21932a23db1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85f8ab4e5328fb8532c05bef2e6b0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b8681f6ea09de7836a5e6ba5d2f76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2733d272786db30ba83404424cb4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8e81aabb2976e98401e2ea3f5cc7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619565902c22970929756bccf5b643d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d58b2b29930805b64c8664c7bf81f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85bdaa283880e81bfaf3e5964a84ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab8a0c78e592d9104e2667d0790c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1425c04b2ad030e672944d6d4ca67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9d6a4eeed944d6312a273bbcd1b5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb92a71c18e16a098ca950bc0586ed2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a8ed999b055a1a704dc3a716248be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42ccf44145e297213701916ce0f8e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde07857afb0c3ed172912096a0482f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc2c423c76375b96a28d1cf8fb1799421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801b482bb4ea7f3f9ec05a405b53cc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698b78e6f0256ba9bb2ce12098deb76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bce0aa0554af276cee1d2258c73a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54f15fa330ffaa7c21b688339e8818425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffef8ba28f9621180095b06b7ec54a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bcfa7292861ad4f07e52c296d4845427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915378e32a54a5ee92388943c2f3201428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e969b905fb54d9937e5434c9348c70b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7d265d955dc11f912489ca4419545430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a7319697c2050059501c62defb06b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59d682bae6792c178e0bb0c810c9af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eaff143600ca4c364fba0f9bdfd10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03edca0bea78bb82e4ba05d8f3902e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f25fd6b9b297fb1f604d50884e525d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5abe9088f1a736a7cd6bedce794842436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca22357e9733dc2c3c6d9104308fcf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba066b3965a51224e1c37ea619cc9a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb84b4d030356080128ecce176fe3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc94608badf1623b3be5d68ba6297e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c029d3a93c209c98adfa77ae9f2451441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f46df8ac9b2a2c91638649489605b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5913048868ef3c7777b03ce5b9255443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5957d341a99261acc9ff6869eb686d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949283445f33f1ce3b067055a400389f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a617b1037e34cdc26afa05a4a364a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44f49c62e7b6b35d1b6f6214843b28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047785e4ca72a6ca4c5742e51323433448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123d43b5b3c85aea99b9aad1ebf7fd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ddd7c2cb1d3fc7fe1803d743e6ce1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0546780675105fd3f921cfd4d4960e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26158c13234cdc3bcda2634e9e41c2e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031b3adecf921f0b3450122a21ed679453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc9c9117ea0492a32c393e1d1d9b65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d0086bcfc732b483732522cc0319c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9939d61ec9a17624d7fbf1bef88f22a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5b50eacc61132744f540368e87467457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc87acd591aff53f251cde4e29299a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa3c0f53e15cbaa21604315b94e273459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4867c7113269c66294a53e82913f7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fc4e13007c64a4ede2523b096c368461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddfb7128deffb4572a94cf678cb82a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc89c5ea332cde791ef707d0580979463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81241769cf48ef1edd1492f414a04f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870355a4ef786050dac4d55daee2d97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cbed5deafdd2687d6e4042afc956d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66e547f3add7fe16dcc54eacd712c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a398f0dd1d30df0fff22b520470596468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b928aeb8370d1e925a9f45d36a0b01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca96f38db83847f526336f283fb03e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb7e0475e1c345234b17cafe60dc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac1081b0520fe750ba3ed2e3be30c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c30537afe0868928dde623fcad0f75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a59d1522ac24a9679c444153da763d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74fe243a1f147ec5906824bf1b7ebc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fe389ef9812a90e5a50cb4f5dde65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5e9bf0bc1e5c024032453c75de831477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8768fb7827751ece4c5cfd2862c8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3887a89be110c3c3df87d2292a4f9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff3e1cae8b17a694c1dabf65fb181c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0693c3b71c260f3c4f0e1eab34b8f86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e9f7601c481e651e6a0824c465516482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a99fbbb69c1a08e33b0603d6d7ec5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce1132bbd75a81065cdb5394cea4c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74438737cc32fd8b59bb1be23f7b9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb63da761a31137c4509f64c0bab923486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19734f31e7016cfe0aaba249cfb61c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf574764ef89535907f3badceac787ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46897369537d6c5a830e7313e22514dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389355f5efeac19ad5cd71852bf89ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ec4a8463e40606a56f9f3cf5d1e9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5182b38904278b76c57b28f7bbab8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75c2c3e66bd27096ac5000b38b6ad4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35758f3373aec4be62db3ce5c9c3b562494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb2400472343cee561abcae81b9ea9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9069b952a20060b399fa04f4492768496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0997bf568907add5fb3bed9d0f25fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993b15d1107db0319d16ed913cd6534498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e7af5b0eec21b3ec053014add6082499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e67d37ce4ae2463709043f23bfc2ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844f4b875d2031ad3a720ecd62eb138501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e8e7dc3e027c2beec2c8a50e6cbf1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b44c444fa907ff83e760f7126f99a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ae0567a4f933395a255139b512f96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6dfed0272ba2bb37e132ec6b57a9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde91a65ea6a92d15b642938b520203506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbcd896f7b599f3d2e74a1a36b19da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fe2826bd81c6ee675ac54edd4ce54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202af8e0dc509dc25c39a1a66a15d72a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def87c9dd4ed7fbd0109c37f6811f71b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375924e228e5a8f3f43b62c17b57314e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90195bb674b6d8b68539396370b6be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0347113b2b63969aa9970fc7552012513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a803bf187882452bb06f14b79a7d835514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d9e153de50ab471dd0674c4b4eb79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a5965d8d17f2f6d67171531d76f5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5365acf955c6883947728a74dd77b66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad91f2e2f3a2b5c80e31575ee5f8193518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d570d4cb1ae99ebb1e229d79886bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966c177b57898d40f109b6b4545b619520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fba5a48a8badb6a0f8e11482483f0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb477454d32c94486dcef0c214c6bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2198e8a405df20f1252905657a3d67d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a240772b78b0f7e35bafe1d638f9f40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42882b341060372ec2cc25dcefb9b57f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e0acc49d32a73e3d16d5701861d6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e186b6d2d1d787fd868d76d3ed2e7a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73212a4f80d9176a74e8fb4516ccd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e559cd65702f6fd9345bebb0a0ef8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221da6dc809f3a0779c9bcbc3d2f731d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c13205b74b1437cfdd40831fc8ef07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadc30bbfe4d2b55c1bdfc1a4333b75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e424e75bd184238d5da37587b95f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a65ee4a0f641900c0231868038f51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e2c8bdd4f0a22caa498d8cca95ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affc16234960dba13facf5f5cb38673536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f76ed0afff17e738e70a070410383f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648d6428d7ad339f4f47ae642e76aa3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77d55bc524f8d2582f8b2f39382d60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4583640ecb37e7c47bf86e5eb452646540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c93706820d7a78d2872560a5f4cc25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cc495d00972c0012d60695c0fe9e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39324c93686f44e0ed4f85e872114d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b9ae7d7ef5bca424c149fbc530db8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a2cecf8b4c53fa1d102976fa7ec6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bb7b847529daa872430e2e9028636546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260cb12636729cb1aa8c8de4e49740b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00675507633f26287360d09b1060e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafc45782c14392701f622db0b1270b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cab4c896265d80c9184becba92533550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6e5e51c15ccd22511c92c3cf12bfd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8ac91235d4b1e5539837fb92dfdc0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420f74f17d7a30569d4ae71cb5e34d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af3bdc87fe480cfe997db73ec6401d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6e8fcab885867daea68529669d0f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350e64fc3cf1740eb276328a6ced32c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb72c43bdb0e1acfd18f8b76faa50c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba55aa63ab0f54421b380b599a62ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65295d54ef791bd31b574f14a63d110f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b92455dcbabf57f4b66e14ca557ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98e27a1abd93d73f6400bc0e46e2dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567deb009d5603f7c50a3ee5b64f81c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86828e377ae2f917ee1d29a11c4c7023563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9e34af6e1917bf3d959f3d6a87f7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d305348c799fde440f83d47891bb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e675cb51b022787b63890c02b7d2824566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ac1443b15140a419b699c12e7c38f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc02d1127735344812cb4c85adc5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0016b7a5c036c4fbe898d11c69eff0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765804946b8f1ccbb2abdfdb92d6438570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e188e9dd26fa25d5acc03495b52ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b1bfc656946db555e484c5e996bb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf64192aa16175027b24c2135aebb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3d495052d2b07e2cf5461640cc721574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1149b9681226de5e7e5c80c4f3ab9b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ffd4fe5c04e6c82f5288f8357b3b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edcc79e3070d3fbe0a5f12de7b11d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c4944c4c7da2273d84377e42fac3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dea773a89c168cfbd8c42d13316de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0a00876f936743d311e3a0ddb4100580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b95718868ceeae12b9e4028bb8973581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aa22bdac6bb7625fb256c69ccd0b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb67ecc7d4f4f10136fed2fce0d8ef7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfa51eaf2f2729e22e4ee549e6176c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137dae1daff35b0eb5cb1eac9b00a6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37393bdff3a3e6316ddd653ce4e1e57c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ee7060f049ac71ad35206cc79478587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f9a1b1946ed75fe2ffcdb7a74b189588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757de7c9fce4788ca3a6e54df358146589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23eab0cc43f2bd6b7b24a556072bbf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce0b2a1eb5fd03780596e7694e8b7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b42ff632f74c1a144f31a91364a77b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d0ae23b94734b55e420c73349d44b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92105ebd9bd825d53d24e97b2126c6ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427596d899c73baad2b0352c490a528595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb242a7a2139827104f74778af64e2b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136c81c93cc840a076f45d1d9a40174597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c8e0456e22c711ce97ad637cb19eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae385f105e3a477c0395ffd0fb881fbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2720380d8ee2d0bfd49f831c8b50bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67458df2d5806fb369480e2b0b81f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354ae1008de900aff969558c439b439602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b7aaee0de63bdb167f3d6833868f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfa81b259344cc1f2b5fda72e9e5cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a03e21bb5000ba50cfb9749abb96b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c3981a46b946fb31910b5ed0d9c05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b018f039e5146b12667d662649b8707607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e250f70ca772d287f870494d814fd9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216a6c171cda0ddfc2a810fef086c22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913d62b3d891ba21d3a2c6a47f7c3e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b85747d93d8271341261a887d0676611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94a8068eeb898dca95b85d9f91739d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305beb6845484cf7cc1a21e0691a5fb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead1d6794ae5ccea45d46171a45eab7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4d4fe928119dd1cf478414f47d6bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c169716ae8441157d7c60651090164c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecbbe539695830d8940cc1b87f7350617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede61f75b6a5806c4bbc79e2d4f047c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d2a32973bfeede1434c99ed2dae50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc03c3326ba2440bc1882f21ede204620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456326d18ee60a672d215669df0539a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e6cd859a6b0c4fb4a42b6d1e1fead622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e29d2bf77dfb39e4f927cf36995084623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d784de04071a56291b1c3a8c72fd4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c8dd199f797964eec8af6777b3cbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f856adfd74fe464168110847c50be9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760532f300d214e8fa799f7b0fd12c66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfaa5e615c0c80c31d96e19d85a290628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc98906b14edffd78cb191f4d55f54d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16975fe0eae83bc440abc974bfc91a3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d892f6198f73fae16942c56aa2cd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd59725835f744f7fbce443f3553c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6e1003ae734174e6443de04b03622633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce73b57b0b19a5ee9a4c9eafaef191634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfbe9c61572f99d3129299c9cc9ab5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323005e16ad30e86c46506352358a616636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c2b867867a52b70fa32fbb4f30fd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d2f99d075c37c1d1a7619027ac76a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599ce1c58896c1dda0b7a2549736786639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73fa5ad154f8b28c4e7b6d31a9e113640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe0c728a82909d989fdc7a402e35d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f99e9eac8eb99660c22f769e66c8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca4d81184f77282ea7b3f1b2d310f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec43269bcbd5b5259142d8e498efbbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94fc4a853e6ddc0978071beaadff87645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f60f781fb22014a82360f4e1ec415646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1416f9f0f35bec74a4136d9455e2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68654cf84f1834e8506cac51c1501b58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fcac154ae1e804ff1c2214f6ca1bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf4ccd582775c1764e4b5b90c6edc6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f56ad81fd9b3bd6cdcb9040a2bdeb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e04430bf45f4d1d4085f52e80c9fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12cace07137a8feb8dce374a0a3a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e3f63e77a3d8738944bc2f1bb2b4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deb7e6bb922d2875e2d8f6ff99f408655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05be9a5d8b7db8bdcac5053a8224a5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa266ea8bf32680845858189f14c21ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09572f169bd934e777fee45271ab720b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1d624883151c691ae78e41ca691d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee203c7fcad5b268768650bcf98e68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d4c770516552fe1535a3335b22278661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d152c9b5fba47f3f9effa61e13d520b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6550f08885fa266fa0b78f70f1425663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b97d21a6dd3057996d8991710c7b0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06057de341bccf17ebaa4b13d674f718665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cffe4efe9cba803a73b430b753ca1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd128b061eacc517e6433a80e7208ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb798fa8c6c0eb7f9aa415527d284d0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d2271d2dc07dcb832c5295b0f2e30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a478fe15ae0076b142fa39d02866d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573d567c1ac603ee6cf74d799b82f7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c344d9c994f45a5e9b0e9efedfc6ec1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec76998ae7b5e054dccbc157f65d6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3989eaee00623792a2ec3710e510abf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea1acedaf89bd14e03c17de9d4b8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76936907a08287195e9be54bb662b266676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4768d96785a69cc23e211d0e6c47d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee4418349e7e87c297343f72b4fad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651f79af2c8a86d574b640f33586ab8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8bdb5c45d21ad123ac14fd9aa2987680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6299449caa7ba5c32fbb20cc9762efc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e05ed6848b9b22b877f5c2f395d08b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf4340db7c1cda8a374113edb2eaf7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a301b569d289bc0cb6f7abbc31ca158684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7fbe02333fcfc097c42859a9423da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2fe705e78c04f72cd7accff9c3f3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c07db47446b4e170723a5eb1fdf0ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbf29b62b9de5e86400008f7aa2212688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af475a3151bc78b08f2bae0119b6b896689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815ad20f1d8d4e6cc8bf0e9c7205fea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146ba9fbcba2be5280eaaec2c30f10c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856956342ceb581e5a40560010632cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c63c9a6baf24a855168343efda3bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79ac5575d2c20eff456596c729fe6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb9c651cf0609d3f038593260312e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd4f5da33278cb66d7554d539b3905696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f2a23cde0bafa69e627ab61f57364697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc500d919a122fa33c02505788e33e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c13bbcd1cabc0db063b4dbf790ef6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d145fdd12dc1d65eb6f73be7dfc726700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06709bbb6ed7a54202c07ed80eb16ffd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf64c0facfcf145d2b368212f4be01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e759edb212b173e813b672441c5ff00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba460f54e5faa4bd0ea0f6a53e8b60b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896fd86830a6b9c1ed2cde7353a336d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c089d27cf299a9a439b4992b227b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee001eff33d219271dd108f1dfa71ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6b85a0d6d17ddc6619be6494e9abb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695a55148332b2c7d2f127632ac5a26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38516d5ccda622e1a5b8e3a10449bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20050eb649435f76e2e70088b61bda2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f8635bcb087c043eca218c90a0f77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862359d4e7c559fab5a953fb18f34364713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849bc01f17255a80fd1d0e5a44663c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c56e25f1c9d3617d9423bb6befcf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997599295e12e354bc77113fbc1cc5c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e90aa07e2e2975dcacd7e64fd3187717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c44d26ce063b53d331193cb8ebde3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6a39a2cf7bfe010abb69ad2b43239719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a434d63a8e7f6d44028743643e970720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba8e1affa42ad5e93093fa4cf52921721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c1104ea2147635b1847988d276cd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5063d1d24e7fcf2e0e771a43c3e68d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ea18ae9d5d56be86ed18bb94b8a67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf1dc6f79166e19cf3b8e5f130bdb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc32a3efd5b7d9eb518e784d2f136f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99743a7f6c5b1399ea7e525d3cd91116727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cf29ca4dba2f124a365f68c5ef24a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882687d4c5536c7dd844fa2f562ee40729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaef231f2d14bf8ce3ef5e18b9fc613730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52b1117166434815a34357bf1f27ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d859eb4975a8e43b87957cf9b9c9b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200746f0046a609fcb01f036a504ea3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b918935b487cc557f859a1de53ca458734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260735d7579e1b54b8998ba95ef18efc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8e353643b88d8d843e07355c37dd4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838c98d6cf570c9c7e9bb1b25edeef3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8eb4b5f64d634e1587a1d8d4be50e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec006ff68951b5955f11570745a79b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6bcd909ee2db42b24b7a94f480e50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851c87e5b8471fe98aabfd2c58bfded741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaff9893dac73e4a542033b051eba0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cee57d771b3662ca54657d1eab1f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31dfd6e4115e5c92c1881c961260c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d12ec0baa9d2a12c5270a99b184505745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bfca3e6962f57e20df98717466bcb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e7b6594c678b49385acecd7ea6234747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47daf014cc2568e7fd8b4672a62f79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11308973d7e881e2917aacc0d824bfbc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b494ce105351791ca093c97e472b20e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52fe4e89d5ad737863791c363c39e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858455e917bed59a86688ba546e98bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ab6f67c704d0801d4fb7c61f33b67753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f84f9e4638d0c27efb0b46b7e16499754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c9aa2c56f27cad95335936006fa26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28da9d062cb87085a16086be9adcf48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ba55fdb16d2d3de4cf6ac3c6564d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aa274b11ca1b1034e26a2c295da79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5054b59b01c166bc68ea90d05539ae9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>