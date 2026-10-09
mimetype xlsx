--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c785a54fd6909773bc2fe4c89a3291b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e88bdb16d3b8d83219c3843a124712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d70425eb532bd0679e2bd7aeb40f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c671fd3e11429a26ae9ab42aca1cc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bde23c3a958b3e265bc72d936897f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aae0b61a5d8d400495fb83228a18d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67976e785935b96e5c981bf925cb4887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff68019cc09023c406a1e3ccdb6cf528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a22b8e7d0082e21a85a5375bc35e3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5882376e30160005ddd062f7ea417e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b075e38e138922d95065ae7435cb41811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b3e2bc845517fef62e6397673726012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80141c97ac80297e80c97c2c7f692f3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab73f724b8e25db037b939fe35755314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519507f991b47a916c8cdb58b97dbd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5369e4251ea6b0c98219928e2b4d95016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa500ac5403f918c33d3cb184cc885517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e251af89436f950534362ccbc4001618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fcd366c86774116b080894aa08d2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f5cc13d5842c8725d5e67ea68745c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7187b09a8ca18e716109d6b25111921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9a693a3a21a8574bb498854954aaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b4aaf80320e3cdf905f09a2de381023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74f4377258641c0b2d331bf561651e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5db789c0c1595228c3699d4b2655425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac2ef1e2d982c8ba180d63d946b82226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410a05957b7d9d5cb6c2951dcd6a56e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0b6a25bac98306aad09eff418e25028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea01c78c22d141f0a2033a8f72992329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6892b1b2fcde8dbba7f436d29582fa730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9f21254bf70d9ae96283a5680553131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36548d87d5bbfd1cf525539f19590132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff4ab43770a1ea47ff16d36cd3ea6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d13df070010d175d078e610346496c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3042a7fb5d61910c2e8fa12bca33c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0f4d61c110736ae54433cb7f3068836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8667304ee7fd50e5666416ab5f483337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a260423beca0cbc244c4ffca30a7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189d0393cf515b767e7e510165d34a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0709161fab5f85993f97e4a3199a5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57d534fd974f33d2229ba983cc186541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a4f2342380dc29af60afb7a7dbbf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535b8b1abc747572776a14a2037896e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d840d6f2da085ed447e2a4b5d01da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2431301a10d74e1679e5abfa739ab2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f8cea02baca61e86f186f9d738d5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc6fc110600dbc070f5606a212a9c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c86d4ba8d0ec6e6ae61482db12c21948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed76483fd3d2a6957488740d2e78c5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827c8e12b755f87f5f63484d5a2f0e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a66f85646b384e811abe96c53523ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc04ba5ef6b53603a8a87aeb553e4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc18e75ea474db2a2a3e82e9ebbfc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81ec383da75a56addfc3eb09314e4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396cf302699f8ae9485fd66cc18292155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08faf8b7a60e243aee965118c4c4b8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854de5cd8a7ca5f2572e857ac2dce7d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a5eb107f460d528f0a3c351606a0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43986c230d50e788fcbb6b64762ccbea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ab93169935c02a386b12168fbc5a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3f1f28177704226c8e518d9fabac361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8da7fc33157f5c7e7370f5d6836cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7960b05dfdeb0cffc59e505e0f3e07563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f812a99a734ef6dacd467221af5db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bab3961a58c8d6c00d4918d41f219365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260502adcf1694b50ba719c2c09cfa566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf387b5a13fd08fd4cccfc1f44eaf8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34a341d13a8d3fb8873c52cfd94e0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fcd17a633f9171a57aabf67ed117e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e35b7a6703589530a938e1419e99870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a835a2dac08d18b3eaaa647849576cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7adcb625ae65833fb1082f3e7d87a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fc1b275992de83833da8d44e69c9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa0e185a88a6ee1bf7f78e89377b8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d718e04b67f3e483bd72457ba503d2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc20653265608835575f1cc69c9937b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40ad6c14825c476c7bd78ddd9ce86b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215f23200a92b90357b6a2e2eb8a89778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a6eba724a279dc10116dc8afac4f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e22d9318436e58394d14abc17a1ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ea31929a8ee742ef2cca4c0a517fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3cf5f1f92583cc1958f2af3fd07a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931460390f2726c999476db5ed81cbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e990538d6a3680b553a6bb0a52e4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b651cbc954bc5ee929f771559b95b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e959dd975bbea1e9a57de50abfb051786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17ffec46c2192b7d6305dacee00ad887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7dffd6c6511863f5447ee09bbdc9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc790e7ddd62c0f5d615e8ad74fbb57389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c07f072aa6135edf2fc2f506a1dfd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2456ac234030d0be07f27e86e76f04591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a99b3e3ef80bf9fad562d94f5647e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7368887cb979fc0fb7c7a8f9806ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35a2da247cec49031acdd48a6d707694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d454e679b5c60b2bfe5866cc5824195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec5016d60d3cbafa491e90ed8cdbbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4943931bda9085376b96d11ab53c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20031acf7a1756de3942b177aae2de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d51a79ba0e8c4f14f16b629f5446999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b6aaff6b49ff8905f3b934138c8cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcb9ff24474acc77f4ba722a4e5b6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500bc4cc388737b41f4002cc1383907102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc3123d57e016c2b678e1628d14b6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfe88b58369de9b8d5e8b1351410e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e89131ed8f52b67362ba3bb881fcea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38ad1682c080118833e297ec56981c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd08590daa77181f68dfb6c1341ae57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8281f84e284a41190a6a4c080f8e381108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9b8f07e3506f8e21cb36df05850c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35a3995187b5c7634479e28f62ee3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bf56c17548663790ab24fb074d585111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed53a5a148d7538608bddaf3f8e709112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0376d31c395542c68ca7164cd1bb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c65f89fc881de787563098db7e7f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a752f5a82c48cb75d6cb4c31df31703115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701cc2c976edc814c7a14321b3f8d46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463e2024f98bf8d58a0cef021c21d25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb6bb8589a5ecf509df319bc3d699d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291c99720236c509f5cc25448cc707b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d4cc932a7c5586098f255d4630635120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7d958f2c9ddbab873e69f219dd33e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19076729dd9f5065d7ce05a258631a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca036b0a851f5e2574400b6a7392e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4e575e347cf0bb80a206c5dfbdac4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f7c51e1f51f6f916cd28c44f77343125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454fe23a0e8c6e33513f3d1ab3ecb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6841199f02de51e942dc1274723958127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdf72e1f2815caa6559859cb587202128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07556275a3ce4779d965ecf95bfb1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6e85323c0a2dbcce9202e454f2160130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803522ae21f093860c7b6aa87981eac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82900327b9700a8c6391fcb4b081f13a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26688d7641cde32c33ef2d788d62254d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084b506f9773239d89345532540a28d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034aad4b6e5994ab54699a737b918ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1206058e4c16226b3c1d21ca82fbb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6f150cf4d408ca6fa66c5667f6c9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d875336a0e46b79bc3ce7de908d5e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583b4f94fac1f96187c00949dc618b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f27edff7102dec8048ebd8856fb158140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74841b6f398cf34af5b12096817910a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09e86a2ca52a15d77435bf144bfe5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f32600c882154a1870bb30acbd8d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a65adc04afae908b98e6329a7c47de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e195c7b91cd1e3f235258f9359b36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2db22cf079242b40a1c552d1f3d3d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7163221e8e975404484697857f51039147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68306f54ae70eb43975a372b1b1d58f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7e1804ccda11c1931d4ec796c6b94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac946539ce6fc92c0e144138f403b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b525ef8b9688c45eedb2d071a33078151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9975dd5dfaaa34749fc37df5dfc56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea26cbd567a50cd19a211aa35364aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c70f193ed9de189daaa3b3e1bb42e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff992e0cafedaa71959b823529853d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78472dd001dcf4260cd50ede141366ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101846753ce81fb4c9890d20c01d4cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ee22c302fa7cced9d1c369a86f438158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ac737a9e98014d0ba669d3262f27a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452f14f84840e5576547f9e1b8c3ab4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9742fbd7c0e09382a7aeebed26653161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac93db5987d80df062b2f394f5a4f6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f822d561aea06870cb9e4bebcdd55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd3d15eea16b2235f2c57fe78bb4a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec910e8416ccfcc561a6741b94ee86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206bb7eed8e66b6cca860343f0c1162166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb3f8db480ae29c5a42a5e0e9ee0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a45848d843e2200c0e445ff62e603a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecb67139331ca2985198f8ac77fb1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b207d1137202e30e7698ecbfc719f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaceb85e8312de82da0da6270a556ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f521574f652d4f79e6714e4ac18ec2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a5d80ed6026d44941c4d4d7ab4e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11d61befdd9c15d8b145f5d0e256f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75feb91243a3449f148240d733f27ce5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e70577a9d8c50dfb80f97ae5d8d86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee663f12c307e1befbaec366d25d2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f86fc6a449f96e36bd97ec37f9f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2e82fd1ec473e42d6c6aad122c1ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa1722906a6c9b6a3bb2fd7ffa4aaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa98d0c35710653d8f6e6d7f607afa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c946a7fa1b9e6f939a47c7f6c1a917182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9749497511ccdc121399903fbfd197183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a77744d442720b77c099f39937851184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044537482df62c94ce275f2841273aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba8d1c292faac64feb384570501c4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2d8c138224ee827c616c77dcc9566187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f88210ab5c01ea5fa8fdfe49a13fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e8dd265d8e1b68a464fb3b706312c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a43e8a04ac06d3e89f36a7ff2d31ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bf83fe3aa9dba7d5d9ef295eeb2c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dcd7c5bcbc679afe0fa4296c52872192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cad6905859ff17ca67e764bf4f30db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66860081475e98edbeea356806bfa231194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aa5b0dc6874537a040f26d810e0d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f1ab5116fd4941acb1ac96cbd1b71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50db074c17d2f6ee83a81f406ae83b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93321bbf377be224fb72fd739edda6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbce7404bc8ad3535cefe9af81a9f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a40f09e6e3f296c672f256499e9a01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2aa075712b9a1cb84c0f4a091f690201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804813457d31cef309d702e77708f960202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2950bc1525513e5a5cb7eece56da5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0030f9946019caee65510ace3b864204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be69e752071aa0d206a8589afeae9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3786051bef0a407fc0e3589ebcfa4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928b95a905b2b4c5722c110927deff2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7291667ba0ebcb3827fbe6fdf8ab07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cf2357a7af7d61802723f9a834a60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abc743e406f657c1cc7fc5f0d0711f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8a5ff4f8a55310f7fc26c66b304d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf17917136fd71594f27ceb1e8fc88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d73ed00ef958f7bf6846cabf706fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f29847655eb81976af21c74a9c1c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070dcc353c2c8fe55a18764e371e088215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fa9dc7a87ad44aed58f8765075980216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b56a74801d45c311dffa014e9c678217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e4d4d362a0277dfad289f7cabe96f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0632fde5a9a2a39abd3dbe048b2cdba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aaa8e0daa75b69ec1922109d2d503220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921f9f4bfb8eb00a57afdfbe37b7506221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bc3219de6ea3997ac242ac8568c5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a3d552d0d2d0e720a05efe1c7e0f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acaee4248940980b9c35a1d8c4223f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd134119615121ac4786cef84678ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd36375f09c1ceafd2503de4a6904d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2497ca1b527cc7caa2d85b72b0a386227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079c223878dd95a97edfbac20644447228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb4899a34c4af258978d8583d8841e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807880b393798ac6795c4eea68ef05c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266772a200a52d1fb564b082dee84cd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c81ce77386c426b1df7917c0e41cfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed61e72fa333e223f663cab7ace259233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5db123e923859959ff957cb28f597234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df57e1aa72fe54d883871dc77e53a79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0823a3e285919b74585ef5df505b46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f4c0efb607a71a173fa1d4a5d6d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93390c43f423071199b653119be0d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696de47bf1a82df9d41d012ba351bdfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20bbfdfecbc68cc5cbca906cb34453240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75a070d94bebffbda9fa687361fd3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f8158303a3761014c240795dc0f2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6434ce6854e971a6e98ee7b62216557243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ebcebf868e379ba68ec3941e8b2d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4b8c3e60c18dd25709a2e64bd4bf4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d55d09bdd442846f1dfcbf3eb1d91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe51d711049dac063073ff1fa329372247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7efadccc8a7db49b643395b2b3efc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4904ae49d035b333e9a877f4994348f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac1d461bb7938a0f9494abc2e20c8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2ed6eb482be8c9d7d39f67f5cd26d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201a40b8b59a3a33c91ae973ec5ff65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be9dbe1d9b313b1939fe8c8023b855253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ae91370d878a9e42f5c43d6014341254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc94298d93db2cc47f99fa453b9f47c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf58d34db089bc1507e34e0a0fe35c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2791769af3f28f3abe523ebd095b66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4093c40b3c49c487b29b8fe2bdcf7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eb2fefd2d831d625f4195240fe320259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb174a875f40014fe97cf94427db279260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2317b3dc6bed932af9578601df02b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dd4b8cc47ed92dfe9bd38ac0f40e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59630ff0f6acdb3dd0f43b5899db31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33b8d4b3570a4b5b64e57bb2433f4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ca465387adea8215219f685eb0de0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba28fb6fe6f9ad82508d322dd02f787266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02f787e7790e7a5ebffac069056f84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba5155fde6027f231bf8adfec2eb18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52976588a07b9bb43f04b39a074a11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17a706bca58319d745acb13e4c3ebe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f15db4d0f4d02ea2d50c1d5d4ee8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6aa4625d4c5baeb19e33cf62f999d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588fb34df1d14b00036fb01a8bc4a40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ab6b799907e37b201031a681c3c3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a3253662044ea9ab12d92d7bae6be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8962b749f20578603c6b576b961c97e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad80b62442b2efd91af8924358dd67c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aaf8a1609af40aa25f703d9fbb8e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf410a0c957bf6e5fcc5f54bdb3b527f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3f312c68f8dd925faa5ac81aefbf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd952cae12ab8b00998e86b8876be846281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341316c10392e38b0d896eb56d16dfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d884b496fff644aa18702c5c397f46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a207684c335a3e0f72f3aaf68d233c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ef1301388107e292aedf8d14df1c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231288e0610a757ca4aa090a5df55483286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca954e2bd7bed3b282692482948b8d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c97a1832f36096f0a0db510e9d3a80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf9993f26d57569325dd142b8d85cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4d3a7e823cdabd728b675f373caa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6173d509f17a535da0f587b61ba9ac2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43e06da77f6480defe009c47251b1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a11451feea945f72ec32341a85b7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad811ab1378065f3ff633a2a3f0c8eb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7524e36dcd25bd4a36926d2b7637556295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9ee25e767de45c131f06630d45c12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3747ff6c976f02a48b2fc9ac337e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202015f45762261633d83f25516334a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea578d36528e709ba6e53a1ff50b8d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e84ca7b7e650ab02c1a547838e111300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13db8ec3007d24111bc096a5b2efab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5773ec84cfec15c4c59532493a43d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2120040da721f2590786f284b48dc07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773c1019f9e8565e2fd6c511a5fbc89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9dcf49b246c40ded7a9dd2ec7a17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea10a31efb6cfb125b8e458d66e5e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bdcc0d19d9ab3a11487ea3b7d623b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c1aae8b91365ccca24604fd3596e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af989dcd634b5b4de20ede961226f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4a7b88e53617a2b73088240bfed6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9df45fe28175ab05d3b823c4a2d78f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094a2a0005aa82fe12a1d3ec3b412f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a512f024b4934c7bc75a2cf340f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ae53e6ca25dbd5eaa05827480c028314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2a89d53388d61628146470adbd0be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303494b80ba72d441b91c40b03f32a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2806b4d6b83bff63f9eb0f63285b73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6693c02dc34e2b4652d9230d55c69dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e894551db342111f36a404533c640e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10adc45abe8e4f693cf07e98cf6a727320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44320d5f52528f5bf57b02e345e2d585321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837a469bf4181e7247ef1a0049fb10f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2d6b2f7bc95f7b099398f49f0fce0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28151caee2dd40f4e21ed97afbc727324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ee33f13b3978e9a8797eb0c58c209325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789fcdc0e45a29b439faf3e517156ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc0c9efd253366bef9564258e920ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6eda69948e401e46cff8307ea8971328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d5990e09d91bf9fe2de1402fcb299329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922744c789c876ef134b401162e4477330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57516e6bf1a1ace04cf9f393eb0ec7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b95a991774547fdb95768bb382477332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd999742c609ad8f9ec40b0d3314a8c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563bebbb2aa09a8bc82ad9f876bd885334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76bf08565b143c650176a73c503392335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890306e5d81db08d8495cc13827d432f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38040b0a1d9a7033a4a3914faf154b68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c7d7cc8d120e909d6947233eec83b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3be7aa9c6c0089dd054d1ff283395b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e759976be645c74ea3adc5698c0e42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83503281462b9e85b876e1d6897d64a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19653dfeca67e1262a87c8138f9092342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ec043a2d80902f266172b800f11ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377dfe2e966f97d46cbc1b939ffd331344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8710c9fec05a57ba1015d3a4d59b7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974837de2b94d3f4ae4b42def89ad60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acb0ed74ddf104addd40a32c29252a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288e8cd0c14884f866b96f0aea1b230348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb840d5fb8d2c31d4eb85e3168f0ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433493984b1aa0fc7760e1d61a53dd93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5a4066445b4a1fa72e30998937695351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd7283ec2f787092ac80a4ac57eed0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452ed41bbeceba3f4363055aa1c8dcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0ed3a94dc2389c776c43774e8e288354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cc6e4eb87d07137110c8bb762b134355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409349ef60237f0bb8f9520d7c2e5c6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d395de63b7166ea2b35ba85008f94b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46457c400787479c33623f7ba0544c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2461fb9a9602f652d77b9bad627710359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74865951ecbcce0c6b072e62209c646c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9adaf22db8cb368ac61b96d2e9455361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f84083d56df31b125c530007039b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e928c1a6939eac12e99e37e47bf8f17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719947b4256203009a95537d55180bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97997c9b4939e0326c7f152b146426bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f802319bcdb9dbae736994c9116960e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bfca9f735c8c60d2e58f668f73c3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222a006724ab4c32c2fea69866876fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec4351c0e7a5fbb1b4963b27f62807369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dac2aa313a42a11b884d1576c03f53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d036c112d7743e41a68b7d1d3743b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b03a4793b896d37ffd9cea54dc2b84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3e4e8fec5e509b0d1c78bb0083858373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f47ed523bf2583dfdd298514c381374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe8d42c1a9cfcddbd9ac9f22c343a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea30c1dc273f17acedc31616c03609376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3a5747fc77539c5bae282d5a23d13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53652ecf84f85f0c0c8ee31f62fba7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a3d94d7e08eab68f42e619a069d17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d74f81b75a72ff4b8361a2feabfe2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f40a7d9771bb4d8361732ae51e0328381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb863d79eb589c7e14849da3666f8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e65cbbf28df61355336d92740b582383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b287277d24fa2b85a503721b85aec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad1cda3a50c967932d03bdb601169b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f449fcd10d85dad4d2516fe4c25ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a50f736ed08031f09814c829a3f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f078abd9da529ca6a95ec2cf04fce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdca1366c6a9b649acd6da047d9e3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73f4a21957efe8c64d95459852a10a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339eb5c2814be59dfb2fa6eac76bfb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bbd087a0f2fbcf7531a6d8c5d2b9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beb9431083807fa2ec2c4319bbcbc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0b6ba0ea7ad22bef07512adf3e84b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189bd71e020c44feb7e39187e4fc142395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6605f05036d489658762cb20cd66d4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9726e8177b8cec8c72ac37905178f3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747c19cfc8fe88ca02c270e320ab473398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b8b9bd6ea0eddfa84a31c3770a5fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0bb691106aefc15ec5824f0c036df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e080cfac90dc9daf2fadc3110e514b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711af80e5a76112003d2403d46e78e54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a983ed3a1d774dcc23bba67430867403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4346d7f22af5cd8588d38ec1addad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9873f3b492bf5f822b60ff7a93395405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b3248bda0c17f382244a7dc3e493f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6b032b917ab64f9c7322625b3964e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9e3afdbd5ce8d085d84c50e938db9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8247a50638b56be78bee3f590fc9d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc804ed09dc4e4b87c3512ad1f594e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecec1e039c1bfe83cf7b095ff2af346411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18b31f6d9026b2217cca32b36fe13e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7995cb3f1eb42714c3123d69b998cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce92686dbb3bc09ff563d99cab4ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c460400b6d3c1dc0228ba14392f5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54773b5ec997bf00d339622da91c8145416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ec12e66bd9a6d95529ab99ddec3f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd0083bfb87ff4c87c0e313d0ed82d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d700e92555676c9c09209ca2f0faba4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa180320a8f655daa24ccbbdcd9f8dac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235a97f3d2bcd0d4a7271710d0b25e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f2f95d0059ff076bf8065d42c92cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5beaf8e3c01025c0f3e4eae82b8381423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2206b1ae1f7c232075f6a309201274424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c292601f77670ec9094e1ad68566425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d4bb153945ae653cd4335a0c07d23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9019a5b93bde1245488bea6b99fc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783957c6a56bc662d6d40ca5c4106483428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b376a80011583139a79f43b99a01e9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5292bbd75107024dc584910debb7d78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717bf23080af97d47d44214f7e67483431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acce40ff523387a0bf1ebea313062c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6c7c2b0b17337b74c8ea3dac36e47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4974873ee05fd7c11c5915b95ce3d5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2e2d086764588d548f13d8f34eb49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2cb8bbe256e67484d7464acffc96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51dfd2a5390f74ddd5b549b862d3d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bcd81dbaf02b0249c937292479147438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff9e2b88e936a41770c1aeb2fe6b83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937e60fdd67b949bca2298f5f2f8477440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cca5cbbfbae1a0a6d9742848aa002b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed4e57f7837058fef75e1a65188c5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56697792059ae4442952f7c5a1fbdc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4bfa42b221cff512bd9e349cbed96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5950466f60afe7671dbdda4d089d41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be26c7773952c75846694e059ad26d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8ccb2e00a4483375fbf61bd6454ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715b06e434eac41fc92af877643a7f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ccd51b68843559ac829e9fc8f53b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795604cf7c1cc0dcd0f3bda865c7c649450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12258b1ec4cd24c8f05b645c5e49304451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8302016ac9a4dca52a8f7abcfe4856452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8aec9dd5e15495b6640b652a8e056453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e786be4e59aa90860f9e5c16621833454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2721ce8000a9b463ba95e893eaa06455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca7054d423134d650df587b1b5d60c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488b47e76c2dbe62170c9657ede83ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e748ba6564e6a4598fcb9046fe63c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c35f6ee4816a841f29b6ee80b5d746459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaf3c19382fb64f2dda57bd88fcbc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47faebb4935a4ce7954eb60a1433274461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a401484d213ebce33a63989cd9142cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fef3a4c94348a6945599ba6e33d3b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7af5e641af28eb3dbb03df6a668f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fb0eb37dc3ffc84cbd03cf88e0350465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad61d66e3bc8d55acd4c82b741d0376466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc9449eef0cee71e91e696209e7a46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bef7c5cbed87660570f641812467f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c67a42e06f29ae0207f76873e93de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420ba19fe64a60e5cb81d0f12737b6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3167fa567e7f9460bfd008d0299fb20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f735d281b3a45726761004be03fbaf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb32dae33b29ea0b560908598966588473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f399707d74f24e1e229e7a7f4cac15e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31d57e49e18271b7725ea29d086b41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fa694d1ffbb164a8af51fde8fb14a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2243e96295c90e46a8b20c63fc10b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ec69aca4412dfa73e302b40bf2069478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740209e89711e97144e3ab82bf3c85e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699afbb45127b770dc3ce86f4ef0488480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd35abe5c86355de65b0976a28d6d0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6b0bdb1023cfb1d1021a01423dd07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154fff2cd3753206ff4428e0053873b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f9e24b92686dde6df52d4ed616451484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b0dbd4e9cfb63fea4069f329e348d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677d67847d9b15f563a7a4309e68b54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15b2a92baa7ddd128c82938fffd7e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eea0f8286d75a9c29548d18937bace488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722fcfbd8fd18418f0562efa7640d8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86e148b6e8187c963ad0dbb04f0ddc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d94fcdc4e44a5b808a0419b0c83654491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871cd93d4949af8bbec10371bb86458492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7248073c501685109fe2d3cd0fcef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffecf43698b457f962561dd73c242f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1117578170f04c055a81aa850303737495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01031b5b5e8c98e3f8bddf3523850899496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b3fad4af064c4f4c6de0547f0910d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2032fc0b7172b65f2902a73c1add54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cfbe0ff4163d6e700d8d2b8514084499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640e4024d5caea7a9d46b8ec36bf6d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cddd96f6c6059107aa6d33230af416501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59887e861655f61bc5405b309cfd8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ae0828900c6727cdcc0068fbfcb47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f5d7607726e4e19972ae28a8d645f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978670d01bbf078a20411b7590443846505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e48bed10ac8dd8ff5c8851b24d9fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096ca2aca13c206bb5af145ccf7785a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf5d00094f29ce383e0653a4a34d49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c55c9674c20f64e69d8ded379baa2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290548a0ee77b2c0e577e894c361d9d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae186ad46ffbde7b84f20f9aa27b8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866386e247f89dfde09f2e7aa9a7552512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29725706548a977daabcb06c6fb6ee95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab800a4bc4cd29e2680658921133b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392511c342226f13d8a62d3f7a91bbcd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac74bab6419107fb5e73163a3a8464516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3e0a633467893acaa8c0fbb8094b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f127b652112e04b3ea03c1a649ad6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e6ba502a1475a2e5ea02d6388ddf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3262d515e58b127f28a8daf7bbb2e6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24235ab49ee680394002f956d2bb3578521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eb65c065ba7ec324ec70133b14a4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826b98a6ed3eb68fea605ccc7c70127523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa518fe6e61cbba099e4d181a0df7b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a0032eee3ba71fab845c81330f42a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e37a95aa3a2fd4297be21d67aff6db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50348451fd5eecda25741b9a275c1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dd01564c36832380e850b2f733668528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cc77bb663b63bb12c16101cbbfc7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48730192e6ed70d87690caeb306f4d3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df36333edc7e10c74deaf62f954096531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869475ce120850f4f2873ce625f235ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d55ecd44a8c61f2eb96baa51117b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff3bc380bc165e0f13df162166b95e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406faaba301a7feb34b34d750aa97296535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4881d7ebf6bfb63b88b8c0ad1dc13c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c8b432e56e0dd63fd517771aeb6d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f7ca783146786ce968f7c7cd79f78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff403bd198bc62162bc92e444ce9552b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e63943adfd070a4c03e2160b3ac9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de1acf662118c0641b42110ea69e6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551314b63c0d243eb33dc5104f99bc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639659e05ed65c6c976a7151697ae2c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726f1f2396d03d3759adedb627fb88e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d6e3aec6a330c8ed09a67a67490e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d5a4f2dbd4587d6558435e44de1d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8e66bd651e44075a8453300a1909b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8b172f8b0c1abff138e9891144fe1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55934700812edc046259c2420c15ec7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac86b3ed7cbc5aedf1414a1bc6d7e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62129de030ff60d3da5fe1872dabc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c602830e714e29a639cbd53cb56bee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0c552442cacbc587578c83cbe0691553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f479ee516d7d34710be696ba721dc8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b41652a7797869409403489a113fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3e3e99c6c64dd5861594661a6d742556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007c6f9f1ea3539dee68bafb5fd676c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59000e4d06bb3a1ab32a66f315720d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cb422538602ad9a0f8047fd460d56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5003b464b2bd96d14555f03cc43e66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965c4e6f0757268e57fb64af3ac77d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c10285f91926d0308d1f18193c12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37031cc3f851b5b82f3316f4ea231155563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc2e53ac8dd69b807143d8accdfb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95d587367eafe36e6a74747f84e4a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8291cf36fd1a017ca9ecf55c9dcf1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420a8e8b4c09f629e9213c8c54897fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fbffc2fd55a38cdfe6e79de20a74d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe416650c72c4ef85b7218e8de6e0d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e765400ff08c92b661a5380f3f98878570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad5246b53576612d8028384a3b2ea5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b151a204e2cc297461eb129b7dc64f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dfb66475f8a97f861677b7f2d8ad0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f027ad161174080d26c806db682a28b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f54be0280161cc7bfde2e66918c79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c020eb8be608a0b104c7587575d09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f391e174a750ba86ee4797fe4c101cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e8700de8f2299b49faa82f8a232dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a87cddcf3e74b5f07f4443df703c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991a1a2c482aae88fb6cd2468778b05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cee59e9c2f49cf00b8e2c891cbbddc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5e9a8cd04937edba43977a53ab9fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51941782c03e2276da6d387cc7d49b0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2d1f68f21f7334a90359aabcd5941584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b529caef60ad51508a50fb592f7c0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba4c6a8196933390e3506fad71c01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecd2c659aef4f9e0252ad3ef67defe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44741f91f537e4654267b9678582387588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca954fc02644553ff1d057afca30709589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad339f5fe1212128a580152088bd625590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18005e96d5e0041208367a34885eaa12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7b6ef10459f87f1d0a184ecff3ab3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f23c4d1cea6eac5859ef029c7629df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3defbccddfb214fdcf7fce90517465594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dce4ed260f8c24dc953fb39e627c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172e26a3c5222d391b9573f2dc47c82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a321864bf83ab8009fde38037a206b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb155ef61f4eb2f8dc49d9f113061e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d3bd91bd245e5722bf82d328a8d4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa90c75d1adfe097cf85caceafe03e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce4ee3b3adfea533cbc30cf2adb704601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99cab3bd60164c8c0dceabfac7d28b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439e31d60912fe4e4a8197a57c65135603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e257b24658eee68e44fa2dd2521140604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d8d9bc4a7ba82bd401b028939573a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cf28129de9156c693f55d52ffcefc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ef937e7be24d9c7012c3e86e3d45c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae5a995362ec5f55cfefd16081c703608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ad795853c379df760ca32b761057d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91459fd347aedea2a26c44ddaa653b57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7296b87659a2d50c2a1e3ee6df3b19a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bf9b2419dc478c7550a7d97595be1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf2444b4edc5d1213e23fa116d687b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b106946361648c25a242404e08ab522614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6e161bd6235f21f002f30f08c1e22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc9434cdad5e9924cc0b1b2ab813b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9befbecf1ea275155b024fa617db49d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304ba1d4e750eb31271ee7182320a24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825a579dc14b92b24739f642f7750a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619b08edde231a14cea6fe07beb806e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f632aef8e7240c4d9e682bf716195d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9c42a1743b68d3371fc72b9031efa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23081b649f90b55daf52b4f3a3f90f3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f1dc26dace7d7ba3b7866c3961ce6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26893f109e4d6606163197442fed98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907dfe43c8302fd3562d4bdab81716e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc029777cfeba07f4b88fcbe3297663627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58941aa0726d371bbcbe4e51ee8139628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485748f11000afd2418aaf2747a81b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92554adc65c4163bdd2549ce56c201a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea8800f288170ebdc3631f3061fe7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebe8bc7059d35c002a5df9e3600a97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a383888b0343ca55ebb75ead4f1f69c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ce3c59f763e2f8c9722aa2b55d12b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149847f17d716d9daa473336b123fff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3957069c33c4e8f7693ec4b460bc8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68724230870448157076d1483b758d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad900ca954676cd2a27fb2f88c45d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c285b8233ce18a7f669b04de5b4f2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac54eb1dd5f1087ffd0885eef87fe4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb388de8cc5342fcd5857175d5658641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51846dc1dd7e9641608dc92caf2d63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2e38c5cfdfb6546672321ab679524643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98649396dcde6b258372f55e9b352d46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89579a8d8bbd217ecbd7a7a5ad75bff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b84b324df2fb0338ae82052148e43d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c1c9657c5f4bad6b63e18295a3d6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758461d6b8122d40b302922a5a72f5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda0e7a7e42657e4cd8a532424413dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc29f36d84cfea383969147d0aab59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44618f4cf1f5d108a75bf990cd8edb87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ea8fe594bd9efec5699446c412a02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21a01b0cc2ca0e3dedcd8220adce8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7541fff153e8376337a03f0a84518f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b91597abae13463090dbe28304e46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909c8bc00fe620a9e296b9d30d6454a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99dfa737dc39231d7a623a72304dbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aa05ec8b2865afcad3c747a84c26f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c74866e40e36e7d8b1ba89cf2410bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96921a4f6a3e41e74001b287b8f9a35c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87dfe67921866ec1118ca2d7778ba5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c660102255b858c94051a4bcb43610662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86f8cd1afd0a0cfb0f065c807ed53d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00513a4d82a94c5cd9d50deca827d449664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f3cedb911b46a4c99b4a16b718762665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb831ed5b13528d5d57f846664be8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c71fcef1a71f0908cb0c43b47d3c74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee127935c4efa587354e3e720e42e29e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b78581250f5556b3be3626a539864a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3b27a2adbe6e07f9cb9a09147520c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed09755e4d878754c627957f8106fba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942195fb885c33fc16111d85d3704b6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5005e9f73bb0a79e5dee4a1b8ce6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06559bfcb13c491d2be44be441f6c29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6d0ef6935e92924cc952f8eaf37c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4899551195b0cd7cadc227451e457e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49a63e9c00fc05a97cb0232a7881b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c0a8d54e432f3eb244d93e8f53086678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6fec22ccf56e578e4ad0f055b7d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec285fbd5881e32c5cc61941cd4b3ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4b6552e75b85bb2f441c6d8b9fba9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de3d2ccb6657ef5ff6c3a175f074b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9f6afdc37235abbafdfb7dca0b010683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75a411f9bb5f77281b47aa59ecb1ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8d3ffb69b874155abbd9926e29196685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e020b5a48cef8da3663acc18572488686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9578e7aa6a85b266483045d9f644e31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfc80b2c3173e64065926ae8a45121688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2be91153f66255e3c48b721d6ba92f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5864a4ea457f6d6f33b9164ba720bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97a417337f877b3a4720badc75c728691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1a6f280db5e688962fc36e7257d61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db12164ac28ea28978468b3cb513ad2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b88c2f1c40d00824f0f97914630c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f21bc121da862258c68121f43d21de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b241bad0c5ca938e5ee2eef838b957696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f6cf54ddeb8500baa03581761552f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db294121230f4863b0d5258835402887698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1372566d593e8d433568d3a82487d4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abbb9f054b1bcc93fbb32ecaaa14a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e717223f600acec0da09182c56ac9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5c533aa5317ce730dd2e6e4b457de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad45e4bf50926e988e213647a7c382f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcba1ed2f42559bbf2964dbe7c856a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40571b116f6e2508f0ac0924488efc63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffb37630a1f044a38e030154ad40ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e27baf4e1f47050f7f3e1f92b7159707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231f0623c847dff2232f9aa573042b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ef684767ef33ee7e1138aadfce012709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09b807e39d8da0a8b477aec0e46216710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484589d119b35a70b020fc946152984711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d46005afde7bfe54057b11c69a85a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757f481aca78826bec42bc7780c9f69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5af0a91c05706ebac07f7d4d6a71ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e72199204a6082aba2d9129271d3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ff97f89d0232ceb129176197c1231716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44032fa6d55dc6091ca46e1d98ca668717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75859ecb27291ad9f1d3c88482e4039718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056400adab11a8923ad07238043aafe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11a6cf86be5ad3894428851b8c7f37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b109fba5406901b09f283129ce9af7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5079ea83c4d20ac71380bc95e52ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406d646ce4218794eb8c28badab2b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5177ecb3daa2fdfd15b848c938179a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee4919318061976d6202159dddf796725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec0fdde0d94c7072a4fd90bde9c824726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057ac9a9833555d0119ab561fc082af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa163fa49fbf6a255800ec404f661601728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceec7b4d85e7b0aa9a09601276e909729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791c11f25a7a5f47fdaba5a13494bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820379667885769a97a8157ac218009731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf01e2888c08f88fb81c335a38692b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceed536f0fcea6c7c0082057700a67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b2279e6c76d1dd1402e8f1357687734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aeeac9871400bf9ee186e9fa3e3c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b2a07c989a0f225efa24915668c11736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e668d1a328f058cc28d34123c9785737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7b8323185fd0a5a572d1e9c4bbc5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb78c781dce1a7db34690918f23d3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f318ca527b8feaf9793d27afccf1615740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d295d6af26f2da9cdb37456150dd28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04771ec36d4f2690b62263f875bb220c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb16e4284442e6afe042de73405841743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6769f392dc0b5e805f5bcad4c3485744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900abca13f2d151fca1ad321af2ef24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d4ad047d6cf598c4489ef4d33d600746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a146216c5069298dfca70bc2ca9000747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454503fab0f7528a5134833f89cd48b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772387ca5d965a632bfdadfaae65e8b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c519b1197d2b2bfdf9338634c06c0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6a12cea54fe6b01c604d8b784d9f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3dd9f07f3fa71d66ba50b6151ba9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d60b0046deecc47e56d116fb59751753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c2999608a5ff8118d31315d971388754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79272d62d5cd7980e70d8e8fd6182f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedd598135092cbaf5f227a7a90d57d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40be8dabb9919aa82dd0de30dbfc37757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d84feace60de11c8604f702a22b5cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59db0e94dc53728bcb10dfebc0366c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bcb0abddc42057eb5a3ca455366081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748bd394197c5d4483c66bd4a4204332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8465538bd5e31afabc8315d45f416e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdac2271a41ef047ce620f1f32221f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7407f4595734b8da07b506da8255a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1f4b683cc0ba9005f1aad73db68926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6f344cd6c6e9a699abf8dd7a6759f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf10af408739287ff6b5e4ee6577998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23775e9eda7e20543d589556328b52859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07b6a6f5771ebf5ae0bc281487eeaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0886a902f3fd3792e0aa3349321ac6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec419184e318fb6742627a5a099b74512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13255868765ec7e37072648b78130c0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182c07c085dc336a97977f75dac7e3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f575e8c190a77fc12681297041624b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31a6a96cb62ede0321137ba1622a7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16110b83d31aa6538c5b16e24d085dc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d4b5efff9f5145b4a1cda37c6d7d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e541935ea8c7351b916fdf2035c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a560f913a0a9c33c29f2e70e1b32fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf096b7d550e68d27460170a0ea158ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0ea65bd8923f70246fd1148b8051822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f350a1574508c78f723365640031de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a93bf4f681a8def8e606be1bba215f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd21ba2a3f5182457d500857bc51f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c93639b216b022515de4ad5aed1f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6202d5d07c634988b1b4d329213c7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339dd9d07dbfa35ea82fb087675fc6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e182e91cc8af7f2f7c413725c3048429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb056637448d3a27440f8fb9bd5ba7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950902543fbb733839b74cf14b06ec1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d81cfe9b36eba2c08651fe43ba19d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab122fd6ed4a0274cd50e17ba6ba108933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d24a885f059e2d81bb8875874e6fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c577bc407f3bfa67aad210686962a5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80fe8913a7530db04ab560e4e87d9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3df389a559817aac41fa83a11c479937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6e5fdf57c8e59521f76d523dc3c4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155b5a5a966d733d3054f803125ac6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57119e08e4c7677097bbee552e21d6a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7a4e8f1741705eb875d93076dc4aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a59bb9379ce528879496be3e631ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dbeed4ca9e39a36e31916cbe9bf3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a23d9c161882f14d744d95057aa38644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac02de42950a8911cc2bf7beadf249c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9315e0931afe955951f6e84b5c75ef646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf2c3d6ad23add5e451c3b93df299847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7cca3a5772d2e31475d09664311ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282747847d68a3dd99446c897ce811849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6c8bef0436a593580ef360c6a7fa350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768c7a1a0dd11965a430953f2d7483651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0c087aafb5c81f1e53532c42e607e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401771eb52e374fd83b8c47a3b49f9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981f6cdcaae408f11d8534b7c2a477d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf18527b77e72bd741dae1ec87489de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c38c3c7e47a66156a997eb76996dec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811d970f547051ee2ea4cc1362d728857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775e1a88420f3129ef4f5448eca909758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b49c56986bf79ee3cd4fa0acfe92559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18e034e45a16b44982f3c46fea40c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d75821e8d213b77aa486236042a0fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696e9a1575e84e094b7b0bd37ffee9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a087bd96c7bd8dfc900711e93df685063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217802d043140bc6ac241510a50523b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc76fb3840cc68224d89dec134c2d7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf18e0890d870de650a40115ae9bc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c98225cc20baf51c22ed7fea0f92567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925de5f525e12ffa40c971dad87975968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12bab45f09c528065c0e54c3a4aed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079a9c851a573f05512c61119f8667570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473bb14850f617df84a0ef5be4d719871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd78709611fc3bc5b1d49836a0f0d2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06164f1074cfa9281572ea7c19bd4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00dad0fe3408899eb8f7bc8d014be574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f338f09738746204efd1133ef051ce875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d773a983cf8d978fdc9a91ae31607276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc02004a28b30a3b9cfb185e03c1cb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed569011d3661e29e9e7af575fdfcfe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031de1dec9a09f79218ab723f00e794379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a45e6c0eca9a6b5bec911546e91f9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1edd0314a68e466adac90084c092281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ef7dbae57f8cdaf290dd53ebd7d9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e7bed03e980d6dceac4e0c6b856ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2fe5ae23fc26421d6435ba5b1698e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6d910e54e1bf1fb1119b72121148c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bf70acaa3ca6bfd307510c271ab8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e48a2b7d895ff591dbe3a999b60b8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6dab5959d3d5a9bf4d613172672c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79572dd8c506752c41fa240e2c52a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e574015c28dd0a68517c77f97ae9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db519aaddcbb7a0a0cb5aead6cffd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479ee3eb108a656ab254b3c7c21ac7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056a04e02d737b71bd51b59020f3d8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7209f641d053b4729fc75067ea83b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6b5384dbdbb283964d24cde665d1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0be0dad7cf0bac80cfc63e865ee4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642181d607f45bc7d1f44da72d74af5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa13528b6eace247e0bd868b98e49b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d355b428ab6182370907d5feb57597399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35865b492cf0cf2b0ccd089701d99127100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003151db66d6ede3c46e53d8614a7ad1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dce154246bfb31b26be74a097f71a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960327e7cca727310a6e3d018e3b8c35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39500c13f76470a97c3ef1549d29f47f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aed3112a1b8190573f948716da621105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52829d3ea24025e503f8aa555bc5f646106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665df6782219046db3522e8b00064798107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc237b514b7fd18e206121e910b11d67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332e39617ce87c20a87b8773c96790109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f3361644d9e3f85977e3cb64ce8bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d236f696fc973855f7e892bcd7ac3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d8a5ef5347ba2bcdb1deb0e6463ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb8358c96417ad1b4da268ad45af22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29314c8fbfef95192c9baaf11b38d14c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e06bd5e8efb7d3f90031a5ec7d5524115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3ac2202bfbcf233c80738a9a66e81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdbb63f4a3fcbac2f3ed2960188d5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663155a310d6235361053d92b930166118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05856c3cf8cf7dcb6fb8b9d4f9090a29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e89eacdf25d0009e3f39902e4d47c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72afd23ea14de140edfeda3a5e55ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9526ac0caf4696837ff11adddd6bbb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21ed53c549d96cf9e6f71e622a58c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d390e1098bef0e5f73a49fcef6800124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60c3ab2e8d4fea3e8348ab9825ae11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d655a066c210416da6ebad05fafe8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad771c29f25e380226435773ec0fd70d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58212394e36187720a1ffebe473cb5d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3ca62211f608dbef89c3717a0a24a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4417460b9e6d3e9d55c7c410f89dbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff06bd6b88104b2dab30feac7685c40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a4272d26de3cd068ea9f43decc620132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d17a5f626404e7cc9e1f81712b709133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf114571f373399f84c4554a8c123857134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2c2cc57d27d8d955de55651a6d35a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea14136b2506320a8f0748243b478d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d06a1d61684add98db23e542c774fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56acb62eea071c5331553cc8d7eebc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f97e247ecc3954db2e76ab3425f8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37c4c7c4930550e40abcf646914c99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca9d02966c6cb4614e7452352396dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8f7724d167b3e65678dab99ffb6b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475c382e98d4afc707d13967da85115143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2f96d0430a7403788e12e1950db06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e89d869986c34a46a2bfa969e19c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bdb2da5127e42734172c310082953146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c526dee772af9003e4017c6d299a76f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942b1bfa749f6d976f2cc5331bfc4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b0335e0d633643398ad331607d053149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb55d72f69beac2a8dabd88546e3f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909375c7ae3e79303a0fa92070ab161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f68a5f32109b4ed7d55ae3f52d0265152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40689351ebf29e45d1ec7f6c6f8f1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daae427c1903d0f4ef307d36f80a26e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2546d96bf751297f312fa8a65ef41a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f31615487ecb9459032bb8f64013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e059026ab7333f7336b3d549c1dbc81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f12166ff231e561c53fe33b26aab0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800db701ab81776fba67ea4a3ed3882159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ced318cad3fa3d641a8522feeb048160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b0ab1769412ab0408f77f7beb33a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2100ae8cf21673f1428b3d7681bdf34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b83917cd1c2a2ff33186114a00e1f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889c351fc00c21c34a237fe035f1e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3088ed7d562fd6e42ac26f62043ea28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d58210cbe8ac858cad928fa9c1b152166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55445827917ef38a9fcb5c55e81173ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbd55b53d8c9d062fe2f030c00de13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c1dabc84178ef5b350fd2c191ffcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec953df2b3003dcca07c919a3fb1aa7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deb53832d094016599de6ba8a9c022171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520a57bee97fce2e2fa255aec3faacf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a564c90ad1c40d253c6c325b9aa6f9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fb7b95fa19e711aa1669e9018ac54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c4676465930a0192c14879d0aad06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb6e799006d7b527ae41b16a2f2bb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dd09837be7fd458ab707c5d2d510e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8f6b6a5de44f62d43284dc5bed4e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959bcd01f82f3e80eb55a514f67b546179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b02a153758db85e3f3f504df2f348180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3a1887a9613517a660c14eb130e34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a0b5f5c779ef7ead474f768a67240182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb78d309cf5f0352260f0a61a02c69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e013e10da11424ac7f192c4c90c11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373024b3e51bf6e409abb7efe893b050185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d5f579ee778ecbc86a7351ef58ab3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92de7841cb01fd95bffadde20fca8e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5da5beef94cc37531d6cd226a866d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a67afa3c8f8708eec800dda85c11f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f8427a552c224f9295382a8623713190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4155297991f4dfe0a59dbd7c2d7f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7836fd2d1e1ec0e8fa6715d5ca295192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad91f71d05ed492ed7df1cb973adff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce89b8517f879c28b2b90fcbefccb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b09134189e7b4f5a45a14eeb0a70d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb243c905f69727f2149d67afd426d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0d7a7c48402c06de230dfb4c81261197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a7fcc52692a85b57849ef1fc960ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b021b25162e4ffe9f58d40d0410c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e5a579dbcc645c744bea9a3cbd1c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f4106f683f882e0c0d97a6d53f48b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1e1971e9f7346e7cc89622f9f198c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4f3e2ffd9324694a27b94dd2fb598203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1a6cb04affa6e3a5b83761f97d373204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c08f2fdb26cb67a21582e2fa447ec3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84293e05c76ce78d66f7f74ad17240206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c032f53f87e61dc64cc4e912c5c5d41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631f7cf4e6ce3a691eda35bf8934f49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6d5d8d2947523a254e38f012b3985209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822b1a92fab2d9f738e0ffe905713a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec806659e9ddc30e04de81d3f876b800211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450ace8189ee8e54eb334f6e556efd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a082dc9b6144792227d9c6e5e92c1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee083b270af4efb3ed6381134ae9d3f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcb17433203b8c9b0053b14473f360215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c1a3acbf0c58bb65c43703ce769ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917f83203ca4d241569878944c42f32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ff9a1af18dcde0c11a7f5bda0799e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e01230907ddf52bc988bfed4f9ef0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d057d7650ceb09683b6d68ab4d007220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a138fb82758c4191901ead9335327221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd33086cf37cd77e96cf7d531482a1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d544a63fd94f91a9841d04b5deda9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1ab7b526618819c0c752f2ffe6219224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018523a93f64ec4506849afe719aed6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc5676f9f6b6aacdf74205e6e1d6ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7eea01d2b63ae6a2b14a074e0c11d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52535cf1f9ac80aa17534f99737eae23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1ff4d5e45fca65234024adfa84aa6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28a79a6ff7c5fa377545c7aa831880230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58de063a107147c03a53517e698d46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df39f4d85afa5be1a4dca3955993ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0251549961275e0c07952307d9614f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c189a8b7ae4a690dc722eacc1f4569234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd07514421a7b0aa489b4e46a817a8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd734afb8eaa8090d81222a388d0abe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145d201b0c5ca99c52197dd50dc07ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9a23a3cd5c537c9464eaf6c880110238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f453d5b110bf9f26fbe85ccc0438c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2bb7cf9ca4ee81e23285fb0346530240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a40b51bc2ad2625922f74dba722241241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b81127b8e7cc3b6be5a06d55197ea1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8cbe279c9e41eb1d3761d8675c277243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218bb3d25a87ade7da993604d3bf94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142209456017b83aa38f34c05df93fa2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb96528fb4525bf3652df24f8f8f56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14f91e24646a51c07342ca3277a525247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f279f61bd175d4126c9e5a316974d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d3c506ec76a5c8d8e16befb95902249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc051423d4a63c3c2711d79b991fb1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573e6ee3620a8e35eeac5cd87d95dee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42bdf9f7aefa645bf3ba167fef3f6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2861d2841b1d5c2a2bdb961946007253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0a301996cd28ffcf7245d80d21635254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6e1734e1580c4aa0fd4693aafd286255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee74d4f95c1be9ff142e85dff44806256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fbff7c46afd111276bc40d7ba81b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081882204a60c7aadb60aaa1f4adb8d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbb0f3f096dc9ad726ec2b7494e649259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae900e1b76db2394388bdcace38674260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd5dcdef843802058ca89d1516c604261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4be76d1dc0983afe0580970835aff7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90c9413664a686edb0bd90f0da68e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c661c910b013e61dfdcb96241bfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dcba3757e8139e7336311b633baa1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30229c6317dd7327dac3a3db253556266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9436b98f76e241f50c9cce8bd8f004267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd275e9563174fd9d7c902f9b4362f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bb509663591a49ca26fa419314c56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaff51e97c4c046336815b2080b074c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0e87757d2f72fee00e029fa285ce1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218240be8f5d620a6b0e1b1763484ad3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b85d092dcfac1972d2ae4a120e10cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82b5c52a8f9b35b8707cbaa701b9f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714af39acc8827e987024c83465b7da5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b962e347143eb3f36745685734037276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c5c7c0bb20d86b7864ad4bf0bc56c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf36d303a5e54e1cda6d674d6a53a5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710d2b67e826a33d2fb5668587e61aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6220fe274d7d0c470b3bcff39b5720280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cdc0314f20666a6afcf2b89fcce37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48910b6b3422b172710fa184536bb13b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd093ee609a929900660eec0d5b7ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd90f4bc8f05e6d496910cf987e55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db2097c27482e5532cd69164ad309e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c77c13087b188eb51b6f64576be80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c6ffc80138eee9173700e29914cb4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ece53f5a8543b2d26eadff8df81e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453871828c1204d00a4cb3364f58f29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cb16840d565469872bca3a036bce1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c21c7a7ee2c2f30f9ded4de4facb37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e1ec36c872197a00256d9f595b95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a50d3af8f66cb8a486550ed90a446d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb2567a662a26980af6917aa47edbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cb273221c5ead82f201571a437044295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39b48d0616b42c03fba89e0c5e993d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffcfa4c5a1a0b780040b3fb995aa0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cca748f8e0439edfc153491474eea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae050b1658d9bc070b398b1923d2c5fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3886661c7a1a7fd47658e1bd93627300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d79bb7a62129cf3b62ce9c216734c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c38e5d23d41a73e3a3bb30fe9e28c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec143dfe24cf5448126cfa1e5e276de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72f77b9546401ca8ca4b8a39b13267304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e7d3b93b343469f6992484af74afc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867379621e37ffa1555ff0b5e25802a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68c0e9e1f0b3abdd34bc01a5150a65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6cfc9597929c3d0c1269c0086d849308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6b4ad42986a2fe18d975c24f9bb80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df500fefb8d9d1dfbeaea810c63600310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e5e5d08e19e4917c02ba69d637873311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5cb03c20cd45bc0f6ddf34409771312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183857046e471f3e4e88b4ccec27dec1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3ba1705278b430d3da8c9aa9fa886314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468640e76132554194727573bb6be64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1769575cb0b9c38abb60ad69e05c1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a7c647c67f9bb47e6b46f2d1cbbdd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eb79eeeb6b06564dd1759e157f75b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc23752a65dd40c28a8a1c423e0cdc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b93897b8baf164da993d20a97dd705320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08521b754a1813cae6b06df8ab55dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5a4fdaf4c2b6c341a6fb18018d5bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484231baec4cd1e797f768fceb9d75de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5922dd3a67c35f30681eca13b5999c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845b27580e218d73d331af440ddc888325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee94de2609bdbe8f50a60d665d1266326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336501c853899c62e2415b938ab836f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9286ccd44480f9a9b7e7e02837f44e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e86f9ebd4e9d1e07188e3c588840b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4271749260e13a28f3fe09483dd2f6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d0b0a9fae8b56ca03704d36fa7d6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8455161d518482fd01db1b438dbff32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f79c13dce9ff20232131630a72b511333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efabaf917cb326883ae49d88811ad33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e1385a616661b9ed41cc93566844f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb6918f7a69923e3ede9601bcf4d13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592e691f998c7f02102590f953342d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c5503c05cf5d212bd4633b169dcb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dc8f13f24fea2df994c02aabbe554339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b8d01ca5e180475cc1fb83597ed1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7230c8d6162767b87e51bc789d164341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856055c0bada59b14b42995f2d43400342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4daed888400087de9d279ad74441c88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458b8838d7d5549708ac9862bb38cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483e75ba818ef6d5afb61624620c1b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ce7e60eeccce1101c73454290f150346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6c6416d2940fdfa151c2cacb877c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ea89beb5ec42dc55d4ee158c1832348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd756a9bfa91d66b9590c157e6abf4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1fb92a3c4a01a17fa6970bde27868350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ffd9d12f196593cb95ebb616333ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cccf6e14ce5a3cb503c9d93aa41ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cebbf036b261ffe6c7b255120e5d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe288e342b43f96bb8ce39da2b5bc6d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8290d1b3b5e5b4f35f2e6df75e51d7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e2ab6fd702bb6c3e003d72fdffc6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd031022a8c8f25c6499bc8c141993357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a90f13ac21f468f7a9e201ac9d8802358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491c61b648809b3d58ae5eda2199ec1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4329e5f2dbddab24662c89828a157a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b02dff476103952304626339d72c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384956a3be45726a29143ab652eb7e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e83d5d8e2deb82062e1be272d33e14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee7339f790ff9c5a4cd005161b585364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a73405bd80df1383fa88de05a253c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8353bc3311705ecad9a0ad0842e09d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be94d98509fa93116c783c61e088f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d81fc54e148f7f72dd9470633384f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df243517d24e8a2c13567da423e30e77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83285dcfc5ad6e9ea06f2f137612b949370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4c98ce212c5b4597cc2f9baa12abe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de3583e5792032c3d73af89dd1031c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43f6ab81cfd39fcc18e9090876550c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cb777d3a0832e3cff716b33bf5ee7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf08ce7d010b716e8aa23108b0924375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fc935b7bfd6e50c0ea8ac47b263dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a708d143e3a29043c1bbb7fc7c1763a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad11659210b59545942bbf8d368793378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cb6b71b52e0b80a348cc9c7506bdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6abe78e72e62b77e2e48f9fad6bf9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de87d9c7c7ae1205ca8cf6db1809a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dde905a7de3c48633aeb56f8490d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f97ebc1e3147f2ec56d3fd944d908383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854421549802ffcaec7b35c063f47c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd2ec13012810f29b870330a04f45d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ceba254adf39ed1a87bf0c6e6b541386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b78691548a48ab4a0c60b152a210e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb4aed0ade944a928019b2dbadbd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0eff6e0bb3b5a18835afa470645c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5a03d418dcd928b13eb3e71a86077390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8db9fc3be4fb21de6b86ee33e60e46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15e44851921da659bdd84c6775dea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaf692a5f48f7d09220dcae43e3e72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c6ca12607993c4ca4f1bc0cde969394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef86b88a567116243ec8731f5f2b79f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80ced6b9d84302ea728ba0617a75c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdffba43b4a64b5e246e27a2102dc48397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5703446ff198e33fc475949a112512398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e242271811786301f02b077e12e65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a79d8641a86a03b1fb7623c8f433e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f83eb3635e71820332f5264c02c91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b61b2f26232854e899f9a53e667b3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf314df60fc9135a0b3b114866add36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4fa72b980b9adcc255146c36d421404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3897d09491b4f1d66f290c9a5dd51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31f49003cbe7db9a21ffe228fbb762406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ef4ee160815b0899d83892846fb0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d81a3c9e058800fab16423fe8928c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eac39c251b4e3ffc8930930336847f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7d9ba22ae27a6f8fed2d26633da4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8af50541db3e69271ed842f6c40d93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f039a5cfecf1e2995c1c42b98fae31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f319a294b8fb0b427b9c78f72173a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ace5655c5202b5a52c848bbf8f68c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceb08950fd89e8dcc074a46d8906e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab961372217567ba7db40bd803f4dbcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ceffeaee7306583ab68a86057bee7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b24959e5b3bc91207e7db1299f4279418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f293bf26e3e49a54d34ad6c3ac7e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39bcc6194cd6121465651b5ece20d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589102133e304f758c2e8c24c572fbb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f8eaafbeee65bafd674611ca29b7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f711a7301ed157569500344069ba1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4178c4cfd0f7a289ecc767de7a07c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d17d4343d4cbbcea1be2c5940ece425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368484bbcb318c33a3a942d2286b785426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73303ff38b2063e7e590b8503eebe328427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c028c9735d0dd0161487d0c2c7a41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910a99f9b0b14a6e4e25ce5231de74a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36578d2881927d4dd9496641ec310b1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b39031e28571cf3c3cb8a34029ec55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fae4eda8349aa78a254d000dfd7233432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e59bf3bc24bf3dd3f0211e49cf0d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08efd7eb736190ce5057d47e3ce002434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b4abe1411d2d88a6c749684dc17ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab8348d4d26469419ef6d206acaf04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aadd413c990b941daacc949d2bf4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ba9e9365854c7602d3a289e86039e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549616ab53beec36ac0d3aba2b8e5ba5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db1547455289cc811f7c6fed65373440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20511faffeec530922b31fb590e4269d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6140a48817d54cd7672ea577055297442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122059fa08eb958444b9dc46d77bd319443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ffd156467cd499b4b6520ca41b1ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d5809ebc877a8082288491abf26d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95336f3d33ae1f364ca29b65e70b2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae492cb2d53325613a058dadd2c73e68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645499ef27c84add636026c46f2dbc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0365ba7c157f8b67544781f49abd137449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee102bbb1d085b4c108906ce658af28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8250f6d94609cbb285ca4cee50531451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2773d3ec6d7f4786d9b98a99da49271452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a567c3a9a779cc954190278b083b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881f788c67c7e690c9a2bd27f4937e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d26331a8f347c4c331af1a7af03716455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf207c299ce14ec1a03b8fda85e718456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791be4bf0f5bf2df36daaf8e2317167457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c67d6676fd53c96d66d8f97fcb95c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ff094cbad93cce8bcbedf74bf0f87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3267daa6dbd6ce43148f85883253f09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2e418a7a0288f824c7baa3703bc63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0a857c6f231511d211895aa821e25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416bb4530c11818ce9f8e17d80be4c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebccd0efe495bda6073b38f25ca4a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df1053b4bd3b0b105a107f5ab60f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c08e91ce7d2049da1296762323b4e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d97c1667c7d7d0232055af7198356467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd434061aa3957ce12179c771dcdfc3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035f0d6f01abafb39371d8901d571c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae13668ad2d7cb5095bfdf527db6363470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0586f0f77e21f590c925f1753be5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dea3b97589ffc38dedac8ae14f75c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e158dde1861bd255dbfce03085e4afe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d0a8d2565b3b4cd5eeba9b52e724474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a9a57f4fe52ec10a8a5b3d9bb01b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f417f0929d16e690aba0dd89d985e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24cc6d03bb6e2dcf4f584ced7c5f79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b115e99da2559032185207613938a8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac312434d6999876af6958f6d4467b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10153c2572a236a47fa2ba72bac35a36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113cf673d32d3236624ef36b5d4558c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990534bcbc4bd452c6cd3636aa300388482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d879e9adbaa2ecede1eb189acb2ea13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d973566fb76fb295490db9a4ae3774a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e844b86d6df2579ec3423291378e62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cc1ffd82cd51eccc6899141d7d3a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb012115d213ad9f1d42d97c7b4775487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ab178b79c5770d5c578c5d7d612dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c7d72da9524b977f3707f3c46a67f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b0f4736c3a73d8ee93ad6a65c010d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61138f0c6fb5228b2c61b7711da7a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de784212c95e5242c1bc86583d7693a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7b75584a1ac610ec30f37be3509cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f91d8e13d898a01537d16cd969b521494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e02811b754a6546dde94e49c87d3d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2619871df4a2519551131055a9f1883496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0db0df4ad05dce1c5209de30c48ca6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb97680d5603731b46739af111ccd8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02794b9f541bdd235fd8f10d8d0f71c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dc7e806ceb8adb561f5923f41fbdd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79202dacf1fe037e077de1a3f34b48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd8387d52c00bbed745ab65ce23040502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486dcc9f1fc120806ecbf1af3ae7181503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c7eccac705e73b887a4aacd0d9b2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e15725fa99ed389b27111a2069c54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d3b7d3d8f2e834bfb0d28079d238506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba7ca2452daea6d07c5cd92c7087b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db5d740a96664d07e55a8b09830ce9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000f726aea4834732f446d8a5d9d35c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c765e769d99e736681447ad86a07ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eade07099fbed49952e9ff78cf433511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c97b0174e93f39b4652696d7f1ec7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e0715c40fdc9d17c782ac28fa3f3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe282cd0255213bda253daac226fb122514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba679d54c25e7ac9026bde016a1cf913515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5f25bf315d927ae97282548d6ac4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0bd4de8e34a05eb1c19b780762a11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a49045c974034c9f526f5ad6743d2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab88e8705e4236fd4d56d3793db59e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb46867f71ec8cfbd03eb251f20e37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28beb1f6d7c20ac936606465b9af564c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75de0c4d69f412e82fdeeb2a08432c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aba82375e239236c76207164b6cc5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc215c2f68f4f71a3a64b3f6bf6b89dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e6356428cc6d25e46ffabe754a6f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9712f0b3a63fe17ef902f017afd28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac45bfab2f3c967f239dd0521ce53e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf160ab9584046359350e80a8130e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4456579633781b2b3bd56967b9c46e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0f3b316220412aa7dd95809e81de7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc00ce80745edcfa16d66651e4adaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2db95821a3be68ed3cb9eb8181162e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526985f4e04cbf231ea74bf5001a196533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e557bcba466410cb392dd38b53b16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8c448101f18a6c2ceeb9858980f41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f42942398a79f06907eca44e202d9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa747573357bf94b38f6387d4060d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018cbb124368f151ef7e7770baad7b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2159e6fedf1f1a6b483d3cd328c84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec5f62f6eedd957a508f00cf29b247540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9939ce1e8a72cea72ccd80a0c0d9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb7c722c76bed70db30a788ea468f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2c7333f536b9e3982d8e9e5359a0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999855c620c8ab3a177bac95adc239fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeab9e37d68fa5dea99b5f0441499f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bd080c0d58082917ba2d86bc8307c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a5e780da0b0adaa74ca8d386b8e13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da902a0ce8fb663ec8ddf407b371b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39980868ab18a227b9939b179d2e95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d457708653d6d4d7c09d4508fe46d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a9e0c93f8a235d68f2e9475b0fe7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58456a9b41a7cf0aa2ee9e32cdde38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c9c5db7e7f5dbbfef34f9a09b4464553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77534a2ed59d5cbac224c3778e8407554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1f6d40c9e9eefa30e4cb1fd1c767555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ae56942d50fe08b22401f0f664d6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bdff3b556343b8b66ad85dd462300557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604c66cc4ce0cec1d7d3bca46565b83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88400a2b8c964ef3545469a0b64038e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcc75d580195b5aeefe1fa610c8ab0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d812c11a8a04b1dbfa4e4785ec151561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330a19ec8889163623483936dca2111562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129cdb7d95d001747d734b7f676c91e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20468c804f8c2b69bb64e5b387f464ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf5e01356210d632b07ff7dffc0099565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35004ccb5f7e8d1457b30298f44bd40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663704d17af896de5a7828c7f8b06f63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb0fc3039a167dc40c668429ae84a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728d9c992baa3bd633c3d9a607b7280569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c653663c06da5cb668217c5994f211570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe28c8f10c43b7eb1b0964e4ae6f388571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388dcae0706bdaaf5aed7394d9f00d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71717d66c9780be25d01072c6922b61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd929e1a301a27a95b01a60844e14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43c0dc15dfa150a8c387c9d0f2d79f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad346250f05cca4e0edd2c633c06869576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691bac468b894d6de870378e245e168577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1a229b4e759dbe97098616e6390d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0300044c4abc03a8251ce0fab66dcd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca5a5a996f22374a7d8488f8f33f21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c10720d2f18f65385c0b0c812cc9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ca55cfa1578cc252329f963e6fb7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26944b9404376625918640bcd6c820583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560bce14e61f3879a07a277b1753f89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab56f53f6da50a9fc4c79dea85b3a51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef382b8983b416aa4fd05ed391362d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ce6d3123d7522b6872786baac8180587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75bb9fd31ecc2559b55f3546a0b1a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b403e093548c5c0824390a975248229589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949bdd102515d5e1141a8e5e6afab38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1576c07c0481f651a9be3bf849b1bc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d8e255cac48df48a290d9c904dbbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e566cc90c99bb34e24fcb56567c63b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164d6454a64cf25b977d96cbfdb8637594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3ee9aed7f3359e7c9e2f3e460c682595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6c285f858bd0c070e52fe6c6791cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a4bc54e437d284ca9f10c8a2c19a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c582514619b17f3bb3e3b1988f5ee74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e98efed8e35600efd0121811449d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831ee96533720c3b31f5f87e5848473600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398db7a207d9299e75e12839c5731fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e27c57a06c3e2dc335a5c1cd2add55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ace276c04ba75b1f2c4e6db2b1e60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940b5014419c86a66e0cce79fef60b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a283b543dbd924bacaa823d6f3b3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e5c71e654cc7e100543f621d51485606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c174fc08a28c5725dd2de9a9b8071607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395909ea374d6a38e08836dec6acda42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849725a0f7a7ddff90749196d2fd7669609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db167825252343d3a2e6b0a2c55920610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286eea67bfcf56f5f4211036da885b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7b25baf5ff6ccb16be4d06a18f11d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d49f32232ae44b906b021bd7fe77c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d60236507d13bd152a3978c855bde3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc166a5b7aaf247e4b05fad198cb70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf282d5d6e5f6393e460d83d1d63cd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c7d274a71b6aeedea72b9e11d5e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9021392d2ea8d2d40a41f8df1cb59c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b5f503bbaba28740b5cf53b1e1b75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca143ca112d046a7117f017338d0c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fc161740c54d7dd4508b68761de4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea10d265023349705d611fa1e12cb17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b6c2c5601be260fe381b4e1866e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57549d662f7da427a680d1adfe232ec0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9757d70d18aa0efe0b14950bc104661625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6d2b30a4794ea179293df77aafe3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e733e3a01884707e973b9c0e40248a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397193d60441177c9f2229237e8703a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056155ffea07976fa6922539080c2e37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5999beba96d63d442062b92a37fb61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86676dc6059371f22b74546a0da3b2c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1605d36abc7b03503e98b8d8615ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1c6f43d3f4e23a36d2f97a538245c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bd34a69930f3d0152e67af1ded84a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f5eb9a406668de2f76d84bdf0e552635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc7f8531f4635e6a5a2e73c75438d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cb76dadbccd55c0d9182c40e7e5e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d4c538a43b5b1e6fd5371e44e738e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56659e581b0bde96ddc32fc414521191639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4159405f38edf543ab415ccbe3b17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf66019f95b103084d619223004b258641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fec705fb02d228eff8a98ed7085a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4449d12dd8eb51d14bf57bdaf7dc2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cac8a53556ec27665290f0bc2d2815644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d4a34c835962514f1c306034df957645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39df29c63a57e4ad34fa963d2a8329646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7040b2b737e5632e79bc2bd280534647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58803ab7f5afdb0372e78a0c367a64f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de4895b1cf9bdff6b295dc209f131e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9ae3c797697fb20688b83c5771511650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb29d9442591e24d0b50c8376cc0af1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4ca9429a6deb9642969e87ed56276652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73009ba68976b990187c81dace4e362653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347824b4e60a516403cfc22689d7b4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dadc986b0c904269fe3f48d008116655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e74ec72af8746d12f56f5184ac27da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291b0b84c0fe70da353a6b36eb93aac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c033b571fff95c756cb4304df1dd8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e3cf7711131d374b30f4f5d3ea6da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec4443c4830b05530e5e4d1efd83ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a42b3a1f59563106e9b8dba21ee00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d983a2f26eb42e4e559fc16b4a4ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08e3ac31a14ed76c436c9849382275663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2036f51318a6913dc6ea6ff32c3918664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aa3eccf281471b07ea8ccb30e1c76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce282b13ec17cdb13bc7b904770b53f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f98637eee9755f7af1fae85e47b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d01a796b3e8ed74d9daf46d342d544668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b76dc192fffadbf5da67c7fa95a28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceb08be4290a4074f2e9240a22bc73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9c2abe8709cdd622936efa7d4a8a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105053bde17e8716dbdedb88c8c6008672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43101ef65e0a5d3af0dc28928818b3e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda42f11ff6fa5eaa920a37aa433dd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c40d41620ba19376249b56d7c9bc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855a3fa15ef95528163b9eabbaa5e6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdae3dc007242a516938781881c3af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f929de67a99bf13f8783cdfc1054f1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce6dd37aa628ffb2a005fc0c15c1f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf8ce0d824b1a570b1d58fcb5590bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704d159bea75de318ace2fa1fd2f411681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4b3046b70b349abf8b23b8dac5507682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c6e6c705b83ebf44e273f006488ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106444fecb87db2ca3442eafbd7ee9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a368b160eaa60a2a2e22c8e6dae85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8999a3fc9c74d0df09e918b051b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee16022d2c6177ecc761d2a72bedcd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ea8366249c6a49a373bcc6d54ae57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2ca82af83046da2fddafb2de28052689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedf0ed3d364143b818f26162997ceb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48de58e8231fe3a9108a142531376d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26795e02a359b14489624c0fd21cb138692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e86144fb0c892a7e56e07bc14c20c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc7cea20119eee7471eb939fce8f11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d595a33a414acb4f7d871207cbcee39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d900b071c0e115a803ce84f61ace9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361182c1aa8beea2314a9dad5cabbfe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee8a8411282428e1166519c43a97ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347e3b2b74db58127abecc42295705b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585c1b19faa4e0942caee1f88a7d162700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a05333e8ccaf19b382248e0f607974701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da942c794ac1e1edf50f298e551dd428702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bc444096edafc7cae37bd93239ca9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31997a8c9e53b54533002555d6b9f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b865a0cef7177dfaa11d98c2e34018705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445fd4fcd09992d7154ee0645306b39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da28a04987030a4d3f87bafa2c12f1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd8861549b99d18b5093cda5198551708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6737d7eb8ef7f1988cfd45abce69e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6809e763449221b83b28f2546ba02c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0223d39116b44d045d46ec0ddfd262b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd6725313d61007e2fd501acbdb8b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d11bc513e673536ce99b87d1fc8816713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717ea3ee6a43de911996b3f86aeff80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b2aaf7a9d2591c1cd803013c3f32e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d06bac36e651f9cd0e5401103db73a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490091c1123a6375d2086932770eba3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96c20147db14e1106348178d875c05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e73efa00ab92f0134885b2cad943e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699580049861646674e1481ecd953fa4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39273ad838cc76724a286a8f2f694dac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea37aa415e39b683955b3b6ccb83639722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec89f8900931ed3376402f8c37d0c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970d3573e2526412784b31fd49f460c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7965fd6ae62c6ccbc60f3a7871aa605725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cdeb029021333b2798cd61f069785726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e3569df1ba5a0ad7199f06d6b2749727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e15ab36e8d7179ba703133d6d81d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee36e57cc145ae5ade7404d7b28055729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637381fb46a835d3c9fa64587c8abdee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecaf14ddfeda25e693cba3f6b46831731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f46822c859c35f5b518407fdfeaef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45808f835dcdbd80c0d8cc41b86a719e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4371bc1930a21f4848c971cef8321c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd2fd3acbbffb013f27f75a0932923735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795047f5fc6c3b125939fa0006687b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90770e44276323543a2c885816f5fc38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f9e5d24f681c274e80117462495da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298512cb6fc43c88a496c6c938986c71739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee73f6c578b5bc187573d39f02876c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70659d83828819016dfc37dc771bd479741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46587408132f6d129b4d9b2dd722e6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0b990d530eb36a6fc5ab15849b993743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7b7f8f76471f1e54e99245b0a06c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514661352464822f4a9335950ead2c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e813b8ac3108ae631f6d1fec68175746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c4d99899ecf06e8eb1872f20f5049747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa6062f26a78766a8ae037c8f13ba9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0354cfa5215dc20fb3f51500325e2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfca2150157e1c1bd0d83af86e1552750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ec1b513af5e29ee8ecf4bdbb49823751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d52b05eef1ba83791bb0d024582fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728b091eabb7b06b984cd96b24caf21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796e3ffd2ac973dbe5b0289e7e31bcb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1291236d277e95a6d84b9dace238f12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7747adb54c3253d1fe0cc514db74164756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98904b57fac76fb7dc5052793e3796de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a887ed9660d4f2cb738a0c6fb2b88bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ee98ef3ec61036a4567d096fafcbd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>