--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d650c64f20d18f2a6ce01a7bf62681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef7a91967f35af93fc4ce5b208e0be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b874c0e43e0ff1237c650713331245a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790852e8ed3785a58ab331cc2cd017094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df586f014fb58e36716429c7b947fbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898cdc3ffb9a0647dc66b020d1aba7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724849f648b13a84bde8839a6072dd027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2d884e9655c6f2f2c442a5692dab28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3f61ed12dc7f8afb010dd7527f06e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa99035648568ebcb5fbdb44c56d4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3fe412b27617951d2d00d7acb6aba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c7bdcdf0eb061c1852504d5dee44412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334404717da9dc9214094e62501fca313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7aa79dcbb287e48148bd9e1e1403214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c53c83be2725e63667a411008a671315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588d5bcab9953731489b7f574c7cf6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d562a86dd78bfff882d5c8d0d8329a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d4c518b3c095d507b5c55d4c99c9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b455812a1e884aee260ecaba543ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5db3fcd0d729e6438f0bd39722d9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6091bd494c08bda2ba2343483526a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aeeead5b270fe6e615c3af685547022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e18213394060b1a9bfb6f14792ffe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3d85e35ef7499b0ef5731dc55217524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359810770358627cd44ac97758816fef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538f57ce2850456b941d08df34e9bd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437ac5f00634afdf9e0fba423db0cf327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f892f7be5efe73828beb7f8a55f32128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a96ae66008f109b0c6c1d1b08e475c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe799d3b095111c6b27d34671f939630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cdd16607db0968392447bfedc110b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170c1f280ad6ffb4536c1818982522032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9f5f288988911a34b39ed990c1e8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ca05de6f9f8c02da12af3a004f86534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da60c9f2e334a6b6f8a2fc6b8ed517f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07f44672482e99bdd0e803e9afeebc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa5d44d1f18108603d44b0c113c66d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739867138ae98fa706de7f41cedcc3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691401f6d4b6879e9bfa32163fffbb8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469fa6b55c381ee052dee9f63d84d9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839c3d84e1627c4f024386361b7871a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755cef77c8061f32935e1b8076f69b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b238f27b5b2040fc2d9d9b240fc19943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbe9bebc2caf1beeb1f5af2e3a5f0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d23a897740c2db0c8bb5226774e9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1a695a03b843427e359324bb008c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1619213d5cd50d1d0f8dafc427f60e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337032d91036fa6cd1b8e24666d4f7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c5a95509fe0a15f200f2f5ef6711249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7405fa0d7b05d29035aac07cd0bdf3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32e3925c2d5d09eb721562cd09ce3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5481879550a1848ce9cb8c9cf4dd9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4461c3a4617ea35f57498f87022d5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934dc30785076df0c69b1fad0a3913554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4c40913f61a7e0843f33838c66fdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2a952f4ed5d476d194e7ee760a6c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3274bf8e0bdc8e5c39f99510b22cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88eeabc5edff4cdfed0581ae8bb35458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceaefea8f5b5a71c62598e2facd89059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c685b841b4786279c0441fc04a6771560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad36a7412188588ef1b0d77ffaf1ef261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb527c5a60a7b55b78d6f3d45535e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145578ce36257b666621c18f02e294363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffbcf5b906fc4af2ab00f9ef8b1b4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ad77495482eb73c7103ee70c3f08d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67e4f15b0ec20f9f5fbf54c407f40666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82731b2f3091053483bf20301d05a26667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71081a8108922452d3d10f229e791568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab4b7cd0cd2d77db1681d323e94faf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad688a3137f04f196328547b9e9f62b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1c64e7369113572f11863d604636071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105a195958ce510c105f4bd0a792ef272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257a859c6ba08b48cea5383c570150273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589a97ba8dfed107df374f98bc8738274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028fa391aba01d1c3248f8e88dae89575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6616943574a9738b0dca7d5a6b55aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf835dd27408d5bdb4ac1ba483f0d6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1352364b5077ea27510d9f5145a3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b67a04b299104492c2eb64d781467e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf01eb00ec2e266a55e11684c7e3b7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b57b8049593f01dc2b582d61c1657381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd57342b9b227d9ec5fee05e633b54082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac5313e43ce8710f7d8a9822f385b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819face1ae0ea3fe9057dbd85a759f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1587456fe169786b87e6310051154f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c167ca08d842717a294b44420f4a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a99444707b3b7431cf58d463d8d9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976fc69be7788c12380c1e2518b699188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682676cab3738d5841cbe241af01ef489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab932ad7f6c9ab52fbe149286fd80e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa7adfdf6d6d98aaae1ea3eceae6bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d02f629d68827b46165504b7bbdb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32265c26b5449efea6e36eda9ec0853f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c81341d0db12d64f95b0b96d16a6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2154cbc23bb93fc1cca3ca96b24ed0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46cb80fcc92525a8abe64924cce1a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48ea8ea9ae34ecd534f89dcf45a25e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01546896cf37ffbf2cf259381123d4c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed2f1032ae1a9b21c09809584b0bd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7762f16cbb876112553619c67af722100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f27addf0cd32b4afa16081181c41d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513ce9880275c60d511fac9a9e872c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2fc6f2ffcd78ae48435c2ea34887a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4007728a749be0cf6473e482eb78cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c08a1f68d90f6173a930072bc60728105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01837780dca198b3e064ab884821f347106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559eeaabb5b3feef7917ea95388f0ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c0cea26de0af689d37f518734282d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5ef10b087b3905aff900a1eab4f17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb4c1004e346a251d31427cc0a0a43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b721435ac94f4f59a1da92995bac89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fec20d46f364032db15f5120297416112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3122cfd66c850f16a14068611e0528113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fedea336025c44de8584996de0767114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e774a3be99d288ee828b4a0979c1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655df680853f77c218f982633b154c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bdaad803d50744e62313fce18fb99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164d0aeb92f2ede823eac0466261721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005c14cd3b3782685652ddfb1a132e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ef7b2b713f1191d18fb3a896decc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedb4785de3396f2de228694d3a3d53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0e664b92eb35899d90ed6db6ae292122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955fd5225791a7ee28467ad8edbc514123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54dc0565e90b7fdf616b28a6dba011124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40e91186973b90c849d04982b3564a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae74ba886ac250225910601009887ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9059fa888b86afc4350a466527366b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcc767beaa755bdabb2373b2330251128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295d120a2b0e98971ba103b07bffc31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bab5ccf78f579d2d58d6b99a24d4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b46978276a1fd6ac0766b245a3f17d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a7cb0d23295de7add699dd50c2186132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920459c35e506495beedb5da1624c2fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358de603f13d8a52fcd5c12ff99f69ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82d1cbcd91790478b4908a23ecfc3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083d798ef629f6a032b0fd1f6403993136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5dcebc6cf73c1c3678795801185d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dc4f9ccab041b073ef01cbec1d69f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603afbf3aafb7669e795c6c3216dfaf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19614d7db77dd58d4d754fb5f556199140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469b37ece867b6454f5485b5e26d2bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1e5e4afe5dfa37c82d4b59a2a7c6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4a56408087715e73c98aa8fd54d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46bbb621e5cbc91e9b6eed108a3cc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d393eb5a820db5a72a74e943bf8a0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b5d28eafbcffaa99ad8a3ee13dbeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305f6c55edf9356f673e35a490b0d48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1147802e542e68962ec0722ddcc3fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaedc1b1c928a7febb4d6bab8d93274149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d55a8197eb41a8e3ce23a6f495b47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c861d4f36f7b4869f30cc4cbc80b68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf5a3ae7de9071567f44bb4bb78818152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b8ad09a17d6d43334339d6da16ffb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23624b80ffd1c07f584d56c2e6254ee9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ac08dbfb56de46e813cd1fb7c9aa0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3690d010718478af064ac66397ca808156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852954dc37426be7d12ac82153d5395157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e98c865bc79e18d6e4182efcad0795158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0c37a89acf6f0a66ff948d2a676cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be432cfaa54f498da88b357957d8cbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398e5ca7c420622a6466f5e35ff4a47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd89317a42b4ca2c6fa2909735e4e1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138b5ae8a119efb85bcbfb992281b7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cb8232662763bcde3ec052fe15bfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab010821b6cbf7445b05fd1b89d985165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aa735279d41c30342d75bcd168067166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578714e7dfe16c4e26f9f27d8aeffd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de0a5c32c95a5715556a96a25f1366168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a779a38823c98137e3df48b7430265169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9e9117d2ab6f3de22ccf5caef0e2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957c20150b612efc5bc7a0291ead60c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d67eadd694e16b0a19eeadf0545145172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5425a35e0f2b6e8ef06ee4b45da371173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae99b1fef8911b5cbbd65705212d0e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025c266c0d46cfc721d1b5c57b03bbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a742b002bbc0995aaee2dde0d169b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d426a408890ef7ee0c19da62773b85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755fe890a25a2914bdfd73346f08641178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547c0f6250616b98a7572859b6cd4ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5730bc2b7690196bf5fa6db0fd4286180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a1ad395d012f78a6acb915d45b0b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3e3424a6959353bea8706dd8c4615182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef343909febf76bfc33b998e1749c7cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608081cb4417d0ca90a94cc3471e0aa4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f9357e7566d9b96b97c5de70765e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa4fdbda959435e89284455244834f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed326e454546098a0fd0126013f0d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b27b254ff124abd8a52575b5f1b04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410468235dafcb0e09af4d056ec9f65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b337fe47a818d3f6ffa2f19cf7b717190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971642c568a8d7a9913e4b0d3d134fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7a91ffaa5b9e4720972a50239df1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8289b335dde1934c8da4aa9b132424193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb888a4b15045a7b26e9b5f70e775f82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df66b7ed03a97ba21a2fba754c53ae9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cb5e1f37539ad819d681e98820901196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc01b5fe186ac3ad07c9b0143780ae0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e8966d0493eb289ab67b431017543198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475d0416ce9490c867e825e6f98e177199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396a6208cf4aaab58039f91bebd0244200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086eac900d3dda9dac8a3e8da790917201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72e3fd2219932269896dcebb8143d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380827f89c64baf6b900cc00b9002b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0a0337f2800325412ddcb5cc0fc06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a543c7fe938bf880d537f8724bdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6402591aebc59c018e669f662aead8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33276a11abe15ad231adec8a72963285207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9aad12b1063ab048d7c5599651cfb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fa8d9116f26391e2588571ca1c45c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81193d45550f204b43ac028f0fd6538210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2289d9e1cbc7cffa0fb84c332b4ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535d338f54e4775c7caaa3d479638b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850e70a6e6dcf1c792e10d141ec4c3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddd1fdcca60c7d740fc2c7ca12a657214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793df014e3da3c54f92411728addf24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb773f57eaeca735d391b4912061532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e5b11be15b864751add9e71ba912c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e001f402987154b767d5c0eaa8bb1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7aa95a50b78673e0a58662a350709219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00025f70b98889b4084b0d4994e9fb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a56902c8e33b239bcd56326c842320221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76783e996e72e9d0208433a874735487222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b0ac76adbfccfbe13fad3514b5e73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe18b4d32565c022dbe18f2415e432e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827e79e8161182dceffa836f29d67a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ca19989cecfa05c4e63b0b074e3b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf11c009b358199e410c9eb4c48586227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca2f171d6243619ca89e600c252dec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841177cbf34ff194a67b901fc6241c71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67281be48ef43eae30cea9e6be746d50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccc174dd100cc1a929914cca87c6be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94224360123bcc27032cf52e4cf1b686232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbb5d2abe9bb07f84af7afb314b86a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f244023cbb9184a0c2f1501c5620f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b42013ca09bf9b9c9a4a8ffc71485235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d66a8de696e4cad1303994d3960c47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1773a7cd1453b110bbcc613e438470237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0b949e568c98dc55f2217fbf258b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ac922f811358f56c665f4a053af0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60425e13779b5f929461f2b6704d0cb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cff5e36c6129942aab5af2bd6ba2d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c79ba7d20665c678bc0191e40df9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac427ac483a320cfa54498856fca025e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b03bee5538d2ab6915bed6b297c3d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb07880620e6a2e864294bfa8ccdd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fb6618595e368e96539af7fb8104b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636769994fe49dd294cf8aa3b7bd156247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d1fec666ddb45cdd9693d0ecee9e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8b09cc23a1aa1e11c838cc8925401249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9685c42bb680743598ec9cbd52d52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48c1026ae972a19d64bf39ea286c7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b446d77bb96ac970a925c12932069252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6415afd49b21f3a9fcdba2341d47569253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2226120cff99ba0a684f5989db5852c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e88d7a377f15ace8fa2d5f0fbc578d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde1bdf88307cf19ddb68abd6d4bffd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d8d755b4fc733d3bdea91abc42fbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa4cfb299019ef488c5132f0a65b24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829160bcc31867d48e58025ebb18571259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cae2377f150d228d702fba3f106f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe857c169f0b9d88fdd40c40e62d5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905a176e4d724aedb19b897fdbc6a3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22feb8b096ed5ed9540718951b16ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d9d585ef170559327281148be3c40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f34eb0cf22004791263fd6fe986ede265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b8d633a3234a6a036386edac6599e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1535b55c0ff42fc88451d2bd1aee9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209e9bf8da762a949427241a4f714e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9813a62b994541d19826bc5e74a9e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80fe92af43ba6c189b325b0f2b0d5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cfa5a21a9f5ec8d3a898fd01ac28b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789ddee2f6970832c215e30be9b20be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bb6fdcbb53f921ba92e839076e03b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab8c8a96e902b407ad77f0f5b33ebf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00e0596ec91b8b14f4827b608a1873275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206071996f2d086cb61bef739c75636276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08bbe3b58ecc2a021882d59e90a175277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98ffcb5feedc614bb825f925a9a881278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545811dca457ebf2c36bb505ec9047c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8243b64e159f53c39b22eae199eabdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77ea47f0a33299e927f4b537d6d67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98eb2115da5ed98ba4222d180ab28a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64352b0c1ee9f892682a87d9b12e7924283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d782c50fa26d876a5647a7c2e037e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35adfe86c73d0f6504e298c3c6b3b06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72ba82f41499e45488fab356ad17a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abe41f399adeb823e3ff9497665726287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2b85b185b71a0e0d9f8c68947c02e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedca5b9fbc6f37c542fec2cc5b43fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bac4b4db249c4073870f54ade0cf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7b2cb17df2f6be93548e77e7d8cdd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60328238b328ea1258156c5ef3177762292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59bd08af11d93da85fe783cb64b700293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be546df9b12e5a1b45d2dc8ee886edb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82ca62ca8d63a2bd45c5f545e2257f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578698f837c2c3cfdda18f83c19f08c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aa8777b7a21fbbf5200c3eb330dab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4bdf92e8108441e7d6b3d58152803298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e6f89117825c8b43ebbdd20ee752299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89228faa671e44b31c640bf1452acba2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a23b461549b8ca70a7be338fb6fc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da817a11963710ed8c3de7b7ba0aff0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b530b010099e29539af634f0b7385303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc844204c475c8198f8e479c4b776b01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd2e8c631797ae954e5bfb80d73c31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5f9a87c37c4efda2415022a99eb45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ce043c35a99111657af2a1a99204d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16847dad07fa27d9ef2d15182aeedaa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5f013f5d28386dd948a43282a725a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fc5e85f5022fdc360d0fa6645a7a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1701eb8f0c0fdf3be121e4f53bdab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334440045b16a9dde994eb0d5501e97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa041c097fb2cda1089b05a2b13598313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008010b92a8298210b8cdd26f8c2408b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc01531f15ed5762dbb2db9de44fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498bb4e641d95b6da201b1dc6159ab2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5985cef6efef23b6acfc525b4a20eb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7d4b9e1cab38cd3ac713e09364c0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c9aeb588f1afb361a59f0fa8167c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd85d82755c1ac2e2753ce95698c626320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c088f8014dd1aa534b82e135044aebf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9060986acd5487d32e130413a62a1aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b7434dd834497268a02c2e388926c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aba298e3965e92cd314a1fdeae903324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87527d3a148404fc4a18f9accf5da9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc8737f7b2685fb0ef54392604f689326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60a4837a00f5137a92c73435bde1f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072a7ec4e8422a1dbf6bc809f0d70ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa252342cff8a3e5b015db42f52b8dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c578dcfae0f51753551ef2ba3c74b85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327a67fdafa6c8d59e0b3146e950765331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25367560033b67bf5914e5c9d0fe4486332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38472a84b78847a9161a89bb7bee6ed5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7129770896ec9f53d8b45c927d9f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af176a58c1faf1b38a710239daa6047f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26ce6d58b3b7f0bd69c847f1744bd6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c33f275537eb229d7365cab3a3d2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d11b1be65edb8b302a07eccac5495338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375f6aac761fc0c3023c5f80d26133e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bbb566b22649e787610274a028420340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b087c457aad5483ce460897cb1d4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ead59d68654f3f36cf319cc349c976342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f14f0c3f8054b1818fbb342d09b69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e87b9f710dbe148edc22492afe92b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3402992b250cb1164af6a3898dd97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5355eaa3266f7b1fbfa70657f3c1eaa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8e16f18cf09bf8a7dd98bf2f02146347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c281c668446bb1fd4099b53dbeb3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56509aa7796fd13141144ba9c7d30a66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66dd6df05bcaba23a002ddb3c42312350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89852a020d9505f32659422df4f13a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adc8b8bc15ab2514395e54b37baa80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06e925530c7f3c0c1ec3fb9e2c731d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca2df52b93d09df9c1f894707dc30c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c31fba8df958d4b5aa265ffa25ace3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b00e3599d6d7493302ade43bb4d1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4b2e70a5411936afc4b4229250004357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0af7afeeb55e886d73d4435840e5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec23e8865cd95d13288424dadf1c7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c0aadc173cf0a5695bb5fd053804c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5536d89915b27351821a90619317fae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cba1a31f8290b76e5828764379e82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b20663a409ad2d890fca896ef86043363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25888f6a8c2d6a52d149392f9ea59ca7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881ed17fa77425f5883c307f3b72c8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee02e8bd9d1ff3c09cb62081698f799366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ecdd9079eb655b97d8912453a760e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6987fafaa6bc1af89cb803de8eaf70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bee1525e01d1953870f4880663ef9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7aa77fa53efc129703c24b503a051370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad8ad2f9aec4610de9fc8b420b29ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c36676183a28000fec729091c5f59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ceda1d6a1601c018bdd1de88054f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c8ebb3f1beaed8d24185cccc2fc19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf97a3235aacff283b70ebe015907a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e442535594b9fee23f7df4ec3d9a6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e57e8f713977a3dd2f2141da4cc675377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273d5eca5d972ba6aca520fbc163e98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572565c75c60a021a2d4cef841225bc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a560d8cd5ab62f04688de1039e05dd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fae6e50c9f6df82c0d5b69934248a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15034afa7da9ffc87a175bf9d1aa3ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5605b9690eca7b0ba6deabe5c75b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809323cb525003de9d19c53ef5a9713c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c3eee468438896d1ad898c41729f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53d43f07b04949964d2da6aa27698b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabcbaed5796cb5a90a88680e80b1bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f309ff48e18c9f31c46cc26f0b98814388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acecee9afa2adf4b2abcd13e253bcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818323b4fa5e2c13b0843a6f7064fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba4b27b80142b5d8e5740685e2bd7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285306dd4dfbc857e928093409dec67b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172106999fb93388436622dbb416665393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e226671a07be9048fbe230f2e58f05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8914009213ddb86655d1f636fe340395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b34a0607d3625db7a49b2164092fe6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58551cffeff87b4b05b4c87d2206d01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687815cfae9e7fc29889a0ede8932a11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59474b2ccb42b26ce7556a34d80a68f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd7dbbf7de0b59f2a46c0457b31d4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa3d5d754fae5b5b362bb44b1e0663401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d0d7999f6218c0d9d1a37a98bd24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27756e8452ffac217384c621b9ad8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334edf1385bbaa7de61a163635aa499404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1e0a3d2ae69f0e16d84a274e3f63f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab08ff76edc1a64675939fea3cd1d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e52895e8cbc122b906e5fe87d9a9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcc22b8a9f297b66d6a18134a6a1ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a8040dcb871f152d2870dbb4ff3ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a6641f4e7fd5a0a38d12cc0403736410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc0786741453189f6e80f50801c160411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0869a5f9422d5686c1936f46148970412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7788c60100257cfa68e387fb57b17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed3a46ee399e3ad59bbac42cdf22e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4eee8dd203ca1d07f2633f6cf11e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbc009ba0f517e667c54cb1b7d27a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018203f0e7f3888072921d8aa79787bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff4a16d9259cb7ba638f00cb291e94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156082d53d805adac1f2af434cffa4a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108558d6bbc15049e6b59272fdaa9bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c65769fb79b1b2afa512bbe86a986421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d684ab5cb3e3dd63b90520af21613422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb1922fedf5298d357748f0cfaffff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed303bfc025f289439b2b5c7debea473424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd02bfb80496b97be19331959e4edf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67062d3e172d49b7a4d94749b2e3fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744e15bc9eb615158b6add37f9873ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e46d8f651099170827725d8e14d4ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcebb58d1c7d445a520315964f0cdf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a414479790affe42e50d22f85b170430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c359ca4d38bb53597cf9780f77672431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ef45b815db66bf7aad6dcf1b50f31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e442675fcae58c120d1d7729fe459433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567a1fd180ac4ee55a6392b30657a51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3263e107b2e067007abf5f28bd128c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a508667cdf906207885bf411914f87b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81649ccf641d299f6ced26fc5ad4dbee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb2a338dde96cb16da03d50ae2f0ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e14e42736fd87f857c3e6556a15be6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1be91cd344c87f64319ec205d6e0ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a744d7f1ff0490f01b6d24c64e9bf4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84909a2c1298136eaa0b841d4b6dad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fcfd123f89dc552e96f00d6ffabb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c843c90f68a5f531427f0efd8f90be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291f2b1338547cc5eeba4f009155d7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2059fb53e03d466b1d8dc7e02100cd9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e402877c257f33cf8ff499eff74056b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9afd11d12e45f39392de187f11bfd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a47a9e3243e1367d8d8b81ed5e616449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5f798ab17006da1c1852060b57c37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec1232353e5c7551055904cc0b0b72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da347026eb813f49f87198a89b5f9bc6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908a07969b7f8576b9a00828bc928ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e378fa9e7da0874ecc98fa59b3006a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6cce53d95c64941314aec972a2a32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727a15c73824d4c902f410b578d94bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a66d1462b24a0c808c5ef7de45bd19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbc99d0342e5e0a2743451633d856c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e611e8a5b8944e67fb7e6475b40a0d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc292b39c089bd002a41b6e359314baf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63c49aba4bcb3fffd34ce600656c42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f30686a51b7af7bc2bab873b15455b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0bdfeba8d3532a8bb454fb48d7d86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24d723c08c5036dcf079db545c1afc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c279e3e7a8c8f82cda6136fb6e35f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde5b8e06b56167b974f2e5b857b6b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd6df36c1ac5bd4c10322c7a5bb03f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7b0497be12c0a6f1913f6f01da398468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dc7cd4dcc05c242ee327d470b8226469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aa44b37fdefe77d59714584c9ea4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e0b37f15d639958ad305833732608471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef46551afbfab25fd81c07740b28f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4df6c45e9d97e1d16ab49cb5169f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aab5e754fb7153bb6f9d54d37c725474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3075c35fb0bf4596888750392e187f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823e249b851bcfe1f0e7982c3c1fa6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bbc412b03191bf9f4bdbebb6e1a0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984b714c2fe73aeab1360f94986394b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff0c083414532bc1e6d618c4ced965479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036375b0b9351670342effac8d2ed0d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c9db51f200c36ccffb6a329d9b6e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d36c7d4d83f01781a8784cbe7afe5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216444ce0d0a3928337aedb0540b8206483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63b804b0443bf285b4546b9f40e0be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69db055e7a9b52217221dee0e59c2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c021820d49387fe8efbd054f209ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c55ea6a1de4aba01b65817a7516f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e393fe1fa7175bb40e1a21faf022405488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee66114839233e30df0b55dc039dfa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff7f84b1e16bdc4f392bff5e1315f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279de82484c21e4cc7384734760eeba5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bafba024e5e305417133b0fab96e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a17104dc4c621277a7fc83cf54bb2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bf1e1174873a957bb6a07b5dc7014494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072e8da6df0fd4ebbd31e56eea55819495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e76aebd8176731be649ea38a15566a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a2e5f6d767912bac6a1144cddfd2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652da6e6708b2afbca6fb2cb303dd81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2732dce7d507f09ed832b9a118efd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a98cb8384cf2dea8a6dca2fbd9de5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625e39dc3373dc42be9bd0806316212501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cdc61391ba2ed5f60c71f071968ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a175a84708ac5523d408ffc4e704803503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543d88e09b57de453fed642b251a0a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d4a0402a22821c8974f30198e0b21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a33b8772f2651cb958234c06cf6b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4ce2686de32374abb0d487d1b1fdf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a45753bbf6808b0e763b0769dcf465508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8f5530bef65a67efe6f26139859b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a641710c6a2d991683bda3b3b559fc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5a54a47998ce4c8d346b276f3ff58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a4424ad6a9163e7c8754905aa4443512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7613c206622085f2e1ba3145d9060a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52708c9fbfb38b3e7c5fb499d5793cb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f57941bc781aa2db8955096c1f7f37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed65824a94008cb9e0682a0bcabc30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f346006491650a27f0ac0b8cb84881d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73173bfc932d9f1f8f850875ee4c872518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaddaf5545afe2ad98a6de75ccd0b06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3728254e27d47ddcece12e5295899520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e059b84a6b4ca2c7ac20a21746eecf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c3ed435c49d65d943586e98ae1661522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17bb401cf3db4d55bb73495e8ec6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7553f28dc9d8d89a5e43aa66e3a75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a65c0fdf5ff67de6e2e70dd882d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d010d4fc795a58179f2778537de44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ee9b1eaff828660bcd94aeb4aece1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74688843fd8e7eb3177486088818e63f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b76e6d5c87783d70deaf9764c93ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754541593865420940352cbba7186a25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e3d9e75e27221f3fc802a248ec37c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfa9f039d58787d65f234d8fd5ddda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5908af59986139aa52d3ad3b05577533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf634d42603eb70fa987ec975b00c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1346be2f31c5e8a0248d95cfa4a21a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc52393bec0b9d03b75c170a7d143c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f030dd07783b6277d58d811fd73a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27f45fdd72a5e9a2b11f7580c711c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e7ed43f10f5b78fe93af536574030539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d114a5856816c0ebd2c1faec83b992e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03103a83cab0a39c48a75d951e6cf033541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109ce4cadc54ba527899cc7ea55da06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238bd3680d1598d121ab9d06bc78985543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae1bc2a5fda1f18ecf994d6a9d41b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654cac93fcdf039213476a646f1ef8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87395e3048d810bf35042fa21997d6b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b812cc6db54913c7caf1162ae34eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe6b1b4e6c46add788220275120893548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55c2a0f0ab0ac26b8dc3275a6ddfa6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653d1c025cce84a516b645dbe6e7b8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fef38d46582ed1313dc9ef8f31c22a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c90f81888b3d992a1dfb6100d1572552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d14bf84f147d116b36bb611526304553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc9d945ccbc3b14a482862920584d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564c11e8fac2e9945fd78a439e439b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1f4a2b9af665ec2475be12e5cd56b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36330795bd0c38965e94395e878d85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448b6a006c0ad421ccc7ded302be827558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586cfd67fd6bfed9e44f8dea958f112559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a346ac7d0304debb4610b935131725d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5317a627a574da6406a11baaf94fbf5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d5bcef3e6c4147a50f2f503475aec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219ed3aa54eab050c229d8c0e87e14f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b2ac56fbf5ab7757332287e728a2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93d16b8d9d31a32700cf0d525be662565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8e771c4242a1d788ac3fa30e00bf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743bf4f5d60dc4c9d25e055bffa6203567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78128e2ddef118783d087de1f7b72f46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59c46ef1398645329748f9c5f9c048569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c8b76e5e34859b53b527c9a81c5c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e756f79ab139e007835325b64d422f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03e24ec3a6a41628a62508d826d843572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a55580b858856770170e1a8aaff2e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0e6b541c65a02eb16f14bbfdf779574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c09d0ec431238b725a14b5c520dc44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc2745f899ffa7dd0807cf1b4b8be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7097eb6fea099ab3efe3dfffda3c03b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a7db15545d50d6a76ce446a7d188f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828adc772a973511db37f1e1c0399962579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a6906147daa9ff8fa366141095224580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeda7e04ee0dd4b69b841d6d06a65d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f0f800517d6b237061a90f35daf4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bf0e7ffc298e463894ffe53ebde1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7215d0c7786bfa2c231ef59b283966584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57fa71a1eef427040728f5dea6ed5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337644dd397a47cf5498ded8eaa7833586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e49ae426f6708f9d6774f8fef0ef57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e118d44ad5fb0eb3da6a7c1846c35e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3387da90b63e2bb9b93c76415ad9de3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b1fac9926a54b123b4b5f0638b29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bdcd1627ce82de21a07dcbda6ee94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f48b8bf528c6136a1ab2fb88fb82ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec311654b1c4ef1a5f9876e71dffd9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9e61328cda197b73905a75f2659ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921704a05efaa6aeb18d632c1decd8c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ad24c369488952c971fd5b4a832e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cffa92e8da2d131cfe96f07cd1471597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581ce4e35617c670a3ba3aa645f892f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5bea2dcfdb0947bde88b96826c0c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118a14e928181174c33c4acd7ea63ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaaa8d63775fb18effc3eb80c9b0ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42b3e0d87663430b1f39e56e6c749f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31507214f371ce6b3e0dd711480e01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326c79318da115a00afa34a463dc71a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b0454442d7eb65dfc1f4ada53f45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee698f2efdb49a9b81bb6744ec054606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdc5ad6011b272ab8ce89d2177450d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b32d7020a0ac585fdedd7cc75df45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba73846de51003331307fddeb44b4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db170d9035dc73f99e6662b92fa863c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfddba4c45647af40629e48b7dccb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7e0b3572af11648f5fca2586a9a35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578e39ecc86c984e272f8e7cb54f055613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dba08c8e3c1c194c64405cb25e922614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705a5f9558ba2a01f5188ed27bd5921615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e315528afa8a401d9d2dc790f19a21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50780be7eff3fa98253652fa94c3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96b9e2e48bdb5d0a3247e360c00a81618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ec23f30151d984a665a2c62038f9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4375002ff44887ff6aea87f497549620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fff736d4d67d8be7b022c6e499ca80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401327bc008de446bbec54751ab2db38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6713f5b0e925a200d9b4a3fe128568623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5774f890d0aa0cc95229c9ba619990a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9a04a0b6a74d22f14507e8710d932625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b517079a181d527ab4feb4b846998626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45822b04a2079432bd4ecc15525aa584627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18432b44e783e6be46eaad6e90e5e442628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c3b8a4b03ef7e71a169fa83d8543a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877375af7742fcd36d1f97ab68e5fc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa35238a071d729a8d4ad4ca9d6aac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d76f33721ec07f4fb791d8c0f89d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c4f0ac45d7900fbd47bc28655ca94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622fba49860362ad86d30efd7159854634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f39440d6a05e367264f3cd0b0ae30d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446db5e5f52dcf1a4771c43d681ce0d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d772d691e2d962a289c39a1ddad06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa40b1b6801d90ffb1d8f67828522b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcff3b8e677dbf6655934f9415540d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12cfce07b2e798449ed2a15a9c3f9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92a67453be35dc7e1031d8becb8bac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8efd07a4329216c56a4bddcc56b4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35f4ba741bd7f94aae2b74dafb86ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4a358195bb7c19f47db1c950ce086644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c4cfbb0f472b84e1604231c25514645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab327c1d4c1d4ba95a5982d9d69d91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e4dace0585727997b06055d8d6ec0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccd68620b65dc579d8ac261c1ae619648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2a4260227dfcfa3486e49b7ebcce3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3853172124412a9d9f7b075c1b5999650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390d92e4f0618ae5134a43acf5c9981651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194d920eaf8cccdefe56c57e25ba926652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ad24989bce81e93d8975ba2c25154653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc88a7bc59318484243100f05ab55d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43375f3250a27d6906a99c18081dabcb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440a6f0a8c51707e601719186af8c78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233176190784ca99ffc7a25d63dd2332657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db88bad857814276879125007432278658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5fa28729690051b36ea6f19aec063659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ffb7b3ee264bb4fa9838d6ad10f38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda017c526cba5296152c2410f1abd4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587df8ef58c62fef62c7eac8cd6a313662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e595ea95a53832ac5ad27d6ae1beb10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fe5d3ef90c197f225fcaedcef7f0a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb44e6fe7d2cae743a3a922653d401665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9ccbf40cec274a30eba4f0e1f25f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792d2119ae8db61572663594817434667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf125eab58c7c482adb44f9f43c8b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72525fde7c2012011a363adb62847a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82ab9a95ea4a12fe651cb07aa67d47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4813d7db600e5463d94bdaff95084b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9151ba7a5992ae6154904c0f60f7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba688f62a4ef669ec547d6e7cb2eb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d1448980da98d821818994928aab0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938331303fe4aeddfb46b0e52787ad8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20685d7257732ac8753c9624e4f22f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08476817541b7810f095704cedd745677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a5135339978a4f181c17628be7a50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee71db39d5be9fbf2c3341dccee877b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4e4ab46728dfe0292266dc4868302680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a2fb131eb87ce08e15cda649951f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f5ca364301b9cf23bf94ebb865226682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9f88fb8f71316718389e092137c3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36983f073a52febc9c81306359f36d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532173233f0698f01daba5f5916f359685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf943277ccb0212cdc39858b03e7fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d68d7d188f75eecb52d5185cba63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57de847ba8f5af051d2b32047c4c580688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b363a64957e0054fd3b50458eb4abb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae202cf3f93f4cf2f015b62d1ceed4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8bfbfe2d7fb87e0cdfd1a05b563a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e124d89d4870cd3ded3b184ca061c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff649aba56ca0f5e1ad9b9f2904640693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63968be544ffd30a4efcff5a0001856694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d37ae17ce4f7116d6823dff91a78d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95549507edac3e6b01543570f192693696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa4e386e45aa5dca74463dc909a917697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767ceb1596c98dfeb6f82d292fda560698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0d07d260f5f16f87c17a6ef3771d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95286147eed2e031fac79f72f7d43972700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37eccadbc5939be72ee2c2b1111d1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0970faab0187e02467868b6de74ae17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63825631a46127f11fdd21e1f8defe01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a4ea7deec66d1758c7932121bb4bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea78a6e7ab8fa5976b31b3ada3e33d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7108a86579f14120fa35a9c4d31a19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e793da46659abccc29efd763587c751707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d8490a57810dd4d816fb509c2c1f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020752a2189d8d1379e720bb6ea6616709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496cf5145059807322e5d0b226a4f1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ff1e62150bb1e2f5d6fe25b6bc1db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eec9d1072f3ef052559bacfeee8c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880fb13f8a4fa214e5a54dc658aff4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a3f1745cc06075d6eb07d31ef2694714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493759b4ac56a9ee47c13cb4fcc8766e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a45ca8990417229addf457551bec0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46abc6192ad69a8b67fe3508c36f78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ed594bdb5641abd952706b6bfb4ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f955bc7f611dc4bb1ec4aa501f2f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee3bf999938b1255041a03f15a23d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426519829c9ea239417ee8d784a3571721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5753bf27990b1ef68131d628a269e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e919f8929ebfcbac46704f291563e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5de6fb0e1835f1203e9f80317def5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9488b976962d8cb8d581994c1157a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcf093d2f5822726a141428326582f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f210ae7d44144e367f554c06e5a5547727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01429036a2c963c32673ea1478989192728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb25dd72736cc102ff2fab82608953729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5c5f9c1b99323dda529d28f7be4f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5faa7cad392b671f51e2ef0c982594731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48bc1146112dff1aa57f9db1035b93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d1be74b42ccf17c4c4712dffffb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cd0a0b64beac405ec1d6827bd3c3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a97e9bd160631cd8a6999dbd187ba4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5f8e56f712ad89f935dcfcdaee4a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608a21d381a25e6b4e05eb1b897343d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c42c9bb0b7b6cafef9ad76b754f1ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbbeac21d68cf18b546ce84733c1ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf5ece351f193d927e28578877311b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d62a580372e992443878df7048818741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92abf13459ae7d32ef3614d16655d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdcba2003a20cc8c81ec1384516c42743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f9de17acf576dc00fc8f3cd29124744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a07aaef561658506166e4a52381e71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f856a83026a27c6773dc853befd14c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4abd96ca271bb4ea512c94e67d88e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177907629df27a9dca5c500ada167f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5d8a82171ecb5ee25a68e8b236840749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa091b1f3be20c5f300c110b437b0b99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532098a8370af6e63c32adf9a8f8f78751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232bd97110a0cabdb849efab85958a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687021c6205cad82db40774a01fd163753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a640272d83dc54e05ca93da973ad3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6acbb296ecd2c823b17ed0ca2bd57755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782c1c6d5d3a55b3c7586b32b15a721756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205a29f042063d9fca992eb96c6341d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fd75aef4c1ee9d1453769e521e41c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499ea3860f706c189aa5b16e5391ce9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf0a1a2cfcc163e6fbda12c90b58461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a994fda4bfcf34c5d689a48032728c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec26ae1997fb60f5a3b428318bee283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbf562341d13d220cfe368181f2f004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2676e5eb79373a7b2fdf284934d9f6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b76af5588d935bd2c456bf6b372ee46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3262ed6882f5abc19ce6e6ad857d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b63f9ed820488fafa9d74d0ec84d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181706d72524d0b540d73e054fe250539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2b520ac1148b9edc51f2c32aaf33810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0d3186de8fe9529866264b5cd02b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec47de984a4c9bdfe685eccb8c7f00a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e92ff812bfba7b6b0a8fb54fb57a0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e24b789479318f6c52e39fdbb6379a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75117b4a0a3edacad16e876cf858c8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59cd9aeea4d0a5dbc4c2b27f92ba4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48c4ec2f8b60c491bc2cebdd247c7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65c1bb9b90edc7cb198131bd29168018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6872c17880536d3fff90744430d4b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39246d4b5a7f11e7b4b2193dc4d112420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80030b001e339e068d508edcc1f42bda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846f6ec4e5489a71e46db3c4a4bb60d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ff053de97fb10ebae78bb9ae985bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747c34fc0b807f424b7ab7e6c8f3a8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab03b970bbe18da599a4d684bfd895b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baeede9f360188baffa2c6d8b77a7fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d0ecd78b87cb46ab8474eb8a2412c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4f2de7eec5f9a4a60c1328ab1e32728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593fe87bdb024a3e6ba5dd7846fe20a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e85e00e0834249f99db7a07548a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ea704db0ebbf89129c514bb5f716131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12809c33be801ba3328f200c2cb83aff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb7397422a359a11c08d8a4b4ad37133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bc74f31cb36b3f0812c2063d7265334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b8bdcaae9a5c96ba9f79bd4c6bee135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8d009c1b3759479cf123ca26d25f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60828d1b8fb70c741e68f6e882dd7f0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819e4845231b830f14920e2b2f985fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ff1cc3bbb5d079220d3d6e4897ba839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c620bfaa1d0c24a528f8a85d3736e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bf7e0eb952523fe67c454b8bb006741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37e0dd0f1fbf38bdf1a246ffe2cdfc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e521ecb489c9e4d26bd667648d1e1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdda2a4a3fe21547a1b7db54ff4cb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4a18ecdd87bbc0d53448af9571a4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82170b57276550c7f912f8223c7c04946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59dec890608b460378da35773f5d1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c49744daef522051a732d661e622848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743ab69226ed7e81005fedcfc0effa549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5221a549609e056e8f9b9085b6b2a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf49b9a007bac6415675558aaf7bc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0a347b1e5fe3bc5ca5454fadbca8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e49091a24587d3065930384fd41dd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c729d1e239cb6311e5d0fe4d59f542a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b76b9f5428fa2ecc49ea815edf566255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b83085848933055b64eadedad8846f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631546ac12502f631a5b296d623b5ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0e7f55b648a2526c558414eb8ce6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5327b6f5c91447fa39f82966a2c75cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65377a918bebdee2037df54f04c29bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b3bc9cc2e56cd9e73e6e0585117d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ed82eb07c6ecbb25996f2505789462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663faa4542bce79adb3c5e689626fa263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a38bbb12bf3b1baee2b9ab498515464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd7e4f1e359b0141234bb88538a86b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ee662acc1b5df2f94a44a7753e90f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcaa2d57a1194dabd579c2b5e7842267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90355eaa98dca905af76d02d9393ec468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ba1cac2c6ac909247411db7f2b31369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee45858cb0e8b299e4f4edbfd038270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dd101e997f3e8e73723125d3460bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1412adf6270645d586a618724733172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214fbb8f04c827cea4faa2c3033a22673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6eb621e5d7decbdf767f29eb1d1cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04229bfd91443f46c43046e0ac218b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd4eb33346c674a2ea140f30d57ffe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64480dbd3790e34b50d084736ccda67177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d937f0f25024f75724dbf09db3e9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ef558287f8dd4d1980e04802052779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900ebc4b77cd621399fc47a06191d3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789756fea4fe08a53d163d47724aea781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83526d0de748ad170e1586c7e121771182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429115f7a6aa79dfdde2f928e58297483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6aa5dab80a156303156768210237484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df8bae19c0c520c26b4bde3ef2179485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95685f8df6195225db489a9a8ad0d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e1e614949bc768dfb9487e265bb2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d2ada565b7980fc96a04dbdd4054088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0f1e78f8381f8c974f5215b4384b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25662ec38ee790dde98ee73d7ad6495790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7c3dbf4b33e0325a583552aa9f44091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf45d3fba103b80cce8f3c70ecdb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155391a8cc04321685552fb6ad462ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f93783a8a44f20eb52850447cff8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5bf75e1b37932013072996dbf0e3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14136f8dd3a20769c956d471dbb07896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01218bc871ace3730a59219513f6b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661be91df32b0e1f8d80fef48739680098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da871f7c48b486e287e3dada307414b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ca8f248ea6bd703d0411e6462ce73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c786abc7ffb5029a7cabd702bfbd68c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab09102eef906c4a83dc789b7947bc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba081f60d58642224298b9f96299f0db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a652390117dfcd9e13998ee8720aa67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579d6adcaaa6627198e4d4e8d5b91c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f736022ac9a08d8a73a904b2d3fc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c134d0941142ee374c1381581d408107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e104b244f53a638261c15f0d846b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bde81958ba0f97d3a9b34f17e67ba7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d03ad5cfd38255142f9f28a7511e09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf78271af12d8d09f07b36c7da3cb1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25a353d69acfd2ca33961e0850559d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff122991377caea043814ca8c780fc4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02458d407b4498e72c586cf3210e8960114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fac915c0688b052db940a0ab0dbaf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818dc13965e8543a3b06b22ca7fa2c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f015e3f47cd8c038464c433ccc739117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91419c317485f7b0dca0a0b3713a366118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1bb3d4f466569116cab5be10173a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953e41bb67655e88bccfd6d2f000758120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7e34a6d32a61baa265cf410694b80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ab7e8aa67ffdd9a7e77c4380cdb68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fe0a5486105708892da6a9ac1be31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83e6d16e53da2ee1eca973784dbc32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e6fa38c3e1dec021337cdfe2b9ba3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9e3cca329e91b06990681fa32bae6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822e0ee804029da8b1987111a43570a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9fbb8544d4a36757c3f392449e4fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b76e1e0e35aa1fd0259bb99b21497129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a20e8a35bc053ad645bfbfb0fbeb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deeaae30deb471cd7452519c7dfca1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0448428ee213321bcc6f0636f27b5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6336748e3b9f209de6efdff33116273133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6091fc9e942804be5bc2a9f7750007134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc91c99231f96eb42e8174191c79c38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b24fe45c0dd94d9494cee9b184df2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae8a4cc12749898c51e9452cac8cbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3419377d19625c21e669d8292267487138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0781846cf69c526dd96c4c9652522ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9782a43db480a6288045727430e6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47a7c8a2183e31a590c06587839435141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73130272c4d130bbcc98dfe82c3e27e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d2394bf4691c7c4cf89c35394394f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e057c741192c4dd443ca63eb6d379144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a3df1b44f84673a3add15f94538d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474184ff3ff4da92fc9b6a5ef5d739ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e21b68776c674ba44ae914604c8e53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a2a09cc8d3247ec5cbf945dbb1cbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81914cefc8fe933cb9d3843b22ec4d99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a48ead7bf906dca9ac34e3653241ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724788f5933b46cffe528e06433a43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a683b4a42b1cb01bc931cdab65d019152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea31fdcf12f8f712ccfaa03ccf9fe0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ae6aafff0e8291e992c632e958cd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415a8a25b3e2d45889b75716fef38da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f81a59470682adf24498249a8aef0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533e9847a14bd4213378dbd17989087157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cf6bbceb09945890c2e9f7e016f01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d5a1a494e5bff4f35ecc1cee74b73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4200670e3a8e01e70c1227ecd0976160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d61bdab44122a868ca3200a8c49519161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752c175b87915fd609dacf4c53287e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce575e402a12c1fde088e2ebece711bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee98aa80d4eab32a9b4629062c4268164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6f876b3546d9874e8dc7305d2175a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba94bbdc37d429475a81df24dc7c86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967a7c992bb3062c8390e6f71573944167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0c1788686ccf01e1b46bf3df96c1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025138ee14a476f5e2cd322cb1915a7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4936f6fc4bf71f3813977644592bc46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ece7efc5b3c12fd149afc940a00fc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4dacc58a38fe0fc4282ed86c25bde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357a1fbe592debc268af550d3b30d89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb143f6068ae3c5eeb0508d1a84f18a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f66a896f35c91e31ef7ab3ad549782175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe340c48c8eadb3b19ee12aa90425176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0d21327b6f192ca53fcbe971f6eb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db06ba0922fc706cb8bd61aac1b7597178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92af66aa267fb151fb4d2df82c81607179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33435934df7c0e6eeab11908e0e89e7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589c6d1f30cf34152e332d323cb0ca1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e914e8319874d9ca0812fc6a7d830d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fd2bca2eb1303bdd0c3d1df51548c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41156b640f399cb56f20844585cdd077184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575462ec1be65aa20bdfa9554a50ad0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a6e16c847dbb1a65b5a7d4ae905b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06a68284ddcfdcd7d2b46c54d9b387187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f85d0298a4d32d8dfd34295ad0f5f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b375f3a770c4feb36ab76a752829d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec22e5cf86f5edd9399fa268c7ec4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fd614333e40c06ff5c80d0d694361191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbef75c26c2b67e478766cbd85d337192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeb018d5a2cee975cd75c509713b2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a0e8849e2e2db209e5622fbfe3705194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45423c37d00e2e744b87d8f982be52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf64b334331530fdcd5ae299c64a05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d36555f43c26fcfea8df4d176d48e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444275c9bc0b979eec7000815f38cc6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b9d88dd722991ae0b0fbdc1872ac8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1637a87600252a5d87a681b2be48fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9369679ceb2ade6d1bbca0712280a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33856514d1ba642db1cd4a4402cb937202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbe178ffc08dfd56ffcb51d1d026dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d207ee9ea691c10b4db42db297d96a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1961b466c2e62b3e6a014d20c80fbd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82b1b5a0900d51589c83caa6a3a601206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde906eea959d7c40c0002f9732113fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a128c80e08714a31ca4816247aa82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72245275c6b00b0950c39b339955895209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba3d8ef5afb7bd6811a31d3a74c10a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25721ce734e17410bccfb3772f945b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09856d22da0830e7255025516e3fa862212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5089c8a3fc686b8d072d50cad3af4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178c381fd6615a05141e548297e4cce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534fedf3853b8cd10b82680e2b9efa8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de1b6a5d0c894430d48d050fe66736216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324770b8b911188374f10b42cc96dd81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9d97c4ec76555162557391411ec48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c43edb83eff1c39d2fe3c15364b2d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7323e3a819758d88d965dd75d68cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc8f5725bd72b3b7f6f4a5a5109fe0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92a44f3c75c2ad567d8ee8772bd2ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f588d6e392c9510d05546b6752de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925a3a5c0440b4784f1f9137d11e654224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b7562535c752974304171068294c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cb2b867b60e0b98137793b7d6ab01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9749690a7bc82212783ed1f2b3465bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc27bac36b371abbdcb91a5d05470a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d847eeeb7c762178cfe2cd93dfd8dcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56125cb4655bcad512373d2113dc2195230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d520e8cd7c253b69a92d6a8105df38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ced1f162500b447c4f4062a80ae01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cea80f293b2563273ecfb2cc99f36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad94621317ceecbc58426be0271bf35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47112187f3258f44359a153cee465c13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728c4d35acc83971dd01d50365b504e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3650e7acab0d1cf37d2878cda2be6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae269d8d88ee4fab14bc0f370636de3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545ab5ecb381608792634715a3c78ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa6f88f968c6812ff1aaf09e320dd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff3233791779b30a93ffa82811063a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c96f4006ae83c1003ebf915db14d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624f98cad42e99c0dcc6eb2fcafea6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77454b81511501f5ced5624445142561244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfdc77097c0850c1501ec6bce265bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42efa11bd227d21587e45676d1f231c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f3fb478462ec7e9b208d650b19575247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea0298f7c498c43bc76051dc785ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279c5f1485243d315b0434f469f9529249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84119e8302b1e95d1cdca5e5b6482cc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaf3c8ba73c998e58d4e81ab0e913e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b490f1a6b675f7d4c950c5d0b0ab7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c0ebd4fd67986ef8832fa8db8aa7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf58117511d9f3398cc668740f48164254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442d95f6bbf3ae43240954c69aef01e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49760933e3a94b3519fe9970d4c2de60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d6c2dfa9cb3d3abafe5f65b9ebdf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed362dbc2c042b21c6da0d8f35bb4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75cf225d7534b22e7a0944ba1f5f4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb55a1a95cb13b556d5cbb586ba3d7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75d099517c1e123a1805ee889169ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d640722893e0ff24db838e3e63f7d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ddd8209c02708c940e1326f69292263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a25ea76136a282d621ebce6228fd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d17705f7324d6fc3cd7baacc2211e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89b446b894d6252667bf4ae7a83722266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc4796be2f3560111ffc610213ec00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbf34bb987fc50863bf9a6d8b6a745268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f18e7e67bd6879945c66090476c9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888cfe4bc27df612e6153b2227e0db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094f1fefea0629dad6c4faf5308397271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3254e53d03fa9e932b62fa3acfddf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84377bd7f95c1465fc879bcb61fbc14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd66e429371a3b263bfd2c08c9d69a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d36e8cc81aea33eccaeabaa8139ee7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcd9e6d27e2e93c749f09734ffbf2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d0134066efd5a1fac5ccc49c727cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d3a6cc187263057cdcab80b89720278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1bce3210db4affbedba67905a584c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb4259c23d130543cc7d3765a1c9db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc769ca6686d8e58fdca944d147adf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f6164f759959bca0a3f83265492d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a906c6a174ffe224c09fb219f04ded283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825df03821384eac42872354b8ad605284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d6f552e625f98d72e705d51d20ff1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88bf43ff87a2f6fd69e0d539a1cbd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04e50cc3ef54995006a4aa54741fbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05e9fb610acb8224ad5ab55a8f1a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad6419d639f1fc5abd23e459fe8617289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842ae38559ac3815ec6b0dff34e5cde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dffdff29100df64ec19fc4cfa1ca4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5824bacbaaff7a29662f675b7783dbf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f0058ad1ab1f3cf8b54cc3ed65b49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dbfeaf77ab6e20e04254ba34bcaf2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be99b096dd533f5e140a56e13da3428295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d89ca4b42479200b21050e576dee68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81105fc2a72a3f4ee5b8908da33b17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ecaa2d95a2f08b2eb838b60fe8b88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bef4b21c31dcebc6424d948cedab1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a55682193172920f3324423d689bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92657844c2c3e8d1fb1b3b767c3bd92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385491538399debf92a15022565e9d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23059a085985186848ee75132a6cf1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc679a579fbdf685ebc841627bf82db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6a2f0711eead7793062871d86c1c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ac8ba8d0a7e808ea52dc0e26e17e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c358fe34f24f95193bdadd05f2760307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fd4348013e7bfc37406418e5ee5be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68367541abbe3f7121d65707e6bdd8b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb808ddb68ffae185475062f23c26ec0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897e7469bb0406962fb96bb612353ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8307f170bc707069c18ce217eab2c95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b81ac7c4cb38261fe0de5764c24ec0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911996caaac6163d874d94762ffec2b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdcbbebfcc41031a163ec8dcfc660b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b782ec72cb7462d91571595d1c6628b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6671ce04764daa932c7d98c676fa9dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b1cc270cfb63bb67710b8b3d3977f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81fd9668877c094155398077dd512f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53d1cbdebca31da179518bcb60a457320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb8ec2ccdd302c94daec0faa16ea0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabe8bc8b779798e30200aaaee2834a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a670e4317b2e4aa0ede5f3b87031c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e26fc65dacfb93a429598c543911a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a0bed970082dbfbe86834da192de1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c692b88e7e47859d6d63aa957ef6feb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256abd941efbcdb1323174b2393d6c5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16a8fed1e018c61e902ebf1954e3b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4aee327fda03eca9e17cac243d00c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe9fde64b93703c343e8c56096c5b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcafd6f21810ef68680db5f37c02aa3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a14c0b12df710ee66506fdf206921a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d178d705593d525addceef98b069333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b1c039f5ad34ae5f04eb42214802b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1104d0e9e0c678af37afe515028f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d18ed0c9ef6853157d022cc96fd8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eadea324e3ed149d642b158aaa2b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46fe837e257bd1c905e869bf04cd02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd31b87d6d931efe58e82515b447d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cc2ba8ac4f1784e2d86583bdb674f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a5eb7c5253dc5edd91493c6359194341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789f69d666a795d3f5165c35d6253a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34ef25857f0492b1fbf5c0cf8e603b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a1719fc6062bdafd03dc0f01e5988344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c064a0db9a5ec56c7ee7d8ef83e659345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605e98bf0c807fdb743eb25e25e9833346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca34c18f5a01c8d25a82b0055f68a7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18cec3c23d27c89160cccf53e2ea95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b200939c6440ea9e0b009ee3c631b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeab377c72a324a82e525f31fd6355350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c03f70c7af91e3cd707784ef57d81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32f4b655ed720466335067590dfc28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6883bbbdcc6168607f37e3ea5d26732353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adc3459ce6ca976ddef249bb6d3f67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4d2bf4267dc8386b02f9e2da67ea0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3e0477527678fe036b1ca0c16a383356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661cfa6eb81b8f4fb984898544eb6c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d8fe80612d3f0492131731a4b2007358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138fc2d1ad06f848eac7786e64924b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67035074530a7b0fc957792a8d259360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7170739f27b9efe3e3fb2a67e0b37d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64f5188b99a77b93902adf254e107a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec9ec27f142840e9fef8bb6da8781d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40761d8c7779b99e03a6e9b2b345be51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957816a1cf7f2fd9e831d1bd48f58cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a324a5ddadd4e30c46a3dbabe613da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c36e3452393453233ca1a7cc6ec3a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669cb68b4fb8314eaad5aa05423e1cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c9135d2d09833568d84e9c86a19c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a992f11795dbc0b69504750aa45e32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad161821e0e1b8f4f84091776317f0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b45edc2193240540bc395c8b21ae0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cafe77342caf95b85fe8b444385c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831d5a8ff7f198c22bbfe1f51cfa7cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed60dffb1f76e494073e1bacf85e6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35058ff849405e7e68928cc36e38604376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc59c630aca4084d4a5e4cb35fae37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f205574e857f8d3a8cc395df44873378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a64fc2431576ea42ff2bd716d592e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff33845afd31fe7653e80dc7e808c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c367d5f0c7fd3ab908d9b05cc2ba681381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4eae70ccd7c4dd1ae56f5be6ea1d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf23927212db19162ccc3b113efc1b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d107a7f89d575f488a2eb3234ec21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b783bc518166e85c11da7663f79e38c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142be4c96cb1c5018cdca89ebb81cdab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0f8d7b3a7993775ac46ccdeee4858387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177b5907ae62c33be1219097106852c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6d9e43ec9e30b713b132d87a031b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1604950cf90f6bc339a43575eba9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0949cc057a32cf4e6a715a8f0e8802b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bae20481d9804c38e4aa8fce547f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b94960d7f6650d6654b1ea3f6a0bcf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c36244522806be6ebe1faeab29762f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3327ece5f22d32292c890f5a922ee6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f0ef339084c4fe2b725fb1ccc18de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4c420b43a4ab941fd19c2b0ea6e29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65c9f3bb15f454a3530dd9e4d6d79d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16e0379af2121e7c33e07359556ad8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21a6be852f28f9aa4c698fa6f51b14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a86ffe0113f9e077cd7f3362b3cb27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ea8e3f68128b7f220366d520a6085402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beceecab3d9462fa9c4a9f0d14e71b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a1618cc8da95dbfc510b0f054e6a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380fd2fb1fa4443485b802557d26073405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006d3aca5ad80f6685b34770aaa41ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d053cef0b030905ae571c1a176ceb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c06b5d5d90c555d9ff354770ae7108408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fca5763dab13de7735b41b7188fe5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c94a8016de634b7a7407ef92a6fdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c124aef8e06e86184849c6af9574304411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4affbe17c5dc5f0e978858909db23412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eea16ec604bcca91a1d93f494ba587413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7f5eb9ae780e4e4ee3ff225d8271d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad46be6cd828738653d935eae8b7af1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca9a84bd030f906ea5bc7adde36f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0a589946867d9dcf30fdff248abae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d846228c49cf1421bf44683d696a4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c029d520cf2389b0a68f152856774e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114981540d91a52a65fafe7588e1610420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240f2e34f0c274875c2c2669571dddd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c59f6ca952d82241809e51f1a45b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc1a68121615b879c5c8c17fcf55b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b3e6ee491424f474d30594eefb087424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdaa4b9190ae424f200d1be8c1c891425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3146e244d13d36c27157de781cd49ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafac89f4a8d3c66321a8a4dbebd2280427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032e18ab65321be3fb8c2df2c0cd549428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c461909881d91d60cf6c1173e063ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a276cb8a209a6f2a48a62441461edf9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf51d1491fd3cacc4944434fe05271431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bfe17d3e2e3f1326e5acd8457c096432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fdfe62b0553b819acf88f2a873b49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fa5ca027a75d6131dd3de69b42cfc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ae14761aed51465c4b9253673e72a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872c8b36213d56c10db0d9a2377795a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11fe87ae8f4aef42d5c3aaed53ca46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17017135e3a7cf4a849bf051bf18d3d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c73bf14b70747d89f37a7e0a52de3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2329034968158de8d325b661b822f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdf86c913079188c73ef25b8d92ea2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc51c2133d3c8d016c5bee58abecdea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a871ffd9e990536d3abd4f62e33a49e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e265e03d8234cc6cf51755b0684cfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de1676b97e7c543255a6e2aaf7e85c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b47a9e152acaf112d64659ed594392446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49503b114f452d33c724d9b2c5b4a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74d91709e83d51d4d59518ab8d9eac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea636dca22630183b7d5c4cde28db3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd3c0f71150facfc4c16cfba17a3dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397971ac1d79cc2e139295c2c268e2a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d247181cdb240c433f3e1932697529452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43485e18fa4f8e2289550a4f523922da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0855d7a6e038241a3299a1bc98100b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb617a0a399b9b254b3c6ccd63c0e2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0125939a48519e05f77aa1273536c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced65519e516c59c4beb8505ba5200b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5662e9f279afab883e9137a2ad495458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527c2fee5c652eb58d1b7f13eb83048459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76459a9d411f10fcf04a42a44a6532d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ba78c87b81ac67eb7ce554a9097d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696b03d4075278119cb2c21f1a7e6db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49d74658ced733b6f78ba359dab781463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357d2d3360b59a8d90087a836cdb984464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d25bbcee03d1b939de83a21cf4ef6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fd58eaadd6d667b2a0be39b733176466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262a27fc8ea7d6cca093b729cafa710467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549db54c4a66c3ef9224611229ed597468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a4e62597f159bf28477cf889e1800469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583aeeccb2aefc69868655f622d4361470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a364883c36743301bf02135e98e2d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234064e66967e5f1acbe0c8b80065811472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853978847e9d3dcbd3f0ba6a412c48c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707630c3061dd8f116880681eae16d81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14275f640668a43b30a213522eb52dcc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d55f41d3e5dfcbe467c678672e9036476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d222d4b87e23768f4e039bd03b5215c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16577a05137e5937fa65fcb74c361b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c78f74d3ab513f3472970dcd1a550f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d718f4ce927935aee0c00ea822da90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb2d55a44b56e067266622d9bc9faf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5713ff805ede8927c5804097052c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc992a9c962364ab082c2bb45df65ccd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa999c32b140766b08a9a015e926f6dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1a6e0b6e4959405df6fd1b56df512485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fdea7acb236b33f8a964c4f648d85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b29291a9952c21459d13972f6337a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d187221fa130bf99782a580ada84429488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11e88209a0a883d05c6eeedd7592c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89668ee637e265a07526b8d43075a6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dbdc6a136b8e6e5236758e4c95f3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db81071e09257654bb92286e6310d9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36f5c297857a5504150a4127a1b05e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb6b0d68e0d78d0409ab92ea6338a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914e6bdc4b4ebf9b3e6a2cc79d45b64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab042261a275426219bd073a9253e3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942613cdaf0c8458e607b6d4bc89153497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d6dde57c1a49c1455cf4b15c8807498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f24e69f6ff1b3ed0be4f4821a979e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215f2b8490d3f7284de8c612f09654500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584199fdae83720f0b02f3a23908e8bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9357a165f21f1f1ecb5220bfae281b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de822d3a9d025c5bfda674d76ade0e93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f22d858d345bb80745b60abd2b60b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9780f196ead17834a0c63f71df2d9a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accc8d21853ea980ca6366af75e3039506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c706da671da97655dd522b45e09a28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f428fbb56a800b3eb7b4161ff84dbf0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bebede65deb2c8008508de6abd4b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ded0955f6c31f66a33d248dcc2630510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb8a5eb00861042450750965b7a75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6f7f75cdb767d4b33d6a7474522a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90284b110cd0a55b5fc842a70e69b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009fbca19228cb76fb6ad7e0d1f2d08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70af09af4af740d54440f657928135515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb355ee9d317ea9711c43cab6c55c3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58560708244b5e3d1a1c7bb2084324c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad8ebdbcac426d7ccfc53f52f1d8fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18210a7808757ce0c0aef5b862dbcbf7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55368b3c09765ba8919efc046fe0af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed99594c0f443a8ff9154e640e4ecd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605882d58ed504618d2dc392c733051522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e622f296c7383810d20a7afba5b25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3192ffdf2bdbe4ed1d4e2f69fac29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ffe07d91eb7e1e7d5ac329d2e67f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807521cb89e90c4781538a119a067fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f928c97cbb36734f473a4ddc4c4e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30e5670d0d93153ccb2b2582911976528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6ebae9022afe3ad7a3a5897ca8380529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaebd75a3698d9e90decee06c0d449530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e63663ee06bbddaf1a2459654c58fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66203a2b1db32fef8f0f1b2ab638867f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1710e724231bcb7c648e32d35ad949533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6df9c9d70099dd178ad01e17d70af6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2956b82afef8a4f203e5cafc1a30954535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d6d7eb790786c03f8334fd7d5d32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa07f3aaa9d76f1a4a7ac122941f7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b47bcec143a7df514294ba9e00f073538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75135d8289765fa5b8d423ae28419315539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc96d1601efe7035eaf80f118ee748540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39eecc13dd4f4318f5c7da3fb27a6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64603a8c4e55bbff6bf3604fcf68635e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f90fb62bd1ec90069cf257574039b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8d18509e01f99861cf2709d7e61c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64f95d03a41372942e35d7acc2bb5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af607f8b6ad52becfc90cfb3556882e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79abc6239b621d14acdac04115441f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c967adc8c6c905c5143cb73452e74a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeb102b00b59bafd029150efae7363549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5cf49b97c7b68cd911126e2c7a6c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2496549b94cb8de1cb5dba173b7a09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb47497aa5c960441a558cf1002c494552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f883f6909820596ed78c7d27bb9c81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa93617740e1e1c0fa09f751a01e35554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021358c70f8acfd489796812269ae5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80508ff5d74aca31fda41740ee8a336e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06d2249e0b602e26026828cd713d66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b66a825e499a443d6359fb8bf2a57f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491671072d92d0dcb74e70c66b5df0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0a336207054ea95c442531e520eb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d721dcb5c2dcbe54df2b335d914ac30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b1c1f6167108776f6693c846f92cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9373e5acff5694e018dc75e3710073563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08be36cb7c3ff896f2bf45994f8cf57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdf48c157a96834180f925af4d9be3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1902441e88d22a61deaf9158e2a0523566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b75bede3d33ce7751ce3dab1470384567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861c71243e863effe7750f1c87023e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6075cc2ace49810eeb07b021a074e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee4f870ca9e0f319dff647e3411dfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe20f1ca1ad7a0f0ee1431ccd64bc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70828ab50962b0944ed6b49ac399dabd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ae17b0df06e83bf8dd8f5a8c11d99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9cab8093fa8c514d8b6870f449b14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfb6473ffbfd03e78b363794e3dcdf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845d0981d995b171d6e248c6c83913b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c2cf3f7dffb336b5962530b0d98b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed811abb0b2b8a8af5b54eb1d9878b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975632dc15cbff7e9d703bf0cdfe1ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbf4f1f296018c5db537e92a4c16be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5924b48cd410845791aa68ada4cd13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713824fe468e2379e46e3708aaadf2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56e68c164eb44282bb15aa01fae7cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491442aebbf4c0e048945e2ed725d84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21ed4fe7bf12e05012406f4e96aa70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d295ccc9ccbbdbd2e73c256a1a9df92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa3a5b2a17f83ac23285922e0c6f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791a08044b2e2c8134961b6f1f0592b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85062e77f68ceaa3e725eb7e6c7e6f45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e350ed13b15ff07c77bdb98b50aed1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58fa838a4a0641b061a8c5abc9bd8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ee83c44ddddefab7c6725ff604e24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c6bdcdb746dd28a912aa77f35e72f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c602e574eb71a368bc855b0453aa448594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a8ae65d042e054b1c1055a36c022c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa44768ff8102b2c5723f84b7e3a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372b3179432e39b94c3b8af202cd368597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab6556c508e700f9363b6269078231598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4d7eb12c948a86e7ce07747715164599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2ce77344f08b46536875117da029c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db611566ae2302e451ba1cfda7ede8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3571e96f238c6bf4181df4e1a0d88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b3e8232b58ae8174e258d9a14661c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21af29497983f74f5694bbd742e88a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be43bfe261cfd2a69483ebedecd35e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33f42e0aaac3b5ea22e79bf164a334606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710427756674ad5c2a45f3e62158033b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec057438602165ae1753069fccc26f31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32eb687e26df64688d684d64821ed7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27db2e0174694ccdc99e7639047afe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156571add0c6da2f81822007b46caae2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52705e52ef65b51d15fb71891e14f1d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb68e9b46538f7dc7166b3b68093d29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f808273b134c7ef3f9aa1d960b6915614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94178ba026af970acf328237e3ceee1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86d7289d3ec56726122233360a73aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7729520a17110ea9ccccc6d89512ad3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d725a7fd4af420cdd31ae3dc4f5bc22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97346159501c2a7d4aa6d2570aad93a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9be951e3e7fe24d291e05b71b95835620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019198c09bd994636e391341645fbe1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c5e92145853f026d3efbc81a91a92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859dfc96757d421ee8a8333a9d3965d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce69ef2f871b407ee99ce57e0372df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e157f6a728f690e884f0e49ce59d4eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d18149127aa46d038e20f16de07cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5fb11f52ece537d208174b8e8e165627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb103f84c9f44d1a752721ebfd55af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7e8538ea9c1b2833090043cf461f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb2fd889c5a69ac43e86106b1a6aa3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682a807b8cb2fc2614242f5d9f3b2d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939ca30e58861a7b6df162821b65a0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f06d90978b4e46b45b58fd55c34d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fc2c73983527b6d329eadf2d6fbcf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd940e70799194a59a6bc3efd20b40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e86ee254ae6f162255aba284039c14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d910e333a76be5a71898ac1d774922e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f54bb9798d12e5e66e3f7d633d6ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18152f7bf5f24e28e2f2fd6f7c617e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9612ce2165f591241cd3c9eaaf1f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c356307d2bc5439d9685829e9f1f17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce89421601fa6f5547a665b183d6a4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53b19955a4bc91e7b7826a2954f24f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d8b73324345e9fc8d5a66935ad458644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a53fb3d3c405b8d0d1ad404edafefe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dbf26af75950ce18a596abd0a78e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784efa7656d2df4ccc32b52ef861d934647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122b96691a639edb019d64bbd8fc30e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d75ad7cc73bf1840da7ed6ae753c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463320c6086a0028d73cf12ed7f23ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8c6a7fbf5b6713342cd50448b588d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3cbf0c9ff21153c07dda79809ceed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47316ca800494a4791cea02fbfb5080f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d8c4470f3d9cd4e4c4d63a61a15e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62575f48895ee9370c9fb96ac2a442655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03ed80fb0812218b2f5fac4435b000656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1692841b6523487673dca71b9e77dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eb8f3c4ebd22b74775a6a589669ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dda648f6a24cb8caba317140f6803659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d621c8d41462c190b36fff712299bd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae60b0a04ae509aad54c725d1db84b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dacd9af4854fb8a417d492c13fdb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65595dbb44c3d19c66403f0f313cb7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7897358a3f6393bc13210ad7e0b63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ea9e652416506325f58aec65c7f54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f93398c9f569ac88beccd5a869dc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6268fb14615bfd624a9a5e614dd44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257364c43fec1e9823290e1fbf7537b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39805a6b8804ff87322a2d0dcc7b750e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da1042e26c6f7d2d0e01d4415a44a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88553df9ec738ee62e9aed2687cdffe9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791d77a06c901decbecbe687044f4eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9f1d51b4f91751c9cde8b61940ba7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b019eda4b49b403647b810c8ca42f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173e6fc6c4684a1a904ed03e226fe54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389644d74e015d68464173569b9b5088676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff6b5f1e8e92753da361b0a7392e40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf713bac43d368b67cb1649b97a708678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71ca85f93e0fdd938986c817dd0120679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec99f15df40ba882520aa1c8b9043a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09462a8b0bf90a920db504074eac4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c01e9fe0e4918a16b42fc2d79f9fe7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e0393483cbb4fd4135f4d8d902dd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef11e5c1e2da530dfac5add993f7c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bb56ac18cd177924933f4b98ca964685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766badb2d79b42f2398aa0163b434be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58d2f306e02f8dc5aec7e3395a819e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b5ea05bf0e0a8bc4b9cfc12c6e527688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7017fab162a3a55264d3cf1939aceda689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5ac67ce85b2f48f291867a98c23d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ffd6dc5457a97a613875456f2753f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cde84e1ab178f937e67c6b8647615692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab658907ca39fae62da4e520b7db9e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9d586afeba79a08db8c3f47f6f242694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25cf0d488fe06669a4cdbcbc937714695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd385a607486b7b4d438348220331804696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96d92e49f32f410ab359d4862deed7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf825ab669672e1ca7f794b7411122ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704330be37897f8c4667dd0731cfcc07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba8adefaf347021f34e1f21b89e499700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3357f9c5939b2aa9319f63c1e752b36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e0ecde2f596898f38fff65afa16b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d29ef955a7d6a49f2348b1abbc8add703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af95e5edd7c5d3716261f7ab0da1a52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547b4aa9d47f50e4a35e650f1111672705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb584c42ced2a667f5850ab84499a51d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ce7d28231a6481b6222db36a1078d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31caf57940b97c7bf82fa707b49600708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e04a171948370d74bcfbd6ce4375d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a21b97b9e0fec72a0b3a8c9c0e88a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625b4573fade5c5e9d2bf7061db6ff0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e287becfc158220a642685ba961f05f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15aa9c92a680291253d73ddcdf3714713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b708c8c835d6f895103ec8487297a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8464e59c21942cb0efb220addda8b53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586b97603a13ca88bc0ae783c9a560a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df41b1dac2e15978bc2108234d9f64e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f09e5a22089229ed6ec6e3db5005ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a49b07c31305dc54fd2daf9c541f7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d2b14f7ff9be248fa45a0b607363e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cbc8ac998cde0cacb43924e68537a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e911fa46b7581c01a12e860ea8fef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64571dbbcf7a730cc5b530eb524bc71a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1432460ee8084d03ddc0e1d34c85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2f8cebbe13c5f677e367926249c5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe9fdf9c8611ece5593972f8ab8b10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c6be8f7bb5a8bd38e624afb873058727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0568d9ae81484024188dd6066e83ca9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0603114985bfb3401505bdd5365a4cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79954548ddf6d23336b79184d09f127e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f2d22f740ceafbb6438beae93b810731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05c6109161dbede5cbf9fd743a03f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bdb89799748bb66a5959d4a58fec6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa90e84e0a43b9c3e43cbad5a51687734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aa30fbf64c34191f10427f6e075e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20102abb18fae20a87430134eab8bed1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a66337fcd16448dc18e15e455a2d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997e465a68ed242c2570db31aa4f54f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8bad23196c7264460fdb976aea2f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca781245c7b502746c96e72083f25e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f98a03c312f69af71cefdd489d911741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f56defac29bdf108ae2261cc22c862742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ad2cde767dfe0ea8b2babae710ed8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa02b3a609558cf973dc2e1e288636f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e9693ad18553cf2651266efbab854745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725099b198d67e786d5c5484130cc6f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eae616ad478b56aba8e758256b56e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95080bb359cbcda24765143bbff642748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcbdb657674422c3b3d1064246cec4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcecb600b8ecfdba44df8ffc480e6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d14107b68903f210c4a2910d646f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc2b9732591c827cd7d381a364dfd7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca50668a875369249f483f0c4a52065753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35f93dc9e1e972a0d1b9e6669c72da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7817fb50e00912a1e83668959bec71755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e243189eb360e50fcdf81f841bea8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54c261569c233b40ea7a0657ae8edf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df2a2a3d85a4b0db6fa750592f8f28758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d546fd7d266604013f680fc7b0a146e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>