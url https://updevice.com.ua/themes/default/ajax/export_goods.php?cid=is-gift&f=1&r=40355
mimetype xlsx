--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a6f035ac1c5963c2e70a0a25ceca21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0cba796f21832b8facf37288568e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7feb8a41925bf5652caae3c7837bb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dddce9232483bb25bd6f12cb8b3354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e70d32ce6f217a4df815ebe305d1425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad0b15741dd211c80b6c2644324c796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1fea824c51cb623c408ff6e6894967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea72b4ab42cdcf8e56ca39b15f35af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfd0e136bf6150cccc74adc18e4ff69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32fcb90efd75ec0a31503fbbd0cda610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129072192e0df3b2adcbbcea9d10f95a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df97613fa2ec2bdfb0a0dc3f4c16d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a3ff0d5157ecd04e0ec63cad8414d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec2c6249d90d1fdea55e190546e3c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddd65a51b1f5fd5ba311c4d92d133015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362cb64307f8906e3a53144cc9a871216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273134463c18c0659654c0fb98f5b2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672bdc3faece5f485daa3135b9a4fd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e40d8187242401a60c2d0912a24ca619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186f091ce5e3e4465f1dc05162a776c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc90e8765618a743fe1a4014103aab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e07b0bd6dd879c5b02d23ee227d72422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dd9af8d4386144b1cafdf65033a6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cf47ee7623d613bf37d4a3e8415d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c7e6c8fb01a287c4476186ffbb0c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80f4ae3b90b761c5e5987fa5aff71426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153316d81a922c213a26abc7368333b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d40dfcd566e070daa639d61146140228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77855d4466a5b13d5ad788201c7d38929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d405a157dac8be337077921906657f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7293116804c3e84d5dbd10160bcc9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aab1e1b1b6ac45f4a65816927edeb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05af259883805a2d6da630da04507633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727863cf4a91424d2c8764fd5a2194f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760fbcd5cedc3534c2b58fbfb02aced35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c6ddac7717ef90601ac9840286e7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3e79e99486297eb3a3fe466eace5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba4ec2862a89677be279629ba3bb0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d67c5a4ec2d14871ae9cae4f70d5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff6677f9a25e0fe9c90e39b69c2c8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662ac178e299fade43e07ca92636ef041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d924c329b5bae4c7279a73bfe0b1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce92c4de352fcc970cc8da14e2ad5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f04c771d12ddbbcff4df5a67c25b3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68497a1778b44d621eb3842aaf1e946745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e603d44aca85e62a985e425ad7546646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab9f73869b9c8fe7cee8b9c837336f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475858c9856f46487ad37a7752fdb14148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b43b8e5f33627914e1600160383b5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14c7f40409fccdef1195a240284bcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5204983073adf695243ab4483e30851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf924a5e3e97eb63513af9a3675eee152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899c871c384f676619837a0db4de15453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217474da67dd2c5c00dfcbd9096e5d7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcf08b1d084fcda985b994b137ad6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01877e910ea1c99dbb6bf486cb13d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145fedc28890ecff1d1a5002ec3ca757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15605ba3e9b4afb918ac0446b05024058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f397dcb2980fae5188b0afe009ab99359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baded299c3529b7976720ece76510160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7d39cd56c76af8b4e27664044eb9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed29286349951039cf41e35a49526c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62a2f547f9f60ae92e249c0dd1d7c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eab24249a5a0c3423aee6dea000cb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a7cb2a40277e51d975a3d17cbaf1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016babd5fb99197de61715550d0922466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2b3f8f84e35830ef12fe4886d65c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c271d2fb7c732759e5ededc34ca76e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ccb036453ed6736f8f5b980428e9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14441c2855a4f4037dcd6004f97a7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d530ffedd688eb5077c24e3c60ca671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59ece7c3a505cff72ff91a984a55072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c39191d390311196f5588795315a3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665c0b83a06b82d34e7c7bea5103bd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c39a03b930ee33a00907d3a4302fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3a3ecf48b5afeaedcea9c2e096bbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabd72b7ab2a50db22d91b306ccb69377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9c8cceaa943b16d3ce80b899d153878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cea6d4f1fd148d29dea07f51e6d02a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab84cd76ca13b3783ffc22cde6a18f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b606a46fac4b88c29809acc63f14bdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479060a55080abc92f1d013bf824d2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889391beded4c57653779380e1b6103d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f302aba87ff3592e8fbeaab2cf9f26884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5e0101cbbb5eabecba092318c002585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212fd117cc1a316354b9f0279108ac686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e813f6b4eff263e7e32c81abc9d997487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97953daebf1bfd329a6650fea0aeb16288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd645622640484a59a3acb0f367a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d35230113213b2735b8a10dc9fb9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817fec6a64778919060f7fccaccb6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7b939cc848ae656cd921805a54aa692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9c108137d58951a614ac10f7e145a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa00b115da71cdf9e80fde68f42a8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b26cbbcff2d7a82f40bedbe45409995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afff89b1b6d54c97db91efd711cb2ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7e2f5c9e50399221346161d8cdfb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46644538accfc28b4d1b7f24ea2b7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0302d43f59adf9d23e2edf9f7002f3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b672dea7611de1397af0857582cb883100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c090f2ade1dca9162045cdd3323c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2458df2611e4e086c90ecbf7a8c47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9cde52fd3e69d422e7e1ec3d2975f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ff0c69935dbf433fa4de80c67679c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a93e95fb42be4417ee0ee9c973a655105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad86f25f6ba22f0cc0170993ff1c45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf430097ccb1842c851c7e147ae0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23483f65a7a4ddf38a469de86b8855108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4460e976c2312903292e11bf71f367109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2ced0ff9ade5889dcf36ea6b4da73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63999710aa07febc10db971214e7680111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20cb789379db6a081df94b3679e172112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1afa8de927a59bdb13471cdeb362d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40822f5cf2d49ff3b7f0e7f6b02c36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d84faa1b6e8b198e27fc465fb2470115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954595dc0a4436a2c7d04a2d2c0912e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd137d51b4db31bb0885f3410da12b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1206b83d154fbe25e4d5ee9b81cc1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33e2c6c059ea789711db3eb5348927119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5ec5cd75a6e84dd32722da36cdd9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29486379775998132b17d65343430451121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15609707b545d5ae6b764fb6c8bb031c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953696c702da54aa77d5818255298713123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa20a4843f335e57230ab872e04298124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587c9284240bdc1ab29d60d6774f7f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebc3beda0bbb5eb631ff7c0adaaaab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332533fc1ea4ce15ef21607f5239acd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a27b391398314d1172c0023665297e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809ebc1e6c824603c29129b7dbbe39b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fc16423412f8a10532f0bde64cccf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96f5c79c221736db791bd90980bfbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987ad71e9d4105682673d8986c282b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cba0c8601d62c982dbcd3f35fb6007133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bea87196196b9a83051da09914ca93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432fe8ad449d4d1a391d29256153a1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a65cdf797cc1fef028a6f59a27a29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09db145bfd036b879da31a5e0bf4f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e75975726c8b4aeb72b8c11e3b1d00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9fe47bc5d0868aaa616f84c0eaab7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737833a8844cf8216789047fcd16cf30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060ebb0b1124665de8e8c4ddca62bf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc01872cb5dbe820bdda934cab45779142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e17c9f7c12db38ffa8dfbd7c22c15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59994db39796f7a37e8503dca14e274e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84530d04ab9684be71c982ffc3f1c778145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ce99257ba0ab11e092e5b46d91b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285de70b98f0d67f6cbe261cf31204b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f467fa3b11e2e6be19f7c389e52cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082ed5a9a770f79705120cc5b1e54ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03bef012fe5137b90728f782f29d50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff856e2600667eb5bbe4cd02d392eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d72889746594b5c4f3056a9844487152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748083b0a3a1cde1fded44f8785ec02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e5604483ae421f325fee9bf2d68f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dec4c9dbcaf5555b4aef7dd2721f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03319e79cf156714e69863d147c428156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80de1883752e8392fd296cef058de3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b74bf5a84d238fd6323e72d56f8e69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a15663e14e8778f1be7765af68bd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d62381196462a09047fb3f15ca709160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3a25742852e7a144306bda95306e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a59a1d240ecf9ac0c1db84ba22c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e863ddbfd2c623c65e235ab3847c5bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014dc1337eafaec7dbe4d730fa51adf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d885c05bde8e442650def835c025680165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365090345d2b591920a24b4cc5f83481166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c186a6ad5b79e8dc86a25d6bccc0d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff031ebdde82a8141f93fa014a7cf5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65989c4983b120d2e9bd3c83d2f4574c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f65ea355abb04bf17e3e34f85a980170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c72e2dcdaec03fd459650e470a316c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df565734c0ce0833a62a9e96d44af888172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ea8dfabeeec3132668329e5b17eb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba92df4be33fd4feaaded2923a8565174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108f337b7f17eae9cb15136cc1a10a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fa830e14411df32dcc29e71b857e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08f67154cfa81bc1c66fb274c60177177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b93018532bfaf7a830f1af7276add3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce659cdabd1b661aa7d4da0333f227179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb74c92176468197ab264235fd8e22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c481499138e4d85a95ac7922d66c57a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b0fc00e55743ed754008168414c2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bc5cef9e01933dee7ddc591cea1b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6f45ef2f335521dd1cba602e0ff7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c863bc1bd0166c83c70e92aadab11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa14df66df1c3c6301a89b26c4a6ad1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9a7fa88be3941ca5c23f42440b305187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a79ad30b74f8c41e62b5457b2d5536188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c576459cc45b9242b9b2117cdaf90e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151505bd61518bc3f97d0023b2e35fdd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5adbb6a24e0434d6e23e26c2bb5cbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13aad40ccff37e9e40f9f6827bd616192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770812c95aaa8376fe01473576a87df2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5b73e69695012e6838df877d0adf0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650352ff2bf58c3ba4f6ec4598963052195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9da0b0d946728da31df266cf338d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdcf359e7e425897df4be73c450ff4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3210e04a00a591fdb7f25a1154953eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ae516cb19fa1ec94a9dfd85da5859199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb92990ebc7c6340441cc485f16aa06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f2888b6890645063b9c153e5af539201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69372fcc754e0ef498d35375fbf360fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b942fc0ca7dc8d79959be53e90700ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6311ea54db875a97e73e2891da59f64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588087f093ce02d9d111c8f54473d25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6dac08693c89590bfdb308214cf0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3437bb5fca32f179438305b632f50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312e616658148f78280c58ff96baf87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd36e3c7852ab6062a66faf82a59fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acbba7da2088a5fd9440d49ffab388210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95d683f54155337dea334ba2d555f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6607516a6309750bdda1296b066955212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79b4db02e24255b4c5ef32cc4e78a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d389921008904d7c1b2990303e603d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f3d41fb52094f26092a7744e5a3e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0e1d4ea9744b4ba67beea86ecf52c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f57f1c6c1bf02a8767ead474c7405217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d68c7afe7617dffc319aa1418dd508218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1510baf90cf296a3766e212c3d9e72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5453abf556df9c8c61a6845175c9a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010a2ebe5096dbc3539b488d25e7ace221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d96def9e00aa75e2c4b3e06eb7bced222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026040e98958f057eac6274ece012309223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b32b91b4d5dd04e34659e6fa1716c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4770ac8b22c8431374766c8b33cdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617f02f742f0f8c2283ca2585980ca9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a3648c73082eb41de1d78c2316590227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9364e7bb282771ff384b5a01642fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e807d14dfdf0694a04dcdf57d92514229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddfdc99b7609eb1f6ce703b5a8eada230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ca31837cec8944c3dd098d1eb4ca4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4164adf710cbc35f640a0efcd02559232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d49a7a65fc1813be5bcbf26f283f0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dd79dc559b005bc568603d408702e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5698053d57e66bd76faa6312af5c8d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c11957073be8da384f7eab06a30ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545fde9b1482289c41a645978e92a72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2336ebfa73bbfb5ab09e1ac32dd1df3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88457864a627c9c02557428baa38276239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a4800d4de5cc598e5be3482dc849a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524f49f837d612634f765096bf399f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c2c1675e7420ac30a0f54b8f7b203242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4f8ee74888288128cc634907ea559243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de1072be3465ae47488e84e69fa9b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a506e8d82a2b28d5126686126e49690245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979cad2c19952ff49986790f9ce2723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a5fd8d031168d6b6d8f5c858063c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e4560c21421854e50209e36fd5144248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459863da78a7291e990bdbbb2f565863249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18108abd97740dc24ea7a935027f13b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3fcff7b6185606979296af8c41782251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88027a852710d8f06a4ff0feddbd11e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09273ea608d929d67a77b4fd479e48e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c45e6c2a1552acb0ead0504d9df9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10b24fa9ab8c99229e5c7d45260dd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9864f5bd5ad97fd2b7dfd6b2103ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1f0441cca824c8491bc20de4700f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cafcead0f1cc962eb1f0648cc90f78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff09827b6dec4db5b764e25c2f3930259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb7c4ce58d426a8e06fde1bc598bd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa943ea2a11f86b898468a82fe4e2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e216bd98675b43b7241040ce14433c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68b5cbdd25ba055b42f6297e260ce4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18189b6840aa9aa2ab2526ab203d1b5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eec9825ce8fef1515531147fb5f6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b37fae5fe0fa467c6df4206a01b15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1909495ebe275384224d77935839a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438838305821a928117d1e95e886afc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e734c5ee118226265b5c68ffe41bffd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e888d6fc86ffe5c06f69dc347b7c94b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce563f6dac07339167a6ceb5fe136b04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25c6b308a9c05c4f5d37e13c9853ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaa1bbdb62f68040048b5529396cd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeea43e5440e897dc13e845eed13e00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244d35a89051cfb0987ece2ec237ded275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be845c0cf9654863d1f05beb30a1d92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e500554d34e1c0fa908e56aceed6488277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a490c58b452d7cb54946c642563953278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201e4f9a3c42df11c5d9609c6fefdba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea3f0326c8df0caacb66f2089ee9a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964601c253e91317ec4df72ff1aae275281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39949e77e050cefa5dd416aaf048528282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f354ce3148704845f582a9b4de54e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af463d4f76e337ed1d9408ad7c77d924284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc262a193e534d35bedb2de7824dae4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c7763a8a1610d0e0125b7dec347c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d331c08cd4052da3a3ad8ac5a21d5c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad8b2ae5875103fb63e1157dcafdb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d887147b1d506a97e2a6c97a658d597289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67b312c359d51ccd42b9c089fda6d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3121a2598133667e17c628f34af61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1db51edb3fa8280335df56b4ea443c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83826ce96ef835dbf9974958608737293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab0c015c1fbaef67f2919eca0db9db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58858a8a88274124c1483d07b1c38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c089a2117507ec7c50f1da74fd6b5d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd1e07c81753631b871ce6bac50a0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddfbe036666a6a72a88f6df165c64d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d51f744fe85874135c41ce6ced8a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d923a89edee7cc558b3736862bee6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebf74672defb7a3f16c4d6d7365d57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e5f20b6102d75eb8a9702888a3328302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed464783d56735dd17c41031c3c169303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a649d764d7b2f246728fe3d6182c18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691d0a8949a0e53e53dc48e6ceef5ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ca0dab073220594d30c2dc0fd0d42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5a44f1526f672c00ca69577d487eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2327ff4aad4f8aee3e99beb953e51c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d45e1baa55a55876e5e16895854ace309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df60da2cd055ef955c9c1cd82b1dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427169b975bdeccce8282ddf51f8081311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed84fc86ed2104ebfa901028259cc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc55880ae8a18551d37bd2e4a3ecb42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87d14d04fb5e5773d243cb166a36bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4a1afbfd13f35de904d399648e33f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb123d95a881f7ed49bf17cf29af81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629ebf26e90aeb80030e01463472d6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1ab2428d5d6a968e5d562d23df30f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cce5a6a51d647b4606ed3a3ec6f1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09edc6aac9ff7871d7800594c2cf95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cb5d08cd5da801bb8eb7e0ad8bef5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d327815d0dfafdc8b69054b80adbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cd7c626c4032cef8c5dc5564085db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1634c9d635a59dd3a2d29b15e2b2180324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e597de10fbc1df936a8acfc63daee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddde199b7f545a6928641e573f4b45d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc8af0c7b270015553ca462afd0c23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29753bf3e8d73e14b313283594685b48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81269b0333aea33b26144a1996ece93f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f082011da69b6f67478182e3f33020c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5ad0d30bd9da3999535f0308cda28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d672c970fd83c9497ee5ee0fa1eb36e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02333fc470efbff80e3ad5b6968bf037333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870b931d88c29ff5c7fda000309da0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9521b4042570fe10901118b49f2525335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626ccfb3683653e2a8ce8b6ea0b16e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eb234d9f1add2fcd41db1a89fbd1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee360fc57035c9dbbcb7938f6416119338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8400253360b8a1629585ca6d12118e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461f40e4ee531dbd87ce8eb0429d542340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4fd464e3de5f95979d5efb175bac0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167fb7aabc86e1780a94a61f66e4917342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb9f61abbdcf740121a1a30be5d349343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9ae5b4fdf5a83d37aa1fa38b0dad8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef9bf884031ca5c9c15e610f82b455345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c458b99d28b5cff1b013ca801feb68c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4427514f57119ee6fa1fa1c472023347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb449a2a4c4f95cdfbb28cc2d6b760e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfba0f11adb63c744ceef5816facd05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66c5822529d88dda1355b6871f951c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888a97c14ce728d820e044a37e8fa7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67963df096ba2dc34d539ab0cae7c990352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164b440e2575749e2c6d8d21118dbfa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684d8690f85b10b029ec0b8707e7c7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba2ca896ee1af8ace1099d24bde2c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f4d0290d4c1cf73436dd641b64b9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf2cf6bf53339ecd41d151fc290cbe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3db4aa885323b0920a1ab3df2f2b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef9552a4bfd8241c738c8bb0deec46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23041909d4a0ddcb12e47c03df5d50f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72364b27ff3d0fe92292deee2cc181a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d5cc75fd5719cbfaee6930c7330e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed025d68205298f62d9dc3061bb4b5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50846afeea3908327e7a9d7ccb440b8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad0dbecc65f2c1668f8a38587f878d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9098b6c4b7f3f3c56023d73e3f065366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16518e284e3c607b9d394491fa4860fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a933e955bb6d91147ecfa3948ffc821368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164766c6c8a2541bff15d9ff7fb3880369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b106e81c6be0d20f5cd01f28d8635370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de11f6ec92d41cc6b24ab6f97135f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bbd6d01905a7c45247d28cd9f3782372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22e51cb8eb277823673f22856a46e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8b3814243d47a5bc285c45112a858374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f9bb23721ab67bb29586b17fc6e58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acfaa9a63adf8ae39fcd0a02382f4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c987f2bb0615aed237923ff463bf4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e8811c8af7eca9b6ea35f883d386a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbc9bd786e9e3887d44286daadfb20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b996ff887d7069f3d6a8b1b184f91f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706df607162d857b1be5898d2b4861cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce0f64478b1271127667e38e3e394e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a37c99bf02bb1f33dd683e5677baeb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62e53efca65d8b2d480d3f8c41012d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3ad2ba6cbf2ab4cc3445a71fe0a6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1b30478e3e8d311f75d49df66a224386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500867a916854185d46f3365ae6ccd11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b48d70cab71e3912efd15c36dc5ab9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680eb5f4e068599821a028c9484dbd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d945d49adac92beddd3b6a2709f8da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b671c7f814d09bbb79981ac5f7285391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25334d19a67826a824c89036e32f9a69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31a1cc0f6b02777132a4b6917203dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944776ad6550ad9277e1b4cfef68f354394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70a506aadf266d1c7e1649680d6771395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e132503e98c51538c69bddde5bd57f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d55f8c17e0bb584ab5a144ba79ec8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5c514a228aec0782e965bfa575fb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875e80da198a6b88a8dae14a796d129399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16868d5d0d299f3303e58f086177520c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410914b6e687046839692fe7c5e7770401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a5eb7c7c75e7af4fa278b27b0a63c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30af96302f4e6547239c46af085030403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a536a949040e337b47ebad72181b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4f5a709aa4a8a374fe2d87ec07e68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897003ace3d83014cdf4fb14e9b83e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167637f98053149a1bb4eff24b08644a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a870b962e30b49b4722c3fdc6e5c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0026556ee918dde5e35473c6dec758409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad091690b32f6bd427bc8ab3d2002aab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75176b347200fc4d88d9d0eacbd6bdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef7c8ac5d488734f12ab8f45cb67b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be2fa41ed9413503835070ddda69a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1e548275a508fbcc4d8ec8e5e5133414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc2933de6d73ae6bde2f40215e4ac2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1abfdcaf9849cdb3277f981359475416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195f7d22bb1aef6ba342cd42a9c17db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286f7c1a2099bb4653031721a2bb6ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd015ec665c482fca29843e007cc2f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5aeb421a4cedc7a1a84504486c0b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b240c0b18521cb6d0848415a9f86d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ffe2b226c062cf9798b3076bfb537422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db472a0dbe3056995305afba7a111c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1d05f4b2b948ef28ebda72b2f4d50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6accf10496042cd270cbd10da58ffc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074230e8de04469abc095a38b16ee386426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ffd7b0fa5395fcbb78508b5bed7aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbf053e534b5ff71f65cf17e8f0157428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa61e36e354b7e9e485688395d19d7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fde2d112cad711fba86d700f6b4a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36bc72f6de4310c13fce4eb067b3d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6736ca2f56e726cf67cbe43baa2a7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf4af49a4ad5c04feb20aceac36b39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424a57798fbbea04df272fb1abf71af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb9959b4187b6bc1e20285842be717435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1d2839cbde03ca4ecc969c8d31423436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8fc7b4c6b036cdb6237e5b8a87a28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26aff8bb9a4b17fb626a50553ecc3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7df5f267d4fd01e034fd3f06c409c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f723031d62adb0f7dce9acaee57bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db865fc8d6e3172b3c5dfed647bf612441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2babb36ae76cd4c89d17c473aa52e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2251b41da1c5050951bfa832d2d61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f62b3988f5f0452f2f98e3a07e8c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd0af9711d0ea9cee65601d216dd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477da9296c0ac43d75bcf373a208369c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e114a384eb3dec21fa8871e11b4d08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1039672117d806019927d18a05ba71a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22168bcb7981a465ff0e7693dec403d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd86307f4c98529bcf4e006096606b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19553f0cbda6c8360ffe703d8d5bf62d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72135748e577602e664db9e7fc5f369452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2abafbd8e7c0e68ee34eaa7867ab2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c00ab0bb113154555843de46c0a62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef723d0f0c2e1f742b23d024701e99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef44660e0a51804e188f34b92379ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ce05f8dbdd17e4b7142fe978f19a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de5da8373c14351dc4e2da99d7e89a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae82c092b97600180853949b0cb8a45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b91686219999445c1e3bd63c92ec5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21b16a39d8332d801e03fb997135da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3d16b8b7590f37ff7d0766ff18eeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a984dfbf340760e260a7316ac425742463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45addb8804a4684e6fd290398a48b36c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cacd34a63b46024b5afca716d90ef6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3b7e5f5a0be97493dd26fa9acc557466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68c750fedc4ee573f2a0f63c5cf51a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f239b16da2df9ee1410beea1489d81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0443b82e97b93302ab65389b309062b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af858fb105440b35b811b8213fb38f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705e40ef28bce27a4e0379ddf81400471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d6bd65f40bfad2adac0d901ac345b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b67b5e7a57674363050ba5c63e21b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e4b96643a1639e946b338923cb0d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1cf1598a1bc125e24872ec1ef1599475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8144a7ac97f9332e9952f2711ce096476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5557d6bb9453bceedde375046f9d45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60acd19e82d1be7f01d0e5fad98c27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93165b596b9d529753cb3fd7619d1d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ba69ce9e07b90cab24a51c840a8e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10f6fce9091e6895a8f8c1c6ecd884481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d882d424c2b46873b388fdfb11e9668482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb886e8462842cab3bd437b2aeb56b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5f3252144c593373fd839716ec006484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdab2deff83674c8c18ab4c8987f8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee085bd9362d249cfe3788ffd94ffbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062337736e534e876aed04c37ae6026d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd0744248f8a043f0795ef8d5b026488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb5d382a8ac8bc1304bf7d468570fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce7ca8f2972c7ccb8a8c13f3e6fea4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b0c987526e71d25f44fa55424c487491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50510118862629686b2fbf18c14595492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bee64e7efea5fa6be10bbfca6f87d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b4a58f9ffc57e0eb75601a79cada494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92736dfe22a8d1048353a3ba5ba8948495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3708990156abcea439d177ac994251496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf93780de0138905537b81328a745d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30287ad3b695fcd50eaee57d3a2f1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b863e50e8e87f7355e7146d95f68dd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a16b1c9be68d1f16e6ea51046ae85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eb1aaaea58249989b8a06f83502a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d253bce0b468d20607eeb8cba244dc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386305c21764fef80543f4c365b7c3fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb3b1f1cb408912a6286210d9b5426504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd8edb934a3c2d1af3f04829339d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be4bb889938aa4ffdcfa37a668b559506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad452fd366154c2eacb206cb3de44ef8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939de428f8ea667c537393a2cdf511b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387eeac82d24a337b6a04192fda4e3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44716d2e1199057f89e515c827ffd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a36e64b280a51a77e83d2f72091d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e75c644e7d07b1437cc00bab364a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d7a84af529985361ec5afa65f6a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc25ab7339c8dbb4b41fd4456eb5efa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b585f174411c2946691624acafff1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc155f6d50ccd183103715f4b27ff58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece7236f8d5fa18fe047f9d8f998d7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b13e032917e7d840ddb04b239e357518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440f73da345216d6e234811589be502519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bcb86ced6a36ee2e0dab0d5a65a77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03c0a84020fd415a5453727f95bb19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c60780fcefefc314693300fa53a8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4582c6bf940246709958b098baf162523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf70c8db81c6f7e0b89905fdbf07847524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2345db1ef722cf07ed2943d8108bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f894cd599f881f6e2176e3cfb0e34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a99fc8706546834ec77c09f6ca7d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc60c4b9be58c91f359a50ecc5563e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aa87d92d691682969cffa5a4d508a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00b5cc71248ad1dbd73f77543e278d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a0ded12624924cc914a119b0caaef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb03cd58a8ec67ed68b0999ac386628532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e910a8d77bc155e4d0c035ba856220a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c8e84677cda2ef4f953458a2d5863534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed541cb3a85d3d0b4aeaf8aa1212010f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaf09664c2eda360c75be08a885168536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387530164194ebfc101566341552d6a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56865268d3b228293a6b3ccf00d22ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db81e88a29649ad12e32d3aaa2ea53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5de4968e7d10255879008f36334899540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29e8eb6f565fc2f4112db9f8c1ead3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba2b72871cf9380a2dffe319dc9fb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ddedec8b5b84897c16273e851bc73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4e007b21972e6f86fb0d7d64255c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d98e50e464c56c67b33e8821ba0e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc687eff61ae3ba5048f1273753bfa07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd699b1a2d348ad218cb2d92fa385e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654984a715d406199452db9a03ce5b76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e476f1295238de1d857a56e1a0e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531635a3558349595aa5a26f34feecc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d1ee627064a8a703dad5d2971dfcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e170de2a54bf74d739c20866af6ff52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888ddf1c641963745ed0f5e8d8e08e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d3b578d8b0e8f4a5a8a9cfb43f991554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cbd5bf23551be9dd122fcc1917493555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9215582f769559b64d5838ada80e78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c90c56901b909d7d95fff7171243a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444ff22f4a10b1d7143bd7cb9722d5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928839e776c48d63e471f836d3153509559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d35e5570da0b1608267fa7d083e43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4faf52b10522906686b73a7c69ba3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2839fa26703caa4e34203ec1b11bdb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9f02ee473a1f20294dae3301f6bfc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4030e94fedc4bb1d0e48180c9dcd50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368024a7363fc25869764dda23b43060565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba47208eb322133521d9acd16da108566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28e3ccbaae0147465ddb088f19b05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92088a2bbbbfbf2f1c56d100889d26a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9271da55f17561595f78afde1e3d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b7800fcf0ab3661d4bd7756cb6239570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220426bf14a19cb3270e9311f127d665571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5fcf02042686421217e91dc424372572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77324241f14ce20dbf6a192df20c13a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05434c91ecbf7844db87354e39b3ef9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a343e2a63d09187b361d9282ec03347575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af611b65d7cfad86f6b3f79f467d32f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde6fb71b3176d1c9ed4f73cf0246dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0a28812f8a04013bc797e012bd726578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320911ea0669a969ba898076fb05f67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f7413925b1fbaca9b0e590ad4b5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6eb888250ba1e225ab4a831e22776581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf546d1da971e7985acd7f1787420d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d65d93559b7b44c4a6bdccb3b90cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ba979e63e6fb5d42afcf03002d284584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ee1c77c2fb32e3466f9dffdeb0d3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f61560433ca192ddf5218a97a1ada3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d8228caa3b054cb87bc7a40dadc1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890384d04e3f24bf1011d1ffd0782e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9db11301ea252de140ab9a59b4e8ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba68a8c556341888f34f2368f0d8a75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833edad64ec69cdca522e73efa2bb62a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e57164683c419a71e5f1f2b0211be9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c359e8b80117a5e146f188e7af6c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe15c6f8c6c08605ca9cfb8b0ddca7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35884c83cc7ad2930ff9aa6ca05650f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a82e2076f7d8e132ef157e0bc31f70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109b1523c4d7de60bb44489db679561597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff18db3299e46a250022a2418c7a35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd825a07827c1ba0d3ed3ce8f72ed35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001363c9a21b4d41f447bec173bc6e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b3bbd0af19e88630837251f782156601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b49f7dfcf0041288db432cdd623d6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c11d2b0ee772a803cbd4b865fd30c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a3f8fa238fc762e58762cb3617be5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503f9b031c873d3a4b99e2ade209238605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f10e6a69100b5920bef0df3373b44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fd3b18fd4f142147074b31b9fe3d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34f5935014c77493c80e48212469da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2cb7093df096533de511417ccd96e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbcdf47aa6ee3cd1f30157706321a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495b3785537141a284298a8d38d2d85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90634cade5ae9e094e6782c2a9f72fb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1edb1626b5369f2dd8061f353e098b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00debfc2a903bf2f0c8abeb57bc092614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc480cc0906ff97143e270ae1f4924615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c836e5ac385db39c5443c88a35cdf26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45733614502286dbea6c6ac586db7a37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388269dd4bbf88c78d567f8887b963e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07807226bda7a1069d16930b418338619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450a9e597f1b19fcecbb8d9406c0843620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfad016d681503857904ffe2450c64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e170392a6c0e856e40041833c4199622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8a54cd7f2b0362c6df22190031548623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a24d1110786486e42caedab9fe1676624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3586efd4b30790ce0f8ec949266b78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9afb73901de3f635ff7741f879d603626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792849f9140e97bfcbd0da375a84ff9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4801684d613da9f89672d00c7c0ab5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff316abd0f5a87b3cd88e55c499ed670629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac131c8b35eb76c7ec86bf4fcdb436630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e9358172659cd131b2b8a882204e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70821310d2ee21ec939dad19863d23d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9396e3e457dae3824cf77d3cf6d8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1442d02ee9524eb333d294323881b55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7185f4bac9c0a3f25ad1a1aeacb482635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ac2aaf93c5bb74555e72a9548241d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6b9fa69260642a80e61d12611cb68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df238943a5ca13d212c4dd78b8b9e373638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca15b957f0ef52ee3b77cc5f2840de4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17fad04eaffa509bbdba4a750ba363640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7afdfc28dde9cc2ffc3219e433586641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931da531a4fcc2dc2c465dc65818d216642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f8399edc9ba7962fec2cc756880e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629a7aae87844f523430b8a66cb12df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4f15d5f3da216c1adeed80727bb1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea493e35d09049323a3cda931f145518646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa08d54f9015c066cc61c5826e6631647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c35fccfd1eba272facd41665e16f80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11541c0a2265f8f66287d33237cdd50a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434750dfd8ab8907fa0a118698dbdd2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bb596f8127e19484b91b5c867da55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d8258a8e8250f1ac72b9dff58ad31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f742a2490ad0fc9703e97abcdf5c99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8e7c3bb0ba14ea7377cbc3993207b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f73ddbdd34fe7b708dac54a1058c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d61c53eaa550970336451694785216656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8ba27b17e6dc6b197fb8b78543308657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b1a9401a0bc17b529aefb5584c186658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87e24ea05a5e5ef07d0936034cc225659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9929b8e01df95f1bb81f8c14a97e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20de2c0d0117edc7be3cd961f11b34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d82d6a8631ac3bb035ad32f668afc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa8ec825845093a6f304e35b9f6080663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14678c130f41d850f7f15b97d5ae34cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a28af30e9582358498f76d7dc2de3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67863c4c0df0525e6749164877ca44c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852cd753aab48e46aafc7b9499bdb1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852b5777b780031e7b4beeb77ed0b63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c11b84e1a810806ff3f3b6b16e162669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10981f11ca7b2de99f54df3ad12d2c1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfaa541598a7891ed17f81d91c7c96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b328e6eaec38c753cc7870c7fbef91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1817fd365a4f6b0ba6b66e56cab1511673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf9d9ebcdc8dcc50cd72a749d3a4ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b68dcd58971273e92f8c7aa9d9a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ffde9670da84b233a419f35954922676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d3dabdf40af39b16b183713226b91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f9ecd52ed8235bb10dfa1b83c5fbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcb3b96a0189a68721803a8684a885679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf61aa5060f5e21763c00c217243bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874d999d70bf3fc37c429e5469490fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965bbfe9d39886f828e222bc34af908682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237bf8b3032ccc429b447f771cf91d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acbb4b8f9805300aaf9a0495c27899684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d99d433f89e59692ab8e937e9c14e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973b2b4dc2cf4fb4a8d21016d12bc81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3f03795195048a60179aa9cf08f25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cec15af565c7e34de825db9d58f56c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a868d704abb83eee41474d9e044fb8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877242c023a511a3ee21658931089902690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6889625cddf7ef8e3e85ff15562da6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558434f8d9f3670c054cd455f2d83aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188659615e92f3ca42a39ca9fd0c606c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4b5f8ee45d3dd3c44adfecb884b0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc10cf31a4f24465db6a8c4bac9b324695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a78f5e9c04f4ca1f4702b3a8f662b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6d59042bc3497c0cc206974bf60a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21534b50de782a8cb562a248f7addf0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce6f0a3fa8f46e50d2635666ca190a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dbd4c270a1fdc9dfdbc5981f85cbc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d965f362dcfeed6dbf65cb880c0c73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30dcb0e3812ff0dc320a7b8d75ff14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813805687f1cbdd7beba5a55088ec7a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0571918ea60e6c0cfa4286640b8dab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68d620b5954b2c0af565e6a3b6b62f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f80477b0897ff6eed9763e52d0648706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98e0e8eb48f4965b72ec39934bb4dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745a70c4f97f4908b4a5e07f4564473708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab08a6d01d95b86d859e839d4d168709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8447cbe46e18dc6d8f7d1215dc3ac78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf0bbccf6678a54dc4b464b263bde711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd471331b4435bd8a26ecb620db8f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aefeafa453bd42652af1ddc7fa2c9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf82db1ec8bf667aab99aacefbeda5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba213c721d1985734061936d0fba454715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7182082ea183549a0271595a957b7f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214605798410efd1b075b48be97544d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be876ad42c9c562107e1c83f85750ee8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e9ab26b87ea2162356651aeb5331d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb58340a2c1efa21dde4fe332081147720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b496f70aaf1237923be697414f738721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d1afdb780674bf6dd5e9108e5413f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a5eb27d9afc191c64b3943d0ebae8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574ecbab7cbf13f1d3278e65a59c772724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c24199a8c34dfb962fb8925153b28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fdf2f0533a79c4da134403d291630726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2367f4a0803fd666f1f0c7ff4b94764727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94788d9966a2ddbd7a67f4a50f611ad3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a4f120dc27c79dbf0542e5a211ab9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93271f831fd7516c1e6b4d61982fd80f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c4e979f5625d13a12697f71974490731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4130ec96585e420ee04f2501f5ee0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaefd0a8459baa1f51d45d9b7085e83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576cf44b7fe7ac86f88adde1fc46a2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6c2b7fb6ccfee01167816d51c483735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c78c08e0b2745bd9d82bb6f703283f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37348959046fbeb20a9709b0d40a9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c576a6a26b510d9b85c1c7c2e101b37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a7d3c2854bea6d4af680b7df8c8a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cde2e1e1bc59086db4eddaf97c0fee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1b5a6e53e50bdafd9c7270f2cb3e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c78da53a126e3a904dea394206ab9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af705e9bff6a00e79ac1804858ade51c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99216c86aa22649b116e9451350a20d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3920badac77baa786381e84a922885745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e60e5a61b6cedaa076508df197b57a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64082cc738f01ec21dca51c912916f64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ee62f9af32f07b492204a36271030748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58498f90e64419707c6bf46b34a37ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054361b49e884c665dcb205248e505b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b34ba9c7b6bef9c1113456edb6dc8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c1e23def22f57d71711d273e45094752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaa9edd4882758b6024864a9d483f4753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6f3943c9e448bf811b529d86575bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e884d7743856c907a9ce4f84d8b902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1508fa817a1b1ad8d39c7684d88ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d5a9fee374573bd41c57db5761d9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb79858e249a49161c2c21477967bc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739120c67629256424a85fc90f8e80196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056b2a105339d8c83f41c998e8570847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca794eaa31d61c7b9e3c2763116ce2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4ecb8e456bdf610dc07c09d3304439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26775a3562e509c48b1c474eb336c41210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028dec3a979b6050ee129cfcea418e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82707c3448f42fd690e0296cf83493412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd843682c7dc7053caf8e86d72bca1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742d8e923aab0dae89eaa1d64f6aa8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dd7c06cc58427c88dd4ad47a1f5d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47850c1a3412d39b96a50fdf580c843416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9306f49fef7b5df837f22b810353d5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d4f6f591e65633fec15edb9c07b0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99553e04d7b383d463aa018b2b87d1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea4e2391958e53ac9a8173614a79d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33821e4d2050d8cdb7b0b274c14ed321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c35937f2117539c7079200aed0c53322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5736e45008fa7af3e71b16e2d14e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9b6df3d6b31c754bb9a8843114db024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee411374ce274b067c5e9f47e60da5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49308baeff698abe9a1721cd61d48a4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9fad1d75a43d0ee3901a52f3488e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff2f6fea827a30a215da6be7d6058b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda325167588a076bbf34944abd3a9ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dac0947b1e3d4a553bc35683b3901330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5e2096f37983fc206c8582c80e05231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cacddb770439bf552e521c788174e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263071014c7899c7b69f33cc801e2d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eab586a54f1e3ca88020b4e0c0d3f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544491d4f6d8d935aaae77a4d9cdd8cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a616d41fa713620520301c136baa2bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b0868764b4a85f1fc82448eb219437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a851f9202452771a6dc0f426994e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6c1405a5ec0b055764c67ea48c60e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ee5a9df7889aa3e9a2af9b257278b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f02c9693c9494693d90b9f1b0075ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc223da13fa88a4e33bf088425d823c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047757ca0c0f0729dc64663d0dfb6ec743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce634991239685a11e97825e4624c3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdb86129bf0145af2e102bf50d104a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e0011f67fcab04332386a88afff5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff80f247c5f13d7a7837f38ae18262947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af66a04eee62b21ed54f78bc7c94748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35319c7247378d5b395431e1edd436d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dddf5eedead679bb5bb24d3406c6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512b0f1cfa71df4524ef353bec99fcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00494920f21f26f5c5a568a1ca6fe4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9aefd82030e0d362c149d495fef5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75abd7fcd48858f5c55f5721579e3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7cfe6d84d6654e19c30d309a6cd7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cfdc62cad2c14690e42e506cf65c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbb3787801dca23a8597bbc9607f1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86697dbc496ec8dba24e28a2f175f78558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703afdf0ab4d960063ca90a908245ea159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f98d2e5ccfe24c711971e3a188494760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ebf396c5b3990110687b9d2b1094261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21101e5793eea46cf9c7b338e7c85f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdd1a9e84e6d148d3a3be62dd2f88763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d0904be8f2b30972d790ecb574f1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508a30be4f5a5e17cb1c99dc2908d0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae039d3088dab597a26256d2f1576d8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b350e3154419585b7905610c253861e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea9ac9960338956b91d22245487f8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09a013324d8eff8972514be338538969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014d983ceadb8e939252fe7b5a5dc2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8d92359bc037b86b691a3c2b95da971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04899735e7975da73e1ca4d7784268472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c21e0699ee744a2b20ce8c48f6bbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732628966565fab203a788dd7c55233574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226922bef19efe8ffa905b9f521f546475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efdef05a0a6996930512612decb54876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93abd80c86b68866d1f8911b9e5349877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb376129e75d2e14400f254f3b835b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07538cf9b71bd3a820a70040d16ee5f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c4c9321f0754154e1ec24e92409b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f9dd5ae3ded4bad912bf1e0ccbcb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008af55a078960636e0e8d5388dcb3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9aef19a64e2080f3a9e1e26b2b2c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18284289319d7e25e83e34c1a522b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e7e4bba826e3d3c13ec22d4e98bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9616b0d6a0c8c21489ffe704b75d45986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730e2921381d697076a960ed80f3c2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d4d6594f64fa6f773cb9c6d0e2a8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed09c7f7863d602102ad08d0503369989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d722bc37c7cd39d605dced64e2be67790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6869e1539d2c5845f8a8d21d6377a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29a4488e684dc523610dc6d0b05dcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e94e9e01bfafa68c707c1c66d2116493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58bb1e8a7eb5a75a8945d9b496809594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5e0e8ada2b7054b13096a3351a4cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aa0585637b6ce2a6cd8e4fb6af8e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09e2ec3abff74fb4d969a75cffcad697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16745ca6997b60712514621edb0ccd9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc4d929006130f1dddf4cd728d3ba699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2236d0cb07316c5e3f584b6808013100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b000b6d54521b07bdfbdc5417ce20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e92c3e3868df0bbb589dd9d07e8a69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b4c4a36f02360a9ccbd94d2ecf8cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244e14e6f903e62bb9df94b9315d202104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdecbd5392c477ea7ad565cf814c0a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ab5bff42cf7f390b0e85ce46119cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1793a68b8d8550b3492a1616261dbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc774bef42291547d60b64e8ae1004db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01bc3d778632ad0b8e2c094a91fee6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6339f17f48cd892f53ea26d3b2fed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32965ce160e5c8f3902140e0f36755c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba19024d4ccfd8ffe9c079f6c22a64e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9d15cc521c3cb206da939e6ebcc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9df144c7a0382bd305b34c9cdc8b2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086091cbfdcb371f3077eb75d7204d36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b31161a38385453f00d1bdb36db8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e88fc532253ca5eb0824f7635c103117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe4d898509a9b284e59d8249de774d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da64b3cebaf0511e26fb2965a9562f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1bd4fdabcb117616578397435476a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbbe1efe8f330e5d20b445744c3a15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a93b3ac70e3fab1d23bb4f422d338122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da5c3b0fa09f9b1a4e34dd45b29d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707365f108d85e3a8d4d7cfacc11fdf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6854ad123504b996e1d6cd43d7203125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789746cc512def25440294b61610aaea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4654d8d3cd1377efff8be20815d2823127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a94be2bfc3fa11aba0a135e6ca8efc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b39d6c2b56595d4630d24414d297fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aa9617ea79ab72ed21705af9fc90d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a592c1b76a92e3d84cfb58d6a159b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b171685d3450c4bebc99e4009a1e56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb193ce53504c7453aded5ee7af1c64e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faf61397609d642f47631517011eeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e257415acbf1e6f2dabb9ac675df74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdaca0ce46cc79d3e7bdd9a1413c9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b385e114efa94792ea2ad50ef7d2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc18ab381a0136b262e77ab06c7c1cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be534e17af11458b048b25f7a98e1bd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a2db3ccc67409d1ce6d5cccbf9234140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173844e2b3e6238a7f4e1eef22a1e5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876adc5ad863130a761c99491b136d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716f9b14434ad528ebe0d96f64891df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8e38a4e589e8aa02d07619fda3954144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e1debad9351b79bf3fee7b5b307b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae602c7d45751f9e5a8318c1be12a6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f87321b46b3202c827cf82d44eeb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1265941cf891166210c57da7776f97c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a267d70e51754333325db3abfc9c20f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b8e47e971c6c78223ba037c5c2d6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1274481ee0e44fa9eae9b212415c8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c79805f527c2a174104f89b0467ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d22d7b786b4d888941ea53d09bdc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b197a8316787bfc47a9ca940765671c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d782d9bdcc7f236e5f5225c0f70f3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a48bfa80e0edd829532dc3f3429bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c754651340f50009a2ba3a1cf7e240157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867ea6b8ae79ea9be1b0897f97af338158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ace72b1e0450f13fb4dc62597f5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf547417dfb998ec0b6beeb840acfe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530db2031f8b4de0d762b412faa4a55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d68fb567122a1bf94b1cfe1f62d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e6405f449decf0d9f97329d26db8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8db3a6a0f93b3f09f08bfd46a80bf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518d7b150b00a0807237fa527723dd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274be54e5d2fd9d3752e06341586762a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e120488ab9508c53aa2f870ba0ab6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f12be074687e2227a35f99c2a3a68a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c748df6c23e2c2af2e401a9ce71a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbf26951e24cbacee463be6980ce55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bbc09d2929fc36dac5648c0c83ff7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf21e047dcd79255dd529e8e5a2788172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9833b911d4c65737288fce879cc923173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e1888795f974af550054040a8b859174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0156dc604ca8c9f04e8d60ad71abf5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650bb686c78960c3b367055bfc9c458176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de14ad2f664e58e393467aa486bb65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085414955fe42426154be379337119a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd01849f2205248541e56087d19de1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510f42d111d6ec47d420c9b7113f778180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24de2c077fc044c1d50db05221cc03a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1238f01aa6843dcb2580fbe2865803182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369251b75e50196fd8d69e74ddcefa8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5f8b7e0636de0e1c1e249f3d39601184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256b90ecc5a667bab6d5388a1a86fa7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49d19148188ac4439a7d2005da2345186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70f949bec46173ea78f22d1c2bb01c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311e3983c9b8ea687edc8c314e1d589188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e138b16450270559987a42a72c7668c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40e0ad4aa9d38528bb132e27e10b26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc98b2d38030a84ef027080f791b11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84f65f34046e8e05dfec78f64e6cd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5a033892c4611a0ec0b8450715ea8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7cbc801c35e22b8dfa70de45c62fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed755dbf7683efa78fce33f7f0985c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b5cf785259e9a4613ef956991f285196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6729cd00e3c4a2f7f432db3fa7d50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52935896ed95aa1b45eead8b1f9a9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dad28c94ad02809d4bf3e5a09e9b58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0a62cc4f0ae7817a96849ae4e76c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb03e0b4ae70d436611b3302a354c0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719c5815b3777f79949ef64d6713a0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548afc000ec1ccd61b10349d0b53ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add7440798a97d63566ad792b241d0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635214484a9377d66f7966494d7ce1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449d05e2a2284440a58cf823c99ab29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeacfdef5c69170942ece2e9a055b22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d984669b4a6b1d99e191bd9d02997208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969bb72799e38ec82bb086755722b86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399bb6dd571e04f25e68a68706e163f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f4b4ca4ffe6a3fcc1030c34b5d833211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2423d83b537d92b61cfc0b599353244212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f364283418331e81b055892c8ea181213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ac05ebaa00463d39f4cfccd1bc1d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a191949864bcd4a57b629a4584ca8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6faa9db183997781d964cb51b280f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d8e744f77164e9fc1dcab50dc72b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb67393844dcbe5c0d88bc935da947218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db69c78c693be44197ad24ed97061219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e0c2705117dd1d9fe454e7a4a7597220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27e6fd9dc2fdfca241f97b859dbd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b013d60e22622ac3ceb14791b3bfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aead988700b8ed08c8d7d33752bc95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a7330316227bb2d3f31b342e72238224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013192486ac149ce57f92d71563e761225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b60473cfedc2c0961bac33a901495226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623410bc0b931c2bf1a2583a21fc896227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711255764405c592939af583a4a1a088228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd65cdd75a324fe3eebb3c1c0da26d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdb80c55fa5c3b3e9ecf699c4152c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00159af1a1458e2ef125fa7c511b30e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebfa8685e7361aa2648e630b5d3161232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13b3b0e9aef75a968ff25b6589338d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a7f15819eb7dcef259ca5c0cf656e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e485dc009b269f69845789f2d7abaf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679f4290a23552b599a2edf1fb9ed34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ace8496d23f40b8fab7031c349374237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e1e4c077076a1802a220088d5ef93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1252d5c7677e367d9b2ceeddc0311239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f88441d697adc5f59004572b51974240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa34642d71ac7e340f9614d99be66e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10197b8753e2159ccd4a7a6670142a4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828311840de8e17bae60bdc7c03d569243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa871f4b64a8350b9f652d49b521c396244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60766aec2960f021f633011644d230b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5fe75fa2aca4cec58265b03ca32a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8baadcad8c60e7f5800e2ea740e01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3304fdbc5c9c14dae3105cf1b8f242248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3c62cfc4cf44b64fde1106f4136eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5b71b01d071ee99584c9f4fc16144250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77c083ebbcc99318fce3b48577fea3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cc1ca74f70632369c5ecc87a667b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51b23c5804efc03b19703786db8013253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2faec3904fa78ec22d17718636547254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec861fbdbc84698e1ed536e2034f57bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f944ac93c3f96925d5972e3de201662256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d031b2e9ca98322cd8d41ad330edde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b2ac9ef9505dddafb78b969a6ee7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018deea1528e8711f467086db8b51265259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf4414a2b8406b194230d4182443b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28d1070176b95aeeba8d145d4e8ee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd435d38f3be9e708b74b8acb073805262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab33e798ffbd6bffa68d0bd356dc1bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed397bc5798636996b45b5353a19aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e40133d40602b2a7e8ec3fad42b63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9150bfae5aeb72266c1bf984170605e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89ae5989f141c6f4a54e04833823b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5d7910e47d96f30f8e05e43d3873e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbdd4ccace4749c48394d734970f50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e44420e2001d88d98d210ff67a030270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d789bc8e9d6244fce0e263762c578271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf489f3d04a5f16eac470cf21da6aecc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f869b4814030ab9c959891fa9a614c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45834adafb5b22134d9da0ce502983274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8579b67d17024921d44fb2ea50d00e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a119ab9397cf899c9b32aaa135ebaa0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3714db18cf6c0b828661b5af38399e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13031837607e229d647c9108ef7ff01f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87add931410d99e5343de8631944a79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20badfbe06a34b08a23d9c3ef9892f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999f079a3fce62cc2ca14560a7ca9ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f090002e82e6f9421547bc177a218f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f873b88ee9eeaf5e1c0c1c056a186283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9ececb5c037a2412d3aab4564bdc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a8d2fbee58fb873f1de70198b52c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d7f67cb20018d597b86debd818c64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff8945f6f7fec91e22c13ad013cbed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b86958e81a81238cfe20439ded962288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebe16fd6489c38cf264858d12b03bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3a6e6d69900bdf6b9d614084416b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e472c49e85b02816a2c14090761866291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7ff401a8d9b61bbc9fb3c3e8fb962292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846f892159b861142ca9cb3fb0c4d80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66049459ee7fa8671eee9301af53ab4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4f9c60818b63c984e35d380f8094b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694e345b349f44ffde353451b038b32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bda39f83005765316ad40c2fa9b9ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2e4ef54a80e710d364041a18c8507298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be84424bd1da39cf97f31e6869ec8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2589f10491fff5ac1e6c441b9dd2dc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad80480b324167e5d22aa8da973e0e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393bc36dee233b420e1ef411bc5982e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515c561ecd56c2406078d0c8733b2e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84478ac8cd3c8827d809cd4a9483d6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fc9598be9b3e5a165c93b065de10d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542ef6ef3ad18ef41c9b4ec744f4c47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c06bd14657e8d8168472ba4ea3394307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea583305a35f4dc0c550dc2a3498b28d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47484914543f3e78052c65009e3e3512309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3082acb7a75b367c04962fedf3693310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1951567853502bfd2e0b863f49851de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aede2f54b203020e5230d13fe2734c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7be78d4e249de8cc1f2c22eede2f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589fd2a57def3ecb362c8482a70ea8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65e97c1889a8b95b48cf0e5a799b86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c642da71e396c086bc0af36df4362a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1f7a6437c4f95846c1bef3ba62cf0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4626def8f34094b3ed8a23e72233ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87af874b2eb9e6b66b9fd3e38f01be0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e21c66cfce8aadd2e8f39b1f2ea6e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386577879548db7b2657947defce5d83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691347bd6a76b351a35373ae52c6098322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab561ce31e69b03d2c870814cfce114323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ef464be0403ee419d4a09f53df51e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3935eb5b12ce16b9d71719534cf722325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7756bfdddf4f01e061d1595e8384c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e88569f161af14389826098bbd67d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca83291e9548cb7aab9ff34ccc88712328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f94c5b07e77bfae8bb9481bee1b29b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6878aa3c0fa25417caa526eee03e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3723ad2fadc56db14309fd51f315ed1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c6638b2482085cfa2f5de3e7b97cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31709f51100bbab53f5a5c8d43ca5e4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd03cf0366c2fea8133ee91ffb5e544334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e1deec52b9406bcdbb9f0c8355ce2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93559f8fefde3c12a17d5a5898dca6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2ccdb6336e412cc5479378fc89c99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f785519d31450ff7547772a10cf35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92cb6072a51b34c8458cf32a85b345339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f90060a4cf6827a1e3300d46a982a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1527ff639aa03d2dc6dc2346d4f69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab0935b4bb43381f8daed7a20c83ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2949affbc3e6c4264a2a94f36e5910a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2368d3b00c6eb9b09265f77c3927f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444bce9e47c0de9d0da6b20b16e1aa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53a4e73049746670e81148c0b6f55c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823559fc83dad1388012f87c18c86cac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33316b18842057dcdb2f6fd5dcdc48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26759abf01dd64a25ed5ebb4279b92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca60d9575ae83f07a02fbcdc656fad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c6760984444754ae5f7f5310354cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03b40058226cac93b58ae234eaacc3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f1c72d9318c38291be282596f0fac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d031ddb05355e9b04d1a0e2339411354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d8fc4ed22938dd0123d24be3ed63a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac98891763eaeebfaacb69091df51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d407593f041ff9272d6afea4307c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651108bac1dd8cde523c32449174ffe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98267f28c797fd3d84021b11c2f004d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29fe1d6c8b42d25ebbbf1c0fe4f095360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c90173ba684e933a36ec647a38e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64b3ae1f037accd2bdb0dd877e282e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9b3e1039433e6e4faed1636a9488b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed4973e5fd48ae4e931121fb3c3226364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c81ad9c29730a0280609b2accf6320365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa46398a9c569502df43598bbe5643366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19215abb7e88447dd675bf11458c086c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2454d5ecbded3680145125d04ea42a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165434a07f4f07dd5371cf7bb05c5c32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232f57dc98d4bc5bc353dd73b6c78a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8933673d416e15f0b24797ce882ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059a7e1578750a3e37924972debee2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca46d448737e369bb6f15e4bea722ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136537c89320cd046b827d176f1a284374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a3e847ea3541bb29448a0e50036a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98907f5538ff64baf9060600db38ebc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb4ca50c469fb85eab04e1cc6a4f21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10b70a6ed7e4dcc3beff39ae0ecd24378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb020587ed4157c8bd5f1892a1e9614379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a4443307516410358daca92a0bcc5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4cf8c3c2a83c0da990d9315e9a175381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60cd155be3961f980bf2dc307e0049382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a1786603e8744ae1301350e1ece01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5541401544fa36944ba7d9ac400fcaf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca52b1c836885540980e287ff63dcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce11a1712c81def1553dbda621fef6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81b24557b1e2f5824b687a8c331529387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58700a345bfc6d03e637570c59b78274388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3cd13971c338a9deeb98c04e87c2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2efef7376d13b80304df00520b2306390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b5a67e6f4ee90f928a9b47426cdeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e641ca5405940c6f455137fc463cd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579366858e487934f876b7e9d8fd11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edb0b4ad0ad53cd507c16f54c65c22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5a9c3ba60d1a1d022c60a7a2f1f39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b756dedbf183a2615b19e34631dd8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebe59085fb5f38bd08a42d38c96317397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d0054f8c575b1e9fd3dff2b850dbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c7b1db3dd55ba1accb36756a0d8f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb04413dc0f197769748476aa49713f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf66299dca26e855fe973fce0e72fc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298159d52662391948294c677b912776402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa611aad53c859d319dd13be40283f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0949c34541f0dcdd238082354925b68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd753882411a39937a75117fda959a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf57d1fd0534c15e40b286c01acd30a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24855129939bc144da7d30524ae7efc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effe7dd841d8df9a36c668ac82aedb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6587d413a7d9ec6e0c941e4113253409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1791874e8e4a75fbd569603825687f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31f5a529d85cfff20ad29cfdffb0ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133f01f0d90ef88ee97a4d03593d7ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb8bce80cdde39380c4b12f83aac67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055b883136f2ed97837821b52fe0c73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb2bb8d3cd175af6c5a445c35d78f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bc403c65b0e7bee7d7300db67864c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7fe7c9454b3f4abd0bd16e34fab51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d11d613382d7e4c7102200a30a9f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df226d456a61a1090b334a6357338d90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca63b0815f40a7fcda9dd7b74885f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8ba636dc1d19c28cd72403d1175a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57fc8d35d11c18bb32a7ae6c658a03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd175e5a78fb3054e2d5a9e9b09065423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920654afa81c9495b837521e2a6329d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189f67f9813049b0d0dc3a170569d87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34313aedb3a6e24d16c9bbd3cf88ea4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8b64e319fcc3f3150b27cd3aa8a89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285ab9037158e224a55bcc7f8cc7615428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4594bc5cd92f405a55a9971a15bd39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ea322737000f7384144f36474051a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85033c571015471cb4da4ccec556566d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0701b889d14d3c5ff905f98cdbea5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd2a42fa37e0fee4242548c2fe02e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fdd0b8314cce4459db6a36ca2c912434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d26289cdab24319d374768e4af29e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da58f0fb7a27d05ebb5e8923bedddf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60147c8ff22f472cd95e7fb6c343a80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf257a2f990398e1b1a9459c9a606438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf810d643d24461803e080dc0fe9930439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dced4c7d42d54f2462b1bca238747440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64ea34322786b4faf5bf6ee82b1cfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b85733122c5afb010bd1c1bcaed75b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eb44a4b7238d72e2eb67ff7520790443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c8392c6a5ab1dac655b6d0dd911b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58d2a8317716b4821c54698d0c7f7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fbdf3b4fa537c0a9e6d775e3788f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4f9ad26d27da1093523698e23a833447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c07b1ffdcd8424d60a67adaee337a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506bb8d01fe35c0cfad41028a5a31fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64480725f2ae5b941e3d64158b4013b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023ddc48ad479b3a7f4cf0febf95d2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dadc4249f6a95fb989a6ba9a5bb49a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd73cb883733028d7e185731b796ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217eab445afd4d0fa554faaaed87663454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5d8ec108818f1044f95baf125fc1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b76b81e1235cb4d79c5d8ace3b63a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754e2348c85a4abfd7c4102ff99f663457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18209768f4d0206d6eca948967df1105458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5da0c615a2734d61078cb0811b2f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ea65694b7d09305adad4056b377e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b94ac05d1936bf1fbf9095adb47b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc51a67e53aa0669753622a20595bf8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1dc2e36623a0da1dbebc2fedc556a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32808c82719622980ee6d6635b373a0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44759eb073e08663f186623c8b5b8f7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717517230ba19697acdf3351ceedf907466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10275aefa6dab3ad55a8bfe59b5a916c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02e610154d1496237bc7ae0ab8e67f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f9bd6d52dcf434d2032d989a1f333469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09689759ef2f29318fffc6702c596470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d84e181efc7b47e3a0db42e57fe0fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee917a5720aeee5841dfcfdf05a8d92472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edda0dd5cd23cbf31243f3f8026995473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53120fbe77e4ff91d862ac249855bb48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1270a198f44984a2f2f8a1b2ac8718f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee3e37d865f25705b2f9a9a7112724476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838244b7169cc15807ec6d35d098e0ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfa2fb1366578a661e74b91550517f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25372686cbb8fd5fa680929c13e671e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd09a885a5b19b9695b07898091e8fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478edc38fb7e7db408390f89e0538f22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6c5ba5b8582b3916d1a28d6a1f32b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d919e9d05e0ed2a01b6f3d40b4221fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1f3c298742e927ffd9f4720764561484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74518c99c4c42e1720870d7252366970485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39305418a26daf2bc3dd8132801dfb16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26baf3daffa6fe14f5b88507692a69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725845b52bac5cf6e25224a1627ee3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21af947f8263717d7e9005856c76fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353c411bf4331f5fb13d5fe826efb70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ea68abedf9e8038e94e38ca1876be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29739f56e59e9b97bb807e24b9b1e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb536a1c8a5cfe79f799a146040c437493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7495d32c451069ca931ea34ccf12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c19977195b9d85de6e6c7ca03ebbe5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa642aeb1d1b97b2aba135b4082bc0f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8090fc7d67f91b267562f862f5a50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4881835f7e481b7ee7c9816abdd4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0550d04fb7e97c1bc5e67bbc2e78e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc1d32edff19f12d77848da4e6c85d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6efd8a15e55d9f757f470cabdf46da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca761501d064f3ccbab20bc455de678b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173bace6fddaddf7af2768883b1a5e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4b854f30da8e827f70bf1976c042b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67845b88e3d746ee7a2d9e1002d6f8a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e1faf423a031daaf8063fc5a5afd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb692f3d40eaa379f7762b38c1c0a21e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49befb426ff447a65fffccfcff5ec7f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c27eaa474637568b804c8fb254af2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b54d784fec3df5fe57d9c6dcb5ee2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3403f0e276bf00912668c7d506c035e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd6063df91dd2e5f5040202dd0718b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078b340f1b887027f81c84dca5b9ff1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78de0019cdc6c5550e2940a589948b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94f31d42d56c6b5520a3d7d8cf4cd0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dda05f08edb9b14e2d2de3d735b52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddce730bb387af65ff0883eaf1e4d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a6bc38bb6d9a0b224f721d8586c6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c9164be424efd9feaa98d39da1717519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81bd7d0e2d8f9b355ccca3c259a972520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1fb6e9a8538c7fbd55930ef00678e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91718808f2d9e96c583dbf6b6803d52f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a803dc8b8160a0ac357380769b91e1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2fde9891a37ac314e7fb26a95c589524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01da28d62c8141e75c5db200b71d00b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35786f17151a74905f8eaded890901526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7613e92af84df79e2f1cf2f8fa11f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bebb921bfee8094c079d60ba256ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22233dfa82ed50cee7656db77289dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86899716405285a634927da6ccd57e47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3eb7b715b13a1041dbe0adbcc8a26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd77418646573dc14f7c3bd75b6bff3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649c87679b30c21e43d05c7d74318cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b144132db31bf724132a21491f6a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f5ae8309023e4c4421995baad9314535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c196530f0a7850c86a09c34cbf2ef1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da617481806332a89ce0fd383f9ca9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa7f8c856d75f16922e35c5b733493538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445cd564eddc037f860d3b450048eaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcb45855cbd0092c6c0d15455567e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bb8ca1a1f8d9be2350f17fdc335c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93470b1bb69b30c47ac77294ffd20925542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6c4ccd0de1485bf480673b2fb8b9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d8f3bc14601f9d04904f183207318544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb506dae9b7bf0d10efb2706e2aed27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb9657b884915a3c7faedd4df6f2f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6eef87c26aa8dae4a74997c3db173547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb244bc8c681893d12b1feca25164a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ab2582243d3a2f1e6803a3475e445549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0878d5ba8acfa83bfdf32c7915db9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85893019d2e1941c8d3750be0494ea0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141327768fa99fd8e30dc10074d86c3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f00e731c3234f9446a84730c6bac28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cd2c4f56c22b71a1fd119dfbf8088554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60588f0a22089871f306c4def5748326555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4104f458551f4bf41a17ba976a322f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae5017f64d42c014da1e84a330bc71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edc01b231687433339bc9c15bcc948558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e647707ca9c1b62907c20d7bb621b66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52642fe580c1ee8efc8bf2420eda6ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8ab5fce2276f17bdf3bd6bcf0967561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a220728bc775815c191ddc3cfa1c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a253ad8d4702dbe4f53e63440691c6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08687b80097148dd101cc668d1f9508d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1332e512a90de130a422b6bb16743565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f563e1a4be4154bcf8500c9c87f84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bae971d2c8174eb1a8c9d9424649aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668f047e53334ce97e5f05449a3c0e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c3cffb2f9f16598f39e4845116f03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2eef9cba1a21c12f3989dbeb7ccb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea253015314d42564868f2a8da232571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8206b1557d0c3b6ee232298155dd9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a154d97491c139703c974fd66a0205c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f64d6834823d4a451df690da46ba86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d195d9e722770b425cc3c6885da0f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06567c49fe4c6893dc1ed794b6455b86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f872834d67442deec28ee2afdb69ea3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97514ac4c7ca281ade17ab50fc2e2ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902f3573b8c7eeb44a7a8f3c0f41bd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdcf829d3a455d6c21d96199ee8c34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf16bc1fd80e13bf9e40cb2df90a48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a7f27d13ce18c750e4731d6ad9c7d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638a7a267e01cfaef0b74fc2e625d66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b7cfbe0fe94197d13cd768d3c8d02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fe926dcb480503ab0f91ac20b21a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade353904b20d3d45dccd45c00c4fda7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0e8cf7404c264c5efa0e1a8c82804587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f107250a590f75c708b92cfb84f5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfdd4325e61e6f8163f70e8e28dc6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8a83fbd668b836b5b61110c682b08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5a3b7ba8035e8653be5b2ddf92e72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd2679c5fe2907911f3523e8d9172a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24d7b01dcf7048a16ceeac1aa42bf5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258a52f53bfdfbf0119f88ae8321397594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0c0992fdb6d9146ba36a737ee8eec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dca7036d1923597217b01f8dda97f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114f1e8e5033ae685b8d6ab728b88e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285814cc8d46e4a04de390085b98b37f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a7c9f87a0ca7f011db3edfb172302599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13995c0a0ca2112976653721ae55d5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ea9e44a71f35f6ea76d076bb11e0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcd9c459fdad6fa76aa6031ed081a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8aa5dfea453fa32799246ee51343f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c827e4add5ea945cae8442dc6f0c08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d1746bf13271e2e578066fffaa8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb304cbad06944a1148cd3658e3156b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab1f2c8f3577154a712661dd3e0e12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab082582a3a0026f5fafa70c23c78baf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f664e00520ad69bd89c32d170015d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360b2e63d301959c29c34307fe0fcb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed6c528679213e6c3f2736defb3acc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d733883faa2a6f1119532b0500328b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579af6e4244bd225cf03184f38b2fd73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ae2bd5f3fc56f1672e66048c56002614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7af246379eb0608f0e3c26fb7abbe1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5970a26d8ef6b3fbd4aa25bbfff9f12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b08ebad20b40e9880c19395cf63730617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfece280a7acc06e2fa752b9926856618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04523e33af13e57ad391e7ad2671f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7091c76bbf386f25a908b9eb2399c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8a4aec8d4e126601a478cac082e37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fe9630ddcb4aaf6aab05ec690f01c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773931506804536237a0dbb3c31fbd29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7be6be8660912b238a4936cb14509624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4880e53c11585b83aa798ed913eaec3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ecfb016ead4aa913c681887cfac59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a14b02307ec8c1cf252ecfb1d39950627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e657e93b8ef535660a5d6fbee8bf75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47fb8c1b5569245620a5b1a33348c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6baf6845056ad89e7fb6341b134c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653af6a9f6a8326d6bb18f3f67d185ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ab9948bce93c3f33468a76ef573f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e825dcaf68499a358584b370243c942633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369464685cae69438f26ee59bac24e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f38ddae5a8e878e4b9472ca863c42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded1532953fbd7609a9fb3c8d83ad4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8b75aa8f3158e541ed9239c4404d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a51eac42ac8a59cb32b077295e1b6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93213faaa351b6462d17f3e5d6b4a2bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1196c5e09694a658e368f93ec5440640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dae3a406810ad7d1963bee113c340641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13a89379859fca39f052135735564d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ebc26e3562cfda649d3f5033b7954643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24219fbf4790727ecf56d9b51cc51a40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7508a2cc8c7d19d1be9e20e31b1a5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8f7399e7a97a082c5386195d5df36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c75c0c9ce13d70506d8bebb943a53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8fd7fc9165ffb3781991e4d7efdef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597996694254d993a1eaee67bf4bbd2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbadad99f886e573684b25efe2628f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810bba5172efa2b034eab3b354cebbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc4389628c3c0d672d127ac9b050ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b7a8da5bdfc60c7e986b8dd61f6a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fe436083fa3341802208cd8fe4ebb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647e934ed783553cf902e3441c87c9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fcfbb93971f20ac1f0c5c799947e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4862b8d6deab05c2494887c8b654d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f06a95a4c1691c05f6ca53d376013658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3db4f5c8afc39b2b2b5cc2adf87c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac72f5f38ab69eea2b3f5e35166d34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c4f37c2c101eefbac2ad7efd710ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a4b1565cdfe2a0594d87d040ad738662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a05d8c4d14c239f7c6788d2e01ab0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6ac046a2545ecc40b6958d267a63e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5129b341f0431bf2c72cc57fd02bc98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12485505a045c16e78b4abf151c195666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acf7d36a9f90357827a76864455429667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fca797e797f5e8306d4bd68ffabe3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d7d956045535fc7741e8a2cbd2e1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3f4948a605854cd44e88d2edd763c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b5943db505caa34a59e3157979258671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb20e790df8cccdab202c6d5d2be4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1f1b4e219e54d3dffa2c57682a3d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff21a342a53167484129aa0f532f934674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812807b719d734550de6de16f99e53b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208a58156e56210603d3b7a77320e80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c3bf31a09ae799ef8acbd3df1d996677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0026d214ca23ca13d7720079a687b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1bccaa059aace6d5653c73a2a932f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c8566ff41631b788b5cd9918916ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822d209d0f1cc64b6569fb8609849f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da10bf6243884826c73ee625a032346682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84eeda478923bd5f68183e20ffc449683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c3fba5fb446a4a0f68083eae5488a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50538d153dae591943cdb1c037f85d1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c977f809ed3f41a2bc592faaa224a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4820a13eaf414ea529c268d0c3cac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b6635bdb5f7cb00fd06323daf2b44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8308af5f1d54f86e60faa93a8711c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c854d7263a233e36ec0d8bf130e88a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f411f420cbf5530c4bf0d663e106b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f1eb80ea631aa95366e66005490f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f76d32d030263d150dae31c0a32401693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6d8b3aac00eb9f0314bdf40f572f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8707fe3948b30813b6d32309576b834695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f0d3ca5784a43e1e456cc1862456b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5002017de6bdae06681a60a94e9405a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4bcd000d2b4c080bd0d4b0f06c3ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b627618f43c1221f3eece06effdd5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fd4ae07b8791ac57a9e584df8940f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e495e84d1405a62b789a4602f3dc76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e80d7857f6e18cd546b0fb30a6be2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b611405a99fe8a2dcb93ab4c857c2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178e8b265571d27826bff1d961327bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5d3e5ee140b641a05ff5b041a6efe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738971fd0d942577204ae7d30aae59d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca46ec3bb49d07386d4c29625a75aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b314ccd5ebba984f68407a9d54e0aa2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf594ebed9d0dea6eed8e3cc49b2116f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e232892efb8f2c8a0d04ead0523ad9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0c87a897a341aec914f17006dd19c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b85b0b3498fb64d4c5b84842c7fbb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd2209bae08f59bef28053e1782ef8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2d9a961bcebefa676c03371f258a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694f02255c6b866328db449252aed51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495af169a3b455603816a5e1be302c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e070318e7542354dee06a28af406679717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87878c3d01582e38299e1108a6db12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de95bb1b1f3f03b8e145e44d78b88b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b87bc5793c57fee3e436d9dbc7dc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56870e633d3f87e0d8bee97ab8a6979721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f59e160df6ead6de9ebd734af7b084722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e68a537a71ea22fa7128ce3d52175e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257370ba939f99c5a77b82944e4d3ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f879812931e2432b26f26c71a5a1fbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8acf471bd793558ded318c803cbaa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831608c8f3e3a7105bada1de05226f37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f7e4c27efd5e809f81b9e50cde557728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611881baaa53386efe118ef70a989c6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2822900827d7a6656197b2800c1dca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dc0303b4f6a5cd321ee2edf40be64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebacf71386d399c23cbb9998992bc9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce37e0a0f7de8843806d166fe42844733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26709d77ed50103ed53fcbfb031fd509734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9b7478417457c83c69aa77367b346735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6483b88cb377d904b8ae93f58f830f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16282b29e4da495c4694c65239a1e553737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd64882379c82dfc01a2574c1f8ed1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904cc13647d357260871ab472f71c03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ecda58d5ef7f96dbd4250fd70cae2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fcf40ba308b6105057d7b7273d4db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbb5ff4735bc4fae1ee80807f8f907742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07bdb4d85c21d1e6f4c9fdc50a527c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a62831d568499ff009489ce01c69c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec0d8f7094ccc58f4cdb7f754b8477745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a83b8fe87b333b35710281fb4089fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db513d9908875ea13a96c87b93fc45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e0b46d16120992fcedf9902a3cae0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3dc4fecf4c55d513669b6964643f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fdc533d6164199e124794df834b49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3bc58b3b644bf8a42e6e00552329c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32798d17b9dff1244b934aaca0e3abff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37179daea54137afc7e934fc3986e56e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>