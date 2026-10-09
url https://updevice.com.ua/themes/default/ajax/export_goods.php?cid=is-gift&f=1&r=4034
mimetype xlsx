--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbbb916272fd521d1380b592c1cb7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e38089b285b449670987139ab5a452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eed209e79d5b132e2818e59f23bc463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e041bdd2ec7f75ebb40be683c34cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731142dc7bbfe2b14998efe355ee06995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818393a3b601bacf2dc256d5546c67c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e789021a4359dbf5ea92066fc5037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a06969dcaa80327229cf7f48a22de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1a6356c6e8356969f5dc8012399bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b1592cbd35f119deec869d0ca88c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab41b3d9827a18de32822de91df4f0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299fbb494c25ff6b9f8d28ab3ec197f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf66cb001370d6a2871559769e1f83213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0c728bc18dcc150c76fd49c0dfe4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c087b53124aa4e2fc2e7c3d90c229e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854eebd692c22bc7e7d5430fb92c87d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d326798bef78a4046c088b0896c6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb226ad8cf0eb89cc95ee300cdef231818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ebf654d1c5d7133231274ef177c4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62644b2ec373efc5358ddb09a2332c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cd2e1c4671384114edd76a7bc0d8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072105ae603162a465afbcbb90ce07422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e105e66ee3068ce44bbee508fe45fc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd7383654149bc6ceba24c79ce646524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb312242a5de7447fd35bbcf016c64c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fc5ba219f7c2bb19c49530d88325726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ae9f09fb759680c4c7ef73e4f968027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81887193724bf612c6e16102a522f0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adc84df30178e34cc1273638ff411729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd4d5aa0f115feaec2dd6df95a3a2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91396564846021062cd5287e90f6373e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27fee334c87ef8d97c8de963af5ed932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861f20812895254fef9ce0c232bd1c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a150858058573764634aba2321e34334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0b37264b16de75f945895967662af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f644ef8b6bd264e37ba62596808aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b3f682b9a766c0e53a3ef4aa6c03537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad4fea211ab223b004d715b6c275038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db253887cd3bddb4d2412949e4f8c12c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4aeb3742f7fe4e9446ede555fb7d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf2f5ead0aac038cf9127a6534d34441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4ab0a6d27e878f8c1a1dfd0e200a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765b5030224ff5b5c4aba681644418c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd788dcad5315d9e70f126d10dcef344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9821e98c0e0fd3ad04fbe7b6e7fbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c2c67b0592371b0472c01792049e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39927405ef6255e81bd46db629d458847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bb42355ef9e62da6ac4de91d5487c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14d18f6e7523f94effbc571e5719e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46f646c0479f04a372189a192dc83050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceafa6a82f07f0a8a9f4cd4c0e357451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cff835281f60d339220cabfcd97f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01fe8d815fcf5cf99c6aff98d2632453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a13de7b66f60779cfe9a1524768d0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53139d00fe8beefaa569b5fb1dbcd4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6df3bd83b1bae58f71ff7f5b7ed7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575d34090d199ae660c09caf4fe097457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41645b59ba0f490f9e7866b6889f7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2023c3d7bcc0ed3237791a87c20203359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4cc491ab6b2cf28952f3279992f4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062fdb5ea38f17021e151589690f81c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9af2c29ce23810c3a650b9b304b8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273f2aea621d8ea2f79b2b9830be14963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ed8741f815b7365d3ba47f42bbb9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e11855c4566c956693e5b0eec0881b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3ac3eb32c26453417aef2457262e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff322a5036e8ebdc1a313f7d1126b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48546ed54d73da3b87fcf1d0dbd305c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5e0b07d1f86f105e8bd2e43f20baf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc124a06ea31848b2a1c185b0636896870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c52225ee78ecc90e2c5e020b5da16b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959576dc8901cc17b8b9cb1ec358e1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b130a682105db3803dde3781fe77773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a789132dba89e9cb8685c01c1920bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0067e6feb89cb98e3e1ec50ab638a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51450a3da84d3542699cb03a5d7bb00676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ff5a85276e41e2960a0f512ce278077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760af604611d6af497bf38889e820b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfbae30b2a025a9c07dc6f916dbc2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce8ee6e117488bff9a637c38a75cc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b30af89ee460107278e5e6d6c65cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f96eab359a6eab623aae9109f6745d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a5580eda72414957d544b54d92ac183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae632eac2297637e125648f05f388a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0916e4ceb41a95fd93107ca42d787685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d5bb82077d9752aeaa6645f81f8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4993bb93ed6711e471c46ca5bdfee087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e03e7c80c899eb0ad2ecb262cc12188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3a061b3fa83750919390581e3bbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172defa7e9e079d8ac4f7121d90f07690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0ad64175fb486fee139fd4b56181f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173baa527b39f6efe0ac77e1f1f7bfb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40935befef3b05bd1facc5b619ff962993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02c4181726828d283b345baeb54b8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776a4972254c389e2c3e71c179c165d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204e764523a520e4f7f0dfb11db1c6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc5140014a704e1be08223b325615d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f252086e6bd0e7c417ce2c992f3b1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5ed913903ef6a265e1db7d8ae83cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebe0c1692d66c33561b328e58c66e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89b2399c94189453fedf3859126575101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a25badc1aad51392929f49faf0042102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85610bb851a51a586d295017f59abe34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343c84e78b7b1bf4c26e11b2ef87f8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ced91d0298e3aa70983bf68fc83f6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47870d8b7ae17b1883ee568945b4ed2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196209b289904bde18fb368fbed2291107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0bc355c2f93a8a9eb914b16c8f625108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7a3f13138fa9e8d1eb1a3f3e35867109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f59b33f98e970147b84942331e76d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c9f2583f39b5743a0327fcfd95824111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea87ce8c495fb181b52b6e762fee91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ccb9bfdcb4e6bb6bdd16e75e436d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca7ff360156d20acc9674e581e5cbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1342c020687cb39490d4680a8ff0f50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c849806b6e008ffa8b1c9cd2d729e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5421ea763b5e5bea5651aaa615c4a7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b33ecad21276d34700a975a007eacb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69bef0c3901da68bacbbcc22aa9a7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28d85f8b82f853fdb6427c4a960e99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4848a71611cd83ee4d0f2824ce3dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c35bea1538c28eab7a1c5663eae84b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f462a71f1100a5c2484ab3661e5cdf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4d5a5565a0f83e6ff17a6bd340644124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfef299787c5ba976bbc99d328543c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48024b24447f72f6998b976ffb99f8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec65fac66723124d12a6cbb0cb38e17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842890e7718c2203e19d7281e9683d3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2099f1fc64306149aa0a8e408db84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec7a876a902371c59892cb26538e49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c883f4de27ae56e37da5f9f864cea9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6483ce1f6b2f698ffd07ec5faf0cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692f222eb8d97fa2b5e112821c9bbc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357856f4a51a4cf112a6eee61d52b3ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2303fa1610de094f331daeba0365b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59263d31b477058acfde5c904fe0eb7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a530ab4e94aaa7889014d8810d94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb36e7fffb92912038f17c2eb954cb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177722ac9e04a11bf2018a020f09163e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4d3e6ead9549c9cbf443a64630d99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfb7c947b59a51f0c8b6f4933fa180141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa50dcbf786a7e03f7eba218ece344142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8176b55bb4b07a087a5b332afb8ba89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e61f59c5e64edce22952972ad5b37d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb0fdebf8c780b3aab230d4ac638ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d187efa68f675bd5696b44bd5046b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fd8124f55f6785ca83831e4bb503d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee20fc341807f762d841358a5edcd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9965e143a2f201dc815893e52d84ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0141f032f4498a6277767ef0ee4de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bec094a2f0faf0d2a456ed48cb48e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acba8e32d571af15d95fd06745aeac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985783618ef46fb50f7f5a3d41d78fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d51768c11322e9402e6290317ee8b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d9a1e66279f71f0f24bd804e0bc50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb36914aaf2710874b941fe67297e1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f41a84ceef9f83b8f01a903397a7a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbe4d6dd95e930e9f48f03ddee1202158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3bd66577f0f864fb55dd733640dd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31a06b8bfbe101379487bc5f853c52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e3dea9b2b34a40fc547505f601516161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb103bbdf215020479407e13bdd138f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d51368325aba1d9b186804dfd7705e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55cddbeca70fbc7f8fc35e2cfc503a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07349c1760b674bd8f9776e42e9b8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b485181b00678f21a9c40ba7a820c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d62cace688c2fea6dd9a9704b2dfe7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748465af7eebc9e95ddd8ad243325dc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794d0396cc357023c805d867a1eddb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461d0ffd81434fbb901584cfc58c059170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fb8cc6de1da524417f0f08dbfc4f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94db15c63989e186a08871e73e281d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e3898e0aea443600a77b454ee5648173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eace8bb0b5b4871d8ccb1ccf8149e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec85415c71dd34080f4312d84c3dd50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd09c347c912f88ffa8825785f714d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4f8620f8458b814931c53632c9560177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca4f486e588a909e15612ac7f9ae9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ee9f31a87506097d3556b88c0a5f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519903153d784609af1ff90499337a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed554df86cc4fe329f3bb6ade3a8d09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53204f7bcf85021215cc85e54a3ead182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd947b60cd5f80d0bc55629c1a1aa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64171be1ad8ce9f1645fe9c595cc2a92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987a0033494097b0c4c88c33e2acf14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba01ec0d7302d268532c4b0b2c7d58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb296edabf95bb09aaf8ec36f67d0462187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0af2b8628bef155d2b23629236476188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b786b949c75c91d2a4e06d38b892c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6a08c72ff040506f99eccba87ae29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5122a3b734e68ee5f86dc9da7ecec2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93326da21de164154c2433c5f1b6c6a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c7bd875c9b3e2a589b70e19e813a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe4e2790fd57bd9b32242fa66a0ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8255a423acf2bd4bdf567179699e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2fb0b6f2a5626a33e02035badfea6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0077e46b2dd5684c57897661ca2a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87836c557c487eb393374d9d48f944198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9f6823604e1997be609ca94c10879199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe0a7001be6d2c04c6fe998e6a3e23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae978b5582597fb31649900f3bf012b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f050d3b3cf9cf0eab41316be4a413202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6048d849a667656355aee36f2afac68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7e587645616d86e5f830fd8319ee6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee837dc2b10b1e3ad2a8c18ff181b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5bb9d8e344ac02d265eb92ad54145206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6372736a77c2411febe3c2a6682a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87f9d24f90fc73168ca883d770aea3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358ab0ac55f6112aab48bca8d8d8fa5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32cb076916910a8319945c56f17a24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c284dab42d6dd4a4336e246dc51667211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48f4aaa8ce284daeef540fa8f7c2a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d490c8c6e59de2a13a6d245bd1105213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002d1111fadbd8bcff7c232d4a4a1ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ceaf8ec5eb17416c0ecc56804dfd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbe7d6f17c15de5c21b60104b88eb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee678b2675b963a2db0ccc4288296ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57a76ffad11917933d297880d1d20d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813291b613ee653eb532871001cc0444219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cf64d1d6b30dd3fba1e7d6773d23a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b12b659cb161f127b955eb2289d34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d258d3fda48ddc205750d22c3bad35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae298b83ea3cc368cac00b8b956b3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47630718a9f4c0a7ee7f8fd7ef909ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb94aca4808c017a47d1baa5135ef3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6caf6c0a93dd0838771b34ddd2e3a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb90c76aa4e8a52ca25ba0af7f15af3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71288da00e21e76946c43fe6438a98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbe2dbb9caec1d50bca78cadcbdb77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d505c26f706a9baba7d2e2eaa8cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b4e3d610c7369c665065d2a053bdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211f0850d9a82c341ec33c11eb46711232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bcd3424423a7c6bd2b58edd867fa2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f3d4ceff2d40dd32396483ed46a3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5869f233ec6ccbcae6fa0d84a6296f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca45446eece04686bbfe2efbf9c822236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f820bc5335c3032496925889cb01298237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e622c1543a9c7c404aa873027170a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081907ab3e0b138ed50dd71d7be058e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5d3f3845006be3a30425516b20c88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff57e05dee9a3f012bbe20d956a9a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384936c674b47b93d868a721666e452242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f59561fed52dd13a430612e0a07b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23c298e234851270dfbc25acb29b85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577c132c5ba61d97724e03fbc03f231245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff3ec916e3d90032d2ebba300767d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df40e6c4d9b365b619c266b42a3954b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc11ab33a319e7abde9b7fdb0511ebe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99672ef2ac0632bdfc00a4006c8db025249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1d4d5a41c2873669ff69596e5b5ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77637e452c6d21018967d3a99dea9f5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0563a046b2d7305011e1144c1c1fa9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a7086e30965feb22ad4357a5dd2d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125b559546be5054f3b3f77bc5be230254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fdd789bacd32ce04b0bfc0f3e1604255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c288e839df52bf20a0315b6dab6165256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f288289f1f08d68f79684e6d1da6a16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd664a2640eaa4969d5a39e419e8a2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236180022e2bc457e6006bf4ebc6d4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce868202d68d79f0913750e5e8e391260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854316687f9467b78d3313e7f436ab1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cf70e826e2abbe65bb6274aa65c7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce428a6a98bb9948c15ce23f21e7168263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48847324f83ef5c5c370078871aa7487264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1a72dbcc51e19f9eda828ca50c0f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41b7fbe1128e8c77660eedaa316d48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39690a2be8bea1d7e9f1ba7570dcbe5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946521e135741d749b0feb172cf34b32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504781e51f88de40c4c77a0068325c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d750761d08914da16fc708271aa72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a6cf07a0881b30b528c677860bce3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd0c60d25cade08be7de9227e719e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebe53c93ea411390a3734a9f7ab5cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7658a38bb167d6c67ce59dbda04f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37059f1d58248c94439111bc3533e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e320460d6d3ef336310ae16e4b4af4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbcf931a6bea8eb794fa1e0a586b31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541551f0c96782f7cf8f3255c44c6f6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0dec64228c5eee572b90da2e68e5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca5266a9595587e0734f6d030d9c9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260898ddefd6edad08a09efc675a0535281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0120015cae35c1b2e400559df5ac4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6360650424f71c4488acaefe3db7a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c98d52c8effd77a1b2791150b9fdc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52934e90017a636825b3178a304c6ca0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a618e8775848a582a6cbf1d3c15ca8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540dda8da12eff038626abfe12a89a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c0997338da35d1916d64b41ff4e23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc303dc9e25bce5acdc8080857abee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee72f224f5201e60139e87038921eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0188480b85a265fea9f4ebee57804f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c1664421a1e77b7223315f747b58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12a3a8e2fb471a005878624f38e472293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff9d0caf5d631af8c95cf3794b059c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6227c00e20c3cfbd6215385c0d233295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54231266ea073a8752c02e3774a517296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956501cda49c28617883de725558be4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13458453d7043f45f160fbccbf77056f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da2953c4a89cdc2c060ad9eb055932299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24125407496d0871ea4a21ecd752b6fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c545f87dc5151dea59af6df2a6b6e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535774dc8739b4b8c5fe74c6aea2f73d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65f9fd79dede9138546867086b73b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8fefb2ef048a55945bd727d5a7c9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be11b2b61dab3b2448475e7b9828768305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310efacbbece69039aede39f2d36b3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89745f2d260a0957ba390dd3d81686307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f3821ae5470c5a6ed7a6d448cf8b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b4cb51af562e966204c8d4b7ce584309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700684e2828ce2f351abf1cc651037b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9d0bb13422d8882ccfc628fe79c0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77ad6624e5c9d5b3a617b8f3b74be3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b93863d822fa8d6097ee689651a79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae21f3148ff4a89ae6b7c27006cb76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745d8c4aefa8afa75f132476f64d0b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02eee108c53f2a3cdd1b06667579d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bce9f73b663dc5bba96479ad0636ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ee655c22461e0b560268f4b045103318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bdedd0dbb75387f2b2085c9038049319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2212a7e5e67345e87191945446f084320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c1891d6e466e9ec4172047c214f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b454b0b3adc87035d0bbc509b9542322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4dc82a49282b45c4ff566d4c8c42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd202ba77e3d548dd31c7341ac0f0a3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1863dcb4416eb3b1c05901ae328e983325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8086fa3f5d9a992baf4de3ec8026e17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390365ead7a60753b1e8009c456e599327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad1463fe60ed9776c2b3036bbc2abb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279e356d75b306c8ad5d949d13fa4bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75bdcaabf3e0c62df135b11508873f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3847dea271ab2a0cef69f51eaf8ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e702d701e3d4d040f8cad6823a18a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9dcd84812315ac49306bd13b9bbcb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b29fe132953b51f4040524ef7bb66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75597f8f469c536751aa7c05a5f78d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b15214d11e4e5a965c9da5b35f104e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445382709ef9d5dad6cda5be2216f068337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b56a6dff0d8daa93f4d88fd35c6420338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21ff535cac79186d7b1e34ca1a2251339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a1d48e0abc1b695c33a47ba4e21be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92e7876c07649d531da8ee69e7054b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0697c05d3c1ea93a282f879baf716b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b72a5d847edb781edc767f903e7fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c0a067a11330f2c19532680f34d5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfe5374561e12f8ba773a2fe3e1c49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfed35786dbee7897e31e327741824c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fcbe1722ed20370271b668aeb2b1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be279f20dd036b5268ea61192d1b1585348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93babedd4379e7b16c127f9367f82ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a28398455d05145f29d4d46595b06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a68e87e134ec76872ac8db9e3bbec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055b5273d0d17e488a4e9b5e9864218352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b36c7e15462d54f8cec74bd62cbcf7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2187727db38324ccd6332868cb88193354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2357882197e938afa2ece28d8f908d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4304567ef7ad10a7c6b94c18883ebf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf667df44b5b82b3fc2f29f41f5a99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e741b29d7aa8ee471dd19e915590ef8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdf8e3dfcd2474c46196fdb911802d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3455dc53b3dad753c6a4f39692f31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c538bda7a8c998b883614d1aeb5fc2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d5f7674dd4d5b9c4ab64cbc3519d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf07e1fe2673490592d4d1cc9b75ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144549616d91c52a944442c625c058a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1e49cafb0c53c816a84b8927645de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee733580b51f5727de09b58ac91122a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a6efafcb6e38da4ffcc01f7d7b875367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6cce6800d217ee2c939b2c82d9a08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36873fa3cb48e70d43ea9550f90a96a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71d1c2f105cc7d80d203bb54f27f0a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b1524485d61b742930e527914adfe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ad894369ab6d87fd656edf3463528372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127575dd6c03b8109592217253003e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cce290b6fadce7e03b5521160a41a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131bbe4c4eb4eaecd695edc6caf2fbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad963520973196648ee68c24bc87779c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54fb4e3a769d3279046281c79872e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570144d0515ba89d1a1744a9fde6fee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c776e220abd081c13f482d8d5fb31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca224dd974ff139412d4d9fc0ee9af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18952ddb81e550c4fce5a0429ce5b9cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa513d4c5eb67630df175a5745cca69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec42566429235c9a64e3c055db7ff2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243415427aa20ea92fd1f55577b4504384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a387f180c92f7ef43b769b03b4deb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c03376f275c13aaef7df48ee862a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea353d0874707198d6c5ee9367b4b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5e5fa826579ae5db800e3a9bb1ead388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79234a511637a84aec90b829e1f9434389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a207f5dab958a4f0d41f8104780252c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00981abb54a0d8aea392a71ef47e9594391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031032c1b31ba1c4c468a970a2f0ed14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499ee53a191d036864f2b9025eff352393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae35754786de723aed5bde0f7d6a011394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147410b96fc79682f52d6b46ca374939395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c9cb5dac6b5439b9e934aa5fa5b2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e8841216577383167ce6bde6e6d00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6c4ccd72c0f03e79a5c626dff2664398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70214ffc4ebd475853f3a3fac732559a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a16ecd1d64bf18ad1fda8a5793b56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484d17d242dee73f844b27dddd4584a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3340d9812b0e3b26cb031bf885295f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346ede22cab2091d6f2faf783176e46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfd90ed4213f4c7aaa98cf566e99ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139a7c6e070449f5292ded462173322405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627745765ea9bb8009038bd50976beab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b71af41acb189a86e16976927b7be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d61dc88845030f2b2ee6025d9c3b4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b1981cfb3e3ed9be107c919f9f4d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f329756b10981ce5634cdf80bce0e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816b8a8b80a7191e43733aab427201f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcc748f51bcec96aa2834aaf7ac4d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b421d97c13fd902f9142ebb4ca1895413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b18dfd589bbc3a61a9f5c939353efa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d440f06896bc4bebddc6a17b7be5257415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772622eeb26a5eef9187f856b1617d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2080e48485526ede137d0bcebf82862417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c0adb7a21648f2f9b109f2fe5eef6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73a5c6cefd3b975aa749e65db10ef6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e4d769ab79a398e0d4dec752def20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf66f06780c95b3b6d21b09930d039421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a72364f9d31f5f0bffb23a16d87a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35277b8a8ac4ef24c4165a4911e47ef8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe524250dac720dd325245cf4bfbb24a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe761482f324533aa9f0529432760425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ead3ebeb76c3ed271156fcc1aae48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56366a6730085307d2a36337e8a545f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa49b765aa5f97efbc62b10fc6709d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412fabb8319eea78edd5d06df3b3748429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4d116e6afb2ec6f50d26eede132d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b58d4143fb524492a6e027c5a31dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29666b8faa923f5f43f75e9d797f39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1385e6f8894ac5b85b666c61822f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6794be60848771b88df60724fb24e99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63659c01b02d7df630066b7dd76340435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af008ea16f88608545dbae1e50d7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c7443217ba4feab9be361962c5c16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cabf1e74835899e1773d402a71294e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a652c7b515018b6e24309ddd8d6f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335df2f4cbc6df10029b89a264eee44a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29651f7147d8fb7c403c29df54129e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5936ddd9f4ade6e8f5c5a393041bd25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e644d095b6698b20e6a3edd259812e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37992fc409e0bafeca12e38b27a74b1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155b5a9c59ad81d9f88f1a7d2ef8dfd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bd43b9678058878e6e0710d811326446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5106c3d9e66f7000ecb178abb6f8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4038cca949bbf5d572af3b63d7d1a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461f89c399e36e2b53892e16f4d75dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651e9f84d36ed6fad9731b763674b6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24b6a6084d5cea6fcb31ed68ee471f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abfa65c1fc2ad790ff1dcab959b97d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7d974b1aebb704f3d98c371e78f59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c0297aa47056f8087c2cb337e5c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945d6cfe74e6e024a71a2288d4444bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd1ed550153b99a9a311893e4a9462456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dba06abf12484e7e0e3f488034674a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3107c3a8e2092cc4430d6045defa37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecdcda948c55dfef0e1688fc023706459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbe7ed341329d3e1c7402b82769b1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab59971c6a8258e742cccba03f8ca30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac48bf359139c32938fc9599c1a8de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b98bcbeb3909a95b11bd25e41d64df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522ca66e260f07895316f390caf81ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2211d886e22794ae91fe0a0673fb972465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f7bf327eda650af3aebf229c8defe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e242d574b7b89bcb3ab27cf5652f55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72342eb3fb501919f359ea213f7e61d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad415637284fa9ad95270004cb2d57f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc378c18f0f7fdff43a75ee595af59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd517139bb70ed8ff7040b185dc2d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b76fff0d0762a56b3ca6fb4a348f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce99f899a75d72112e8f507efe2d63d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12a1ab6a4b78bc6db9100043c419ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eb4e41a683902fac940003a513d2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cdaa3b1442353f2f0d3f22ef24a77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90b5edd58e2fe3eea6761306d354c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfe5666ac9ed1cbce7ab468ecf6f07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8b95195f8139f8c3108f4714228e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8a358da470cd2d7bc0bbef0b3a971480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0182f054cd3564f1c73bcd966f6aa7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a353cb4234719ad3e8a6e583eb404482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d768cab7e11f551945fd52bac9d7143483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c3e64a40ceb65ce5f000c21461607484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e9ce26764b94159eae35f531b734d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92f5b1d3c32af2bf6aed2466a9bf5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefafd2cce4671ad68a7531115a17cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272e2554fac44e0ab1286dcef754cd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc3b995c1f5c6036455d58616d08b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27c7fa81e6de90c091a31f39a9e25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b2d18e7cfacdf11444f8d50dbdda3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ff042da952b9f9fc22a918306c7ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376855adf9b0baaaa7101fa11436cdd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850f76d1dd0ee9a0d622972b7d3eee9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e291586931b500ad9db82878e763a86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8725ba476c98a28b119199dc8f16e10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e90ace56b7c1b01dbde608247bcb39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0cf75e41a3c8e4ec4cd1a0c6b49a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b94136fb8bb77ebad4b15e52dab4c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801503733810178a16f340302a0b5a88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb11a7ce5e71ed51a42254851132e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f2e4d8372619b8390d1f1a4417ea1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afec1194c894a791e2700b8fb4cd5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f3318962da98866b5e53bab645f23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322b007278b0cc9f4616cc650fff201505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ffe5c511897aa4938d4e16ddaa900506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8c4bc27b0c34fbceecc0661de3e6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95100cde9f9918e7407b2f7eb7d68f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f515c8c8aeab7d98ede9a6b2c89c007509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82fb6a774bbf6c8582993b4e4e165f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fb553fa6c49e0687de2a901a20f59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84ad4eea18a734efad46e62eaededa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f2ccb1ff64adec80609a76d23fc3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f45a6ccd55a471bf17f89a9198175a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c140608426192d6f7b1d66ff1a376b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3467ffba6ea1ebb3fcaf6a2f2a41c64516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639103e1267e8c461bb01abd80b64f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aedf41471519dd1b36f65f8dd507af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180601152d9abb7595e87a1b45c18257519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70544fb5bcd6ffe1bb5c3603d6efc42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99023ef7da21585951795c1029ff9ea4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71011d7d1df3c0d95a934ede6a118a89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db7429124cc146a335f099b7f7d75e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96bebd7a7630456f0d29a82f5acf08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7c01b2f86e09aae22b531bf1c801f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a4914005cfe25ced100234679053526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b27672d36d2410397e8b06cdcfa1b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfdd3df5f99c5017667255443dcc97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde457cfc19b300abc3a63445404aee9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dcf75a2a05df59b259956888041b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7ae621ceb24ff0cf9090ed7baace8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac8524f4c133779ac68f0848250a12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4e21283071eccd16b37257ac58550533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c863e4e04ee0d54b23e841511c581534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081c041704b9b64c755ba4c7ae93e55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedcb2592ab3bf5bfc320cca715b4b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26778391b4463c333493f2b622400d74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792e80ad39af6126da93ba98fa51ff3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7b53454cee08b7335907084cac8ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68075d5be0f89666a7e45c3609e62399540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb91d18e9f8fccbcfeab94a4ec00443541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29111f523484cc8d33abff2b03d4a284542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d60342f9da8352aa03681b3efea2e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87653c6a805b48da17828f172856f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e600179acfe04066a340298c6e689c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b868cb157d3578ae2c9b7877565a22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb786fbcd71ff3fe3ae2d27551d542cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb21c85df6bf3d864c6eae86dbe5cde548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e05a4eeeba86b1c2ccd1b776e9f03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bf93b62079ff75a59c21912412fbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a0b9a50edeb98a1a1b765a2712cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dae4c39460addf37aebe638d1c2a4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c74a64f297bdf05a580f3a0b381f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c81c28a3642206852627a9fafb67a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb405c742c11a7e14450431102d931555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f843bd1e6369ebb26ed04f22f3aebf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446cdf2059b5e7c3464cbc1aee91138557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6505784e6981db5bd1331726f4d0dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0814fce97195ee6618c4b54df4faaab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d7a56279bacea153dcf63dda8e5da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5d8164cec7c4a26233299086e29fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ac4701698bed730e20f95814081e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eb11fd6251da55a459eb41071fa73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeeee2f145e3a9db39874e3634dacb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d4ed588d0640e613938f2626081b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91a8d51fe79b53b10f73217a8c609e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224b920afd6bf75f88876fa0eff7d82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e0169d708c2276455f13881dbc472568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139b09c4e93550b939ed921d420051569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeab5fe768e28dd596f84200827f82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382955d886ecf4379537977c51f356b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54610ec723bc0d31077a0bf91b7eb231572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb142a2d0870299939b4ff688c6526573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1f034c532f7df01973ee803748f3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea20d5db85ab37250814285b9b8447a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eefb17604ec8804557655e411aef0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45612083d312b3fc05ed78fd6cdcb6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d71db1059becd19d93e7664e5008a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac678307ddc5d151e3c5cdec4b512579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4dd9f5bc824a12421820f0e86d7b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f01c2a061ab6d83881d19829f2c157581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79868c9ea9f49418c7b56ae823807d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68746f419ba7ec198dd9bd7f549ef1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb420aded92e569267698a461965657584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b473b2ce2b59993758fa6dadb318295585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e4e72ddec354d885ae5fe13872f9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b6f41f019265b5ca0fd0765915999587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f252cf476eb4939e33aab0b89c91d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c0639ffb63e2516fd1835a1cdaf5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618c12e0a097f07cab69747ac71acab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f37876e7e604124e9a78bf253901b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aed6fc8a29e8768fad54622d0112e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36175676f5692d3b69ec4df96e48f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942805fbcf74e06573d98a1a2aba539e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e21a047dd61a2cce3035a700b6ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f1b7b05e7aecf81b44660ee1b933596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd6e156474432a05022bd3082ca347597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9072febceedb1a7f7a0f39b1c39f4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba945682eb3774a770cb510dc669faa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e97b6fd5af04f7989a04d94dd8041a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6b4cb9532e618b77b7c2075eb84bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d834201d2ce3ee0732578596e65fbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84af7129af1a1ce2ee81d90536ab52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411cc22ce44c95bc2cd8a1f8c1822c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391b600ec2f395c48a190df577d9aa4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44953a0c5c2431c84b2676acff02ea58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f261dccbd8cc210f56fe5ae4dab50d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb238d665ce4b1260f5bc86d5cc3bb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70586f46245b3aefa5dd16be5933d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343e5fb122aae804e19070a1dbedd01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758a2b3cd512dbc9d025f5f58f82dc7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d45ca347a900f87e96da67619580612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb07f3849ff573a13150267b96e3544613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232dc6ff3805a69bb90e3c59e2c72d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36cee4f30c81a378076bb9de7f3a54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b09e5451c1af858259e06c7cbc11e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d33d4c05a593950bea97a373044f6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb013673c51da2cf84325955467326618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442c92300faf07e133e945c3d38a664619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a5444a2c574f83b12ca57a53b3e27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68d7c4b6ba4ab891f50202859f0d53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108b7802d9aaa4cb6d3ab406495dd8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385504dd8b5e1651a87fdb551d4a1695623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378e4566a794ca0946c53364a57f29a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12d7158dbb96e9b764f424d6f6ad38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553da13d39cd8519c7a55deb842c0da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d11ae6c43694c940639f2b31429c32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698b903ee75bd85b96973490b656d31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba663b092e47223cca4152376d11a51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23c43626030b7f37389cd75a715ea3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d0b71d46bcb51abe9a6e410ad404f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beee69e350a159d948044266f605e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bda5f145d0dec9f6f300731f820dd6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849720eb67aad0e17d36d42beaa059eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f314642531f052aa5aaa353ae1287635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320af29268c99103fa527ebfa2d3854d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344c801c625ef0c1be2597a4aa9af65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba557a1399e3a2da43ecc1807de530638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b51c5e654852d0ce78075bc0b8cef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccff31a2d4868a9463d7b67e96eccb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bbd41103a22c22db92c9452656cfa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635b392858cdd0fd7e9e8d0f8ff8432642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24a41cf68d1080faafdfdf06f9dd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1925b27a17fe011a11d316901f62d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d240de797ab13b38701971923c303645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26854ae0a2cca2f91cc06cb5e4d86fe6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaaa619183aecbf0ae648e40545d33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42519011dae3c5ef60d03bb394ac6998648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d93c72760f81b2df60158beba1cf1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e41d8a5919273555ca133c02233e9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3733b46f1e0323810a3f4b366aab5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c302556164417736d4080558204d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbee3aca92c2defcad09f836f62177e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d378d2dc82b2da80c9f52116c6b3ed9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d26c104501ecbc33fe848808c6ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1843474a929d8067b3b4b33b65a981656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103d7c946c7391eea7a7b9782b82b14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec865e34620760ea9748b37ce4526bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5e62ab63e200d94b5003ad23f78c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada229485f3bcdc941849d5731e02c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5133c8c2e777c2f470b9609ebf9f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c7da2f2549ad7b126ed9e2676d1f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80d7a05fcaec01a72d4049ea14fc94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4f7b0d74abac964d06d687ef1ebbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26860f52cc5ad9fa7425c234a212fc8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59234bf82830e32b3c693ea1c95548a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b210e8ecee65e7f021575f000a5c69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2b8e4f152aa071981dec22d6cc5ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61ca6b3a225e80ddc2a79b2ce908e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96283162caba64e89e002863c39186b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c36f7414feae3b4204db990a26cb67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f18bc26bb7b35542baad5ba92c26d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb9ddbb65d96c60abaee7cc4d12f5a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb84627f4533a05a353cd3eff397a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa93c4585b9fb492bb7f1e47a9938e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44474d15d88f311357c732fde9a5356a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d36f74fcd10b4d18ce1b044c98fd2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fdac865f4ee732c1913efd2fac3ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a915a7fd0c50e5938636ddef83156f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52914d1fb98c7c8f2fae785cd99dcb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d7cf6416260917cb554d314eacd3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd94a7e7f22a666a845ea303e2f276682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ece2cb8a77f23a89b8dcee85acfa3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43ed5c7f06109e7cbf9a6482cf1071684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111436062059ea86fb813785f9549f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eda240bcc73f5096123386160f402686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f2cdba057e66a83468b9956bea81b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190e9d33d52f67d9603b6f6c766bfd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b53ed26e092d8518dda4fc1ce09ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530176fda7ff9c80e5d8e0bc816ef74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce55bc56338c592d40241e716fb09da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cde506c9b216541e42c363086c300692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8e48fc6aa1f767d0d2206885dc3ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67af82867d90b0d642807b82627b435694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc6502de2ab052dd5a75b7abedc5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626048c2ad88f69687e451c9407534c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07798066b39f68acabd0c69cc9b4a02a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc0892f38589110256b749892d1312698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cc2b237ce3deb5a422bd8417e5f5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e720ff31e166ce1f915542b81a6029700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d24ee1d958b99bda06733d9bb33033701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39eb63f2e9e7f1610075640f5a85a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b8242b6ed715c8d3f5d341dbb0c06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc5661995900e8aec041c1963111c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e120e57061c1edb6f7f04bafeac8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973fd1bd67fde881a1ee08576206234706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e0cbf2669b21ea85b3f607cab5138707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d6bf67b464146e7292e9c597d60bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b26eab34eee12a78f8e21e81a851d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1914c56b8e1e5698a7bdf671fe3b96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf14094556b59341ae1a3c2f75f08c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a070f9993f2d04afac25dc91281eee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b664618555df4a7d0da7ae78d264e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49595ab625cd0159c2dbcfb929f5c47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b3b290a2948872b2886224b1d1eb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b22eda5588ffc6a6cecbfa4983b99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b76d866577c09dff8353a6bb9a029717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83bc530f882de44431e04daa3b5de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461822b494e6ffb178171d24ffc7034719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6299e5edad134734fb35a4a767123720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd751709029673a3b844da60afbffe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c2d5c1788fda0c7443660feb7e4f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e83aa31420533dd8d4649e61e8441a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a4ff21db305f8605d42f5da5fc048724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6c6f4c06ebd791c5b2f1760c865a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9050611eda19befd48a918dac97a8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e11447c568be9c6f287c29fcdb6f24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5cebe9897935f54aeb896f93fd684728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb0dc6026d9c824a37778f2109c76f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd637498b00af4471e7d7be153a3d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8a389d30819587e1fc94fde5e18e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4904fe106c5c2b58abc2e64fab0943d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b0e9afdaa8d9fdc6cda2f38796333733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72abd7751882439d673fbd09eb86a2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb895bc54c6a0fb470f66d82274b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2799c36b1425958e1deb7727c7f81d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c766119bd9d666559f915c7b9090b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dabd1d9a79e36c88945072199089b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4097779d18a65623c85aad7743210739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bbc23195ad4c00499c25ce037dae1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66e67c087ce51065e26ff7b707dc90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ce6f743e7b3a6c499700b09f26b74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d88d1100565f1b94e136dff5a5d002743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abdeabb1797e9ca581bd330bf99d53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126f3caa522f7cdf44e9c31bca4ae2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac1dd8e66600e0c172e6e95c2f1c0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3594e3f16b23cb3febd540a23a088747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b3070a3dac6787742d1616d540474748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d70943410abcd750e8db3f4642ddda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fffcb9d7f09811ca790c4dea07eb09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58640152007e46e84d72a4e8d7a31d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f2d1b0ad0734c26c17817f0329885752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466d34807959ab1735d6215db92e56e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6c6e82f61646e93369be3ad91f066754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bfeb43f8b972b41b06eaffbf5d00a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c528057747315ea82a20d6419a9490b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ed46c3af2c70f3edcbd90ccc1a192757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194386e1d3d786a6f8a52a5f6e5c29c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cf63647e060702a0ac0b6bae60e79759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103098390c07afd0833c331ca28fea01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52cced59192ad06ec41027cf968d4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a9f2ad503d1e831f55eeed2cdaf6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5df7d260084d90faa8d666c0176f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf993f33568c34f017cd0096bf06f815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07551ae1f06e1dc6306e0b5fc4c3be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9812bf3bb9acdd3ca1c7f27a530ec17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b9134ba7f69eea941852d12dfb5b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d61b46e8a58cf6a93ab39858e70d549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21a2def64fb9e245e3ac362a7fdb5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996a9afb2f9c3023dca7a8fd57b216d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc52a4f36deab8b5e886ee03bb0cee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458ac2f05c92d599fee6ffbc0d126c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640fcebe100d26912f9875f1f849b2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26616b02ed34c11d2c55143cea42f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79795b693bbf7fffc4df9815f417701c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c8da974b594cf7e5b055eadf3d31417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de577015fbcaa1eb276f0531a02cd9df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e443e419d6923b23eaeec4d5f3a71d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb0356f9e452647a8f132663262e7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c385e5f61c9f048d237407c721ede21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562de43722c3ae0304effd45f015e1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec93905e1ccf6bb57cb6533e3223df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933cb774d1468b4b53cb3678ec79af824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1161219ad16140737e8f1f9947cdb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98361b813b53ec140c5322c2573f6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabc8d8314d76e1e317ae8b7c696c8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e222e9e43851f01514ddd36460ad0d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26b98018e57381de88d05011396c3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0919f62bd2426cbe45935e6055fa22b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a918252f3468d7149a7077171501df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9f9564421b8e4517d0c5991e77b3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50d896626e9f29833571d26245ed4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28707936308c0c9ffe7aaba927bf38034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82a7f5cbedf0f8338244d30b058a4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb4a0f60a1a8a12a7504bcb8b40ee836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178340956d3b5e3948e3d3cae61ff56b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316789e28cd9afad8a7e5db395f96538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e615c4028a4002e0a75e372b7e4349339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f98b0d6ce76a0f656e040b686e18440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596a0e977ba3bf8a99b0d265da9c14a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc5e716d5e0898c1195547843436b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b00a3e3f2d43104517544a4f3ed0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae569babbc8deb6671890e820587bf744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c561c65dfe99cd00b82035260ec3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac0536c7b7164ad56cf7690f9b7f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf16f8946e4bd8eb28adb469891fa047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2ad5f3ba531aec7a041bb7d33913b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd404944e532c08037fac07262f23149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5253b17a5ac47d49ed6222ec0f8d6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2bf7af5b52788adde597e2db8c68b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d42840bbd4ff3dc47d7a2b4c60621e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e75d1b8d36d337847b7d8e480964053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553abd39048a325ba1a385f53d07fb4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eac539b221d40037748a8e745546655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cfff02dcac444e9e41abc027936ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7c93044284c4fe1f4e4ede82864d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ad3d746d2a5edf22221180fce3cfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ddcf00def236cb84441410c850f2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f3fedea4c3c8f7e77ae9c5c98336860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214da8b97e0a19c946aa605b4efbc7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748a0dd53eddc41382964ce131c6e1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa61d061fb1c0d0a49fbf61a4ddfba663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dccb6a6fb838a537819c2dac32174364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd551d7b2f540d5aa7eac2d8af60c0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522a441c28def125ebd2d0ddf92b72266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21eb60851450a12e5ccfe94302d4d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff615420dff1c30fed867452875be4f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db77a3466de368bab86cbc7011fb5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085538c30d7c06bef0e27c9f4f5d5f1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb396888de2267099c9e9897b68585071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52613df7e66b2ddefa753b3da7bae2ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05daf57eb96e63fb787661bd92046873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d738d8b055ba65b9b4b307be2557e7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ae2df422661ca7e7360a20fd8738c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67efa4b71089280b94651e2611343a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407172d0722a3d680b1e2741bfc1e74077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4369cbfb57b13403638ddd6bbf3998e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eefa0c8585343df45def46ffb929d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ef914a752f23e6267b93b4ffbb51480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05f86440ff837b1a2447dc41e386dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92d2b20404c571635d44337381e55982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf5911d3519815d35ee53f37d2426483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb031703722b94b5599ff1e7f6350484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab843a0685662d8bbc3cbaa6fefe93585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82189161bdff17d7e2e42b6174712bd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe999c18450ed3b1525456682628451987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab03ced5bf445db86b6d4b7ac62b23988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0c070c5823ac80b94017a63e83ad789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc63d79a5ad2256b996a587701db0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032642a46ac730fb213f4636cf06f2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95769d2d88a6769502e7f98f95d27b1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d0b16e4544251f79a4410d85143d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f9e093ca6aa4e3b88552a1a095d1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b45fc26bd861ded2e00a0a2e17fa395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcbad0f8100fc5c2fe09d0d9c3f61896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fcb13265d12117b336bd8d907d7a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aa569681ef4561682426c3e2e7c4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e49840b6b5287f05a7984cc71fab4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b995618e37361dac13c0dfce602b3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b4bb30c69cb5391e4724efb7111db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a3b05a4e09ef93645bd54d3378a59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40077f369fcc4edaeb20d6fddc4782103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e254cb41d00266cc746c9949d336104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc2aa2d65c4e583148b7c4cc448589105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b6eece730214532d597ce385386e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6751709e0d70a5f07ab9123a491a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7021d2e3aa0a3a0f370508b254c9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a624440e4bac7a8754cf0f9a15baff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2338efcf0d56e800759a38dae8a5f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6f93df06d8e4e948096a6757166f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afcf0863c920a628ce4c25a4fa9daf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d178f6ea472da0c4e57d027506f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3b9f5acb8139cef0881e98fbb5b5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3564b663af9a67ab74d485d8f0f6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17297ef1072425431665216326f37c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfee7fce44c61281918c99717f10763117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c3419a4929d337a74faeca663963e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070448ffce0dc154f80701029d2a74f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e48bd25e9479c4caf8b6a417f2688120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080772f3558c3ea008172c503d3a0b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f35646b5306f36f81349ed5f003a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561671aedc8fd028cd8a49053fac4c03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17756c5f2166b9aba4e49982989a7edf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2737d4cc31de282b268136c663735f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6baaf62978ae00bf98e5c7a9f142d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8cb1808f3ac867bae2b1447fefebf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671050fe2accba1b79b9c80cda7f652a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cc5ecc7b8739591e6162de1627d0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507789472bab69d4f33c5f35770bb2d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6bdd098e91e2101f2f7eac5742f32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf36a7aa8fee85e6deaf23a1046b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc455150932914e7f2528bdf74d0a0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b0b44f21c690e311003acfda00556134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61caa3549c3993d8fa993d50194996135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffd4c8a7e5ca61ec0963cdb33a1268136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fbc5bd527bfda61defce5d3d8867e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72364287c46719402aa94c3fe9a1ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ca97a98cc211a6e158d64ebbe2d6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b983d99a634e0c9e29ee0e5be4598140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904bfb61ffc5cbe4be0b85da5918a98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550b6a68c4fca7b590cdfe668577a3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301418613cab50bd75e0677403ce756143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974e2c96438b7f69bc82b8f376d9184144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc5d845ff6336b35f1dda2705af132145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849653eb080ac8ed042604773e6cb252146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e839a800fc0159f4751c23ee10a571147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922acce2be9e913c36fbabe89b6cd8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784b9aea102a7f1becf392da8ac1252149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cff47d5246047026504fc75662cdbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a85ce1fa1529b85d5dd165d2e2eea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e63e0ede40cc8a33bbbfef35ce0841152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3422f0c382b50e27ec0453d211cdc71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862df98099c93a03b6886dde48f0ecb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a35b575c343a070805e0402e33830155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118ee26fdeac74df2db9633148b4a90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8f26fae4a5c83c351bbc8dde034b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586272da86c7e9f120779576de812375158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecfb322a475899aaa3155791a07bfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53be37ae7e710acbc315147f43dc25f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4ec7ee99b8b789bc58678cad796a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff758f2ed18ebf8fee9c30f775631c8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe157a7c003ea75920b81bad807db43f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45f4ef491406f3593d62dc0abe7216164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe138758e071ba0df9ff41280877820165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d19966d26b2b25ac24e76da490be1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b55608d25090191b7c75754c4e445167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a472f04986d68ca3a8d8a6d4594ea1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73870fbd02f4387b0c647b8da93ea362169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11ad725a4de01cac8e1a0881da3e62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff43c39da07dc483e071acf3a755f88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45aa4af1a73bb792a0c3853c750fef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b0d5a8c02134c4d32de468c4994a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839360bf5da97bd7c502709625aabef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2facb07e2a5804235510102c452c94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e63df5349a132fc1fe51dae4f73af3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9de4b556c0027b00ea88650c7d9dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86abf434823f2f6977013d5b79912b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf7352cb955390be39018110b1250d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c4f938a7bd60dde012b16620e7df2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d911e495a29827ce44977f904a6b3a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e52e777376616e82ed6ee9d148b928182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc87f0473f83f8fce99e9c8347e08e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b24a4e8337cef5c1994fa0ee1a21d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017391b85c3bd069ff042d2a0eae639185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed36442c0ef70229f5e0b9555a821aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be71e75c0c4a703bdce117e18ffe75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeaba6c20fef556fb28f6867bba576188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188f82937d58c4aaba8e59a5d26e22d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ee64bad4c96d955de684a9ff78ea5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c359e61b91d560d04b57a5aabf305191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361d21bc4234e81ab867542ee542b36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87025a7ffadbfecd68f90206cb7b80a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de5674dc0d13ba8ede6a906d84bdc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1e466066c56599b5f4d506db824b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cb9a7836154ae3b30d870fa4894e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3fbb02bb0a06f618d8e2f8da03c8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e383d9df4cd65dad50dceff5fa15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3122a301f46e0373372a18cc30b9d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd555921136e66653c400ff533c293200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb68d886496abb5a52f6dabbb8b01ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7bb54b3f1a7123b680dd24fbe9417202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d63115ca62abc072dff7444dd38311203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed2c6107551c0c4c75ec36905c611c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a99e1c7c47dc575584a40eeca63761205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0766c6e15e73ae6ccfee3fee4e91b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d09baf4937e551cc4c456b74e2962207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a8961c5e61f220f95a9398d620913208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebfbc78cc4e42b0abc65e3772fe637209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5e6ceacf5d57fa4d58c33559a20f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2641b90ba1a1b3475d10e7e93523be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d214cdc7ed292106867c597c9f5467212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede7c4b06b5e1d03b86ea92e6dea25b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0125564e856a5417f8b20f2094c94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3d03a2c518baa6396f30ff30a8639215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af678d992ece4ef2748c07428eb46ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf7379039bf5581a7e63e23943c325217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e90d1e936cbc6b136a57f8909552e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7668f1c6e7ee5b0f0b6904bfba0db6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec3f568ab81f9548e7e6dcf05aadcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c153c71c905f9bcc5c229308c6157eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723aea86e45f097c109cb5bf11ce118222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9ed63794463310e17bdcb8a999809223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7aa4ec09fa58bf3ec0e3172283bb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d5a0c3ec2039f9ed57043e5a73cca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcbd1ffd87b2ec838161f58cb05544226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86123f1640487a0a1185d4625c8ce37c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dabb968e9d639a51a6e2a7736a855a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb8639b85165f888049aa01c06afa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d38a957a4c363052d3eba6db365c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d885b505e2fa80dc376d42f18375f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6009ff0db675bd9ad20feab59c0226232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef26659be442b7bbd0b2501934ca02e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2c2dd1d858a27cae46c09e78a593e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de0b055aaa91fe050c1450db0aaa88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b56a855c841ac90a749b78f8cce3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2e17c1b1b28bd504b56282effe1b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f7e46e93117a0d4bff6b383117598238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ee4febf093d34ccee91e7d003d8fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a5771f02217802dd592abd62fe51e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06202f03208a5a1526227f70faab08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb5eb0cfb18f3a2374578af4637dba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca825a4d6a493e01cc7bb8b6e600774243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b89b9028e420b057c17876e4cda87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46343fa0a24540d8d9898b82c7acf44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8cf6cd66bb374366d98c98f7c67b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb601798947c3aaee7ae3ebadb401c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6721da2fd080a706b95ecb088bfd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ac752ad0040ad60609e947e2f6914249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3da898127522f51b99988f567cca57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef5a560eee8792c51183fabbcae910251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513153f5584f9ce5f9187ffc3c20450252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c34094e9a2e35c2aff246b4790d1fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6290e68e4263727d9198a96ea3aea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035de6055bb18029f92f95452bc6d0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d107f1dfc840ad33d388a2aa4d04eb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e180b88468f2200511e41d4646aae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b32091055de00e75a21e9c1e70077258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45a0af155dc29d6870cb7cc2370a9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982577e66ff6f3a0640971547f8521d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0168e6dcd793229d456be79a98466261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369f017e96614b4e5d4ef8d54b24de0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18602ef3b05a0a1b740c0226e303d1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900d7ad5e8586aee2c50c123e5f6558264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1767b0e84937643b9a330e239578b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c3273b18a3f090bf7bb5e381e3ecf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b950b5904fa7c69dcc2230c302646cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6592fa137be708bde31ce287965abdf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6d02bb619d6e04dd77d9b08cfdedb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913316ca25343669481c65b477bdf255270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b69d0fbb0af4d05ad3d14a42c015dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d58e4f555aba360792fe0cbed4315272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f8d6f345c2443ac236c6ed25478ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d4a4972870670bcacfd83b6e8e2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581443dfe118f1d7fcbb20ef8c3042ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360950351f05e170b9bd922d1e725b96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc007aab0ff69495c9764f23e912829277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa767dd577fe7db9e85d9742580c8f21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91a66250b30070bb04618ee04e2f62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea96bf15350de1fe2d471c7f0d315f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc57e46d2df70cdf5e548eaff70ac11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c70dc7ed8b648584bd01dd8a03b15f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd488b2cd0abb0be0e9fd82e9fbe1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a78947b7228e48de9af15a104c7c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59accf3b568fb295382a87e1cef2539d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a4b2aa45b22f790256b6c26b5f666286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71162e8d8165d9f2762c641c031c47ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d4a73a467549ad475044eb7bdefe6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c208bcee6c59c2800c6da20de016fd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428161be8972ec986f5edc783592178290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d157718158547f31b3da1e62182ea30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4f5bec6eac213910eb0fe90b943cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ad71086a03844af131d4f5cec74de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c287d502f342360e1581785c303e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae4e8b6c62a93c386b00e6921b94d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18544512f3273cf7b0ccebd54de189296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70d12082dfffa9c0892bf978c9b3e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30357c40716fecc57ea554339255a4aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5dcd0cc06df8155ca26c755637148299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f204d8861c890cda7a5971a20e16b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f2a253446d348bec916eeea7e4b70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffab5deee41db328fb3861c5cf2b46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd88bf78ac01b6b43d0aaaef575d2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94834607c4fb1e854cfe4a43f396b3b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd86bfbd70b31e5d0a04b1f5ba4d93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f983ac7c3aacd77074b8eddb768318306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966258dc5ea2a042481528bc7de75edf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67580fde265eebb3c1147fa33a7ab31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1b0ed5f065b6e5f6b6f5f850e29d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679cfacbea6c33dcb20b71619aaf2d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cecec48cb63b6459dea936a0577b4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb476eaf0d28449f9c17cc676678417312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4ba8e7f7708463c6999dcd1269e33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f86e6eb5ccaf3545ab43c2f5afb93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df603c486d24e5465ec1b08d354b23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b33d791b51b0301e9f8770f224207d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb3abf78ee002360049c9f33e6e094317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660886e7d2fc307d5635aa152cd296ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755e3de3fcaf9e7f811c2063bbc282f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa401d80c44710cbe24b2869cac2802320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e2298e8036f2d55973413bd50648f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93feac7dca1e31cd6f74dc06c8eb917322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd9e3eead537faa5c5e8ad0ba45065323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2feb53af5fd1a4d68e759a7ac7a98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b57e42ebe8d8a56b1e4053cbf26ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdf2a2085c053eb339c44e14e5c5bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20975100daa13f45cc95b7eb1d9962327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ea94fef23a153053ecbab401b46a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f07038897e3c58e56b32d5a814ee5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ecdc20c2123ad0f7ba4b005cea181330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198351cbac3092c1be1a78d2994b48e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac1dace6ad22f96dca1e9beb38546c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470fd302c81582d9cd49baf7ae53bf4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b938ddc76ff2139c1dfca2631af62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02286a2909053880ccd54f7f937ff516335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44010186a584498c42ac3124e60da08b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc3c18bb966b608489819e57f9228c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc09ffa99af792a8a945c6dc79b0f74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306219fe75e64cb5dceddbf17b398cab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba9a0dcc586c3866ef44eaddd171c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f457377e2a17a520541a0f5248f0aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49c6bfcc1542b962ee30643d25869e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc3bc49886fc40dfc6effac66f6bd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71855aec2c1f9f78a6bf1d0370ec24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625653f3ca6c3775af14f582793417b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f15b83144fa79706b7bbd4987b2c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e23784d7ce244db87ebf01ea5de58c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745faa6ad50d43a9081182b02ce2310e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeef47515f2fc11e9e7747ee71a5b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97097b258e7f36e36ab743229c36c07c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35d5c1c199ca82c3a325527f159b5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a29ef5d1e8c353aed102e5bf2f97a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ac3d65068f93436350b7811b1dc0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d021d2355895bb80c7e0fcf9f60df7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24db69aa3dc25b47aac30ee971d7156355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf02ad09c3ad19c287768ae149c292356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917c789438e850640c25fba2e0187df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1476b5c90f8087a497d9e53cd9c68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d4d30946d3fd5a0faccfc26c73e46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b89229e9dec05885942098f4b5be3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126560e4ee060254ab4d909ad296375361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a69ad23fc07991f692ec899df5c57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44591e8aa6a8ec076a75df740b39144a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d9970b27673a8e46cf3474a4d62f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754b266835462c138344ec7a2df6592365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2780b7368d216773699c6952421d055366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955199c12ca3cc1d644b5f91d2ebd45d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2772ceece4b25637c3ee191d792bc2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faca5e38548d4085dc731fcb893fa0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21784b793c57ae8ee4563a58e0386e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48a3b41de421c894e70d0fab49e7c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29627945ed8a1599b1cd251700225dc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7fba5473ea2e0ce8f7b8a21d02ba1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ce75a414a990c326ed68f951c1e43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a72aa9cecfc2df905f61e7844e509375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2237da781e90de2b8acbedaebc5cadc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f1aba77f4e0072b2c833d63288c35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f837a08e5c3b2c12ea5fe33f0e9515d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e38e16e5e9b63ed3e23a9a7c76fb05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bdd9b75139c4cf9627defc2b7ff20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec85eb34bbf3ecde885a407335e1a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12421c12f6c14ae620cd5be3a5c623382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b12bf165213f3ce7ed757422d07cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affec69f249eef4faafa413fbff2ce4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb90bf939a3b41b9003fc0fe2bdd57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6412f2ea0dda2330454466a6abefbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb94aa00e529cde425c1268b7fe13e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4325b1184759e05b1c6372151bb6294388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f16294f0232204270e3201b70a0307389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803919de1675fe7c7765179ecfb4369390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0b76aa70556efd5f2416791b62948391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277067a2fbcea501cae7f2c3ceb872e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c8bda2d37613b4473a7ada143a85b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216f245431bfb97c2b8d6eb57b108b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2ad61587cc2e6c553a6927b9f68b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e32e1514a624e752eff1ea7f4f7b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbedf05ec23888ba8d4bbde449867b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd27700ba52332d0e5c21dbea03d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cda57b608166da45799387ec4946aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235ddfd9d1e74d80aa1c1c03434802e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eca16ddc9fe4872b0e9fe3270c498401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b2fc582e3e6627e79be2b47dcd7ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607322a3d8489cf70bdfe05d37866cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8c71f4d69475a195f23bd45a09f2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fbf5d960d4f571318fbef2900ec87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52251726bc35d36fa42169b2843a2420406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca15d43374c48974f4ceb1a63ce46f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5a9b1d8c1087d22d8e7116636de77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ebd397b322a51b7fdecacc59f6418409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb6617c97e0e31d905e5f7209c48ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef20ca5bcb531ca06d9ebc5c65c1f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0a2c028d4eb7f9c01353481439c3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae255f0131e4b831afa402184d8aa6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809def758b90128b8b70ff290d80210414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3feadf4298b78d830c4c965f954752415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4486b9bce697c8ac48dfb74135c4704416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bc23e9e7a5eae219de7e78713c71e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420e9e7e0607cdfc32f07d0f3b37356418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177525d1617616cc403ee7a46ebafb90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6f637c679be9fc75c2c35423e68e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae294fc59baa172800a50ecb67a67bde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ba4078ba70c77396a2e101d036e27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdf746a3e036efb8e226befadb5c0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0508d358027d5842dc4a053c5853811424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e931a7e30636e8c867ca594a38140425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15091b9ca4126a65f9ff5d662d0a9b6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227419380df16830e3c52c467f434cba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9d900e63df49364b375cf0eb5b283428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9fea4c00865a748e6d1d62289b0ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42900c838004a8d84486455174718a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daa8f4e1cf411117d5a24d4699ff62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190be95195493a632b68d46e6137214432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2338032f6ff335a67725737e92629d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292db47e02b621dc16fc2518401f073434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd0fea5dc19a1642f228bc244c064435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eee4e242a2f9db721392d367bb0bc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bc2d1b12c6a6889d6ecff2ddb05f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4543179d6e86bb510a4d79f15688de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ca98e11a7cf87656653d43fcda859439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e044b1b721cb2d0a89b6452cc19b5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca6fe03afe211c18125c5090333159441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861de1b99e8b0d17ae8be0c04198ca8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e4093e388ed543200fc22f321258d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f746d314598c75241b1457e98e82bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1254e4c6d2c483ff82ef2a9f3923f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac435da5bd34a495ce4442e8cc2233446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4458ec3d35ab93664b9f3dff8da94a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6d307103ec936464d7cc9526272ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f17e69ef81afac7814e43d424306a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2a5b46e88daf08125066a7d641019450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb267ed906f91936f39812140a192b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc738f437f35ab50fd35c16e2f03cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcc6b6897de235ad60cf11aacabf70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf419181516a4b4baddc4b50ddcc0e16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e379b6bd0bee1f8a6d9ee975d7c071455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1b9de1b101afbfbac98e571f50d6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bd5b87f6574572b36a4d2d7a7decb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927031fd979aa096d3287df307db5708458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b110c96c7610a0400fd216f2eb0c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16620e7a6921c792975894abfb7767bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6fd525c42fd680e82e28bd126f997461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed3f7bf5e37bc057f9b5e79b4208a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cede55df5d97489af413c46eca6c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760d441bdf875f7e48848aa4ae9e5aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af7fc0f707594a763936be1129b485465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651024a04d142cb4b1bcac5d9844cb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68982468654cadcff03c38b9c3619520467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e49a90ac4128460726f476df2f6a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c63b873fdfa9f52e14051a0d23cd1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3253e684b2f153d9d6d291ec78a6a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94987aac95fa9830460dc4c5c5045c1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07823f700a9ea19082e4a44a3cbf3563472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c7ce47697926bc6325c74fd98a5e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074f6fd97ffe89dc6f4dacb0b46eefa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f5e58e900958ddbb06195e998c3cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbec1851489a93d9c69809e59fe7a65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7fc72f4cc0475fa3ebf22f1820cf8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b47ba702949dd0b966b8193314b68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e10438a6f24e4caa702ed88fedcd5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3f13aba4c24ff278625adec5f892d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bd3500260697b8d22e6e5d477e779481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c2395c732ea56f12c40902cf5ff27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e409d7791ba2ea22ee0b42b317c3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96501c2f1209c8d13a88b8ee77e2631d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3697af6352790ae7cc5f8a560735d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0ca9cd4dc46614844385f3a1c1003486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116bf12a20e892ec8c80e04cecb6d5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9dde36278b1eeacd29004870ce87f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d68745c67dad5d4b8223cb239aaccb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a209891f429ee974cae862a255e57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c54a7014250a6c3e196e08e99bb58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb713cefbea9e0b0ccca9f357d19b32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b514d49ec46838e3dbb1870958e5ad8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766169cb2b96008f265894ad842ffdb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61624e806e147d28d64b33ff7c942c78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac216fc86e0bf3c51365d3f5174577496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0675b3161a0b34ae807948cf0ea8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e3b17be265d961c6629bab5279a42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffe0474fcb22c23f3322e89d13230c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4091dffac59e11aedb362a5ea8951500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8d3a6aff5d50c5f87289c073b5b05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1538bf7b75e695e6f043b4eb40544e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea94deb5def25936cbf259899dea16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2f5eb99a3b5e0570dcca28732b1db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9569cb7feb94baf2bc786c37a0fe5f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b657308e414a3d32665db9f54d189f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaa45fa709a901c27271ff1e4f44b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba2cd644fdafae9ecccbc18e6cfa29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6eba930b122e7ef8aeb7f282a2ccf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40bd96652f177fe8caac5d03f6d39e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e404a0aa16ccae2205e816e96980e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1defc8a60e9034b8775e0d9eb7c9994512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000beabd171d3488681e25e20d54f959513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea5edf3da4a72211a2f075926b5434514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67972eee1a0803a573d3da816578eeef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22203470ce48b7f73ce50fcd392e5a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc12f8c7f656ed4ee82bb5b68887d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b60befd7913713fd8ef9a625f5fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4183c3c4336c2b00c0c51e25927431519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541049110ddc5c46feb4331e11b002b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca771f96eb20ead2756800b5ae1489f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6054f12dedbbcad1fe88f27d542f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faa6c6b072a3e582984cee02061547523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf89863dbe71264151d76a211b5687524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28858902ab31f915ef759c3eddbb74d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528133dc80cb729f8f62e1e3f9bda756526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ff5a09573e8482cde16c9f980ca4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7208fd073202109af402674eec199528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35e74d1500ee5c85aa231e1a49b236529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ea2885b665d0dfc788993e3976888530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a3a3cfca6f7a28d04d5b809a67fbb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889e5da063b264c93b23599e7d5c1b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02425bb4ffbd9f26f47641ce0dfff81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da82c1f637d4fe922104d09dd7062c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f985e76931b3a15fc11bd0706e697535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd389346f727f8c1982f5502d7200234536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127b67e2b7a8debcbb381af51dcdf30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715c1911091d58c4b4ea0bb05e3a922538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983936d0622f13b4f7b99c21fc4d8be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee701705613590bf5e167b30ee9191bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbee7abcbe9f65a8c77593e8c9cbc6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44113c89f0b8a7c6ea13aafc3c60247c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b716b70dbdead722aa38694d2ead26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e432064719caafcad783d661e47a81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e1213a31b1c24a385e0ad98ebc175545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254133c875d636c7b482e3afe6bfbe7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e9f013ee24f0dda70aa4561a960a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134310a569995d440a09c704510bb619548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71df771578b02d1cc7eac23a91d3a5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3efc6f6e29f4922f4c56ce284b4fc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48e39a753bd70bfc195454dd9fafa8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107893132bc40936084e612ec43cde41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b89346419fc669fd74c891214dadb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958b9dd022bfb622fbc627d13d02695554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9294ff984e99154857407e3c975b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33299e9f32c4ee18eda7e318e969297556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4451c328a771ebf90ed6161a26b85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076b7828eb16dfe064e5f9196016555558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b3dfe37487a977ffb236d36fbe5fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c2ffe436d790260c81462a88d699d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5cc9a69d746a52d95904eac3d350a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98f5651340802d90654b00d1760fd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df61f336a606e8ca147d6741b03f01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17009183f3e7cf49ca2c22223d7ccd3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be181a12be9d56453675869d5217ed01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4663b2e495e78d802a809fd9ee308566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b20bc9333a552dafd4e070ae11858567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aad9ecfa4d1c26ea2ae727348ea374568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d5a8c5e80c676b0958d316904c707569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f7df01d6ef29460a3c961ba736399570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43066ac385788db4d88d30b759f7152b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6e1dab6d6bc9cbc9c38389b24b462572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e427139cd96057f297e96712bcc8d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef807ce83d12461147696a156f0834574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8a2678f65c6990db0a910709f3f02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de37921cf0dbfafad9739bad401989576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0987fa74c9c5c9138972c00eb7472577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaef60c10b084eaf9e565e5df06f4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0ee2eebebe6b7c4b113d790d64c22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7b69b2c7f670af6ce8ed32ee3a03b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95686f47ea073771a02bca10dcf39662581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690651e94437c12d5def8ae17c1289be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c967a91012fda3e89e45b95cbba60b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e01eaf0c01205c3b75967caa9b72a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4946096b2ef21c6e813488606e05cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e411511e1a0b70b235fe30a2df58295586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86434b1ddee1cb205eabd9bb1cf3a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cad94c6a5aae226ff26120d6445f16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de00dcaa547012e37e23e5de9a0afc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90a19ae194562a6e24bb7b26eb3b4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5684c1b4442fd4459834a0937ae93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e02bc7017f76c79e7cab680054f9e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fde29d8091b1a70500188cbacc997593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd9a617658117dcefa371a41db27ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079113506ec8688b8ee9d64b9f2c7af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3140915bed9f840a581b78d2d147a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f8b0953ee736af47ece520092f51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8362bf542b40dd840a3dc56688485598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be253b8ab6865ae5322cc093cdd7b192599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f7434ea8ae06c5ae1631940cc3e3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84dc74a2fedf3141b9451e2c0f75dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d036ed08d4a64c9a69772333de50f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9244ffe5dfc8796018d91f6cecfc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb139b0e6ba7b077eece08b4abfec9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f669b3218729004ee74855a65c71b12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936187215ea28e48e23e29af0c0b308b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac87cb2a9d5b7c2efa89211f413684f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8c516f09c1813301985de5432e005608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0e94e7d71fa3f67b26bfbda85c291609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969b6dbc0bf504244c63e1b34f78e6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bb7f42b0971adcc55ecb11effef49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31721b0e2bfe83eab5fc30d306a9ecf0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac21ed9bab38394eb31749552adccb9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca4aa22e79c4994036e537e4cee72e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dea5a5aba74dab38b7122e6325594615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d0c9d3281d35add549e554c9a939d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae07e52fb84d26be48a69924d96cdb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2415ac05f46ca9c4a3d91fc191a888618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e947cf62e185f239d34fd598cff89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5558c07b8bf1b034a15172bcd28f1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8d9ee215d70f339f4b037ad3f1ec4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83480be2a27a841c1ae7dd34c418e7a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40978353b6bbbf611c27532e4b0712a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9eedd58a577c9d0cfd78a81b9c51d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe4c8106fe6cd7aacc8537eba88880625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdf817c6e27695085ad4318b931a11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb00db2fad80eeff61c1e445d369ad2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574d60009d066204f0d0f28de72fca7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6800a25a6b6d78703d36b8f5975b22d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce39e5e70b8e6e5ac3153e1bf7f0e6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004f118287b113cb6fd1de31e82c809631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0a03f88c2bc9aabd0cb884ff16a90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd74ffb3f3d249399dae94bcdac686633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2452de188f7343fc082525406b332d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90653b9a9f20bdbf3cc46f6c38cdbdd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ee00709f85534720ad715974c9435636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f85fc51d8dbb5563c3ae117a2872637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3862c255a1eae63c516c77bd5e292d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2e7ffcf64d2a323fb75746dd4cbaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47c01bee4478480e383ca24f4bfcce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e47276c2526bc71066f9ff4c37516641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade87981bea7c28bc45f29154e07bb4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c94d05bb69be9a547f24d3e1929085643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6348348652385bee235246104d700e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfce4ec6cf70f971e5703350486091645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11263c0d77d866c6426c079521d63a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7243ca6bf4c06b26f359f01ef0ba63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071d04215edce417aee9c33370acc0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335adf8d89b4c39a06a8fb44a663fc64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ab1e248821ab2ab11909613dff9a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fa4b7467c37254742326b312c1fcb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a766f2953c2f327164d652f1db3fe2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29bb6ee69399c89d5662b22ee71ce4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1c807814343982285302b41d6ff28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac56080b85a9aec72be17818ba21e19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72708e008cf2cd7d1a2331b5002cf49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2272f1fa6d040bcd276ba2c49fd825657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3e338461e0783b5e4812caf9dd632658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda0781f1cd1173b352b1c2dd5ab28a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc29733d95c1d036b0c60ecc85c6f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92f75ac01c893126ad4c4311f43cac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b08a55f71193023df26e726452188d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba09e74bf224e015af58ab8c47fadc5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffa2e492ffa71d9087094d51ec0bcc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c04f11dfb7c969b953205e51ab1bc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe576df602c0b9ff98f4ac0d2c70b8b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4357df115dac5943afb22d5eff2439667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21770c8fe4965d19dc424a21c34cef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36051364731243f17465415b513a786669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec46faa49d694ca9347f6452f623c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef630454f99ceeff13760af58d26dd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9d94c1e4ba380320f99f0e6b6f0ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd09b519a6be07fa62bd5ef70da27a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d6c3ab15cebcf231c472280bb07d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0aba4e1c180807eb3dc266b80fe20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374b5ba2dd002ed1844e06c6586fa44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31a87db2439ee5c30fcd1300cfc126677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5fa9851946733a336614ff789e9e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c3e16e83de055b74c9ca23bbf8f07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282e51b43cdfea49912a5088b510432680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84678800ac7b030a6ddd2414a71bc5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b309d3bf2fb83bd25a395a4cb660a7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b632437b62d6e37d484c27e1740510683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a875fb04905adf5352b0c1ae1add6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63845206e19d1396f369c2628ff615d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec564b091154df8bc22306bc64c72b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88c412041b6345bc34ffb01aa6db7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708edcd48457e4f8ac26c0294d9155ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dc514393a1fdd69123b8de0989afb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1151c68223d6f6f7f7febd761f4226690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74eb190cbc5df0c6ea7e7877269abb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef331fbffd2a2751c16171db5831e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f729e5b3a455530fdca7a5f61a9a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfef9e0ef35ff492d8fb862eb956daf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe76cfc117b121081f56ca5715e93ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c22349484cde47ddf42ffb0a00afdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0d3138d80964ffb0a9cb1990564b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21e3b99df234aff37fddcba31ac87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1861161182fead962dffcbfa4d5f4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf20f9dbed39dff8140cd1b98e1438700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2235c13ede05cf851824a4e7d4a9055701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08164986ab6f8ea493236ccd23d223702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a81e3d3490bef108dce0dc0eb0371703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe0e2be37ed58d761068996a9b3aeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8d32f07f8ecfe781e83a2fe10481c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14d54211f899d9f4bab117f58b3e50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04adb3e37ff45d0cbe5e128546d0cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751f8b4ee111093b98c43d6ec9bcefc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062035bc7305ab78d8e8092dcb40478709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d75ebe3d6b851d3f6e251bb790331710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4bc37e97efd58b9e78422a45c11b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009d7a76f013e54e5201ff1dbcf520b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a609bb0340be7eab55b9b9a9fcc0d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf94e49d5b83fc7aca46f8bfb2e15b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9cce76f6dd53cd45d194132a2ec79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fc8e0f12347e0a0090c6451f24c59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eda281d3110ccbf497e827f7c1249c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f629000aa2d6f9b84730a8054c84735718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a8b68363e8d887eac0c0900799a8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75beeadfec95a8c4921bcf447c9bed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b82bea3d73318083d56b60f975a2ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988bf8e0406e309dce755254e47b4cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad295c07c011b53b8006c38965f2af4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edc5e20d2c28e9e1c66de8af765b64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ad7d4763988f07bc4aad06a1987ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93737729fc136e3b69bd9320568e0029726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5df0b1a4e5201980cefc947a3bf131727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320bd2620a9f25fe71e55bc882842d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ca58007b68d61ad3b7eb0ae3fd5fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8962d97dfb050ea9dcc764b1b8210e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09e7f78391acce0aa2e8ace0660fc6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b31467b7a2b4f4c776dfe6411f533732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb3f4904419ce5764698302e323fcb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae5252b747d94d7cbf99f8d26bb951734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a975ee0bc85942c5d772a102d08c7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c57ec5247d5dfdf9e02f0a7e4fc9f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c6765b1e062a8a92e9ca6a44a8422737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea41da3224e6580898a0c04b2815fe9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc378df8175d27c3cacfb01457e0792739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d093c1d7cd18ddcf9177fbfd289c8d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b5d4d950cf98a44b94b46e05e6016741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4899e5f9e1c086d1453c1047819cf8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ed9145009178f5f47a523abff2e05743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc32ef284c29dc1337182364b71a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06e4dd6308ca79188c88ca9f8f4034745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be247e4a4f9344271c8654ab7b681b9a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50fa8b5c714b4126b42413a3de7b3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159b8f08f51bd9ce26a452aca7db670748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e88e95ff4d0da36dce042e3b04f39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba0e5234f5a54528d6432cfcf242ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956049564b2d151f2d88edd92c2f4f9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933084463e793b4e04fe34a6c3a2ed4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50591ca756d7b78ee804325ff803f8b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d581729618c88e1b2b9d655d9064742754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c908ca2d06a0672f5ee294dce990b06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a309f3d1a5b0414b0c8193f1ab6e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf8aceb2b49cdf0ee018612f54a146757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82051c52fc8994db3785f53df2b138758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a40221be1451ca01319314ae1bf7fd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>