--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b404311fc0e60926284d5f16fa03a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877944e6294dcb11705d889fcb7fd2d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b91af900243b15eac1a63f37cbce123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ae891599e32dee4666724b8768b2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41171c0f5cc32b8666abe86aa5c639475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf10ff8317345e876284a97ba7eec956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d28eb0361812df57068edd26bd76e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d5e64a92547cddd38399339c5339f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4977396c83edf3e255cccd5d40dd1f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9dea2e96614922c667a7b0ccca29510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dde94f333ff76ec305511273dd7ee611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8ab866234000668d007f6641c99ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d3a43cec5d03161d7afb3a537a82b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7d0e57f7c317d62bc8c76878f8f8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be1893ff95ad649e2acf82f5a78b7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8b5e19e5b9c305ad3e1c5f4b197c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f52d9dd4486a663bcc536fe8c0fef317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34243081368c6a8b1263d966468467818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb34945c322a5031d4e70b3bb04bef119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250892c593ea452ac996711e12b6541d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09409c63b5ceb6148ef9ad028f45e30721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a364ee89aa9c4c87e56e16a5c1e9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66014fa389da489149e724167c9a7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b39809d69d4e56e5690b2052bca3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a79e9c6da073368bd1837279c3be1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1915f51e061c27376729c17551ddf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c23a9afc2fd7580077eb9d3390e21227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0499b6901a6d8e4db522b984663828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013f80be4fbf095519121fd28890d4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4676331cf98b76ce06133f1ef9bfe7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585512eb8db1da3ef2244b7625e8d1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58379a39966d78e4d2798a661d761b0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e59b03d49268f697a0a938bc57d16733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24d1be7f6c5df8e2c9db2c1c15210d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754915266c724fe0383cff6a1336af0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93e44a9151742faf521a6cc066479a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ef065ccfdfc9efdf5780a8575ce5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c702720cc7b1f8e5508ab51283759338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f1df76e00227c3f0c989e4b6805dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573ff8fa70edd42dd08f7b3cd21b66840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcda8c9aa6abcd15281f9874fd960da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b7f3090c21b7e4a8b2a16e23947542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b08e69f7e4e4e49bc8d097a16357a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251ffe3a21a28b9eaf36317697abfa944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803cca3f8dd84104d19f4d4a8ee2b8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2933572d55b2e9cd7c5b6a1f9580a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c7823d72f7e8a46139fe6fccf7cad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a23d720918f1fc679d732445bf5dfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c204e92edb782aa630798f7f9f59749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5e359fa7e439e9973e1b00421636d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d29f30e5a0334c074a484fefd6e95f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286026796ba12350bfd4fa3c0cb5e66252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5f09b2834ebda2a674b06c3945b5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f06a3bbcfc00b29c8b15ef0c5f88f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222175dfc08c9e68174300a5e5000c2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466f7d09fe4c3a225266fdee0804a2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399605e9eab2b83a426dc94c3e7337b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c57c7c8f04c8677e3c2aa8fa2373458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95230bbb8be39cf02f119487897fd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653fbcaf88a03131d9f64c1dc069bc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e44d39550744ee97d9c8848c78bdfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229521c1fa5de32738c2a4a7bd495e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71592b3d7d04d5e4069e139d9c3371cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06b9cb07bc77b64d302998f7ea4a7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2bd6cfb4bb2c431eb9754db627c0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d1495237f208d23f53331b65fd47266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a30dbda04cbfb12630624624f27fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acd62b4f482f2cf518e3727b72906a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b85faab52f87c025f12342b9bbb7f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c15b3f7f406f23adbd9bbdb139cb4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1bb1b5d85e757442ecd4d290c01d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb95ef16460b15465cf113a9c7f23772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a0bac5d25df50d7c74ca3a490ab3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ccc334f5ac9e9be669dff381ece9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cf34a7f914335af4555c6ac1daa9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f78cbc4b8157318c02875cfe5293076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83396a4431cd43d88a614eaddb6af3fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adb82d62a3acc519456ec1a5c0f0bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcadf44ff3b743e9e7d49f3a1d210c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c095584e9c5e399c183d6cae0ba67fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c26edb5a2ac09c1fc4f2ddcf200f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623202af3786a408e77f44447a4cc6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2972ec842124adfff81251f79963383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6352d1824a051491df0273d43da8d6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f3d630e03552e0f9284758ac5a2c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626ddc51f08e2195f841340132cace886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12712c2eebf6289d7c15167082506ee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701115e03a3bf42e2b9fea87ef4f93188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f496d59783a136bcdcba2a9b948ebc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded961303bf9cb4f51e7e99664261c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa8591deede612b711f98fe9c8d19e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11645807b9c50b22d6ec464aaf3280dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6f86cc316c7678300b53bd4a6434c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb376dd7b34f4099ab38faa2caf3c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb079808bfda91c96dbc40532bde29895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54830772696373185f5bc0f2325dce196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3ebf63c075dc6419f74d5755ede7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5095c8853cd6ce96f6ff75ace1e8aa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd2052a5b03cb5e2095a52ab4b882199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d28854ce768f8254802aac65bdef9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd01f2a8444337ab4bc4c131bb0ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a9d4fce90eb978bda871525df71e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343776050b45903c2fb586ce3b6b5545103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8550debb5139ae838841d3f2a2407104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916423b87cd3ef3b8abee66fb5d2976105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7adbc6be841fd6cf00b1001f12ae86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c16e2309f82989f0c495a003daf1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a856c1f0e34e69a20634ab371006d65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c037af7a1d89b08be6fa618c7b29320109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38357d73c4dc2edf5c136126044fe40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb1eff66354a00e20365459783fcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bbd9182effff45ab21b8bf92a3843112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e41e78ca66b895efefa0d8e0719ab3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478ec2eb1a03cd815b5ab8e1da9a80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616133a90f46279e63c27cef31b835a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264eea756cdc98f48429e98b64d4192116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341d6bc0042ad575c0bf54641e5e551117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceafac1202eb24abdf52e37a74c23b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c14ae63f18c65626ebeed8087b268119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b373889aeefd1e4c7b1f32c2190bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828730901657edfc3cc17043101747f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221fbc0aa8f265522c50b0da6c4c612122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05131dc70aca22d81b200b433de7d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010502ce3898f0ce43340e114476d66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9e6c8f76cd32680ca7943c12751ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8242c206fcb75c7f108a9b9142a405126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2dbb574b7b17aad8a7ffe07bc86e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68f29c81c791c9a1465e3098031750128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7ef63ab8a29cf2440f33b36ac277f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd9a5bd6cf2d3f84e091d7bc2f4a51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614290ff7cbcecfc2ff7ed2a344d79b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d8f02fb176e8acc5de4d5ec2b3fed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c603d26909ba15905ab6bab3a378d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65640256d3cce946c31f199cf1058728134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6505a3f5c1ff9daca3b650edb5023135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502e9b17b67d378be4d9dd95866f7a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bc9655ff0a5bd88d1242d080b02e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929f1e6aa9716a12a92795fc745c794138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d706a8feef3734b19ab0f90f2a6f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdc2634f08ab7c4a20657122c30c30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788562dc06f23b907ecd8b6e855389f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a413b769db536c76eeb24bc1c1e9c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5be439846426bc2e44c398cdac5a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e99aaa45313cdfd75207bcfbe1acec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056a9356227a9560648754dc8f1fe8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b24582ff9166351cb52f312f5a7de9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45ba829403dec41359ebe60918ce71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76e36448e1b5bb07fef5e8028af6db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837916ea4104b294cfd7f9662281b214149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca47bfe8cb22bbc641fecd3126040150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e7795aad8b33f6c9f625c602dabd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966ed8895d38c99a7efa329d7a3f75a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965d077661d989d3e9b08aa47fb9224153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcccba28eddbbe871a99cd933e88ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd139e62ac2ca4733c6566c8359e3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d9783b0a0a696d101b3473127534c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f0fceae7eb80a1a0093d965b28a46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c6d317015de424060196695a084ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca57d02baf969ee4be6f8309067509159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf983185dea7f91e0d668c354000f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75612d2ff2025be851be9a77fc8af4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0f58c4fa96ad6eca174df3c22cfba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af0a9d98b6eaa76daae80fa67dcac5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00d14dea62f027e2ed9d9e4f812af1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865dceaabcae60420203a56d7fdc643165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bec5b13df11c0abf902517050aeef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451f2a00ef57654a486e532d870db09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dbb3fdccf807f6b5780d3a277830b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a321f70b326333c50e7753dce1dc080169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761d80c1e1395cdaee5d735cdb23edd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c426f135f12895886243cfd0111af7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa2a6c66f63af87d2d57db6378d2da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1593d67b8fcc0e0bfa435661c6cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791db772c7f6c028b6a58214b9348f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2701209f7df055e68b006fe3ec68d49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61743542b568c8d8aacb22301e2d8d5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed424c3d6599535c6fa89957270f0ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb78c6469a909511b223592eaf8a67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e805f41c7f5f8d54e0682a423dc8c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5d41fbfef55bf7e72c779e596b19d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a6f19fd9be28edea476bf14845fe0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44db1592bd4006a4cc4b8291535fa49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2d24a4b3908f652234554a511f0d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986612254ede402ab7ed32d832c3111184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e84cbef06245af26aa0463a350c12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d3f4b2beb0eb2f8efda97fc12d1a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776265ffd4ffde4ad745e5099d6775f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12450c3c98887fa8b632990af49dee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b853a83c2705d293e69f0108d75f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed110c42064aada9d83b2c955f9d85c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effcdb7f3014d18cba6175d47176f4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01174b5f17fb22e490b1ba69f71c559a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13368855689e08402aca2b1a9f4c4ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cfe27110fe116d5d67b004e2dd203194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d705af90af712e47ef2f9665c207a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a467dabc2183bab375426b165fcbee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415644213ac27704b9d0181edaf2450d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae415f13a0e0f12de0abb9f0aaa5947198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aaa0e7497249c7ab07f68baa72209199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70d2e4a5e982231e6c6d74bbc679a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e847d299ff25394cea8cfe52548707201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10971988331aac49565a65225f075a25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc094fb45ce4d0820bc47054d06d109203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585482e07dfec66aa740c8b1e331ebe0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccee747b0d7ca8a4a9a6e87a04b429205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a32a51776ac932498151b066d99ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c153c7014aae8c64e4867c3c5f704207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c9d14d849603b6f4e96c9f7ceb9be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a513f981ba2fba8bf3b04c1718edb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f55c50001332045ec17f40530cc533210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fa52ef20a6ea2108fde5f2333606a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cac99805da90bcc3ff53196cfec8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a59e1344c25cc5291a047fae9e4734213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e86475ba356af2171ed09b24b91fef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88866610a989378a45d27da4bad1ebb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d53bc482dd7b931ffac39c70070f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba196707d35df470e52c83eb56bbea2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53029ff128cc6f7a3930868873d8229218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5f349d307781e772786961f2a4170219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb70030aee09a438af23de66ac35b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a8143b5471235dd7f93e53259041e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd66fe0dfe2e19ba84d5c5a62047fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de678a459e78a2745ccc47b2a696f853223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ebeafc3d28b13c049712ebcbf680224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af480f721e2d05314200533baa98f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ef2e8b0eb52beeac7422b5eb86b9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da91dd9a87fdf2de561372111b8d280227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b4dd2b74785e00fa7a08783f66b63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50453af40aa54124d5d9759610bfeb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ad2810fae31a87a8992ee48f12778230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d40e493e3e2b45e35504acaaa5a95f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a19d02deb0005622cae4c1a8c5f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f454d157498e0163e90a38acfe154233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e9e5651dc76a40898bfb2abb1f7dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d412968372a7646e63aa4f63ee828b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494ca70febbe1afa5f94fe7e9ae7506236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01137cb6b8a40d796781a736074aa2bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dc306b9b1d9bb6959b9178e115b9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234337bdd7ef573e5e38207dde386e5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be8ef7efba7c5b1e38874cf5122d11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174991ada3b68c3abcd00288df8a3fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58dcee583111964f2cf7d6c3f77593242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4646628346633fa1fa5e9c809dfd9ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e81421a6d527f2931730af8ce7420244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ab1e810f53aeec5b355daac4c1e48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95368241e65c13b86d0261cbcb65f41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612d7e8be3328170b4f7615c553ca64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b594ea639ca999a0fc734840bc4d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca20da848ec1084511bb4209d9ab52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990533190e2e925b2affaf7e3d18334f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d9e099cae0617281a224c078e50c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358d44c14649c07af0b92e8bb465984252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6292c101f4ced9af4db66803371c657253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbfebbc861f3a44a5f1514b47d8f37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7e8be795f3974af8f7ad8949801f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519589ab216a8b7c937253891d36a49e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d9202a5cbb34153ba206b11eb51e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ce005ae30a6411bf9502f1ce646de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5da243e08c4fbd819d57962d6068a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1115b7bd7d2d509d438d614c273d4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939601289f7140cb1a6803dd1a90443261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ed20e5d524ff2320bf8601fd78222262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da261834572f6363d3b7489335cb03fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdd2cbb6fed4e17af372e974b865a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02796db4fa4f18d6a2046963c90e46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28b89a7f18bdf31c1a565ee3779edf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537ee6fcd076cd2d2fc5f05f0716f62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac014b1953ae0bf822d57df64e092355268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494216724aa24750829e1d061b19a4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1137c998228efe8954e18b230b2f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef361e00db6c43848d1b08f72a8aa3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931722a107c2b6fd697449e404deba3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aa113efebcdaf7adcb6c51555dd05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30225f1a69e40da25acd7d23799333274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046f380c01d90cd235d9f5de4ff5407275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46c98035672bc3692af845bed0c0dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc528328e93c9921898d49bbba575cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933a96182e8b241792ccac0f082ff1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bed3424d458ee570e717aaa48b3db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a9c14e4448da79ee3aadd9412ef4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41576723d00086a018a755428d8e16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd062ebcfe1a7942dc2e616e5588bb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effc93c5403e952c50d336147a65bee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f6a499b69a25a8063bc99615362ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37c9d616cf176356b0c5343e511864285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11830aa94cb099da298320d52f2373286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece00d3cac42f618f964220993f293a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184359fa8bae6119177042cde7a99ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f6e6ce8436912b5df17cb0749ef1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de4b25d710d9c09cf4f40997f8dbd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9945a0ad07f7969b1fbb76a4bb72565291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75415128c3e181ce0a0dc99f2bdc856292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04fad24917e3b02eba93617aee0a05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a618ec076cbe9a19621d8aebdc2b48d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c2ea266af9077bf4918d816eb1575295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f367cc4ec676ee2b156c327510991f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da48e934873c28ee45874d66e6352f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce046b99a771994b37ac4b20271d0f72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291009c4049614c1aaa6cf7be3b54aec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f966c2482ca067e01b5fa33f975e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70656e681d7f5c5d6d5b47717bfa41e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4f5da83631caf5ef837a4e32be889302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1106802f7a559c0dc44b5eb5b4e854303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfd0cf32d461df92f71ef4147ffef8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e45d7f589dfb11d62b852d26b9ebc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5176ab8facfcf444b1474b1b8f79a47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4a9a4be5fe2973f2e978f18556217307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00545db8181b099c78a5247a56f0bd04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bc8d54e67a370657c09096bd614d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4adfd4cee546e51a6981bb6b294c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a132d952559860d91a161601ef631311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb97de22b2b0cd0380fd892d4c3c468312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136c57a0ce0ecf9e535fa906dd1cfa9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acb0736d4f896ebe886ae29a2d567c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa55f51625a36916b80d97a0e154d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d24541449d87c5405bdd36108f25c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb577e68a97c0a8ca5c8d1cab31399317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4be0142ad584b59dd0302bb04bcd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32ffd06ecddba9744eba718219b66f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0bd393e915ddae3d421e7cbb2bee1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422d012b4369287e240c895918cdb95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112ca16e07fb64ebae8fe2600454442322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d555a9965b1945a4a3ff19b7447ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc85145b111fcdc713d34a290dd507324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86c3cdc9af72b91a1687c910505cfd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4da2a0e0d6f1cd70ec0df5d24d5fec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19bc345b9dc4daf249235933446484327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a58bccb7039972e5ec1dab93230a03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de981ec4c9bf56232bd07a61ac2ff7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f998e23fa162fafc333d062bfd1c8cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976e9933d51d931dbbd21ab5d475a98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae778d3d3872b24408c113f5cf25b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bee635774a2721f4609da647d7c5a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d10911f9dead186ad1ce6131772b68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12308412d1c905a1342ea6d39c3a6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98716768243d61e731d1f03cad7fec5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670fe240b8776028134d4eabae6fae6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d835fd8ac3c08c31c151cba77a56da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9b13d79a5e5dd3dcb2402a03e9e55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f1ee7377bddc4cd11eeda596223ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146739897be371c3224cc300e430dd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3baef6512d91f4e3042f51d6c1e71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66917ce187c209aa87a199fb37c7928d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4b90a31079e73fbaa968263a53c2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6a4592286d0a6302309f8c8d75bf7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0ecf022661c30f62f4a60087f877e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd096c114e922215bd0996c369115618347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be344c9e12f830010b71727b2bcc6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b8578a7b82722e8fbfa1baa354fef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994617b008580c2cc0b097a9012e201e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dce1f095f817e2367c9ca4ec2cdd53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f89bc960d07d03e1e44ec1913f4fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0f1e545c7333fbb2324b524b899f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d47fb84cb8d04c07d67a6ef08fb111354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173ec904b65842ace53f3e0a3d27536355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba6abef96af9637136a23ad36e737e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51e373d9816e342a4f9ff2a8813ed8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de96a06b2519aa0be5c539c02e248a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f254f0fc1656ceddd60503e4e4e57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818184c0fb5e76277383ef111a5f0df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555dbd9c790924a5fb527a88195e0f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4769228fceed91e002c7e4512c40f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ec84ad1f7c288fa4cfd7fdb666d41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2677a20cdba206b823607ffe32f07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b54b3c8b04f3eb189d17198b91721b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7d99ff75422cd146820de0c196907366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9178647d50ed28d1cd349f8d6115b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bbebf451b306729e089e8e598f4cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f8d76f72a14ff6843e994afa95cd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffe3c3e3af4b5d303ccfa4eea7912b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572b8968055d5c312f6d7075933c0ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0e2244ec11a1f82fad4b7561055b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be6195b5699d582cbb79f23d387fb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfa2bb383725be9fbee441fd99286b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa08460874f50d5e8190c7109028938375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff388337c4d4363979b97f3c4688ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e82c66d28572255ed9f7b7c1b13bd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951990bc2771522541639d7f02f29a1e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5557124b9a632a575ba870eaa2871379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4199799e6f509c85c52bb6a139bc283380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde1a19d06932b9f4d77af852f46c49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294d5675e8dfc37d0da702a0c9d064a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e7e8062914d8eb3d91a64358d544d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92707ae5b353d97d406e3bd786ee93f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d3aa8eee3ad4aa2c14093f2d26f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb4abce6747c29c5fde293792a0b3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e41064410b819038f56126dcf236387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719d5f7c7cd70a02eb12f628ee84d8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb3e1d8209a319c3d8303cbfdea47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584bb9e3662916544a85ce4fbed48c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdbc4a1d4119eaa52fff28041bcea3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e320242ce2885d2be12c743985825a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a75a9884c7e507f9b89b0708f29c39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4cbc94b5f66059bd8ff1f792e26e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0374d1a3606d0056a181db70dc9a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb33edfd55c4c049378600a5ef9b28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bd33080afb835cdfe867ecea03e0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3d88f1ef2df10aa582afb9ec8bc9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281b7a17b1e49b448ebe0dbee2f5e55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad038055a5e5de21483b750d7e7fcee2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988e93385e528bb1f6b337f1f8adce1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecf64476b1186f4f2976a740307644402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fd538effd31dee00a303534cea1eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c6a0fac752abb25fb505d93ce0a86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2ea2d61148ee09b778d3c1991293405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33325373660cd61d280d1b5f241cde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158bc321d2dad6735b3b362a8d4d93f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad48a0f86f1d1990cd4eb17a813f09e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053c9e38fe60eae74a3d314042fec21409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca104934095a10d960ac8dd4a56eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6f3d644dd8a444272b62377c92d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a060c776b6e4ff520198c8d6285bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278287bb9220f56f13c39ccc60f8e2b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49596a632540e8ea0b1010869da48835414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9291e594704b972d445efe39a672371415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57c303f15e649311a4b8b56faef8e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64049faf0760a1b8cbe35db80e8364417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6287dc35e6e8f1c110142b795c77699418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a49373bf9a1afd1bc73dad956d25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fd7a46b445d5fa71bdd27570f9e56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb0a6762697d2ccf4044ee979eb2a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64923bfa97c471baa4a09d68b7c4fd3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368f9578ba14527bdda0d92a270e972423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791718fe0795f712df7b1891189c089c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f2571e9a3648df91b665a64d7ab18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f27e12090f223a8266e141525f704e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36265079ba6beef6428787732c8e587427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90f54917d3fc58670f37ad20dd042f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff07abbe3bb2f1348958cfb1387318429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78051d522565529f426a4da5a7dff947430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984fe57ad205f65d67963727ed980f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c28c4c650580a0d58afc33394422a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d2bcbe2d32f8725339a6728d96db0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d35076d27ec2c0e897e24a246dc9f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87918fe974312c62fb87e4a75cffd8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8de470f7b80a19b42e078acd4d21b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bb78826b5ef116415d03b7e00943a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2b47214d3daa49f17f498a3d96f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e31e2d81662cc7dea3a0c55c7faf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495ae860e3af0294ce28ae3553fa19d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dae9071f3dcd27a8588846311edac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d611829e7a9da92773c85631e4f8dde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cab1690acfa8366e94bbdbcb72af7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75966d07293af0e15b966a1ee690876c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfeff9573efb9b400b32546ec2b206445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f8b265c33c30b999ec07fc0e957d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a2acc4c76878a87120ac1275dd701447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b14e317e96531f719effe3eb0ade8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965991ed5e2a99df942dfc830b075c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f947a2df4c884df33bd100b04cd39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1403e0d5fa425e1642fd1bf792284451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f3c6abef945a5b06324c04dfa5d6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e2832768a669a9c7ddfc0412d70de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c4497f60d7418c5452a28f5dc226454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9927e3a40ac28d6fa42cd9b6f909e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7cb58857ccf723f10c5954d7b3015456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa525854c5f723366f9062bb943a6803457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa1c611b32c0356601de5197e4ab92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d70e064434dbb1b057ce0b458b0cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6206afea26a50cb7655959041d232d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab05f8cb386dbf07a6c51779c7390f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe205b99297f7854e4eef49e6464b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af196e50c7cfb780161e4e6e7c629e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353276cba8bc27a52ad2da63d01eba7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab2a9070f18d5fa28d7f4cd3a2b8ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4596ebc432fb518d7a348e9a1f4d2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361200fe2169c8ce23059e2533c1a23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589efc70245d680f381472c3b3045ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694756ea15a5e854c9e532ecc4283b94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66206f3358144a85bc560dc26218bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e5b2ea072e6b5c80c436ef07e8f31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0709d8bf1c47e16f843dceb67902e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08904944780ba2ffd09eded792fdd6b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df26838bb5654fde0fee399bb917fe5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b61b7b39e9c6aafac0e7f6697e8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70402e419e919a0b0fc45bbaeb8a62f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10735627141f850c7db6c097765bf7c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686831393c96f37191ff3096019cbde1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568f7cbe3fe0570f196747cc38ef997479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3f2e524982690e9019498c9fe732e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ec517a4f4407ec30dbe4cbd5f761c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e7cc3980992d6a7d66d0720c4d284482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0e812b9ae8a48b2c0bc60f5e347a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca27fbfc7bc9f4c420c65ca1fb2a32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eb53549baad7fd8b83ac56c55a8ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4465e125fc78149c220079320c0b090486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7708ecac3b6c675d5232006ea5d0391487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea3cfa2c2918678d44039aa7cc9a20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d4d78814c53808d552a9be4adbb58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51719e5142e7006e105cb390f83733490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150c9936b52a3117edb13ce4f09121a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8348c51a327ec11f01629a4b61b0566492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4e04450070bcfcfae8b436943c7b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59651a1fd5e7ba06def8666722848bac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0196b791524a990de9788a5a15884495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087e4e92f0c72399bb23211edd973b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026266b5bdceaab8423b2059cf84ecc2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620acaab7cf9e3c0d29a05bc06283f31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb5f0ce2c616b5c4e5bfe19c79810499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd21caec5602c49b64662177377d94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc997f75a8ef91f6f225d983bce18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294390f7dd84ff87f8575a776aff80b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64374fb050a92e57dbcc7b25d3121e6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353715a9379254736825e03ed59f1ede504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1e966cdb98ceec0a4a8fe8f97c503505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39ade8cfbfa1569d9f4a2719774b71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d744da47408abe5d1a956a365274f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf433c13e6bce8b25f02f72e918343508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530a88da9198c5f199112941f1d15ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6f631bc2696171578ec8638bcc770510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3f633d7282674b52f2f770f9e2313511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d2596500baaf23c08eaea5abc6ab2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f2cfd7bc9dc8cbc2881af66191e9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58138cb33bc1c1927cffa722a0a007514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0772e7efad0e5ae176df9a7b2b469515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5694162827e7dd895b5de10d2d63479516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfafc37056881f4d842504a7e99be76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cedf0f3e04f33bc1d4cdd9a2218a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3ff3da7b43de3b4c814c2cc20fb46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf8913d38a30d0b736f9df184faea5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234245efd6e0b157c205ba9e386e9ab4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3591c57ef3586a74e390c0b3f9656522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5b21db8cd8cf36e5c031c51cf083b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053903637fd90b0ae597971d2d85beb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e601cd792e164540dfd03464ceae3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558daa372342c35995a9fac6aa7a292526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dc4770ea0aae27219efe1de16f545527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f0b9b72e277ecc9a8c5aba90ec92a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e747eec469833fb66938e3e0c0b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d853ee925a80ac3f089cca4b8d85ac7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f50c01de9d1d64fa047b9b50ebf0c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca4ca88cb4cb519ba967d4b8b3a737532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ace7f0bb57db20888a6a90ac079f27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f590893d7ad12b9d73a8e495fac775c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762d17f38de766597825c510838657f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714958f8634e950dcfca8798dc1b828536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed887c4caae98d8fbaa8d55cc0e44958537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cf27cb73f2b56067e2774b77f4383538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0749be7aaf673293f6f361bfa1ab38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0e97fe342fb54f2392cc822169182540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d4450f56f81e9c53d55618af2a7f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810b1291c7d9537fa9c39a2dcfc4bd7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6c53d62a972c593527d04698be9ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a804e92af9596c602c1446fddcf53ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d69419fc817c48a7db63529dc56567545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b40ef9ed43dac9dabc6d4f8f1918546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdb6f3a67445c67b9e2de848784cf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4d93af9d5f097244f3fd7e83935f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba19938e5994f7aeff66ce78236c98a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b6940e0f1a97ff467443dd2762a28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0914269fd48d555f699d96138964b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc290012317111584bd5886c9791c92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f1dee7e1d3e810cd654227eee7390553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401f94aa6f9b8ea207a1fcb1dfb94fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee747dce80d158b8020d148097bc42be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b4782d5fba001c1ab0b3bfe69b569556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac59172d47537426040c6f86b175824557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b31b3aceafd390e675399ae267248558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9f30b42ea91cf8d8de34473907baa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dca294467da42e522add9e8ae27919560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268f7e1762f5786da0babbb00a2ed41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73744d74e3a05fd3c738c8878310c4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84684510aad94a523dee82396210a9c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc564f00aa18b41af5e44ab41055a898564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750be642ec202d119fc22dbdc25f47f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901032f1c6f294cedaf2467cdd19ed9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1463178cc2af28501cffb6641c00d84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f296fb0519e432acfd05776632cb719568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fe31d84857dee7da22b4a53349feb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead062c00eeb214fbf75f14fa5a32f1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdeea34df4544e7e3833398a06297f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2bd67271ca468c856a81678419df9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79b4a3b94a47d9e1d4693dade47e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d3b6302210deb53c8481746c381af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc853fd96ed84e3cbab0220ccca521575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cd05e02a22ac798b4d813e99effac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9185ce5f6cdbd763b82a04fbf00485577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22089e3a86bed17359e0f93c96de2673578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fe2fa3937b586a7691d53745ee1dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fca8321c89da44e04bea36a71d1339580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc44327d2825025566578b23c92b83f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a21cc28ddfc0620f9a2dda3b04eca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacc8119fc8f10d76653ae455ee8d10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec7c975c9396a7a85d3ce447824a24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bad35bfc8c6df530002c995e5e626e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4547bdf0262538e0f79d8deb2930c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85e44c1805d46e43f3ded90b0a1d0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b81221292264973737a1394fefd3ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a88fdcd9084b5bb274359af89ede5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff78be1160d7aa56d2b4e8defaf10e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003c6abe32b80e2744513d95d173e8a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c38101da88c25640844123171d7e37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddda85bdd21a1e99f811c8bfaa0c4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227e118bcbf2e027ea8e37df998e433594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba7a9f49c1152f1660ac447124fe0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c851e27972c6aaad9cbbdc561d616596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68217ce374046801763cdc5d50d22cfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5782a0f041dd7fc9f629c080cab1306598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca53eec3c76df32acb5169443b7cb92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff79414716a9113e0aecbdde3e4538600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc0e9069c131d2f957c0ed6ce0776b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f5e9b40be521e98b8cd12ebe64cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c309ae2a08604304daaa66048c6f02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec8732742bff6ebea48790bc0e37a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773caaa1606d1cf011b4a0afd13a4a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585df9ede25d6a3d6d9f31974fc1711606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf3dd22d6a18a1dc76a093ac8e7358607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b162992187d0adbeeb9225f78df08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c3b617d111a2db47c4d2111bb540609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3fde8e8352d4dfe53251665fc591f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5f401c61ce9f4370f8b7032bc6e91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bf384e616c752de05e354dcd7656f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be3e6766e10a034059a191f4ed462613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1719d6e91632d9492d5cf575b397f3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63d802af1a61fcc6dd47a83fe5a568615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ef8d33514e2c3110cbfd2f77eee56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7e4d0565d2ca2384bb507c5fc67e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67bc0bfcbe0c37cc695197d8b047b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b67ff3b2049bae30c57a268eb0d87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45fdbe907bc1b690d7812d835ab75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0cc32cdf5b574cb189d0416fa25e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b757a0ecdcaaeb5cae5666883c7f24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a11db4c431110217ac9130fa088f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c5217be94cb0e4a5cffe4dda07ac1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a5d2b8cd0577913024b881b60e0dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8f0facef9ab04a60617b7e4848e49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cacfc14cf5e56a7b7cdde19f2fff7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198059d6996428ae0cb02719426209d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5ff1628d7c9c7dfe988eaad0d7e13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef2a6c5c6c4e66e7519b6798c9298630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda3c3f359a85fa439a1ecc3509a6c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646875d91e1e353eafae22362f36799632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a52587b14e1bb5415985787643d795633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a126df28553960e133e2a1af4b4eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca9cc1faef93c3bbc04f8e331c1581635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a037560d13392ddf57cd450077c7fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a5be221eee4a97c735946789f672e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07019f1388e15a9cc694cd5bd215898c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c2f21b3e8b6b0bae79f16f8050721639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46ce62208ab29694fd65b19f7c58e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8c9fb0edf1bc787e103efacde3514641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db6c2f1fcc89d3a833f2b10954435e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1d6ed10902a7a55f4c6d84446a8f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1d6fc15d6b1808fd6f0e5564b7117644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a487e78b5640c4c5897773f68ae5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89926663bfcf111d110880388d5bf986646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09da7fb2ab26666edb5f3b1186dc98e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfd6120418ba4d34a47211d316a5ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26d806e1dbbc4701901348e6598dc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a3555d45d520cdf06870a4b8ce408650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57621fedfdafb1423db8acfd4b5e26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4153b43b54de0bd3d2a40cb9b0236652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc7924fc89b5b1faa1195c6e73f170653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be9647fd34f72677cdda8e0fd39fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affc9c6d0770487b262596427c34d74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930df9d93a1e467b567f44b78dbc5b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfe1253c5bfdd9f14fd50dcf9e438b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a1747bc24e77df22fa5c8ad3f5787658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f8a15c54edc3fa28c135b21a3ee6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6332b23388bc58538ebf10e9b6658660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86376d89b7115a0df60a105a222454661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32deb51bbfbaa802694546b6a70d3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395abe1597e35bbc2e82e3caa67e7e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcef367df7f933d3e67f68cf3fcc760664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48035c2ef233f963f037bacd2dea4c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b756897c305f972e5b39b42edb0ab4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077dbad316c13d9e2051260291b5023667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f1b12003e0930b49cd3f9325c7002668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56471a758d799151a3a2058155a9f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb80b5475b4b38ff8cc3d97105d009c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834b8f4a20fe576d28e5ab9575b60e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d22a9af1ad1ea25a8b76ba69a5c872672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b727b01f464a8df0ee601d675ece75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3296437e801c38804203d6bd9831424674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48769e777e73fc3c70fb83c2f5de3e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24268b21213a2058fbf685519203df07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b95334faa468f135f04cfc33b5a754677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5afcb8da21326c1b0208a3caf040e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c924ccec4a2b84737713f81dfffe02b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6315c16a384790808a786ea96d937680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40b84460f501a21c61ba8c6c2c55ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be0b0676f139b6f19acd85497de875682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3964adf9643c3ca4b13ce79c6b75cc9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182893a8b1e0a545de4a65e0fd08090684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04980e5f5c271a4e18b6357af85e834e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123fb46605a5631f8cf511dca4e01c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aba9d5accfd1c4ad6e2a8c0087b6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079818034a9e9908d2b6cfddf5103b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197765f19fc31f3b4e85c7a62833a760689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9cb5b76901fcf408028561255c9cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ecd4a437a19ef4c9a6c886451dc8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf899c95f22c322d0866ce656f30a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a406c06289021212e1d4602bee8c8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28988e5d76ee1e00215279ca4274d210694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcc89c596dcf2aa78b511fd16e37c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311ec1c93c0d850159516cd1aef5d49696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e8aabd42093cfe1fe8d0ca80cfd5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345eb6eae9de9f0df209aeee99d39d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529d86c1828ec64c7f9f30dee428dd4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969e963852b141b91587e1501bf3919700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7af2b3abcc1f52c959e6380449f10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cbd681f6796a78e8b228902c08374702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55178250f47e06194c1fc230484a79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8593923e8c74117d5aa34b258714b8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac00c6248ca99894b06baedf289ae8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8b8ec328bafe8bdb3f1a8fdb308a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159733d3c6d8f187a1e1a049d75e315b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9b98310083fa58efce58015159c03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f524098c4bfb9ce9d340ed3d71d74bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a8e69337ad90480c454f8f192f678710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bc6bd9ece4e72f7e8b756440b9c9e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eea2536244da8147e7f4000d21f5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023ba936a599bd4de31e9e6dbb29c73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45ffb1f4d89b6f6193fe702eb954f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7de61c8f1415c5552ee74c93f284e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96564315edda845ded6a44e39890840716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ae94ed5ff7951bd5a978ff5bacfec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b57a6ab54908a7db567ec0fdabe5c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6f059c2931f4adf004562a7a06207719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25279515ac2802850696d8776254dd63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e64cd33ba59989df19e0344c95564721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee84e24729bf5978317f65f88d913722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1ab13a3651fa957fa5183894904ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeca0b5f63db3fe8903afa9ebbc6105724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4404a2624e79d7a9e043e8cdd53ba5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599a3d4c29cbf121be91522720894b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148350cf23fca265a060f96661b1056c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7802256384d8b1d5c0adca2c97611728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5afdb23896195443be1f8525328a9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3d6f286b2e69b5ccb568dd301e20e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22233dc204d4847dc9698befc585c7cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614adf1f7939c7d5bc6872ed55e9c1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb52e7fdb8a3ea92927737c1e08315733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf57431af31575492fdfe5d68d04ce9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cf716bc4ec242c5236d417eab4a17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa9a83fc0563bfe9473d777d8a6fc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd3df4078a2b77687dabb20dc240ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b19040e1b4a53bca06da4fdc729174738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb62b2b83bb888015bd3dcb86b8c68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5bbe028da760841764dd90009583f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead5e6619f8cd999951e1a44cd1f3ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff126f8ba66cd006bc9da1645f5f681742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faf588421fcb24689c814490c0e1cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35494798690a2671d290008fc1799d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf0c7c078214dcdd29fb7e2e87cd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eafc85f55be8d22d09e6ce67ca9c69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5be708f481dd15ef6d1efeb1fc985f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f412725e4d0b4c1042e90ef08f5018748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec8d0eaad2098934e1b7197ca36549749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d87f1bfa723909e3fc8e9edc3153c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74bd4f2f2018f0fb42b169382e48a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb90ccd23a4bc45c8c18a0125154151752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfc2973847be457b881d096b81f12c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd2882531b6b807432c6c1f70bd93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3696ccd7ded07f3c018c8e236d692755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4560b2f06ec71652094697e2e8c46d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7dff33ea4519b141dcee42023ab2a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4f3f0288e99198f58b103386ffc26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a56b6fc9de7836f30e314087233a9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9316a074110192e54bccbdbfb5fea01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6a57061fbfaeb1e4511e56a9de2a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80d9332b23482bc6a9cb2934bcd45a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56165cbebdf36a2c634ef53a3e4db24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61365f10238ff9d4ef502afef5c0ca255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a205f5a8fc3c12ebb8f97053b6755f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a64f1e0a939291cb1a48f12a7ceff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758845baefd40c3eb0214eaefc769328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e619c93f3c5feac08787f8962c49d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fec1d1c354289c3456f74d45395e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c5806009761927c80a7d3613281bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90106d8b56b72fed1d112e226d4b0f7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400dc973d46af733b18d9fb25ec64bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00c5783e95ea607335d74bce1518a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22435c76ea3dc78e5c3e1d2c19813ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa5ebc95b47b4f959418e5eee579db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc00eb79858809bcfe2ad8e62320edd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0d8350ec24d19328f3e2f04e8964518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41123c3e88a63f2cfe9de7374a7caf9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959083ad70a75777bff7250d1c94d2c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587f333929afe6fe880067b8e82107a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b236547e389136e75487db10359aaf422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73d194198394d806ee746184ce132423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63757b6b37ab680644a044c13542bfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c70bfbd3e74c6db987c5f49f44aecd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375849c5886b5ec46b8b42ea24245f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a338b6b4e392e9e658d95eb5c6d66027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ba43c750f818307eddda507c583d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cbc4b5463a7cb22c8b5e83a75143d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a00e314675ee616a49c390dc4f02b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87a467ef271b2faf9c34861262672f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134d4d1cae02196c686fb435d26c36732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfb1376f84fe85789af7c1bc7a571533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb4630ec52c0586c900c71e5a9b86334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c699b6264ec9729181f69c73d4bf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24a0e62266aba90b8ed22a24f2fea536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ec0e53f6305895be2df0ea96c0df537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990ef5f66c579816f911dcbf9b2466d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d0b5d9ae3ac03968030fe3ffe76ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434a046abd8b960db47117bdc0f2c4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5819aa5f236f0142698a021eb6b5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ca840166112f2a2889c5753870ab142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae656d5673333aafa8011fec1decbbb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83acd9b7d261bd0c2bf3273eeaafc8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72616b1529ac8f7b53d70884c3e09d3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31a863fc4edfb004ff7620399d1a9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a75250a881e87075394db2fb1a1d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91107f503b2bf33b9e10f4af5a3f8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845afe30075fdb2267d48cc11467ee349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277f4d0d86716d2418bbc8744ad3cc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673584c98e1ef431187a0c52a431a8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e9cfa7c1738f89914f2c92ec4695952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244019b334888eafbefff8eb570410d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fc64b2bd40d902adc805635969c0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484556a3d7d400f5472d68f5b15752855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf36199802ba9b41017cc7a9e578b9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e87073b55baa1e1c12a7090eab0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff76f6b45f4967b70479d61aa6430458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b91ff4ae0a787f65e4c5d41437b1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe5e1d3387f3fb4f6e65a4902853b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f06510c109bd07560063a230ae44db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0b724d35b71ed98160ec6ded9cd1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01171a469cfb9551497d76d14c5f23e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0642b4e1c578fd8751e6b10a929e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5878224cdcf2b10e2ca6dbe11990d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e9d6ae1234f1766031a3474e90d5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ad6f0c78b1b0da8597094314f962c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dfccaba562c1f41ecc60181531d3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ddb988de44eff00133b92dff1332869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabd3e551972bef6397e375b4a1ec2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f289bb8b1701841e6a54586de83e3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f5614055bdd959445967d883467c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e483b47c12d7b159cd31971ae6c9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be87776e13d7d5218081531caa876174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9b0b5e369486afa53c17760bc1fca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97d09651d9afb196a4e47b98cc9e1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae237b69dfa9e64cab8cce18867ff2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd45d9bb8cf4820a2016897232209c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12480f6d244d06e7a133976cc127640c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe5dc2ffdc46e35fc72d857e67c63d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1a02ef9480ff3726acbb0656cc12581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50ce7a25e946ede120e612f3ad121a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e5639f1b6cec013cb7e604db3e08d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0481709ec73e41e028f64c878f13984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df2a4d20f480bd4021088a914757e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707b3a7ee5e8b143913d942e1f5f7c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5cecfc6448fede2c52d700e6d01e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2eacc1b5ca2c15808d118c786f1c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a78d023045ed7f5c1e333c00f69689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e3480626843e47ac37778709221af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4eb3160bf09029347f1d50d3c5f2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa5d02de9c391ca59795d824e9a5ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572b4871cf3684569506099646ea6d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050d12c6440303784456b6604e222c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d685d2ddb8920da3e3565c294a57195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbccc6ea50076801a7040b7a6679adc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e547afbccf41186f47f65316b5fe9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac81ae1657d28522a6ed793fe691b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a081e26d7f9c9d4ff189ac79950b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36f15fc604f26fb50f24d392db93e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1ee2ef9424c4b6a6b4c6a1595698b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04858dac150cf67f732a9e1bd86bb6d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bbfa60f8bdcb3248fc69979350f41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091279cab2af3166737db7cff8547ac9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5fd2e0240865c29000aa97936aea0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bfe6b2cea3f05f4d554d16f2ccf9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1501346ce1599608962681ece1d43f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19b78661a0e86a32d7b696432db430108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0f1b76e4d7c08338794757a5ea20e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aa51acae4d4039f0088c95919c5be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf52ecc4d717eaf7352c787ffe324e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd143e13a2f751597df6c103ee2a648112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133071c8115fe026ebe9412fcfb0f2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a8a3889bea1cc870452658f14ebb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0269579c612d545350dd038b6e3ea1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234f233bb304934d74cc2cb8651566b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd906f92908d0748e5d797ad84ca0a9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248b58c039035246cdb0e842d232c85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd133eb95d2923ba73eb2aa9b48d8c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c540a1f9101ec9ad7217c76afbbfa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc85d59b8c7656e46725baabe8021b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a074e50ea20d5f31934dd95f1e736d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02f0575ff2145362f1a0f1b0c9afa3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e36de110755bda374db7b5e6047c4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f4fc4ff1961c3cbd5f86adb23fe15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ddd71bfe5e14bf36d1929fd655466126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb89d90f308c6688060f8b31940725d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1199b8af28ae5969ef9b2a602bd3ff1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ec684024b653197a2b99d27d7428129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dde126e770f753bd958559dc6ea5ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984c7f1edce1b703e5fad873db33bad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2b904ef12f155aae154d87e850e3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa848258383e73a91f432af6d43ecfa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b0fe0dcc791bf0c4de92dd28d9e53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e382d24a3350a5e70c49e4ee117ef9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c197be50226d088faf5e8cc5a3134f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f6f0a8772afbd563b4063e5c6f7e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dc14228ab663934afa371f2ef8a3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fbb5e2454eb6d4a2f543150f44cb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5079620dfa0367bc5873866ec6f33b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bc2cf6fe0db1ab5feec054a866998141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5173514a28058d474e811ebc22c673142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aec7201f27a7e0fa58db75fd8c79c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06574a9b32abf96a823b95fb454fa7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f4f6d33860e47050c5fd578867914145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbe76c31cc468d17456eb947a5fbf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107bfe0e295575aad6632b59e7be3c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce484ada038e923842844f0af3eb7fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14622394ae8f8c46dbb60b380173a1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b2cc473f95073eb90a05c9cf5aebf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec85a73bca2383443ab8928468b0610151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f24310b09f35a660eba65c0e94fe7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66c7fa5e5c6edd5655ff643c122cb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09f0bc7a29fa2060a7c47f53efcdd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984b5a04224d4e036bf12d451da75c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d15d8e8a17fa78135f3783af4a19d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d304eafcc7eef3a7134fabff9753a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12881ced7ebf9095c99bb7dbeb793de6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20cdb6d93af8f84f90522d1b870510159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c156fc9f68ca7e71b76fc81fee752d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12683e35f79f8d07094f769bb04ade1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bb9e472792c72e9344390c9d6e6e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf018962032744daa26c0da8bf100e54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f321169265cf4f328cc6c754ffadc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114196eff49b5c73ebd35454c9655301165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14feb062fa64fcf33cc7120b2ad9179166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac65a395fd64b724b20d3d8e6c7d98a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1f1c86d5c3ac1dcbbac9d054c637b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7d1d63c30dd038131644570831a4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6610d182354053b8b1e109b68cf4ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc393beb798cf94e74041e97e0d819171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38e0cd6a44c48287a97f9cc17824de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7115158ac5d8cd1110a385d97781cca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51c7c7f0704deb7c4acd1061bafed9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2926924755408fdf56d3708b4cb9fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650433132bc8ac496a5da868ec822ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75943e73d02c9443ef6d794550976f08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dca84296ef2ec0603d4252041baec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796fb7c2639b89238a1d890fcd545ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8e83b549d08b8cf7489c618030511180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84989ccdf8cc3308d7c4d51592339389181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ddb6429ac9bb07aa62a774519cbad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97a55085330dc41155fefbbcde15a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5508c735ae5175bd8c19b717908fdaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3d5ea96bc80972e7df771549db348185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d5be5d242545d39f883019ccd1d04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f773cd0f42a96d87856f1b72875f47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad41757654a3fc4da0c910b9be62f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd3dddc5accfefa16d021bcccc64b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7d9a90fc402378bf5979eeefb63ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92868a2c8e536f85f24d4542129cb7f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5ecb1a5dbd6b9db817cf60f9a33c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517426cdd7ddcfaca5c99db8caa49e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980d7b8cb83ee30a24ab40a664e1651194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83f5f6bf39c1c162dfc3052c214126195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f663b9c42034752af93c502595be28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537c00d9a7b439d73bd39129338d52b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42947f0278d436afbab09a274a94f677198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a84e96d3f5ee13ffe0b3d53a1d88e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa65a421d17b6bd01dd0d6acbc5708e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41dc0cb450b69c2928d94b2f56b88e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0693af3b6a860c64776b5ff941766202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c2fe98933a3239df34de48cbb6a86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d076f0232fdad0f16c612e5563c8a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22904f3042e142e30e00157b79e369d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b380a49a346740e146f3e4d692bdf2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdf8dafd16469d7d0b808c4dfdde01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c262a5376fcc8a5b1b365d8400358208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4ccc29c360829c3bd172c6ac00560209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a97483c935c683ea30a90ad064487210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80f226876814b39dc22a264fdb7bba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b1dbef1c8ff4075affd148960e4e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01bdb936b5e3ce5a2c5d19c04d9e69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5491313024c5879feb2de0fa98666214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695287b5c1d0143fcbf49a6a5c6b294e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309592b6667bb6607b4201f6c8d50125216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdaeed5657d3eb04b3b810aa6778e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbae180b9066a9c263459ab11093604218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d44beac626d684332a228c2a00c14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722cda9b99b99f167972409ab7b927a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894d57c119bb70ea80fb0afaf9c690c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b980e94c8534a863133af5905cb8d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c036d9e360d83cdf173765d8222ee8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf16f5b4094e9bde9a068e65f286e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d96379be92672c6d75f08729e7b398225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a45621f32bffa3404bac2bb5a1b66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c25b527385ead411f47aaf5c352a57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996c8ba82b2c60cc78f282b6b047857228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e8b7c2f3b98a006067f274b26899f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d423d721223b73c342b812e667d6af1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20007610df3938cad3daa92bc3a08699231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda76462e9c3bb35add415d84e8d253232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadeb6c4281fa720e5b5b33a95cc5d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad49c8221ee957d8be41e6e1b2af990234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f2e5311adedf97e688b89d835b3c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d6f905f5e7706d44bc327c65c4ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18114c356c238638ca359a7b7d460490237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28312c84f953fe1c86700df4991774dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18126450e95f9022db019fb880f492dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb7758b50ef9eff047c37ca045fda8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c54967396629b8553d83218c3e966241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a99dcf881f4fad950cf6b429299c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc122594a0d0576b7f9321689e80917243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f66a038c00aa48e2b6930b75c866c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee95abd414bdf442df95ad8ce83b75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20577ddd14c785d158b5029f5b310a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc009e71f862c6aff214a4c7b1d7aee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7bd47d51bc8bbd92acff3be1e0428248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5a63a374f8fcee0ceb4daf0d0aa20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481c61b4651279d225866db13a601cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfdf06e0e20c9af535fb40fe720f92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87594646b0af369950bf9cc229c09c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0df331415c299eea468ad43eea9ed3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850feaa8f558c814b975b0806f5560f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebb2365d93819fc220a3b9405d9f4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f38ff80d05670fd0cba2c599ff9458256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a564d38cc6ae1e55e30efb23efed1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4634c213a79f978b3d483317f4c27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab629f8ba26e0dd5223cf0aab7b3077259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4e18f3805e40e7670287565a50dbc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663672e70beddf01355c332b1cad2c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca79c9e52bf1c211967f827166beae2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ad56d21dabfa2e50b87d5ca306b32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a670ebea3f4dc9e398d69c68197f6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d689853dd04eaa2dd12b9e05d6b2e5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda594714341bccd848b61fa7555c83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5abdc0bd599d2f3d847d6f7822bc69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f1b1618a98a3865b696617f56a779268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4b8c3c01b1e4d527780e1e962ed83269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de39a259fca1ea5ab35524dfbebd9ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fbfb79d43a1ea9a9a2373ecaae26b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fa10b4e2df17b2dafae2242e83365272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acb792b93538b8f4b349ed7ad3ccee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a00f2f2a54c6084fae8e8d94170f59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b60cec5cd7770ead5062232716daf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2a87bb7ddb45c61f350ccd4351205276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588d4686a3388d855b8b5451a7c63d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00455ba701d6d4239b072a6843ed6f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a07298d4e93755cdbb4a2e959d77a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbb2907178f16c057678b250c13360280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941c5751dd259335124b67ea8487680281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b161dd077ea08153cc0ae8b8422a31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eebc4c7825946d1e1c027a68e8c75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b9db7dfd0659494675bce0d0abfe7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57d3a90722620b78866bf730c9cd06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb82f41ec6bf717c3f3ac457313059286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c25e47039e1722076467eae9dcb48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a35db25d9db8a50eff8c5f7ec9679288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c6d53f2c006053921044710268061289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a6b94c8ca3a124965c8d519f7c454290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640d11683a4c2fe4b02138259296cb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3393e3dc07f17a6b6eff4d5a790813a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712af67dd81706901c2d424b8c79c9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ca76c6b2606b3a6343790a213fd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ab8c8002d8d5dc22950ee59360f9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7db003e9ab28eab243e7651d9ed852296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f170ba9f2953d704d314317e15211b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778c92b24a7b44fdce19cd2ac2428e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad507440c83274ddd22787229f5e490b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee382f8065513ab6489ba6b2d7d82d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900373748c931b08707c723bd265f081301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dac00b80544aeebb09439efa4bfd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d322b47cc92da0e755e94cf2dc6616303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6101d2cff0830c288d0d969440277304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df103023792426b2905df8785e71e376305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8443938c8141940a4eacd5d03afd6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf74a3ad12fce6b78d5686389f68e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c51ac7dfd1c22eb41680cf3862a0a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b3e1941a48d5e8ac5ae1ff6684af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fb8515278e7bdeeb81b297013aad0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c294f935e9b2a98480ebafc4e0d1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3588151ae5dea10568e036ec9cd2887312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de32e199f2f3a356c36f16f71e410ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c786a342123ef34f18dad4d3276606c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151900ec0bfaed02b91a225b66bc1ef6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcf82581fcfb156a2ce737b2010215316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d44c184f0f43d7c1ebd4297c3977dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457bac723772dc442f5660e24019f86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57f0962819c710b229fc2f5c0b6514319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc6920a6e2f41f6595aad6639246d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34297f716fb7bc11d7e468a5093d1570321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfea6af7e54d5ec0de850725a788b4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5438584ceaaf7edc92b71581ca71d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b506e3ce3ee213d32cc21615a81d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fc03028b5b71241424ba00b4f18c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8229c2bddbada1cb9caac4ad8e0902326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c62b1c2e9dca7e3a41565b4449e6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a9196042a64429278f604968807a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d04a697ec8ff133cdd2f567633f14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31dd4fadfdef04f79ac6d27d4914ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf51035a6120354d4bf1de77a28b88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd2190d9755ed25febb3810dff782b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efafc6c01b52826c17d3732ff2acdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e245bb0b5f674c5f94e7639ee616aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09737d4f8fb6ea9de79f1139b29d373335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878b9f79c77baed83dd14dffd62e51b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165b91f7b95f4340bbfe1b1b9628188337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de595ff7216094e7615655d6a0f98f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a94c3a94549146fee97582249b0cea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dd9ecfb2328516047aaa7242b1af1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63e776f774b04d731d222882fc2cc4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a2c93f82b28ae580f610b41da7f4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9ae891be43d538288325304d98932343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78e4ff6082d74a659149f63efdc6dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2aa72ae0b7d6f741b0a5f03478223345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4d90a4bac2f68fa9965455e64f184346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bdadb962d0f59fd4af28c905c256b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dec13b15d62040dbf4805c59f7f6b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a08c54dd411c6822d4894615f89ed7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e373379009fdcf1eca7024405a6279350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ffcb253e49db85717726bd51b418f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d98d8314bd98111d028e236faa4e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9ab3f9a64b2dfac1f5d13bad182ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a72298eae227256950a5b11be26ff4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4201c9234ce51e11e727e10f3d72b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788c1406138c92a38d37d3a57ae7faf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66300f94fea1b9e79841eb91e9f97a25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78528b8f9847337b18411b807262d19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1693cf81e0541e8bb97dc58768bdb6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c86f6264e7e9b3662992bd90aca265360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edade8d56d471854be0f1f5707897e81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d81b373e4afdaccf30186dd0ea9735362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e516c89d055f96b070a258f72616c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9371f87754367faeae72670f44b60a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce5b92132025ffa6e51bab09997a60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f2b66546d6bdc35efd23371e1002b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aa26f81d0d500f300adfdda9e8c71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e3a0fe1207e1acbeb348e7df653bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38396c189945bad4f954715c0a87f13a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e24ffc1fa316e965c20d24fb8cada370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264bf9c785f7aeebf4c562e70c84380371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73448a02efb3322881b353fc10feaf00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85472c21e458c79783d1e7c4d5cc27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ae0c9d6bad837749836df7304e8e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e327ca9a6da35fcb0df679b26baf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b25c72ea81844b5e9fd4363d37022376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a871e6970f4af8ce7ebd71ab777310d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e07bf07e0c9ae34c5d59243c1ed2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901c8d1bcb546e205f8ae367432de2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7100197e441216003425c6c223b3d2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ec815d922390218757d7258e366ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1b08380ce676558149d81f5614e64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c58623c9206ed75771bc6edba3a71a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca5a18f980f8e73ce439fef673d0aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef691d9188ad377c4ab04cbb31370c24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025decd159e2173934f2437968ba230386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cf1c49fcc82b3f49d7ab51f9dc82c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e2185e4e853da7c1c4d7495da652b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf468648ee03adde8e09f88d85010795389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649429e46e637150877b8fe712d29ff2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9d08c029a952c19f96088b715e307391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1ee33bd090382fa408680ef97afa2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b726cb8b2a6be4a491f21fb98ab4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479240c79562dff5ea19e695b0bb452394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac21cccab03aa73c21afa6912165b1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b48883981d5fe0d49db45c9696c819396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da71e7c3c81bbf84811c1de1e70ca49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fd47fdb01396a5a086072caa80700398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648310fa7f61bf251dc3c2d47c3fdcd9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42432ac394023b4acafd3f0cc0668464400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed08e0db336e518890f65b6adffe18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68194d8950696819974216119a50c0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35449e5e9ad812d2c619625b4595834403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43274e707992d6bda29c59dbda435e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b84342e1f0ff7b94c47020f2dc3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ff0e53b4a39c0c16cb0275a79be97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818a085287594cee780c0e5b3b3c33a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941b9b30beb1f3be55c487f32e3b121408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3891299957794798cc18ba570b34b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a6fe8908dcf7912df5016d41f4778410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb278943a61703cfb8468cf12d0ad63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0388a941e04c8be13ec29939381f399412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169203a54b2882c617162b1ecea8d9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e03fae3107ab8f5ba173b33c3b57e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702508b43a9c9ca74978aaab3d4453e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea70b30b546c74ef84bcd597dbb55a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a658ed6dce3a5eb3c73033c8904082417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72505a38f87c7496a4d6189bce8c38ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca39f3a32205da0fd663868a3745c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce6c94ca68e0618659acc8e3388250420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396a1d682cf3f2e1a8ce6fea633de9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0bfb75cf1b8f820100b87eb42dae0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2d66b19502d08abf94faf080262c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69e342cd2e551b4b4778128e5dd8e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bbb5f427f53020f4334e5ef10becb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945ebf4fc5e188764e8beb19e09baa7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954222814175da982a097276c136c1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c898dee13e12fbf0c33b05fa1fb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd327ae9f434079f14b96b446b440af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf645b78009a5b6c8479bdc32dd7d8b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865f32994f5ac5aeb7a60ffa6354d92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb2a1d4bdab63f11873ce279b53b9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c06dbdb1d5a54e7aa3b2cb63e1b0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181826c40231bcd1bff223c1bddfd063434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641ae7a91d1672ee8dcb60ce4694798435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752667be4e8a7d4449c179adb010784436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729f3da313a1de2659879b709a2e27b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2b7a746397b53ac0427a888467385438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098a9e8a0cff29874c3fac121891402439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce219cd260fc1fa35681876a9abc4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761eff9d538ce54c12be212b626a1e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd97867c0e0af9ee9e32e766d350f7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fb3fed3a6a84511a0e80851c59e78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51545483996d997103d576a0833fe094444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d1df4fd53e306fed385121a6b973445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d9d127276bf27f72f7f8da2a7a605446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ada6ec1f4e6e3cddc775087dd294e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f2ec2baffec002aca6dc8c857a4ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba95befc476a072a8e75c6f581cd2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81551eced3a0682b9c3eb1f501105c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaee5eb7cf8c14e8e5faabda9997bb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157af3fd535465134fad695d2dbc084e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b14e79b70fa586ecaf20d5934bbc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a6b86bd02616256944bb9283a529a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1c1fcca08791a01bbb9b860a08b4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac03eed71c02c00a4371b85d35aa77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03723497140bc8fb678e2681ae29be0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be3cec57ee207c1bd039c0843858ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab33c9dac5feff6006446b01518c846459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175f47253d5eee2810d0da97d376b33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81338766aebfc60ed0bb0d4fec764db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f0053516f83a945154b50d64aedc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227ce5fb0bcb633f515a58eeade7800463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b726024af7a28dd7e7b7c342f910cc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666e6f4b0eca485cfe108a824fdbc14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e0ee34833dafaa2e6b3e72cbd943d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aae18b905cb54b6f78015f879a9e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7201f4612a359ef784e24a8f0f7a54468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eed856af6d651bb42cac38ad8c45c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1ae441af6dbb441d4f0816e8f0c21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13a80892ce6182c4ae1aadd73f3d03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239bc147edab8ae85a33528b3a40378472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723cbcb98c66d42d50acf69e7d4217d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f67b499ef684066d6a6e5ed1b426474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172bda7ecb9bb4e0b919d2eb66a9171475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa772e8f868791594a8e8ae9c989fca9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74794e3d251c0907132f8a0295e3decb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0734c718aab766262d9f9e460f33bfa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5907dfcd61e9fcf4b8b679e4509568479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274aa75e7f9809da1fddd96bff3a83d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db2d3cb03f7201bc50f038229854bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c787f3bcdb1cf381d1a6f22facfe0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab42c803f4a994aff27ee62c9679f37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8742d4fd7bc961e7b2e086867039a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32781b4d2fb38ded9da0701e019a8110485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea192f17d4a94ecce948c0a0e8b27e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985afe6abefd730a3aa7d847d463cb24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8183a02ad5da3d71142c0668cfa9668488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2f8be6f4fbe26c8ad63316639d6cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa2537078d76e37a47b8dc31dc1ac4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe15ae4dff4414d2f4423aa5b887e1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a35aebe3c19a9fcba7521547c5edd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4661a9b89186e2aa203e4881e08f842493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e9207bab38259fbbbdcff5bbf8425494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e589468eb1f5d2707d21b558dd7dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c488b2407adfaf96158d0d48ab811fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136ee96d2349bf4a4b2a60a53ad6b17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a056e9a0bef27d2357cec76a583b9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1326089883416b924f7134c2e279143499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2f6b375effb04fdf958bfa80e54ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29268165bd93fbaf60384e4e59a8cf7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bebb9bba03cbde95865301be289ead502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707d1b6c95499d15850592464c8384c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492f50aea87f3acd2c776b816629285504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff935938a49bf5c33cf01af8a9e85b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b1cfa0a2ab9602b4447f2e2defe52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee86ab26e15d183496fd2ee873e92ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810928e24c55f4ca6b5d8c4f2495e83f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007bf8afe9cdeddb3a4de8181bbab02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19011ddde32b1854daebc998da756933510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf88419aba2985ae8847da7de021cdc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bfc90eef3759afab74bd116b821cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebef1ff4f2024cd8ab1c9603293c33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15a20be24d84ab13c46ec83f381f7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceae2d892b4ffc4fc298267abfe4e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff9b47198f5fdfa2be2ff2a658e418516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010f651c9f3d882067533dc196d160e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc9cb9636376d71ac7815398e585e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315319b5d23329320ae2eec47967889519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac24a1c1029a39af45852d51ee7e2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040741673fb17f6b2cb528ed8c78c0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccfcec8b5aa07d0347c80f0a96b191522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0f6481d2f8037cd4f5535b0517d4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fe292eb3bce883ee6224eb1f043fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab729fe6cab76bbcd131935d0f1ee9b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680ef235a8ecb632cc0bc534f672817526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03080dbb4622a4bf2fb4a01fbfd1e31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7480d42d81048843fcc753f34645172528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce5a6fc759fe0d5e240658c5ea55bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990c4acb3f6a91d60e7b60f0605aa8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144afa244e06a5434dceba673d997686531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9644986e02b7ce0cd4e83624997145532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c8d510b5fee35c625de5b239c4377533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41cfba8c9a14eb695fef6980293bb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234b9205c1d3a30e909b980dae0d074535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b82e5ee68e7b4306ae6ec4c421b15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d41d37258872f5b14664a4fe05cc2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c865a2d8a41f3ef253dfb6515b1d429538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fa151cdd4144e32a5985d9c2ae7e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28396f2ab14e625b69251b6ad1c76e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60f034ac096f2185bc9f3cb60fb6e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151607c9f70a3989de857c27f4fbb71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db266ad18a3bfd31cecf6a195136c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b83bc9c7516c1e165f4e13832e3d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ccbd68e714b198c5f860abec10ef1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61b217519ae8ba8429683e3bd1824e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0a1dff688a5d321f59653d0924e51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1520d1411e86ce7e5ccd0639fdd72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205e64f98927da8d8fb7bdb70ef8d1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268b4ac452d95cda3f894d018996a26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb70009c74112bd5dfcea65d5a159a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6fd42a3030a525bd5263f7a2edbd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e2820649b53efb4a2576b3cfaa948553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad34a0c1ff83ece22fd0de0346540a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d1b07fb865a698bf01122170643ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893a9b20db77a56c49549b60e61f29a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb9e6ba139316b14985328bcc95298557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621ca47a6e4a1c56c9c0e432e3c392b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d905f4af37cef8a6cb10c2771379c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f09aa7703e9350210f8271d194cedb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57aaf3f295b80025554edaa1b68c3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae21f0972d30ca74635bc0dcdc41feb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62577812aa89e353e62b7e64052fa40d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1433fa25bcf0c8d8fae941dba4ea3de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9364f48f196974442a6d2d22ffcf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859acf3c24be46a1bbcd48ad598c726566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e915837c6d8b25bb8692ebb1eb77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad547629caa195c96907e1a3c98635568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9c4cd959931b9f5106478b9b86076569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428d9b2950531f4edf3d7158d6746a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d4098078ac7e803667958cb3ba1d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fefcee18082dc70d36d8b97e2f24a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447596d8273e58bae29a0b37ca736883573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd033a45253b57d9a03f98be992e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff48fcee8d880d74aadee590b28ca0e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef2fbca7a24f7d6bbf38f24d868c00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aebbdc887a9c5333d63cd88209e0a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101e2b642be6b76f2c72a219e0c0fe6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776af574777bfea0c582d736606a392579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27220115189c3926243517f9eaef2018580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24ed957c583302c24e89b186e8719d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520d4ffc563d88b755d629951b53f6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4635dfc7e336a0f5e403d5565bdd9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff958059482737c3d878f412f388ee8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cebbfd4d4665ecb71458c63db41c20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10904ed436d21a75e2944eb64b7acb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488851b68e4ee5bbc9feeec7c5e62afd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1280815bec7af69b1daadd83da89243588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c78eba5b8a36216941851330fe04be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038d12850313bf9b73eaa0cc8b0d166590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16a79c101401eb7dbd44bcbda88464591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347978e965ea11be234645080bfcf6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602c1ea3825477085b63c73ed5252b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfd923c6f7f65926b8d4bdcdc67d51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca4d2f13a0f4567674e5950df6653b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b18adca2d8bf364e0a8ad060dd63f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56883ad9363597016f0d763e7c9f53cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0c1c316c47288f0e9fdf35836eed9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657c6d8e1c41dcdd966ce0007a4b3f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7a9c5f57c94d3723b40a9c3fbf653600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387105e2381f5feff01ca320cece4884601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3d706a321a084b39862743ad5f15e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3dfc80ac7cffc0febf8af2071a75b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebd72dbb687b669e07c3a5c93ce17e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6f77a943926c6280377a3fb54a653605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e64e9e02770f8c9ee54793da62fd2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a0f84e0d2cece8ef863d1eb70cf51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61edc5407c733952b15d7c6b2a3448608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741eb8fbd7b9d32077e6643fd6505f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb7b98e1e668294451cc172cf683dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9da531494b52a6b1a7047f71fd929611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e35f2542de2ed5c3454e701c0b06ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3e5fc024290f4b69abf2ec1cbcc20613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70015c798feec2229be97ff36d3e01ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaa34ae2d5a80068684e0727aca45f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0ee4ffe9a6037ec45aed89b6993ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95469171c59f473607c6facaa8c877617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392303429b2767863c89c7c7b0bf171618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfe006a1d37938bdc85c8f33bb3c18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb6ad2e816c3040eefa59ad9993bd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68b55713dd2807edf31d9bb56d68f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf26a24d1f8e171086557d1f103163c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c046e88089bdf6a223239dd9f15f2f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f6039ef53e62785db2a732992af10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef7e83e655607c7390a733f57e167e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f6eb38efd9169989484fc27a9c2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dfd0fb100aeccff77d6897fa617fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2d82a39bc11c940512b76e496a9a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fde3ca9ac7c589379f38c4e2005cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa82611da2a552d1fe6c62af8e9b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c385c403d8b9cbf5d676279b35f7ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed67a33d6343dbe0842d3cc8bbd2b68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa6bbd69e82dead44a5b52f88d9863633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03b39cecf8d48a9cfd4d6ac5d716cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadf33b136cedd5b5d493775c2f1141635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1140543a3805861739e31e89f3d26e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad7c08787df1cc7dc7407dde0e2739637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3651b65fd06e79b646d64c12a78e050638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16243f2496d1e3dd425768157a5dc6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99bc3d68f6c40f3d536421f8539e79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8470e7209fd81fd2352dc97dc1ab13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c236f7365fe5ab034c142e903e228b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9d1116e3e3a4b03a6a654e269d8c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d006326ac7985dc4fd12944730e1be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdbc402fc349e1d09e2a248dbfd315645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85afe93c6e62158e2fd96e2881bcdf2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc24815436442144279ac20789982d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb03d25ac7c717da6e6a8651342065e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368815267575d87cb14ad7c5906a71e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f88582c4c299afb4c856b920184bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80239f896de9b219b38842da1ecadddd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebd981fc611ae313b992cb984da505652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dfc6fb1b3e3cff4189aefa2360839653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2acf71e4cbbef78641343a387d157654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7195e13a2235294b789ebc1e1db2a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92ed81b53f631f3076e92c89b9e69b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076021c5441123dc3cafe6e3a52c69da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4d46ad1073a51f1df1055a584e21d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5195dd4cdf4e08a4bce5d3ff0d7317659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd95928027a311e678402b07eeb9d25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0737e8715af2007676c6e50ab62f115661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e539f96b9aa7e7d6567bc2d9842ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681c58f304b497e12d5815504b7d2c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119c032f37a369ed8a3d6c200118cd8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e3c184fc4675b6018644917b1a659665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65cc42743f1c58b2f9a3bcf5563ccc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fb8617ce91e00fd6467d7c61722c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ae3ccee6910d797d545a249046be6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f077bfd25d2cc54b90301462b2a86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2d2ecb55664ec18cc5bf99445ec14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62fbfe61cb5efd8141666397848a7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59e9addd58c5f1c3da586821332575672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d699048b9bed7d611c15ce9d5d61c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d145f4d167f972fee5588332907d269674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea451b5efe9270ee63caabdb2eb6b9c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0fcd1a7526daaf0cbd6f5b77e3b81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6734b0b74c6ddd25f1c321c36e7d40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358f14533bb7fa92c0739174c094318678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38640e8a71da0afe09cfe01972eb8791679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdf6c2ccabf6fa958db97f445fb9c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9326f0eae4597239c46031cb61ee49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcb8c989b7ce34c63ea45b83c40c19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc588bc8341c17cb811a4804d263a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb49c9fbe3bdfead7acd212e08be69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e56cc45c75dea678d6501b8051740685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657f25d81f3f0c0ad2d1c8ff45d761a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b254962a4045bee7162d184ed0c2ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe39275a011e783abb51aca02b8288688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bd194baeeaa7bef5c6cc55c8c3ac5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0abfb222d21cd9a46935194750c6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa591df538033ed8deb00fd37aaa4a0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2144154d7b82a3ee86c8f3329d55bfc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551132437207cc264383024fbea4536e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127373881bb5aba93eb65b2bc34df49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bfde882cbb21d8597729d3c405f5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7fcea269395b0082e52a7b1142455696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d424530657c14c8fc752c1754a0f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3afa127b8b1ee1a99e64e714e9d951698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef21666e8807045f06b89477d5ef1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071d109395fb004bb8da79d62bba63f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c03d634f40d39e98ad1ff58939ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcf23b324c914dafc80279d3e66bae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123be4964d72dc549d6f2533bb7b7ce2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8986b70f491df6887c62f617fe758ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63de2c463f0a4dc9fdfb912d1989a44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbca8d16a640a3820f81957809632b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b1012b0585aa069ad9f2573e7a6a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542211885154717cd4622b6f3ef016a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4959fadf8db5051b3124426d6c21d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abade1de72b1a060ff8c672ee91571710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a883277c5d90bc8623dd81e6cfd99b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74248818df4c3e9fe9bf42ffaafa9f3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c6bd0270466f505e9d6015476619a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2453cf7983e58efca890aa188107a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f2e78bc85b041a9f59ac9a8a06923715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f7b2f1107d697dd981753d836ceb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57cf58307cc0a635fd05e9b08e83e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e411757166bbfcdfa5681f6e586d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a75f7a60542c2fa90081c96b4a862719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec289ced0efe7ae12a39fa4e11e0912720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f827b926dbea6f00072b4d9b3a3cc67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b51aba3d0e41311ea1adb613a86f79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0273268fe62db3d01cc653c1fb877723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8ff39f3b58358ea7283988da8acdb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e328a5a2156b026508e0dfc95f9ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46786786e12764f42622eaa88081b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4130264d6beb752127bda532c525e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a6f19d82c36bca6e50202dbb76f5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144f19358b99ee2d562716fb3153b5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e7493cccef79590e4f680e94202ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7c49cb9e715d08ddab30a4517d99c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f8b410cde4e8682a84d50d1faa10f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a565b941df85a5a0f2aed0bacec7ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2085abb91a379de6f23385536c9776734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7316a761f09c1cdde7110979bf53c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23414fbda3dbc576c8fb682688729ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d60815e1ec2f983f47142244aaddd9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f6d37b527cc9aa0401da80942e890738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532cfe4823d502b6f63b852d1babbf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9caa2e652fe77c006b6ed086cb9de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42936575c948a2f2e4cc9512189956b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdcc12e787cb98f6ee08c5cba5f3f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac6822db301dc0640f0aa87e665137743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c2be9ed29b9fa83c2e0cd01634bf6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff85d9e46652067ad71aee597e67d53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1b9e7c6804caf23ff749db52899a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dac5303766540969c0a2f6be9144a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b882987b530fbcdba166af12f2f45fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457bea629f0c28fe0af0c763dfdfc77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aa1654206a92b49ed9e51aa663143750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5a1f5345504250ecb23b68fb11643751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768890fe8fdb90a98cfe23e40b423627752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530fe8b163c890fced5fa37c40a4fbb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534336f744b77317e972a7a82e106517754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59fde05b63a8409ebc5d2a91e00a34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d50c83d70c2cca0df4d33969a8164756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cbac3507f1e75649ea0b760ba0b2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84d0556ebcdda94b93cdc5f03ae9ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6cced38b02191354a140f67098d50759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>