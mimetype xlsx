--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1526ffba5bab1511eab8354ba56d0ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4830f38b8d7d62d42d10bcf2321182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8c586c242eabcec3cd83462c9cbc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c67640d04b1fa241fbc217f92dcae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd7da8f7c9757801701acf47bce59b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85361841186cd5b3522cb0b9b4095086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c32b272f3a269f854998ef3caf9f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a135f82c34a8b9d6adc8eb8083ece8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f082566995a9940d1115d1bcf37d9459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1b7963b8a1bb05d82768f524a9a9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c231f200f70f99a9af23c1fdeb55bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b716fb14ca21f6c25e0a2a7d490f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f9afc0c9dde4ca09a3b7201a3c83013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611189dac263d16a4d3eeb00f2fefa314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567232ce701eb591a3b521e276f97915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c78ddd0d41581d6ec1cd7328c6009b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c199c0567820820a50b8ac46a430d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d217e2d47e7a0ffa3ef45bbefb98018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f724a2b976b15854279386b0c4f1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc472027307ef6b1c0a2038a946f5ebf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d08d5160586cab3fcf5210755a9e2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26afb469d8df285b46315e9624ec75e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d96ff62cd2a149177cabf7cc74fdb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684933f319b313415908188f9ef3eec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48a0e61331a0a234f826e91133fa9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd9f041356a9cf090fc0e4ec37430c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eca176abcb37f45409ad9eb4c2869327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133777d28a727030fa4f250b2669f6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1ce23152b961f5f2884c5bd9808ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a587dcf8f52fdd7e515dfef31402b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e89fd3799a2d0ecd50d1a601ff7a5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bde9833281d490d8a865d38a8b8f6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a49ce6897e071d73a940d567cf964233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6586b10ad56c390144bcdfff7abdbe634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b81ea199115de684b839bb659837035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e27c64d731cc450f8e1f8b69e990f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16bf76c9d81a643e543c3e1e488cef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d093313ae2777b4b52bbefb81a89a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9539c12e9849bbf39ff04cd0741fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01c85e1cb7fc7f57c4f689d1f6490b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704949f0ece7056f67177bcdfe8192341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaf1c607013f03ff8f8b363a553b4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455446c05214f75e8eeabb9eb9ee3e4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79f0b3892fa219fd92606d91ebcd0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3afad55e2d54d924399bbab28b95445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760994dac5f0555f3d52eaa46c10aa446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b6718b7f118add6520d0bc9c7956a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6a1e66164c8cbaf23094305c2fb4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d42fba463dbcbcecb35a9b5b26dd5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13931d7b03bfe99ff68fb8e5dc6dcd9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a47242dd1a54516456dfa7ba5d7fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb99437b9a0263af70f3102c873a08152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef96f15b967afc9318e20a8bb341853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bb8b659880688cda640f117efa4f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785131cccaeb804204e6ea57d280ac9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053b751be483faf733fab118a4a73f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29dd23c34a6e4b2d35e2ca6e897fc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368d6f9541caeaf34e3399595c756a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88f0c9c6d4a6392c156da94b83188259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f375dd29dd8484477b1325e262ff460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a606178426a1d11f839a5ecb532b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c29847be27222e52735631cf73da762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb610b7cd7b9bd316d2c742523149bdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa86578b366b6d3fae2e03c01fc49d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561daddaee6058498aa95cf5b7ee4ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30fb85d22a5bb8b1902287375a5cee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e024457afd649110f706ba138cf3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f86b15e3fd897b4d317b276eb8ec868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a213ffa020f25cc54c01509b8ecdd8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5ecdc1a9f13aac56c22f2791dcc2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3acc00ad671e354cb0df43db845b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070e61ce06115e5b66aac612a00e52272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec616defc66d6a3789490ebb665910973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c448f683ff39bec7ecd7cb05b1c5e0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee987a3bf2b2df5c645326b0f0562675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428162ab34376352b1bd90dcbba198776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da653b77b77e04e7b79dbf8f1ed49777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a2bd443313d08d79637c26aaefca778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a4f833b9cb6eaa6fe21618754477279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5c28bb7c63ab4d040852a3eeff3d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c1d06d6559438132a0fde61c9cfc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2c6ade1d5e2ab6719ddb918dc968d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac863454b179f8629112586708587683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1e55c8ddca5fa00fc2244f50450f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a3af943cde229269a50b265c76ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f60bc9f0d3535a8ee6577156a0df7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0317fe57cab824e07d0847fa76f1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1ccdfb7225856546333a54f71198b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68eee5a598ada4e3ec60c72e067a0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4942e8b4a525a7d3e23acab1f587d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2ecf6aed3b6e84230454dfb91051f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e33a3515a78f561582d0c1e41968d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be3098f7b7657b005ddc2c0462d8e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd46a7ee5be8cf22ef85d30e62e2a8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d589b55d61c6cdcdae166a5c52b18295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b2eb4f313d1f2c23a853ee0cc11a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd701fdc6f5052a3d432d40aed1eeb6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50ec288a82ced07a34563925cb3a6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e08195c3e24045ba9e495c5ca9ece199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e139b1f3ffbd2340c04198a0b468ecc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3a289e7cb33242bc657602f14699b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d000256c5a494e0304f21cecf5947102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e87fe36f3a54c010661b66e6019a5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec600ef9acfd4555ba99f7857b6363104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4482e78e0871c0b22c06ce08057c82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a165957e6cf54c5f8162645d9bcb8cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307bec90b701a12f38adde9db03c6b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7d4fd91f7d475d19415902379de8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20e211dbef033e398ed597f4e0f9fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5320ecdbf5c039befc5e315acaffa2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bce387f91edc44c8b9f44fae52bd30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d1e12b4d8428a7d8ed02b0dea25bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda17908b13ee31b29ff95757582433e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b34ca3f0990a5a252c3d61d7acda37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7cedeb86fa02162d442a4b8cb778f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a09dcb21ce98692e553b37aa94b51e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25141a6bde1df008fd741c5c8e8733d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc292c9e75a9780762ff49fb19bae4ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caa8fd9bd386b16f13bb442b365a55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb53db57645f2736ffbe64702b07ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd516128d5675dd6325125ca27e37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245dff40c2220c9d73b9bcb5e4c542d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e05ba8600ba1851962fe6dcf151933123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e518dac7fcf95f5b2672fb6ea6c4bf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d361cebfc770ecf4695f85c58182125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da508b95eaf3005c3d1dc16a67c1758126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83db2d21dda17c2d6d708ed82d1dae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debfda239b7b84dcab2256c6023c745128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce969bfa768c2c5b6afdba492f4f91a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33ebd71d681768c3a79bf116682c32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fac68bc15594125b425c74fa2a26f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426241a61b5ef02713c8e6f3b50c3108132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200841824a70036c38a6ebd721f8224e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feb9de094877d7ae1eeb740e06ea5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87f856b21a7376c2e057f478a2f245135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d9d661c50fe21f3ec37d96de6c75c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3505f9d7d2ba46efa0184cf4c67d119137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ff3a954ef167f53b6cfa4b59fa0b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4344b7d56a1217af543bd9f0b09829139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e6824d39d1b68c8611caa712822e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3de0cdd45d1cc561a191f757005f64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9393be44460787b3f70f5e94f443a0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4c1563f4337549d2b86a6e5bb0fa1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7581759ff5245d39db1ae580f6063b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea7001f6d49feaa590d18124563bdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f4126c0e219e25dad479df71e2fcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdde9b51898ed4511601a4495e6f7a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b94349350bfb6d5991cf1afe68e94b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc68f914f043777165342215cd8a755149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac964e3a18bb181987a83deacc84cd15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fbdc8e818ba508c7e22dc97dfc394151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151079f4a45e6816729fcbc4e596cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4a7342e2699e5cb9e238a016bae75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082efbc278b4aeff13562ddd003b2faf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4257787d7fec8e808e46c4bf465d0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c2d829937801a4fc01fc0edf5e5a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d3f4571cc60448f0fb5dc4db81fd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3b5e0a9ce469ea11c598a2cc69970158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6db368b91d79ef92573e264417d9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc41ea36298df73a4a5b30b861b213a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff30ca310e44784b94534a1beaedc55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fc39529d768c64ddd59bc40be4a18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61affceabfa73b2777b924b135fe9408163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae558a1bcd99686a5211947f0a2b8db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95916dff75b609a0526137ba8634cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e369d5f5974517d0430398357e8fa76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea09d000695f2abfb16be74e716b80e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c7a481cc21a3d2521945d5702604168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a825c7f9eabc2ba9a4da1f6739ea5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaa61b39ac19753d897ff36baa2b76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698afcaeb1b5a6f95f4b45dce6f5f06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0626876513a5d1cdc188c7efa7230ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b107e3731f49ededb14992ef238e813173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c5363b9fa3a70e674774a6439d67d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a735c729ccad02bd72fc7b13bffc265175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0a3f36759e6ce389eb55063900f41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f692ddd952c7f2a3af747967f4d4488177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc9f195ffe5ab9bca692effb9fa272178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf589bfbc38cbabcc5732876808a835c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030a876b432df594920aa223e5de839180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111adbe7adac2c801ee0f622febb4336181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f590249788621c1afcd7a9277829a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdd166de992442c9c4eee6e9f5456a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a21ca55029f96288a1c5ed2007eab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed1dcb50186dc23d7b7c60a6d027e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5339af1ff3ba322c15a5786e89dcd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5dfc48887b2b02a01cd68b6509977187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f6727f4113194243f4f4a46054d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c488c395b17373bb7ded281076420189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e80759ff0739445fd261317b9eeeee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285c1f2a2c7b0078f04d24f56edbb4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1928fd4bb7fea25fc8d04a8412595192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298520daedc7866606d727b32899dd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b334ae37509445aeee1cf390120032194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aecaf34a4e5ced568dec92e4c1b265195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd2406536b430f2a37e423ecbfab07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b6179766f3cdeff6559b09a434efb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fded9da08f2e54ddea79a01eded32e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2839b2d3f843a272fd2ee36b15373bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544829dce04b71db2ecbed7761ffb518200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613b74abc25db8f813915d48280196b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3d23bd7b30916e1cddaf2ccb627c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b1cf470147e85e9525f4472a1e34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb7b30a8872f29a9c0cac68316a533204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cbe18a575d9707e343dc7cca0692c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32f47104a7dc9075094f07c4c03921206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d4209128408ee8d660bc00bd7b95e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2834452ab1b0560aea1b353a540f81208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee07f4e2730d22f673b04713f21431209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc953293ba6241e32854772ec0ffeb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a39577172e74702e8f6752d810285211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cefc0724d3fe56a76009b30133669212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7800522cad00b855dcfb5056069e7b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b3fff9d24f63f6aa7762b14bacd3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6be3a3c154a7a6db4ce13851bfffd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3780ee53021c993858defff8faac95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aaac4295b4656cfeab90fb2d85ff6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8db4ae78d33288c09338da4c96a8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179bdac58bac43a8a80f6cb488fbb49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c31df1c8ab9b0c171bdea89a558987220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3afd9e05ea4e0eecec9d5fb15ad533221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d81301c37b810bdfbb3c5176b8c402222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e86323fadcc5f7778d42682c8984d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bce4da3551fb96bdbf10889465d59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8112fd063a802e44628c16ec26a7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee3f8002dc750abeb7795d310ba422226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453ae129dccc7166d2b45ba48d8e3d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef421b071a2e7032aa5c2a9583549c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c083873aafb6e37d64012afcfa336229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1900ff592fb76eb08b92df643d78d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c30fda2a5c3513cf88f16a09bc6b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a33cd1fe9cb8cced4ff1c0ffdcb3bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e956679a402f9ffdb32893f81411cf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca85d9427ad6ac7fd93d380b0a9a4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55d7c05deae13f79dcdb08c2b96ead235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278189165046beec2848ab374f26f85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f8dc27a9a86c51c4d0ae3a29187ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e0724380988b111d1f5688b176e89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc077836f3168f30613d6e12f7b1d08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8dfd808dfe4ff1480cfa0491be6d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5635ee09d1d7d39e90dbe791a10fbec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee754ad45c4ace004283d1ea0b0f16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe88432a6327b6b69d26ec718a2c8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27d123917176bcb610c99347cfbc50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2091b2c9332c6f076be8db4750da36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0741f95fc481161a0e16d12eac62ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d544d00b499b3d95dc05d8f812b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23df7ae1ff088d508bd337c59b58cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b65511119b3a827f2589bf570b1708249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1577b1bcba6b8f0fd63c0c11a03de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae0d4c5505a031a598f0f8343711e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd647ae98f8bfa07d238fe2a686cc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c316da8aa38a1778ce383412d73b33b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7be4e8cf31728046b13b879e3e0173254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b6df62a2d64a38d062e8435b4bc01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877788b5fda8528ff038b43a92236ead256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1c3a9b9199f6fda8d31ef47b24c35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3979fb8f0c12f4f0eb09a2460ff62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e040f22e52da35f0805dcaafa20aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c673c20246cad4dcac8ee2292b6f5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e738d323bdb094ff1ccd918725e16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca041e394357264de34017563848aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3c8e842af200ec5b25518bca2f8c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2ada44be4140e34ce35f13e17b57d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6ec405a22768f3fcea3e00fe75012265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466674c001720ff8f6bf21c5150c762266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5680ac0a5cb58f856eec6f0b13acb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8df5c0a58bcd90cbfc557e9acbe3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f784afdf50ddb21337b0ac7b71ada269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1248c1f1a631cbd9909f0ee4b6bb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9f7d120e1b976009782ef52ab3e83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a237d8d8d11b833436a56f74099b5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28fe4c3e8ba1c918cff4cca9919980273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c4194e6af135477a5d4c78c37e2d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674e6ffb8153b0723a5a6f8ecc79327275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617ceb1d1cdb3007797283e416efe35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db271245cdeebfe16608be2075b37a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714a19eab28fbf1482212bf8535e47b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fdff939000a5a03747e72df9a6424279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314cdfd5e4ec016323605f2c3228523280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276b767fd275b19e96d6f5ec8c9bee0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917e3762d5e143d7060ae81ce495598282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb75da8f65f5e4856996184fe5991a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816eaa81d77c700a9076e2ebc981294284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1e6d8c93bff8f4cab6950110eef91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21486ef1994e49dc2458fd7b878c339a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d753c5bf78eb2dc97c78272dae299287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579178114be34741d5b1c192afbe444288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f12bda241ba966252b56384ec82fa0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09077a02a769d711499009c8bceacd46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d7cf0ce7b25b60c70b60e2406013d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f037720d0db9c3ea17ab253c3b24d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c1897226e9838cf63c4ee9efa9fc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af25bd4a90be2f9f0cde03e7205fae0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9565c8116b6c22137e22af71b517fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f645af5c7f934acc6424904b3d6e9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e7f8a6bf51c7449203ac8203fdd85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ab9877ccad64b8a160062307dcdfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6269c03fc5b0e971b51fc0a83eb9b5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc50300a02b2d0310f526533529de27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3fd5f8bbe0f6fadc131d3e5409569301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f44f91414fd20fcaee3199769bbc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdf53a257e34f203af009f08ee6e36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81d3fabc2642687eb0242d99d6ce6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1266018660697ae6000e7f2fd3d76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19c11ac6e6431ac1ae9a27570dd677306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b02b6a85fc5f525744872efcfda2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38833685ce3f65fc30f1b31497a3aeb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07010eed1b8d8c1f73aecfdd491cbf7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2d5522291939396cdbc6c3e704a2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125ee0b59e538a122b757c5c780955b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b2136dc693f21f35cd0256b41023c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522998bcf7d9868a70a0360a449ceab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a63050c1ae286e044efce819c9fcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4676928b4fbc8a253b087d56f00f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ef47e912d66f8cf253f338318505c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d7afaac126b850e4748f368aa4acd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0768d991d110d98a40376ba8e959c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb83c505bfa558c3369ca979c49f1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547317287ceb8b55c0971fafb3a49a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b185215a502a1dd0f1ee24e6069d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ce2dc4a09458eae7b48907a4b6188322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e32c94c4aadcebd546c87debcb171323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720afc44d4ed4e865ac3b5085b8e735324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498e07218f0124068ebf8a105f910ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c2a87c86b930e2860d609085aef9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e4279113a264bc11dfed15f1f5788327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941cbd4814775851113367d5c3cd8d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee3add75217608a9e94b4221d26ab1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29344661719aa00841096349d2a13cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8cca91665f84e64a830dcb280e7a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa47112619e9c9672c40156d1e8ec6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a4e051a7071b7eb499a26b647566b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544cdf7f6594faae57d6417ad94ff7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e36a54a5472f26c8a75add6caa33e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffa86b2d2c497d7c40027a6e3e53c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527065f2b469e040a32fd6372e70544337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a303f2dd4b386bfffde550589e33950338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c22f627b1a048e777237398e7b339d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c973acaf9d5396abc265d8d1fe52cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b475a6118c5106c991dde201a48ca3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67383585ebb69c920179d029fc7c7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cee78fc98c669b084a2c7d1a3d4de3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b935b16d912dd0ec5f866b80ff20cf2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e068157f2ea4246ca3a11b6f17fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29ba9fc4f14083d9cc0f6287ed9567346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6836de5dfdae12ad4396d69e20898c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9da78b684d091e8ba8f79e8ff81c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a304c84b98c3022fea6ab3379f4897349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fb22ce0bddcc972efe6bbb1eef57f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c226b35b4995a02fc30973fd0ca2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc647d5a8c7508d7ad2fee8becda57c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a438f844252306b2c4b43ede4fba4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e9c48a998ee749a5807d980fa0b9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465c29bdac8a5395e21d0073f48a15d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f34700ee9156d414ed7dbbee2ebc0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b0deb6daa3ee7f5f2511ec7c58975357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b644582da81bd34cd129a678676f4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212ac138b39f9677dd1e7b52e8e80db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d47c05e3b771c36ff7381fb9ba011360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4fe81e75143d18f8d515ee11a2dac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f6c86cecb7998f2a1bd1bf409ae8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2d308499565d05d0bc9d1698356d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f2a0157b2a009374d879c7fc83db6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7f88baa46d5af228f1a5699638d92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d69d688e7a36eab36503bed184491366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24f05bfeb69258ab1987f513b7f61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813d990b178f21b1a798c34e49751fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95478e296c94a3d217bdfe652b5cf9d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca245df03561317b71114fd18a20be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb4dae83021fc5e208a7a4ada9d797371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d45121931d812c17f819e4c4ecdb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366864e937f30c9f2affa022dad34240373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb649a509bbccb99e507342dae7a5731374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46706e66a7111bfeb1bdec9b28cb13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd779021ce6c64bf04e41928a951b629376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48b609b05ae1db01bedc1a05f76d5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c66607540899dfb1e16b980f1a0f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76d58edc5bda9e6d7d8449d45ea202379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dce77338cd6699483a79ba4a6085c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f9a41ce877f399c512ef1ede9934e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb07425b532cfdb2e5b50fb328b628382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebb2f3a5cf97de755f53971b75fcef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f93e5004a459d5c79fc83248aab3b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3226eaeaa7771ca3f7fa1386b0eba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd31652e859d101b39d80212f806b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f1e065231887ff5f4e9caf6d09ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01227da16a837948ddb13beb9cb99e79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93cdc7cb0dd409ed1897179a9e0d09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9bb90e9bf39c907fe8df2fb39ba2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f76236660d8fc80b778deeb24ec00d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716de9dd9b6c72414e5ce92d042031ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b060fd277e9ead1366fa7ce6d1da7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a846d5a263c6173f83472d530d95046394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08704cb804917065e2fb78e697358395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588d451b831b75becfa109c519effa3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217419df6a511e036ad9dfe055b5b8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66c96020232ed4f523f74c33a76cae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713c46b50d0ca7d4b3c74a3933d6511399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52b4a4cbf69b1f20bab9fa1f500204400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d51af2b096b7dd3f86eb7375300ab6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ba2211e9bc6c05db09d49dc833c50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd16cc411a311c1a0e23888e2b89cbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c88de9ef28ac60057ce592993bbd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e505642159d20a23fed1df851da3a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb0c4741a694770e8687fe3750fde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4318602ce57c39c21621e5eb38c213a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc73101a8cd1be1307fd2d8456abe9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ce82a05879769f5d6d28775e8991409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2e37f6af074c5162eb8164fafe673410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1fa740c210f0bed9c34bcdd010265411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e9f67297d77a3a449a200293062fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1785ea0185263a995ac12e1a9551325413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e80d7607978378b8e223bf5aa5cae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a146b5a00cd7fb3a642bcdf9b3c335415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab3b6b8cc7f912b06248133773d281416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7180ed307de8a18b58e6725dcd1d8a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ce3eaa94dfdccad7312131bc8fd77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ad388a2c09c7bab699352571f301419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa86c9eda3da496bc81491c3308c0c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a7e93a49818e5db1dcae52872c003421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b2ea58046a87246978ef1899e7add422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67d1181b94a8044cfe72f86402a31a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ffe49521121de72f47f193359b55b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3adeb150b519dbf819faf141bbb5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b89adfd21b63c94cbab96e4680a611426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c42f68ae1610bf62d98b412d593a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3253727a14a21f410bdad5f3fc9a820428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca2166ff14f27e3aaf312b0a686941429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da72f59794512fc8f5662bd3576bfc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d640916d64eba868488a9fa0b8910431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0172d7088e96762887514aedbbab3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0965403a87b4a7870b535b6da87e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212880275b33be4f9460ec7e76e7de1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abce22db813233d108fd3d5dcc7beba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd121d731a53aebc5d470d5c6f5c2de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5e2c811339868e19d746792f4269d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabd8322926716a100526808f340a6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedd208303bc4ffe62bef62e942e08a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782391a000194b14c48175f1ae87b44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad3b35ebaf8aef4a44162c3126a0bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306a01173a78cc7ecc304a540a7559b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16346ab45a0923b760f9ade0a2bd695443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61552d19198d19d0c797087bb9a85d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba905376306646d5d0a258dd1f8870445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0f602b8035e51d635cbb3838a231b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbffdb734abdab82f1efa6bef64bbf2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4f28f69fa9f7da73c9c5fb6c32895448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea211a42b67e0b6ef244a6b1d7cc49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d1b1183cac9b34e90f9d5febfb46c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673ec8280dd28cacf2cd02aa4f4af3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99812b4edfae55209497c4f68c0c0add452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24a2a66fa74e8080ec93d5e1236ba6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d706602a7186864045b5e5295aa1fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded10ac2fe784b411320ff3ec46e40a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064415391442bf4dc64905f9d8efab82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8b5033b459e92786d7f7b0a2d8686457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ba280d2a8e48b9aed3305b2c8db67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001364ac6bc08547e6dd27c1dba20ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e8187fe8fbc34e7d79452b7848acd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba9f1d85dce0135e689d151b05e1dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea0c7a77756100b91e35f5fc0d6d80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81209df2825990f9aafdfe0c04f7cb38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411dd59f15056a633f86413530e2ae6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fbd5395754503e4d804f8c295fb26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f12ab95c07509b0bac71f3a9c0b44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62489f6d0129626c69b8b4229797e70a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ac941b1fe9a245cd0ad5101c56bc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba05a25b84e66975469739a2470a6be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a556573f5af579fea2511d955b164470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e16878b09a36553c9532800624696e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e2735d260f9f79829e805ca13e6cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c46d1a62d630d7b46ec2f40c9f9a86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90311bd8792bae3c35d2ed1bfa7094f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f96551bbcde25bef35673fc14ec14a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4639569353d3a2b2e756e9eebb8ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c2e66a06947e6f6e0dfbae54abdec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c426744dd8264b8fe78a8e9d3b0556d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c386043f7e786bd2080496b0f83b2c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45c8ddcc608c427e629aefc1ce3102480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e1fb1196e403d689ff722fcd1534481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87bfb275ae12b0060bc868e57cd647482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf7e582e9156ca567e0231dd872fe2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ed2fc613885031a524fbc52a744df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252036eb53234eb82e2f5cba0fbce7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5faf974d52702ab6be0abf04e9c01b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a568d8a31e94ee599d074a7f91dfa3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20428ab716a47d5f96965901072a23a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd4d758fb2e7903031bbfee53ba3cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e370e5cd5c8ae1500dfb8ef231e3f7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7e7654a7aa89e665cc0fd7cd0c1de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea81a847ab99f63b7ce8ee8d68cca7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5262ee23c7feab1f6df8cdacf193bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c1a5519096e204fc8531884843d9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0e3e77a0c7362e5845d7fe98bc5b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fabdc7dfef390822638b790e67b40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c3e7ffeaa00405146f8acd277fd62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e9952cbb4d2adef2d44d99b390816498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076393ae8717f773d054ea5ef941abee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b49f3cc4e908f924af5fbdefa4711b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6865752cb853380f824978238e59d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae59381222974a9a29f2c8f2ac76234502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af15a59848913de60eae371b1edac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f342de8bc8409b72daf1778ddd612504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f7e9283d4e8a256ff7ee233c9787505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2c5a8896b7b3442f7f88a85d5a87e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c6597e7d580bccc9b652ab18a61e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130924b53342a711f78d314d2df17eac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75f1d47d48743231646bd38b291bc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bc8af03bc6df39995b4a55c59edb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bedca821bf385479ecf5d588ad4b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143b71ea637fa9d0af31d7f76544a22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cd0e002f678865a5c54e4c3a91734513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4573ae23a857e61c9bdb0f914e8faf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a5f12bcd98d64f9121cbb8907679515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6259bf1fb894345138ab2091f53c75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95366e88babf3efc90f955f0393efa30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e42365a31b53bd4bcb5da1bd9a8b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983570eba8a5f0307ee51703beb7b440519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04025b83e8b605c63b48cb493dfae1f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52678e842c065d2f50c3da51657dd8a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc263f5f80077306e7f58ccc57b314ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b013614990a43058a11bbc1d8da35ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790740bebffee1209fe2546a24bfd9c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b791e111913d6ee46841ac3be375c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3be8d2966ee3272c7e6e3a762c434526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b706118f060186ea3b4ba03851e47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de709ff874ad8a63f835bccf8f7e7ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79d3cbd547787791c7a22b13f59011529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdcb751e9ee42417c0075ebcda87d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d1e3286dc4a3008c901dd124bbde7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19bf7f5083ece052f4529801287a1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b387e2de0a1c5de2e7c8e20d27d65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9df0887913f4f6786e92b68bd2671534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f346ffbfc24da8d33f7511a4860d30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1afe63906666b65d23c33c1da5c13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74806baf9d931cd5341a09bb98886f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57dc951fe5e238dadc0e980a0a8b5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfc01dbc43ea4dd59b2b359a803c2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f78958840782ba5da4bd18d9abc99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cea59949f1528c9e3e7a3add21a30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea11513d953e1a8343b6b8455c8bff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436039b648ce2f0e7b3131c905ea802543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d4dcffb318c226069671a99f0fdcd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71a784f8f20de2fcddf29cf85cc39d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63816bace9f5005408785c7173cf93cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26228f7d65eff3b18e9a1c94e16438ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a30dbfb31558c5948efe77bfc9a23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81dd95c9d8848edb620541013f6d77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10481a9128c0d70c73320b292f2abac6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed48c58f05432616343f76227ba7736551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256df50ba8f28e9759295f24a8db63ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ef2a0afeb658f5ecd72a4b1f0f647553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed4a7261100e2a5f8d876774e5863e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e84d97fb93db61913180580ca0d0d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171563637a5122326d2d624ae36454d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04e4d674778d630ba208e65ccbbcac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f467b1d2c421dcdaa3f3af7cf05a39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40911f01525a544ce3a663b64518c268559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f83131f30453be3685f5d55fc575ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11127ad9daed615b87b9c4ed06f62fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfb5a219044d47fb00c33049106f48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda4b5ce853cd08ef31f71fba864ae0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c70f175ee895d4534910a6f81b4a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36221145343503f4429c6d45a83f627565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5af89e3b4e84cf2fb5a4df2011b54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a155fea3a43acd40682618fff018ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffe3c23f3ad51cba7cffb3e04529cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828931fc649bbde73a488f5a3f9a4990569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba392bd39da550ba3143389d3dfa0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26316d970aca7878003815b55c8545571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334bba679b9b994a49bc407c8263917572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d67fcc02b047de58486117921fd7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc5c332a9d92b1fd5f674e754f556b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adb367cc9d6771376c1d41b44aa5cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bb682dea7e95b7c5dd5576f1b83d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c53baecda62e6fd2c1f9e67c80c65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16c5a0fb667290ac8d5a35a185f456578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be54705cce5bd623c7c3b3dec67b0f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a364ae36b0349ba98beb36e2a1f72f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6f62f4e346d001992b777fb6d0cef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff377a59482ef2eb86b3154caf8cf305582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b065b25a672920f210df9cd3db9a1d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767d3d73e20936584544e1d9171b742584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf01e807aa1e62a33fe2143d7a6f553585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781304a86a0ec9ce76b16499972e1bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987386939b319707592807b7afc6acf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82ea2d72afa5cab91e7caff8f52601588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57880a431bdd0596eebca1c51f088d7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fe3cf39477916759adbac57739b07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd98015793fb75455538799d6fd093c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335087b1c04c51a962a311adf9bbc184592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293845da7faebb43ad432d5f3477435593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbbe30c249bf089f0964eb2280176e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f774a0a4177336d4ee998afa4bb7a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803e7eb9bd264b620089f503706cc17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c24e9fd00e9cc4d450ed3b56438b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812116af47c8b317071895ff71f57cd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0fb2aece36e226f459c2f0be5b120599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0e2e1f986155d8ce28349fcc18598600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68832b143524e8f622cb2f3dea5ddd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323388dc37200657ba147f06f7ed550602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5fd866c7378cb44da6adb5cd658eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de14573f6f8d3b14407d868ffce1eb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec22f525966c56f084077676356d65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fa3f752c54bce08647720df6839c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44045373660044d16c7da712a0fb08f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915a50f3039257b087579caeb8c9e51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae409cbe020f91037edfe371850770609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380f9c4fd47436f035ed15b917ec492610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3e4c8ab48cd860a4c20e47a43bd3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebc99c7f1a080ab5ac7ba240194ea9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21384da74102c67afed4f95c427c9b25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f25c94f270d64dc15286a363006a4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa90b55d5601a1b4caf983df9dcb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca979eeaf0f2acede5de66ffe8f4cda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c39b89de0a635527835eb81cf4c9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff4a2bc126c023f26ed8d5af71b89f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a08410f3d49a62ac4c2102cdf77811619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca27395ef4b59f73050a54bc221e9ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122f7339bfa76aa9ff6c1209653f5e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c034a0117e82c67848fb3ca3f6427c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d8819a81acaff1430c7bbe632b0d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c313200ad9c068bfdfc8a95480885624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689d597cd06822dfdcea9a453ea33dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccea89df14b51bad7a5181fda35c5c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17e795ea0ac4dd3c21c03607123b33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24d09e15e11a7ef6e93574848f95a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529f6a5ee3cf30406f78e2a810422bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0f43003836a182909b5a03e4477c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e81cb84d10e493bca6028d93695c83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d108bdba8f3d98357dcd65c1829eaa4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cce494e42bc49f3ec394cf8b4459f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f7d741d750309317721d671792dc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eceeb74a9f709719974459458b372635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5683a597f97ef229363a6a59c3bfd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503a9433a282ca3bab25bb5a7a58b76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f744028e42811757570bc179974f631638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceac4a5b1f3afceb3f448d6d627ab3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740b1ff8c9115979cb1753d1509ea76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686127f59c4d8e27d3d82c02b3c34dc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3198f7b25d1d1cddbba7ed6166f5b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75170edf5d36319fbca4496bcdb8bc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921354660add97d039b587752dc89276644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b18e612edf3001f0c36747c62e9712645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efef25edba64ff35709a01c2676cde9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea9b3f4b36facc54c5dd70c573a66c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f37d01a34eef7a8fa47ebff39bd6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bd2ddcdb7eff256d9f973a77823b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916fc9e527609a9b065eef20aa8419d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83039127bd949bb43f54c0cab92e8c3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f4432605df450a41a46cf1fca5ad3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86116334a57085320c2d71e3f512efe1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fba2fdc1cb2255b5ad04c8571a5ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425a7e70ab54d4241b4040a8b84e129655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76559a8f87d19d39536c6ffccdb7c2c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e117ed5e1a6267cbd7635e5396cd148657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e813e159eee70a7e9e46fd2e3627c75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92373653142682f4e3007fdfed02ef31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957608f42b15da4945383447d7fc2eaf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c799b5ed35006ebbe38a764e735fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06187dcb7b907267a01615a5d0d393662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ddb5009073065df9683e8f717114d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37609aa89a39aba878d988976b61f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6f9b8135c6e350f83c22adaa975f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7918b9a811f7da8837776c23d4428f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9c94ae0796f207690f04370ed3554667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f857dc71137a491f3f852192396df5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fa3f8fb5909a4fef191cec5b4e95b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7cfe9e3f2d5397a549bd843ae4dc9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9e0d95a62134da4b36de0f6122368671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84a629f85ceb2ba8d6fca26e6290f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3370a35bb1e19e92ae915685095670673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c1ec770611a0bea2fbbdc1129283674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae0b26625aa930256c276eac117e8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd117483e36369f93afa950e6535958676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde5006b026aea49a0a26b44f6dc576677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b74d9fb944484c7a9320df7bfad93b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5132f102eeff14cfe0261ea763fe9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1c02cbc8af40689be63f5b50c6072680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52a524a01a508a5174d3b90c1f21ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4612b3a0f8ecf32a2a66ef6b90b5f05682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf170c9cdedce228736ff47ef0a4eef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf402e55300af761b8c770da7e15af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30b4bbf3febdfdba68b806d58c6e07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f19f8ba50158771d06a3af95d0afd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4da09d66a7f8789e637a5bd72c2909687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0908ccfdc768125414fa05238bdf02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2898ef871281526084cc652709c8143689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f7f8937f3ae4ee36360202bd69687690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad296e372e2a73f0432ce107e2c7d4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c3b2dad80d4021c13c20590ba955692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642db36964d943cf525bf89b40a8119e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399fa30ad4b0f29162ce88c8f02a15b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53ef3ca3b316e8a18ebeda9e6bf949695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bea43ff82e5b6eefb770bed470e8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbfb21dfc105c0be109c14be8c30e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76772c4c3855ea3fff0040a3a0380647698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bad35ea4d40655d2f99b3df3fc62a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eebc6a46b01c6b10c7db8d81824c9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9dc433871d1e5a9f6a93ed192a23b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f877b5011a6bbabaf567903dbd2cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe78d0776f7d71c7325eaded507f2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9272be13535b65f57f69f22788109704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9afb463493a78a24afb2f496c45fa8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c189ece20b37621b902c810e35d2a97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c62553aba58e185abadf1b7703910707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e8be7a31e57816c0a600156db143d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5664c0e9b5ffae4f39357ff59982b79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a70f332c628c1f38beb5ad54f34c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53b04689d445770af8c35e1d9c28e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c10c29b13ca302f6f9e6cee28d335712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2637619cd3de83f92bf7983ae29e4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8add3359967006e8ab9b60c98d5291714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f85c62d40bfb43045f2345496fbc3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b936d47bd955f1e3082f89209f496716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cdf9d2e8ffa25fd8ebcf3ad35f823717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24282b0019c82d03778dd10d98ffb86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4032326d0e36e2f4c40192ff2d690b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af511ca6a3a37bcf27d323b6e4d01802720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86711dcfc71eca410513fdaaedd95d45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f7624def8cf94564a84ff071c3e86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06659ed1ae8162bf6f7c51c4f285cda8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb535d91f93257bc4a92ee43745c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805ec7934941d6e30ec717b1580be4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c56adf949da7af2d6227f9beed599a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492888604e4018057020222689d0860727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c11a62fa12e4481d598a424404130a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbedae957d7ca518ae8db80f5b1beb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dfa91f11d4bdf3401a0dce599d50c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb2990d53b577307edf42d36ec5e74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b00a0e17c2e0c462129ec80877fb68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f01f772624d02a2a6476f825c0e9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3864abc44f1bce516406455fd48fa1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8996c4553ecc14a83d2550271d04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6f52b4f8efe8a0751c45806c7a641736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eab3d8579dd1a7514c4633d4610d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff1fda4e3cd116bafd5343fba8eaad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d369e62383391c6b0b616d0f8b22d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd060404481955139b3646354fc4a111740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aebcf15257334962c670ad3059fe79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750397a5e790f3dbde0e2e374ef0c52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a74c05e9e3fcbfe5c6b60ec13c7c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738da0dee8d7cb2f8a4f42994e5d81ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1165a2c5ffe60661e5ae2e59903eb70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a0021d7fbe7e0fe0b72f7f693250746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd386b8321cc3fe9281e352ba2efb0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3e6c55c61e52d29832dd3f5d81dbd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be085cb838ba9fda4c5c75916ef77c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144fb98716a0c591c66d48c32cb93ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949034bf4730b9ee06b308198695702751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da892a0b24b8a264ce5e06babf0bd71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cacd9553a03089c5299385d664edf4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dcb329ec9b7e4996e3885227e6e4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea952da338e303483ad94f3835a802a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545da664681588d85586adb1472c6d46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff30c840b185ed19224345c679f63757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77367e150e93fa8f34b7f967f24a2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee8a6a174910ebadee9080f5203c74759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c1980af93c2a41f0216bec13456e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857a7e7e1147ad3d781b7124586d2f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33477075dac64742ca74943e3208668a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309e87cc413f40ba76558e45897dc4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb40866dc2417ed9c6af9ca0dc7dc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1677cf4fd38f51c3ce35a1c4f16186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb61bccb74018b776a9537a10f859fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d784c5c7408124a795278a1d0aa738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30913e8c81933d09fe578347a341c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4519a29fdc64f8558f9702683cf0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4fc66b341a8d72a18da62044d973c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218166755d3192d4ad750e2ca8aa3e7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f4517b10c7015f9be92ff32876ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b09a64cf55ea05ed38f15854e5a4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99736e41d08eb093ec3a74e5a18bed815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108bc857f1317b0cd1716b28816261b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77554d846226e7d19bf85b642ef3f08317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f6fcbb540bc083f0dd83bda684e1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b04626519beea7c9a913cddb7bb1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e3805d752baf627ee9a65eeb80dfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d79e68725ca3665fca34124022c52921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf947142c0ee6f7390a394fd4bf4fb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88985b3d08718a4c4a6d0498c6f4a19623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa5fc12519570ce5cd44c43d35df2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6057479d93c3d02c148478c26b81525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939716d0a33da97d7570d91978e4f4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf7365573e42195497116606d0fdc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f25c47007bb6bb22ea5a588ace4e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d240ea2c70ea9469d5e4972b4cceb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2f13da788c51f6d1dda45990a729830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf84bb47926fc0932a642158029fb9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94194774ccfe8d52d1e65cce97fda3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f38fd58c1c146e569698af419cc2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5bd0b4794474e67115552bdf6fd7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae04cc6e5b920ea8d8b43623f8632f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8ad542fbd63c1c3db436641130d7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64c49062c61ba9f6a3a2ce082ccf9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441160ee6ce6678d2fcae3cfe997430238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f09bee3d5e6fb2febc01d7590707439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69503141c3c31d71a5cfba2bcf432c8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bd799dae4341e601f96ad982fb44741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a67b177747babbb6b69e2d02cc097c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3eebd089ace0ca21daa096dd6922443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce2c26eb308bbeecfedafdad7ca1c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16833ef367c0eb115ee5186bd9a2e7a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4911ddb7d7b07194ca7aa8528bed546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0551e790bd92d85ddc8f9dbb62897247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0cc0451037ba8eda9bb092f7513c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd3ff386c8ad64e0870743941dc1e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842a802d846df46792eef3124a0c73850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b15f16614bbfc9a92c3acb24349ce951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbc49f8d9ba746ad3b41c3c3e15dac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84151f4342beee0356fa4e407bde3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc495a0e0563ba6dc65c1a77fd52a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c297919019e772a9f35256d3e6321ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f53a23ffabdbfcf0567ce846662c2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29f46ffa7bc66121128829b56e4fe357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fd2195d23cebb06ddebd02ec42d3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d650e69c2eacf17858c56ab2aed9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba02050e0a6c1ffbe4451ef5a8ff28f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08157ba27476685f4ed4a418d82a5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8fb44b51ba00dc95b848a1500920b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5a308cc38714b160a1a48740def7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79a5105aa99def0828ce59d1b73a0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493d49e75ced2dcec7e2d550ffa5f6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4b5000f5ba66775a54cfdd61d62e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d7e119ef289e74a3593a9f66a954367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02637514f7c6383ec88ec8f2185fa4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a526146b6ed9181a17169564cb40a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7d19efb05227f0a215a27cccc63870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca61b56f08bec153c66472584a68d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da082d35cd3aaaf590c2bd6fbec80b8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7556df721c37d376d1e626300cb947273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bdc6e88237c989d3fdd591ddc7a0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1cca28b7d0501380b8fb4a21ee04275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ff056dbde18612f6ee025773a50e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79067b7d2248b001d4fb4e4379bbc0d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e60537e56a042bc9dc22091d28a0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bd33fa0435f1b4896664531f74fbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980704710af0a336026b5b2327e78b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb93266f4ff73fbc324cc3ad143c35a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e57e302dd651de2db28c55acdfbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285f6eca1b02c907ff640fd66b5b84383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf4047e6deb4c68d8699b8c6c0bda884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51264440b74c048b6c3e980cb3f6da485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad63d4f95df1fbe2e74e0a9cdf62e1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2659266b72893049631d12bf1cafc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e7ec9ea4836a06153d22293a4f59c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968b056ed8c0dd3c81e302322ed3e0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242e5b1899286c6cef8bf8fb5548e5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c918d8348f71c70a8a2b44afc96f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416f9f26a882f2f42e8d0056c2ad4fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46206ead2d177f82ba231204ebf0ca5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97058db1df3d1a26d90f65e486055fe794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd472ff207fa939ab6e54990f26e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079af910010ed67589990cbd4acb3e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d563c51cf1e64cce3df51bedb791a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a204c57ddd566c930ee04a53497afa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663173584f2a595a182885dccbcceddd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f350ae87854302ebb8b4a70cf943657100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84c165e9beb758238a5b580bc1ae18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b06d19f4aa4b6a6f0ef747b68b492102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfa0b9f9943ad459f9df227daef365103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef24293b50fda7b0a70b1086e1cd6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cbc6ce6f804be1f895f0e52cc99b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaeda9464bfcb7e074ceda9c3571c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba093e0d52378540e54a309f5fcc55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59831626abf10de4a4434bd79ad38159108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4209fbf702066bfca3713c8bf141f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e5af3ef68fcde0ac6686baf2ec0c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e373dee06ec2aa5ec989d44c20fcb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9e3b052cf44b05f247b8c4cafcbc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5362b710246921b79f4839e40af2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ba2d1e4f9fe0b5d09c740eea4a498114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8d4c2a9e7d9f28165ed94a79b216f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eecfdf5d9f0a43af39a0df1a5b0fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7bf755ef3568961036a7261bc48e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ff4e3074441b643cca29e93408415118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc61dc383ab2879cac8dc32e16d1fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6c3d32ae3b460643742075d727ea6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd0d3f3fd8fe22265c77eec6eb3156121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca733c9c164b9cd52c6ddee8f37865bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2e5671f3972771ed1af98839d2a49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dba29867348886d0d60898c9cbed47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabdcfc2bf9f1f6c5395af6cbffa67e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca2d9cfcaf86047cac0dacf8c5bbb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927a5cabf52ad4514f453a80540349127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbc4c8476c714ef9415c3ec4712bb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a660ca3a6dfea17852178006757a631129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a1a866ee9c99686c0b88d6b6606c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8f8b9d402dbf83b01975da068287f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be8d36044b1981d64298758daeb235132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed72a637297a5d746c45eb79c4af63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8243a2ec8f2c66816b15fb5cdefd25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d62069bfbd8e3154e95229a929ec9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ce2055699117a0f385587d2ec5d65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51e399fa93f67661c6fe8d57db7089137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930ed94e6159c6391554f5ae4d884ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3304d749221c5edb3f6080485c170e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eb56e0a6c4f95981c587cacc813b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f174117c1029450f50c1d486835d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483e3f3c86d7b2668b2ce324d568ea3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e5394a100d6e781d602f49be1867e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507043478a657b315f4144e30502afd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4466f245ad0f5c36ff306d686e7a453145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3ef2327e7931d1d9e7cf71fc63a36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5052dc109fc626431c63c7e5562cced147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01726036de13e2f6996b369fe861195148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554363f7b1c9961d2532c87a8ff04f4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c007128e2b0db614273f1146c233616150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3e91378fd281f3670d4a9aa18682b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f663a445cd33d1feafe656071c25c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c396e8226f6ebd6d5d8d1fd4b47cbe5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a70db907faa738ce8bec374b8376c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7975f2e63eca16a453b1efbd4f46b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923ded09f43ed9fd95419c7a4d669ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175bb04c844022d80939f8d941746ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a2fca17f92facc255d35dabf9a96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46548578fc364f5b35e61bb25c924374159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe8dd33a8b538d614a0d91431a3d39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133a0991061cd3214beacd3367ea081161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b37f5fd41d5e9dde30938368d0b62e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e5e330ff71d8d067ff82342c1110a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d8b1b4ac4e5890720fa9fc95dcf43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e94e8c7430c5afbeb0891e38d04a35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5391ae61b921c9dd04ba39ece46b615166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92193878c53b769477030faba7b82716167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7460a5a9dddb1090be408a0ed62009168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677fcbe6719ca396479f38a9966b482169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c121bf0bbc9c5178c5d8782e95159170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1cf3a1c052da0d3f1312c82308502171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851595d03c6bdc60b37753d67d1647b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db9ac563e976497f55d7f04c0ecfef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80ed9ab322b117d6eaaf81341d3995174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb0dcf1cb4cd99dfd1b6f9526fbe13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac29dd38b14ae84f9ef98eeb54914176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88942e4d038c80f04767e40ede92c07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ed537453481c71cf4229575a1c8b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957841143dfa81c39830d1fb4e3ed0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02f5dde3758e115b479faaa12fc34e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63336dff138ecd998c4f1c31f01b9bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bce6eb32b2f3cf0582bd5cdfb0518182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0762786bb69ba77d56dda2a7f4022aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549a9cd83e09484d9057a7f5c20f2bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f39e66f8267ac2caa6797983d3ca7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1453564f9f562a3ceeea95f159df4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d087a6a46ee2db9ec33d015b3a7fd3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff25c94c7d6a75dab2f161baae65343188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aa2670e82a1af2bb7903e082a46e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7cf0d1b573f530fe7e8dda50c4f90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317373ab566e1c2e2708b2b7b1ff3251191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f38693de3a10665a7d91507852a24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78953cfa47adc05ecbff6959790c9f5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593db48bbf268b8c8d776ffc9119949194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b2d24d0809cca40ec3b6f37e727f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d017276cf19986ae78f9a5773c69f69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a08e7cb34c9d262111096aad73f8ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047fad1ed9358d8cfa49f3620bb10b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bac1286309027844f6da413ecd09b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de03867c19c2534dc3374629df12b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f4496b92e2255f9e1be7295b8eb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7ccc0e2fefcf385fe3f31fc5ab705202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc147e75f0fa281837d3e17bf5c7a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b3430d30f81a65c71183213e7e15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c30ed93b6f4ac566e751fad38dec0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffe530601fd53aa29dc255b1d6c726206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3b6d03034473e586573bae8ef3e7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba3f8b4e99341deae61953203a7606208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a75a62a6505c0944c09174787bf703209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf32bf291e016868741d53004ccae91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b09ee854ca541b5ced147f81bde102211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe18dfbc7f24e31abd7ce8491af58a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b594abbbb3abfbd514dce39036288a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379e16391f6f7863750ee24c9e70309214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f993e6179c9b64f5203706fa7101a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbed9d9a2d5def701340dbb345199e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76035b98bb14a5088a4e95a246a9e81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2524f3ecc6aee04ec3d4dd29d011ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f8afa871030ef26400abf0db47288219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace7c3dd2e931d81307987d3322972220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793f5a439e5c1405aa450fc5e1571c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d670b63321db7889e9f5962683ffd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dba007b80b63a957f2e9ba27bc3ea6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4478d5f37853ef27c7f5dff9c7420224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef727822921b946003756cfb6e85b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adff1e9a5a9ae09790aaa47c1c5cbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f13c8025baa2f62939ea8b21e9c3f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9df342f87aba1c5855944a848d95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23809d66dd244cefaa6d91c2fb5a7ebc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77a74f89d4848550c0970891a40937230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bcc62da904ffeb83c49e3f31ba65c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e835203732b1b42607de1dd6bec8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680fa42cfe39bd1bf8a1e4575417a3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd8703524585851a5f186541ebe19b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0eda2efb3756970b43fcd863f0684235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2c76511b568f6b7b8b661d84f5931236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792b56e716828f6b325eff78cd74aec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516a344723668e3cbae4249cacfc0c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7704898095985d2bfa9d098261d560c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ddbac5a2bef29c93a541038596ff4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1a0ab57d4f69a201a99509197b43f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b148ac2a54f80daad1502428a3e40ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72212008ada4495c3455f2130fec4242243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d95fce96581a93d1069f4377a737d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e667fa44d03aa8c93990e44e7e284245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b985f684ed60f2b7467527fbc8321246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cc4eabcb0ada33381a0518d4651cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d991388ece77f29a97d2249b8e35e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f15bea59d0715a7363b5b7dc9c91b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874dd32b3c43df76437c4526bde3cfd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e8cd7afcae7e1808dd3d176d65404251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235b206d5f4b5207833571eebc9bd76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20c389147c43fa90b4a4dd119c5f8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d872f66ab9273fad497285c4cbc032254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439b649b716575d82435e970de2a1b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d71f07603fc52744a4c465d27d0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7813a77dd56bb70d5ad7b6479c330257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49592ae43811cb1e550596171cc946f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7f452aa841a532c4d0fd7d8cc45da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063fe23ddd0fda39d9a42a5fe98d172260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768c1cdb6ea6bcb794c204daa2d5c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74ecd771de1db4ebd85fd0fc84f6a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e28e906940ca95698c80be32012b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35644e6be7526bdf62c4cd39724af382264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061e6bdfb9f48b5384fd4677fe3d279265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afcda8b910ff69f27cc16200dc6e32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88bfd7f700d6a58eb4412374d7b440267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402cd13875e34e607cf94cfa65e5c08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e9ff09d0b3c7d9c9515f4ed1a789c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25916f31136f8976ae88ee1a2c0a81ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a56336c170933aa693beafc6ce938271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c340ce5cc466485c95f3a7eb8e367272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922d0cc6a34c565b7a9ba04ccab0d8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf71b0ed9176cc1529626663580d115274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca62114a82f926357cd7a4e8437a470275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd5e08b9a3f2e5c0bf1872e1758752276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17504545a050ac27f063a5d07086a37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354497100b17dfbffad1b11c75746faa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a759bfa68981691caa420e796c0801e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0833fa17a62083db579ad629273bf3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b52c91355b7c39d56896e8575ab52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ac995196aee4de5cc346cdda900e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a64459dad1e321af762b93a318d0c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc6e2acfa55c571ccf35222e54b607284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075631dd6d8bd8864e0811ca80b43b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92da80dbaac04a265973fae255b0a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2082dfd3c634ed0c4a7113891b5c0f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d90707c33f70fa1ac332114fc61970288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48e513cf49b3c40b8ded4e551ae0cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070bb08895f3a8ef54c961402e7e9a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47204ddb9fb0b65b4fba3812abbd445291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc29d7fb8df6f9a3b6ec243ea53b206292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b1993c9df54be9b75b240fe8f78d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff9b7b9c54471a0ff36497d15ef29c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30141c4b7df234535c43920a27c3790d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0f197e6ff4cfc7fdbb7f16ddc03aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f01e0ece9ae86be7c631d4e2ec4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5042e51daa9fca03d29b480db4e22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ac09977b62d3c4450bd357b55e7ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140ac81e4696df3c52364a4fb2176f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4d60b51b65d258cfaac168db38a72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aa462f44affae7f8cfa2cafe9d6b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a970f04d3e7d82b1e5a5d9915659b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861457834abd8055de061ee70a6b0b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0e406e6f0dd1d858e0f55c2130c92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48db4482d01ba02d8074251434d8f9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5466acfbae34d419eaa31bc45437fb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8b8deb690363126c711e8521b5127308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf6a5238926a480053e8cc9340d777309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee2ebe23602d44d56ed94f9bdde83a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6753a0ca56004e9348c3db3ae5916311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd8a669688d77b7e7dadd64b848aa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d30fb9c9b5014d0bd20af87649ab97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d7f05bc9357192b1ff19c79fcb9c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d191bc211c5ad82c5b10a268a9dcef4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc942af5aaae7823509802f45e17c88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b1aa9eba3f16a52db0174053b4e13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df359b3bbe20e16ee3088633e10288b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96302ae3b8ad3f9dba248ad5fc6aac1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496ffb3d592aaa97d4d13f18d7ca4af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9edfd0de266be5a3e5c457a2564c2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f6c6db40aabbc8c5b3edb6f8352f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31023db87f9cfcd3a77cb42b7de0e27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04808574f37d372f729caeabbf84b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e756481fa51e4b46d7d8333957beb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d858763a707b1930150acbb0b7b6972326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0763384b436ccd8bcd538b1b6c02542327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3daf978d08c6c4590f363c308382d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c840d6c1f40bcde0ffbfe1dc39581fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582bf9442e9b8d7fe35437bacf0ca92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f25d6a3c212c3e64151b6af9a615b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07662c44af1fab4d4c2f1aa33e7de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb876c803812272e5b8b213eccd3cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d061cdad734748799db97daea6067334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169e6623dd175885227823de1826453335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52745b5ac9274603893dffb031421f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3ad3f80163e561186abe15bd6eab2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830f5d790691c48f9a79b7c724a8a71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f42c9a98b44d856e19dc6de43aa0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d324a9c9b0eb1d3c0e93e2c405bac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a40d45ab08cc8e541fbf0e21ce283341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ac03f8d999b7ed82bbc5583e28e1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059662ff38879dae64a89c3725eafa9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120699c4112fa36d4aaa80b9882b754344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d4c60230a2d2cef6cc88be5f2754d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf896adc63db0d8bc35a5b071e5bbc55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c38edba75259418f99fde6362cb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8668d668abcf4aa054181d29e92fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0021cefc66f00d4aec5bc1118bbb757349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c261ac28f280a2826c59a9999a92082350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa7a1e9eecedf7442e5b31526ddcc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14db8b629e3a40b0fa1ab924a2f67cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d2fcd2393f6a86679bef6852e55a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea4fc7f208f357d2ab71d59d8d3c31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b965584710ce766e1aab267823cbe66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c280a4926299ea76f3c61a124f705356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2066fcbc5578c03e47fb96390e0265357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5dabc2135455b96688cba46177a4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e8e0e83540c90873c922d9883da88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7dff2d322bb4bc1ae57eb3cf642bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cdbc2579e13f2db054ed2b05b093b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb14d4f840d17fac30f3eb0d048e28e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d178f7a089a2ef2a6fedd5eae385f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb101168e9a4b7b7bdb334feec7769f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157392972275e4001e4a535ac5d2206365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbe4fb2c7ad8bef02a9495e5ba282c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6703a6df8348e4d1b629d4174bdb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56c60462c018f3ec3d2aca4f97b7cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dcf19dc3d07d8e4a129c9a487b041369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631422a12ddc8da43d5837699e0e761370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84720b923f5d9fef8706bfba0fbb7656371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5396fc03d8c7a0df98a9c6c27b8b1a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d1756ae50e6e5312f15209ce0cd83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad360a3fd8f1b8ce2e9cf45aa4fa0abf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eba49a288371a8b99cd620259075d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c18a45268b8ea4f74d3404ad898ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdb916e3ac486477757f087e129b3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32dde359f6d25704b05ccba9f8625f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d25fa45c5aba1732931b6ae0231af8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed788e80f03c20673e6a8549229d1fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa4ed58736e3a9f1faf7e0474912c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4cac74b2242babbf9d5009205ade8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51b63f6b93fbcf73408a5b2cfbc913383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f924d2258ee701a8f4f5a7d3a852caa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2083cd2669d4eac029005d625d427385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d081ca113c681acf902c99603400fed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58038a83985ada257131a1587bb22d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d323bab14e5314f3dc85f2541bb7432388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343e3d492d2c719cb9f9b71d141c988389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dfcd38ded64713c0a79aa1041e3cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c3830c3db9436db806e1c54243e69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b14b20866bd7ee40979af62e92eed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d9c16f8663b0fc6cc65d05441549e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091250345c256381d4a553c4e4e6117394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f8e5947ce6531b34dbd7fe70cf76b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea36c845888e8d59e4be061bc8392c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8dc276d5b55323f8ba91472d22799397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759cb34605d6e94666ec9b7ff18f65e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c15daa4aa9d1f6886a986fa019f062399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104e21c7f42806eccc5a1702da09c83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac87c989ad18fc7c0fb47b00a2068b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840649c90502a98c603ff7c2b2b8142e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7420e3daf2928a5620012c712a4d70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aaf9d604def216d370b4b1b0d6ab2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be396402f77c8cdd511ac7dd2e08dd77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c26bbc3c2cdff0389b242f5dc87385406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080762182766bec4490836462b9cbb80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509604dc984f5e0d63f00b76c08570b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff96ea5a6bca397b6bfa558e6929127409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa51798d425214a510dc851a0ed6d58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a111ae8b025a393518df7b7cbb4aa32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d0083adcdc1202d612e14c89fba35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7410bb5baba8fb3df3120852314ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d43fc9ae1d063cbaab43de78b3780414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3146b4baad7e04607036694c1c464415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eddc21bca430a81545d609a9131e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c5e2b2d3343782fa27cb30a4a089c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6252cc379a02c2cec3ecfff143a36a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518048fc16b2dd1ea0ec5bf58a91930419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a90c623e750f04fe0134b147a8137420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892355311cd6c71ef6a1030441113bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9ee56fe8f18df6de1a167b0406edb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fee7a4733b1614465585e7ea897ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86d47341dd085aeec390d296a63743424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa96b8d4fae420680fece04ad060347425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdd03ec43175ee96f790e8918186d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a3e6d9130a1392450693458c7743c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9daee3af22d6737d723eac441b574b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbece15853400df7fa2db3fc5f66e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ef7a3db0653d51fe4de105fbce1cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35fde40257a1fb24fe757b0d42b46d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9444fc8c7c31eba5f9ba7a33b0d13a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242912cabfcc31dc30eebe5cf987ba3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b925706505388ac0b558d2e58abc6f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616397cfda83e3a795402e097d210bd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773160b7c7d11579d8c8adf0a5b2f1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5b3e4d94ecd8410b2dec2bd92c279437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77f3de1e70e7f9b8b7146af413dfd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f68276af92419537028314bfc5235c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b693a360c9b2bf2646199893b5dd7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042e61f1218bed7260d804d1c938418441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7245335aca1ed29a6905187c30ad1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd713175b641e71b652fa1661dc9da9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f102c5316b9810ce7ab24ab1c3e79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f813df8aadcd3a5468aa2dfb170cc9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b94457f758b6c4a776cc6266c0d8bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c764361015c46604d2a47b051e5f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5dd0cb727bf9a969118a7f0c4504e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ca0b4f179156d71dae6939f353065449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17d26f55d7b0521c44ed66c2b7d57c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36853cef845817574b1ff6212efc50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482cf83688ba0bdf1791e44c79ec81e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e24ec02227512fc8988b93a3ff066453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f22d25ec25bf282efbb844444634ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7a9836c2181be81f3e19f996f01bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ef3a6a4f95f840304965fe1393eb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb44ef3b03af9593b069ec71eeba30c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee840e0298a70282fa661700490420458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e16843bdbdd6d4b2ec70432f38e4fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51214956f2531c7f8fbc07a82cf3eb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965321d9ec55c5eaf58b7647ec9941c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b53ba580a2b1bfa15518816e052ea0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7213fa331242bb28caeca9aa2a49b92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d444fc82b8256daf40b4b7c073f03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370705b5df8567ab472b41894c44fb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54af0b94835a40291336ed8c2daeaa9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023b701e9574070ffb6da93c3328484467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911455d44019ad6a1792a85d010ad478468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af59d4fdb9bdb1cae9a9feb5aef160469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137ed42d6510e80696e03ae858db562470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7d00f8302e3cd2d042317431b5c85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9723ba1af53970a33035d46b64cfec4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b70ded4d04aed302ba65481c571e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837494b9bcdab6a9c731d53ec419238474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235293b47731c9b21d65e918b789524475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dc4f0125191d9f1675daafa2e5293476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf37da284dd64261c16c66449e26f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13aab058e77d112c12571abe038b2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561110dbeb9a1574b49118213132a256479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bd448da1b5ba07dd36f3625b18137480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688de6c543b80dd359c66dd948f72b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f99b6168fecacd26f01ac1fbdbf7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f44993f42947d90d25d90ad021c26e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d73cfd0543716d1f1ff6f4e8f71d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb4f8a5eff277595ab468e3efa454d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa44eed5d504155f35de946e65df79c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90efc154de1558a7dadaf17dc92aea7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8a9c5d433f7fc379abc9170750a51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0132bf019e632e74cdb3439e9280ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d5f01be34ff8c700e6fd5e2079a50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232176b0fc8648d00578f6502941f85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802171a536ab3b1c2e0efe665ba0bb3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347f5e477831d9abd6b865a0982fdba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49dfffd8bc76f4489eac0958001320494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201ee547a6d310c8985d49a9e90382b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471b3bfb56c3d9604f87822ae66b642496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab788680acebc17776ce2d64ec8e807497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c511589096001d8bc1b5892bcce35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470c9367d1eaea87ac2c767eacc016c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc2933187d7c0fec1c99d85fe82441500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950719c464e3f5d0401842a3037ebdc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a495b41a1c1cfdc9ea69905ed61c47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355465a09db5bf31654d14b81bb58a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a1fe84886df4b430420b9bc33f215504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01de49b4540bb2124d78bbb0efaafc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193877015243934e455037105e50b94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6df99adc05a8dd1eb78719386242e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149b5d2fb8fb09f1a975fbd61ab0abc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f940c02bb24341e0c1ef83465b3222c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9b8df9fe40467cb8ae3e7422efee3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680ddc654c6030d87a858186003ca49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a296868cac1a041286270d24aa0cd16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b89bc681f2e475461fc470b7e0ea36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbbb33d08b71ed1c7a11186951ee11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ea5a0d1e74dd54bac501061ed815a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa1994b32f5682fa6b903e156591e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372698421c633caee2ebfb2e571088b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02575db9d39f22893208805582f8ebd9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7139d848c9fe1af4da475d570437d04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aab0ebcc69cc719532fbbecad3964520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ded2a098e00f506f841c7ac89519b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dea0d43e71a40568fabdf5b5071e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787596f6c87cb13933ff18c784d756f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca754d015a8623cfd4b7c556ef9500524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed197629657babff38b4eaf1cca3ba05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d655c666a996e60efd485802c9c79f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5383c635bd2cc9b86a218be4d9f8130527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f784f2f77d70c0e33fbbee69ba7089528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d90052e830038e2df14a50a41e55e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead348aa2b6f7c8e216f6750f44bd434530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb2461d827bfe4e1a4dab3c132358d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38acd9bf31f1383904af57996a3735532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5cba38340c90ef525f935f7a9fe2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b1b564d1a6b5967f0ecf19b8ce5e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385578e5540d3a7eefc109766fd8bd33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb51b948063ef6007c145d841f0b52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e650c51c3853fb34da37ab5a780eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdc7244f1eeb01f204dfdd412fb37c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c7c9653034d848b86d0408c389f84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a102312141efefbf5a4affc79f1bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cdbd6a59975e61a9056797db68eb9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e575181b529ce7d4ecaba553272429542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497367a030400a83b776fd080f87c15f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9ee08ff997b1922a0d7e1edce3b92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc471cb974b72454e454c6d181f32dc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28779e9c05af3f971a4fb75756befa6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416151e90a077eaa3ab7e0d7948f37f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e28ee8bfa447b440b8dc875f58e4df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45f5521534b5f595dfd4b39acbee50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb9334f28b88d5e6b29777ed2cf314550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de189e8b5f703661e78b14bea040126551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b58e1aa2e82b0e42dc74e4e63c2a2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b61ff5ec69fd8421c504ae6c20aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c1306f0d15fc7e7741fb29e982266554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e80c9898f94954225ec2de914798f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2399400ddc7ccfc911cd50858e00f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d2a9d44a8757a62961ea766eb9f2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de3de3ffebf88cb9c19e44e7bfe9e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b9fcbcfa4d5ca72787e73f5f79c93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f11a08d65b619ead66f402ac8d8b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3082b2c0eb5eb35edcbb2b69e84905561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae13c69cf63e4f74c6e3403d4410c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060448c06ad42c8c7c9caab0f91eaf0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a75c3b47359330b7bf2a22cce9720a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c8c31d1f9b0d1c65e26c986622065565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394089899f83a55cb9cd600cccdc134566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f5a30d8ef244cf38423a96ca10a7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56556edec454bd537820ba1c699a2d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce91d76ef3dd8ef81a7ffa5ff66221569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141679d824d6d30c8431855e8ae79492570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aef56e7e10ff93b4b7a764c10695f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84563fc1940c605e92853a7c8b5024d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf94337d25747f5bf31ab302877f5e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a63ee05ce23197328c8d7830988f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a13ef443e6370870deb34a78518e2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33d3d4516d4534fc7fa6e05fd448b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496f6904456b595c57a90f82c8e5a66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c748694a11f6155ebe251d4d062924578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1deb2c5feb54aaf3ad6f5369ff9ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e5e082f5cb14d4b37119f370485b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd39b7ddc7b197a2b85d9c77708821581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59556b30685f4c825d8b36dacbcad23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96eb3ae438fde7d5a6741c14dd21ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c777d8b6b7b7e114bfca826fd8c882584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06321d65e112c9637a1ca995ae5c2c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3a3c8fb5f2a559c04e2464b859fef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19222725f893635769a0267d655da69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d6fbc83bb4110741760773d7a8a34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e40ba34bebd927cd9f7ca085dbd4fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0065ae74f2ea76983ba8e98da24e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c2ec4969eaea739ac2b7f7b6d28e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb591521a9b9be6a452c98af9b96925592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d50c5b4e518f9d4bd54e98de388c2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eed387720106049d1100f7eac91dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c75dee61876275bb5381c47f8ef59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0552c9fd38416f6761e97ba89a9bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b49fa7bcdf0f48bbb10753c0dbd14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b53a913120c790f4f7adda8831bb03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7212c30b2731967e154dbbc220f7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0fd3a06f0d8c87fd3059915582230600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011196c410e8dfc6c444279b919e01a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86f97b4b00c15e2a6bf6c44f5adbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98f5d9531447c50ca81edb26f19b0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669537410ae4c995c99b25cbd022249d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977968bdc70e87f4c0a1cd4bf73c7b36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a7c99032d5eee6977ad7a3ad36c69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5b52cf9e70347e59039df4a862386607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d3a858e017acc6681ae72b322b259608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e94706649bbb7213ba50f1d0ff18f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123162b5a834a68df22d7eb4533a9f99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fd0d84d766b8c8b8ceb5b0e97c4cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa366611174f2e208f223816245b90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa16c3acf055c1ba077fba238f085e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6027c1107c3f0c144734e52ee43d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9cec0d870530ef4760e0c4a9a0487615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ee439c0847aecfb53722fd4414c7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288639bddfeaa88d24c6002d48bec9be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842e70e1e2657dc7d751d80391c015d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852c00d7510cd535b465f205fb5e17e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb01f88a747949e6674f3365a10a7e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda929b938d75e42e17db6250716678621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69b38623013f096c4bd9af9c71696f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9656b1d3a2c13aa164c21cfe976f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0a3f8e61674dc203cacd950d1298b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d6cf01aabadb0b52ecf2c5842c94a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea857f3ac6ccecf8dd2c508816d3d5d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed5ec16370cd96e24cefd4b9a5b8c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea46f7e69c170028fb75e34fe0573628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cfe96d37af1ac414163d91e95c386629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5996003acd2025f25c5f43935cf0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7ee37fb02657abd1db0b4d520886f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626b3c2fcc7ec228a80e605c5444d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1e5ffa37a8f8791e9471bb1fad635633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ca905471bf20de7ab80070013a6a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8be62bd5fbfd3a72ff6941ba50c49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7350205056d24ea82ff0afe958cf16b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e394cef72a061c81d1e5102bc2ac3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c484ba7b41b9375aaf46d0fb33c87ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f829526ad62e13b865c1618c195cd3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a903cbc04c85588bfd5adbe279007640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9e9bb6cac8ef517c7bd3a692e19d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129f1e11d13787b7f3556d022e84961642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4056bae694c7d2fd66233f6461131f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d655b3419fd4884b296342ab21aeca6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ad438c1a95c854e7325cf857b06bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714dd4537dc253de8db80c6d1f1dc4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5427f2a48a6d9096593342e57f0df07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6b57985d0e89037a38c4f9c60be2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bdedc5ebcdee628870191eae7fac9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b357cbbbaa70d86a3581a1f60979f9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92c2f769217ef7dc118811b70290f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145407d8e205d1693d714d414c9aca5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838af7850f63d30b75a85eb90d9618fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d6b85fdef107abdd02fe4dd8a19dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f775fb5eaa4fd9461a4e9fb0fce8f91655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbf879ec7f3dffba7d8e14a093044a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eacdb98b6b3590fc8689c0e2fd69d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830b41aa17b39ac4b535df6710eaaa9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa8cd94d41f70f313cfdf30bc66f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29875acc317f8bfb99a7caf57c1209bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2b40804bb3293f298efbfb8520582661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c90d72444c8d22e82a4188b09e21f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f453612d67bf991b0ac17fe6693ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b8fcd71fe761bb3d7a455edafa5a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cf257cfd1c0d42dae4ab8f7772902665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1a40e9bc1d95ebc02c170224c5e74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fae6a5a1a06ba48c2a873487db93c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74f7b29a8996e374b6daa8875afa4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5976fc5d3d063541f7d909516b1eb15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e20571ca8c07dbe9de8acb1abc8d12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66224d0deab4b02713d2c70035f03ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d7100074f427d17cf5c51bf0e7fad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ad36efc820301e89d81448b362b85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5ee6dad54d6e9548c894a7b1acb5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3d9f2eeb190c52a243f94cdb4f49d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317e59662641151e4a8b2e1d7662b80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9c8b63e5d0daf8707c3a9f9acb766677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80df8f05db4c077ef187892fd503634678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0f8127c8af3de1429cc6abf8343b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711056ff12ba40e9c7da073e88749e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3583a9bf69f97435dc9c56b094cf44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73662b0d9a109c81cc664ff3efaf0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7320f105d666f01b6635430b023d1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27005c91d7fa3d9bbc5009275eaddd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367feac0b85322fbfcf430541f892ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc726b764494a2d5a6fe00570ce89b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec867bfcbea05c8631bc17632e38f15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276afdda802ca0f4903fbd12b9da9a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f24b59abf2c9c27d1dea279540fdd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c65d5a26890b3a92a9676b6a1d015690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710f24c8861605f139f7b7fc157bf0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82b246778924ff87d7d99896f1ddd0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd854be6800fb1b7f7eaca6b637c1714693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ed326369f67304bc7e52958732913694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c42693f9ae17fa66966f59b71d878c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0285df66c2bb4cd442b02cf50bd1b06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc734d18da42af0004d73f6d43900a20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863da860d282758eb5d982f2bd080476698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14abfc5bdda2951ca6029c06349a40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc8c7187d3cb62525b03defdcbaf5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd44e3d236bcf294bde3956ea0fef72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6af6f28491eb59b9945c1b833d0cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9222daed7c7e101ad32c8cddfac4aae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe8c580486bbafd656433212e15ec7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7ca0bca9d8156c063f73bea47bf3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766021828df77b10f26afcfb3d8a0b64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b112d30109ed4db0f0e2f10cd16e554707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57d1d2d42c315577515b28990576a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d249b35e55df512d9f50d407869e59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eef49632fc83a625f71db675d462ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404db574afd222f8c4ab6c2763c9027711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db046ee773f93b1ae8ca7a887a2de3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417ed9961a4199c5708e0ab12dcb897713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcbcf2a60978905e9640dfb0910c51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b45cd1e726f27e3844c64204c562a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb29d6c9d0ee91b537ceeac05e41dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e7fce0993fa1ce0a077f669bac479717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1492b2434395cdea8036941124725bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdd742325e34a9a173e49293d3fdad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd97d0bfd18521095eeddd083ad7aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bd2f0baaa1eab47b8b8b22c239363721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66e8cb97a9bd2920be9887911aee74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5192e3796059eec55f9fad105f3f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7294e70317872bc5989ba0c11bfe9aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b68ba68a44d6321e4e305748fc49db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297506a94508dc1e0d1512c40c9caf1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed99954806a3115b81e02d0b136e182727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02938d943a443471d5d02fdce878dabc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bd67abec4c8dc7255bcf8ea9e2905729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77c753cdbf3f3ba6dff2feff2cd3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16008c53103c0e6058da9c520161983731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5339aabd6f75b965aedf1fc10d21fea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dc3501f9ca64306d8a74d3b11caae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915714b0a2b35af0fe9f6e9876ac1c75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07269cad78870c6ce2ca3f661d4c21b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a783c810b3d0afaae91d01375bf3b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba815d861ca3c3be3ed416d4edd55cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8a5935194bbf4b55ccd20a6ec8fa1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f70d8a51e89c0e5914dd4376bb90f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9399e632c573854bca73db2bb39a1b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8df095154bbe3e97406dc52c341766741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454e4afab8549dee5bd8f56d0f04cf7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5eb73e3b80572fcafc8551d1e63a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba32889f1551432e055f105635ad188744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85864f71da8d889897de4222c35690ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9200f3858691aae157f0194ecaea0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f9e2e2292809287af0345f89535a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b1baf2c4b453b7c54671ae278a536748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9800eaaa082249e1474e2d774ba72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6795248521f832815e63766ec4d2af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb6ba716c284412ad1d6cb4c5f0a47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346030cf1836f6450c4d7283c5475d83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dff33d43061d979216cab82c5ad342753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db59c79015c1b6e059a43c19672d363754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd1b933cbb74dadf8246daa852aee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab478f3fcc48d9f6a87e0055d241a3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1334b1cefa123aa983bf5514691fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4cd2a24114425a543d641e2f6f742758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01765f6dc0886aa6072c3f908d0352759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>