--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113899018eda3771ba62c6fb69a42d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9878f9feeb89666e682ac539575bbe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d222124831145b4664f0d175739293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbd9a12d603c0513ccfac5249b405c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b0d7cd6b51dc5ccf09e0ec0d0dd075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d890902c855abffa10a1690485a81a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5f1149933c32e3e4ec52f5c9e77ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a428ee3988016a5373367b86dd508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec3e5b06af8b20fa971e35cc27fa269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46229dbd33292edde26fe8496a5f3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f21599c790fc68ab5f28f1470f9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e355ab1878f2b9a7aab7920ff39b7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82353f2c641a460654119b3c9384c1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abb9967fbf429d44abc5017f8acb9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d9bf773e6b2670e161626c8f77b5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2ab62f89fee1125fa338cc5adf83e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad041bc15ea476bd8e49df984aae617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee53e2f95ffd2b374279dca3c250d0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674cc2b554c419e0316601eca78328619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ad33f4a3888bd67c580d1f062251f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139be0db4c805a6c233a61ce7d063ead21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799278f85c55b92a0df8d13eaf2e402b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734d4ce4871862c57942271ca5abe5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cd43f27aed7faf63febe020b1adc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c8dd41ae124f31d4d34fe30f49acd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004cc5b2e5571cd301a8f8a486369f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909acb691adcaa6d2f348b2be73fa1b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2d478ad4555577e3a2b730008de8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64ee909ce084fc302201cf0b4dd88b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f98c91fd0f753839c4f7cbaecce6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aa0645a6301b86fa06a83a7069f3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1d899d82de27347c7c7334b0e8aa632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e245b349358b9b20cb0388e5b7cbe4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0677bed82ee64a9844646a4781c829034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442663b1e62dfaf325b752dadac9389c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62821113a7f71805735515f73393a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9924a64d6d3c40d0e8c3099033b0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e059b18c221e0410e0f2b979e6f17f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ec7ead10c59d1e6699a891371957439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0545358dba41512d9d4f039d732f2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc6b310afe60e90c40c34b9cd7e25b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcb55a2173bc809fc00abcbcadf78a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d44db85fc891cfb8a7827aeed4e00143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b28ea065aa8917d503651817ae31544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a3d6acb48a7b3df51ea7a9a98a79e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00163aa6a089e414e2db7dfa40c177646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894773ae432c36b30f101cec3ed403d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66fdfd9db640f6c188c19fbf3650c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fead7ba1467acec42372a365dbf362d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eb42fad602faa9baa375b3b33f90250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afaadd12135327d9581bbbcd7a3d1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34844ca9da21f1ce8a1d64eb22a35ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e69292ff4ea32cc6ad4288669645b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58592cd9f81e3c7552aec7c2f928d7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f623bc30c09e08bddf25cd90c3b458055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76238814e32696bf4d3663368dd7c7e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d791f0829b03d00c0404ffc8ec2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629554ad99fa72964c7ed1edc88e6dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27a8b2b602446b7a83712cb24edbbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2cd4b9747b1acc4c81e3b2d8302d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276467bc870f6f946d33175fece0b3fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95586c48b17153b1fb301413a512082762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be48894dff5e8ebb5f7b346bf64aecc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a625eb218e0651ce5a79cb10b1c01d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb21a9865e442fec7c64bb13aa5ecb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666d46330882d3b5887ec4dde655d5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e22796bed1e39d6eace416ff8c1ecd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0c570b6d1f325cd37db19f5de1d0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05540b538a4ab916f7910a7cb92edb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035d9f2f8e8960d3de29b595d5c693f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281157e581732e7eec3ab9facb77d6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d7c8ac213c1fb8456e7de8aaf76be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13444c304f92e68d87a2e769c39473df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36d55b4c84f31c5e201f70c18cd4f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b4b99ceb15bcd0114d895bdd9e03775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf23870bdf0421775685adfcdca21476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29989eecc73efd8308e131efd8d45e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7b56732b7c429f09080936786041a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f288d645122311cd11de6becd89be379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c4e48ff44399c2aaf266e666658a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33183f0b987367ca16efd13c9cf49cb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e677094a6d19171a24f7a1172941482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e70429bdfe2d8f88f8063a17ce76083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a5ea02892fba5d6fbf746288af7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768149841110617d51af82398943c1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d15906b5e4b5dc92e28ee32014aa6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa185dc6158f51c72eeee10b9aa3a4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1525a0aff904370aee4a7de85d577ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53a1313928b5a5f9b7bb64a6ee3c9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979786dccb6887b1c20d50ca451c74990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948724ea9655dcf8f6b7013cdf2fef1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc61db467f9b9d28b1dd17de6a8b77d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d63d9b1bf6c031e552477a1b94557193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8a53c1e4c684f88e2f7bfd7fc6ef194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dfd3b7bad5733d740002ba1f6c62b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f866bda8c690ffc151aace05a9dcc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fe92bcbade435779ec8e7cb8e268a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefc53d2d331adf717d64a1834566ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2330fca01bf81876123553a635c8b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1057c428b0aea4cd0993c3c0cb3b346100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e8b82f6ab706d813bd7e850525c77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc8847c7c472b54b78ea1d0fca17cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4236febee6c5800de4f4c4260c127103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cd7ed73ef99ff9998231e8fdeeb02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067d7b657a40c234b43619f694a1a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30816b9a549b5aa33fae98a8b97d85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5454167ce28e529460fc2cf72009ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94871e4a0484993bda6c03e5d16e7835108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f4ce8921007a961231536e52a8158109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3ca983e79b86378da7e29b0fb927f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd866104246abf11f79a97e39d26f2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbfecabd539cba9d2fe487917bab7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf44a7bf11698a151ad426bbc24e4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09925d5c7d055baf47a80be3617cb27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ecb08ede47afb00070ea92bca4ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28ac3e349feafa37fbe6edc47f0725116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258878c84a97172060b10f0cd5a2dc8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827b4f4280aedb1bff638e0d70db237118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a984206a6df07d5736173e320743fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eab297e00b49ad5cbb0fbda8e3a5b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cead62394f4b6162eb0174b4c3511c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d942d696bf5ebc30f963ab7045023122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bfaa33cac1fe1a487f129d39e5ef1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf890c91f3341d9925dde0e14ba6887124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ce4c1d66a96f926f608dcc78c5c72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5cf547a2c9fabc62c5fbd5cbb0c7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a9dd070027a4713630d8149b774ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc914fa4f60ace1e4163b4e8d6f75b17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1097499ce3672b4389b25e13b48cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761093122339ce38f237543bd096897130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752101308c5bfab8ada9d890b313c71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18803a7b586976d23d66d94ac891d6b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c920a71a6887e39d7cc433852f399133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eb688383823bb13569cdea473f4ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eb3f8c70af32412a631e75570be69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be000125bc04016935273c646513cbc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7d69b4c2f294bd1c5cacc3a1a2f96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51367aa722f20336b8af3a1df4a59c7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791de58d0fee8b2aed6c3074c4396b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542fcf37f9f10b4621d2e08f5c9d017140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54496828226dfdf5d112e689df946759141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e2a6d29af8bac401c5ae58b908f94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcba65627b2fcdce8afd8021d97104143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160b3b56e2f45546ab80ce9569b9c97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ea10f80d606cb4dea1cac6a0a6c11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69fad4537879b3023e3121438cc9c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1414ec7a4e59532cf1068098759a32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75397e8dd1b587a0ed016a5f6410776148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ecafa12ba11b829d371ca105f3f92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a20965f96165da786faf3847e2b133150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe00871e065e7d1298c5fb923273eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee8c55bf5f8e9da5d3bc6d654e70be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d142ab77fabe474e4e4dd1a1a01a459153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750f2116dcec333381f76009bb7723c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eda14de08e95122f26427de1dfeb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dc0d39cfa691a0bef85b3ae33f821156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cab78288db49fec565a1fa323f374157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd997c3791d547c2732553421be21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe1bff598ee7c7c2d6ed15af00ceab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c18df087204bf64bc5422ded85eee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5b3c8c954233e199c78edad7abcd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f8ca53693b2f54e3f53d6a0a2a6e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8145a367f1884f2a1763744a7f6c610163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46017b525be3a57c7d57a974a37326164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762490adc9f6bf2ab950a04e44d1851165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e761aacf7210ea18bc7eb88a776c33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2403f1db1da56627610ec6f626d1b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a59371fb3a69a112f0577eaea6f887168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43578f6b399e649d78efee5d72cfdae9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df43a116f3ed03c730f515a382e15e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37069e2298e756b555131405d1a4956171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f43584b47708f38944c31f081c098f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbde0e4cc63b836ad9dbf8bbe5f7708173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dca9f1b4a4e241ad079e7cbf0364f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7db0ab1014f38a36b29195a200468d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e743becde9531f52bbc114778afea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48c9087b390b703865216a06e13eb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed8f79e59b9115a668f7e2192a2e39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ac496c7f766694a403117dc3c3b1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aa5c2667f43d1d0bf5f5679c06ab2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4e34dbca928123180a23e8eb15227181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95310c57d02162ecf2638e2b4c367421182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765f475ad59c19b3dea5e2b59d80873183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a072cf51aaeab5de13207a9546c29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28063fbe8bc7a0ee14bf5280727448185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8acfad2f4e95afe7a28c5c4557966186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf80babb554886dc8df9aabbb7d61b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b470b59104e81abbb623011decfe2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20fa8a1bc620cd6f614c4b7468f190189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed0e39116c90305a591f1b00a14139190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba2a6e8d48bce26b8e4ec504213b95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b55a1fa69f37f680d246d7fabb444192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af06ebd4200c60b8b82c9d7b038f998193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5dcd6c0c41810fcdc1a2a753543c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3df03cd5ef34f52e2eb9e327beb1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6d9d1373220d34c9684330861c99a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d117d16381355dc13f81dbcc222f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1be8a646e70c80eb954d81cce6f7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825400fa2ea627339b8e46bda25f831199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04857a72df62c581de591f6f400c485a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b78ee9e935c582224ba66e7f9cd974201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211b0bc72c04819dd73557aaa3ed08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdd03c3c825877dc727e48b1acf7c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faf9f55418e8df9bb27105fceacdff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72876a148bef855a786b091cc7a5473f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcde3b29f4157f53cd1ee7bb3c4d59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e0dccf72e9d508bac5509a0f1825d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc869e4d4710ae2532cd321d6c2fe45d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52468275888697ca19f6c2b8b8fb3f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4a03e492bde64c8ec40af99acccda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad8de097a577f5d002d3f6d7422502211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b2f3b569e9d34e597ab1a8f99aed8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd54a18b46a8e37fce02e86ba0508ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060fe72c4b23b769e4c97ea31c9a4e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad371014563c1bd9905a479cab1aac0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d526881587659e5711dd25b83f13523216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403bdb48f642127fde5ca85f85855a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febb386be5ddbd8ec7f6cbbb3dc9950218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c530ce14acea5529c27c0052bac68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8561905bf1680787b57b0b4b33997dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33829ef12d9a048930ac73b231f6da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbae75910d6b5fee141bbbe816238d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e25abf72e118a41bbcbc387c60044223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f10c5648c07114f94cefe376cafd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413bac36d10366fdfc1a4377a0f1dc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297701640442d06dbcd75960be65f824226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1526e9047b54d32247bb786193959227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560b5fccadddf93ff4f637110eb2c5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeb7bb028038b96bb64804e8a715be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72a5014ecc892e4af95795bb197a70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200974591aa1a4017661efd0e9c6248231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a07edcc480b3020f05977aada6fa0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cf409bd14f8be9894b2f9efe44b21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816b4319f19af2b1b0de1f6344c0dc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02fc5dc90ea7cfabca72f4852e900d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299a59e24bb2a25acd4fbd29dd7af6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4695f8a7b49d42f1f3a522c80177156237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef40e4d0e7f47b7d12d9338356c5a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1932d7361333b0494cf26c444a3945239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aab311ec29e5a3083e7dc3790a5461240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e01483e4d2e3229ceeec043937df9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5aeebdb4e4306d7c9be2748c11c05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9e8e8042a060c87b497e98f6b129f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5026068854d3f4f9f80fab496a5aad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84583f3aad57dd39681784f87913ebac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb583f7e56a56bef8c6891126f79c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c381f109984ef2345d8df52801448247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17d3f7b6ded3d641c0e660446db641248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c57f395b0f3aa0fed1727f529263249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f04f940a5b90cfab0b064129f5a5ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a0338c975bbcbd663f7d8d3a0dc6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d66a5ac1bcd1d9905897e98fea29b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef26846c24a35e43aa7a7ce0874fcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdd43a39ca616c7e246a1b3fa3a4b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb0b34d27aa90260d4e18dc14d36a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce2cdb2888d81113b8a801e96a397b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65c372a6f84a209d68269ad7b618a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d23ad429f513b2527bc31c049e74d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80995f66b306e1e13c4e5cd12b021b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ef22070a7ccb260e2218d05e70e12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7721356a1c026f1b4812b80c7f5ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b7950db93d97b81b6799be554b22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece886a1a098d6465d820143b6c5635a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beed4bfe1fd923b8a87199e7d15db6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2380d3cd5fde6fb4d2e086edda106c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3021003104ffa0fe25ee917b91482e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0b394623431fb43af32df7f5c5339267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7858b8c56e160385ddd0944f1552344268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65fa7703a02ccaaad114ea4c180d75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152f00bb0d577e8633d68e5f617c8e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576d98947ef6ca5866d159afe470236271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12048209f8dad8e23a463575cc109ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7816de464816b69740a843fe917d51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b52be0479dbba39d51e984b18e7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288abd0121b671c39057df9f3f549b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a123c280f8eafbece80a0e62159dac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e02b72ac23e1320a3766f7c8411b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a6e6418a24eaab7be5a3dbeb6f4e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f66ebe29df7f980cbc0b3dd10dd14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19395ab1e61eaa75d55b84209a6ee575280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738bc64e3198cdc309ebbb48cd618cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0aa7ea42dee235ef0537b1de2265a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f3dcc8a82036a413f33d8c3abc779283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02b4d5472cfcfdb0dd33cfa46d0860284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48e9275041c348546aad2a2f04b8f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e73da147e15bdd14b80b40d72f6f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12c050a96e2a55a793d5ac90fd69d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a728bab8bf4639b2b0f2ef8fe692734288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b5b3e74a893964d37f60349db0422289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5284ff9c4c0e9dddbe9d52ea10558290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc31f60f948d8c758506462c721e8d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bad0602bd44541973d10a9be973b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62e7dd3bcd8bdf63fac611b6184a84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1c958d95e97f975ef1547daeea80a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d2d1fa8cae229d8180d13c3760f18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169d70d24ddc923f9c7e986a22123b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3638cc688e7b740225e7b25a2d25e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a33ff5aaec9b9135c46dec8c07979298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5c4a52c636700045f0e133e0a7d01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae9aa3ccf8cd8b128487e13e0010e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a0019b44c884582c02fa01fbc9fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf1ed0ed4e65ac21a8fcb367331f1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b1b7625d7846f71b6412745c5c93b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fa0077b603459ba014ee0f5686ecc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f45a02366e16d10e455e9662a01c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb062f99363ed35b2d3d092dc28f8a6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f1f840536c3fe237e97bf54ddaa03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e79c0cfc520dccd6645a4baf98ef27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa26747d9c0ac0ef2de1072a3309d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc47fd1d8b25f82eee3692160b4c91a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2d1b63b232648340213564168c7a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117ab9c128bcb018609d0511857809c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faad442fd47bd228aa692535d0f9a4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad1d726015091e4dea4e41cdc49404314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f042afcae59c206183c1236724f8a6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7af3c94acf7643a275bb3ce655be9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d50914ea013374447e2aa348222b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c3f3e4dead8c470922b15dc21600318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20aeddd065ddde7d47e0c09f3b9b17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116871ff622af64e698b9a4bd3a8b5c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb97d175e4354aa9234693321c6d70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8e7e1ba61c6a0aa9d97b07695d659322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51c9530da774d8bbb9048625faa55c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b14646fa2f47053238da7617797f6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f919b6e19d63b93c67c4e2364de82b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bfa01d119ae1e8535de1c5b863037326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce5548327863e542d08deb283e0228327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ededa2d13859607b8ff54940dc38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bdbe81083e45b0a468226d2eaee8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cfe690735b377c8527396d2c3487b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8f73de7608b76e2d16ffd77f86733331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52e65eb6724d971c4288648b37422e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d5f941fae55c8ee3f78a112242fa4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079cf5cbbf4be6a00fca87033def7d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cc233a22633edc189a621b645d866335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3226967c4cb9cce5124b1dc8cb8bcf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2d1db3d38a9b222227c97e9d77e1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d20497fd0ecc98cdbc53087e29541338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf2e947db6bafee4a6f2a2a0acd6ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163153357c9a7271cca2d5368b98834340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506439e72b2f23cdbe061fb335c0cbf0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067534db8e1fce7d81a5dac887e5822342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59dfc093f18489901d50c040f1bbbf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083794134b83ef8230530dab12d2a60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bc8571683970ee1d42b979a73b18d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10377429e0b42a15d37d096f767c1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466cbb493be95d97009ba92dd81ed24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0d49e6414e581f44a8e1af70ae17e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadab609ef3ed10beaa796b5853d72f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d3af1b77ca0a49995ca8a28a128c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128b1fb33b2368e34edc081a8733f7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bc60d25e54a2dcdb80244afcd55b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3cc718b01f1a6c3770e7949d4aded353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03e9a2ccf4473dd18ec0c74890e2ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113921c214fc43abc9c7dd7a11551d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe757c74886fb622dc1821e1035362356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0d8274b0e999ec036ff64ac954e68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53168bf3fbbd0fd889800f262c36bbee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8758ba730191a8386e29642e8bc35a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632a389b324ef098125e572e5c06568360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54a4aff4c913ac5a2000a0ada76213361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f89b037887ff9880a8dd049815668362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5270af090a37c4f8daa636647b86d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee295d5eb13d13996a1281ad8ec207a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529b2465116b7ae0640f9827a096aee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36668e53f339869acab7aba9107c0fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76b4dd13360fe79b60714cf432555b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0954a90b92843c5540a7fc6c90767ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43807b2b31e91cf6e6da86011c8050d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a168afb851c9c4c6221a0cf834d2289370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3284dae2df475eff2b182ac413f0710371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c0d6e620592bdab7a5db235412dfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a47d4ca5a396fc1be28340f5db3ac0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2253fb8a0857c7a2bbd70091f81f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f2806b67261f4b564d61a43e076e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514362f941ccb1d9d9867b798f5cc759376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9fe7f8b7d98051dbd1d0d4f9f049d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9239cf421f0019d7bfe46c2ac3085378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac997dd2f858ba56484f968807882444379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbc661144119012732c0d89cf134ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e6af7961967452584fb81b8910bfc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813cdbca9dd1f80962dd55efb3ef2ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53f618d7108cae8c91ec36378a30f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7d90c5c1d8aa26be45301d4fe0c77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f586b1c761bd015fc6d2cd100c1cdd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c3d6db1fce128e6e52aedb26ec7be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d141336ce8cf118006145b5bbb01a4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb058118b052bdbf5f534d23505adf86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b68a7dd40edf66abe976747be15cf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510fa74675a31a75f684a5b55ec8911390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24310ff1fe1e02fd0136e8ea15207a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb1f44090b4ee32434752d9891056b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf08f01d955ea3970575918678bf7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc54cf20654d67b1d847efbeb2d2263394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305bf5f2c17f0b13c7c87df9d585462395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f9b5811306d3850a63359f456c941396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635dee116617e2a1cf8c55e7f2d771d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff83e7cab8654545af4040bc0fec4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf24468d5b6561d558ba50ca58df703399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cfdb693eaf6db25ed97720d30579c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e85e21069842f5a725c1268d54e6ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840f979894f0280418b5eae9dc33b09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e097a6c05a8659650706fb0d9020f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d952581347e2bb797e454012e0384404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66687e58bd0bc2d1b962e79d56a335405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ba3d3a989b50b23d76147c1c11303406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642637ac86b64a72b611f894f89ae9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a1f06e5fc305055dd22a4bed9c4f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd8a883941cf2b852d94934e15559a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774356e4b6e5fbde84fdac1134983739410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff612ff8c4328aea09ca1701499602411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5fab8ec3feb4d66cc53c0658e2d5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa2b3809bb8b9111fd3959025fb1e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6a81e741aea5e7b502fe66917a677414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444f23077c3bb1977a07c8245d252f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dd014cb3cc15950d7d90c847b3d85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663be9db2e477b74e25677338efda98c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c231d88019ad62a04f67df69bef30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b93965f75ef3993757256cec43b4ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3940c249ab6c8a0b13516c0359a90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f3d29f58d7a438c3ffd7cb073a8df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a320e43952ee0c1614c4740e9787f7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a8e82551307505bda74549b7d0114423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b1eca987ba6c02273241b377cbc70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fca212a3633264e0ee8ab26147e93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e07f2c9ba223e56904077dfad0e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ed05b85619a32a6f376eb91598837427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727b67b4c197d3df8560ba1ba6241bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d120d0e800d319f378bdbb9f26a6cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89aa342c3c7052bc052194e811dc0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a30aaa65e5dab91336a409b73276f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d92db934d61709e73797f269492a85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d373dde6e215e846398e714a84a48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e3572b40f165d8d8ef92705be39df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ae8ec871ea5a7b8138298bf20b3b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6eb37abef854e158d68f010c7a07a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71200a1a4abc3c5178b5dd59797d626437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1c2050d0c333f9f2e5bc9adf78b11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a88fae4cf570a2a41ca5247f33cdb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159159140ce6501b6ea2721285415037440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f4075246a2bc16ded337d3f9287a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddec365397c7586d71d1030eb670264442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976e1e966460d9183172c8613e24e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadd76fef39721a39b9a2ddbb4f5c99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01cdbb1b12adb58af3961f730bee45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e0cd5f7ab3fbd2ff3ef5212d6da04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a091e96a53ac9c0f477fc165df8e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aaffb4552c8bfb09b707266331256448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be79aeb9cc3b2ba69c3823532ed5ae4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118eb0f1a87545cd2a21cfb4e1e8978450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630db74376ba6047b53b48bd232ceb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d15d3de5e151ad744e698cb827a32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbc507c0b076177e006bfe0d0f4276453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276dea053b6b3174e5ddb038aecbc0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf887b2ed5de68acccad7d9ce55e0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cef0929f307c9ad25b60c797ba22b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677b96daec7e9ee9e6f0e50b2a2337f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4422a8a9da8417939f9647cd6c8936458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c41103081a16067222721eefc8d57d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db40d8a99bf56aa7886b5d039a2c7a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f29ac5850aa3d0aaaccbf056cbc23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472deebf191231583deb8e6af4cfb10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb089c7643a1bbb067ac4a42ef4ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc83358da47187e44a649421d69204e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f965afb4b18edef684c2339ed616551465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9cb58bb30e26e45598cb4c2225242466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f106e49d1dc8cdfe53c7fea2856101a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794b0ab0d26bf9f5b6d7ee43034797b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170104939e98888d464f9c020a8e50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939d9e805a5fcb09241b33a46c66d5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cae4e8e817c5873ab671b9dea1515471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffefcf0b712d059c878e365f293841472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cc98e942abcce12a6f45780bd66d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b405cf28b577318e9d8b8072056bddf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff78e640205b8b7dacfc806f0d8aac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e48232aa531a68e4ff529371a18b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846eb8be8de2d9ce8ee8db5ed09be1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63690b72b685787cb8b85254e7a5491e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5e233f33ef1126cce83c28eef970f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534daab54ef8e012770386974e6cff6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431e9c92d2b2fe0f156a540a9115458481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c993c8f74adf7bab93e4bf0f9268bfc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371284712c4348ad1fe9663a8f260ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30df3589fc6f0118c4938afbf1fd86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d595526c39d4d88f543b034c321b4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5945badb17dcf8f76cdfd943ea9d9ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ebb36415a9438307d3165996734f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064cda5c29207ca9991a4a52f542e83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08f2d7ba6d42b0450a1a479e302319489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f4c7a1ab2af3ec249b94d5a801e46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a6ad0c03e221e10fdecfa79e8e4ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401ffe0e0c0a469c01e66a00beabfb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9531ce372d46651227c8984c232bc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d81cc5b18b7b50bad385d673617af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35235ba874387f63167e71942424b50d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca3618aca5ba51bf2694d096b7ce16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e261aa00817f2661eefd18ab6033a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85e3353cc004056232a252a509fe11498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550c36107e54e00c0ce52b4a37881c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f49c0e80b349698524d0ba75fd4c20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17c597316e263951fa4873caf5eef3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae587fae3b56858aa2218bd92ad0ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af9090c6a493136b4d09fba0d9b9ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4dcfcd58fec2fc57f5e2ed730f550504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38333169e830263e5283fe3e25eea40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45db8d05b3ab4c841a32c989f0d264506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496826dd37b2f555b8358930ad8f4d43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d399501b1c534f8ea048aaf209b9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a1b1c4e48b8acd7f8afbcfef17921509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc634b767ac889bde5985622670018e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2ac8be9b8e80544d184a63e8c1001511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e83f7b0ac65db2db73b6a739f8c38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c61642cb574fe31fa0face61de8407513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df55c532c6c59e55dddf7cc0a44e103514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba2f254bbdafaef2c8e1e962a6b3af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab343771a3ac34ce4c8ade70f457dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048f769a56f718cb936ce72b39f2da0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b357c8612777bd3bdb19a6ca778b92f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae9018d1ac50bf961d2fc08d07cf64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2b889955aa51e6619c6fc53dd7071520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceb43a14ef2eb6fb3ab7a38c49dc72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572a3d6b04837009919cf935837e96f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779d1d698b840c36c5a40a828fef1fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512cbe95bef23718c52dc2345c76f58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611af508c52747ad6d71886a1cf80e47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8fa4c223a9314685044ea87b6a203526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e7b875cbcacf0453c04b4504582a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab8e22fbdde0a4b8f6b2995276db3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3085ebdd76144d6882f177fcf193b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579f2c3c92b777f88b23f77969c4c97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f69830a5ef1ae7f7af905974439a3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e242fea91babf87aabfeb6840603f7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39910e3a2ab5be1c530de66846991f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f955b9eb114c54252b56321aa2c3962534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a595dbf1c0648b06efe3f1c6052888535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb269b428fc4da752305a21d59a77b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0b3885c6ac4d131a2b3158af7baa6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e7bbbcc065669a6cd75c5fa277bfc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020bd2e147acff51ce3ba2a12ffec4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225453ef0b6dcce5fdd743b073dc7be5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731412813bd37c8bd1915e932ae2b52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742b3db356a07aafa625995fda3ff67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487252c19b9b1ebbe07bf49099ca2af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f48ad446218710d33cce0062b0181544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf549496833db3a8549a30738914c9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6b3f97940f926e0174451945ec818546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520f5882d2c406f015c5f2e6d9b02e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102489c429f827a5ea4d7500b957d961548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e03964d001a32828e537e346b276f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41983db18e86786307f8351d4d728e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91380ff4a2fd80f46fb0fd5e04a69d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409d930078415c1b631be5b98461ea5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd36bc63de72c37a108a690585611f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416df20ba04000362c8ab909c00ba79c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626da4f29ef00d503016cb6b7b372c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795e40fecf2f152817a42ad7a57c1c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91066837598366fb18bec01b3f392f6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b84344fec662645dd7a86adfe57f50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb46030731171975027e9eae09cd8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8042fefc2db94aff13c6b7ee9d93f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46ef50b75a22d51018fc288a1825c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83a4596449181042b53b2caebc5c1f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571499fdc114dcc5649495614d4b4de1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa80234055f6809476361ee432beb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a410a2cad23af13f4847231777b089565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3675b6d6004cf51f4c82ad51488a513566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07acb3337e8fe9f6c48b7a41662a882567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1cd41e4a7930107e7e597dc0f87f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffd717a67daa69e503877d49c479a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9ad110c89d1b1fb23f700a8190d3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8b8455dfa6f36a21bbc1cb98c4a26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84beca4612224baf00d442be0f2378572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d833a04468381870341f694d188348573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352dff5f6d2a267653149287f873b69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81504b745543c1f13d35d5f4e4d589575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b5d4637e0b1de9c636138c457e3c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1266aa55999712cbb2bf07027a0d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd72ce05624e6449e9188ce8fb8e1f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372950a5814c9956d61173591473022a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fc8aa57073352b6df60fc7eb179cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ddba754cee547d75c07668153ea9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2b2277e87a77317422207e3c63d5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42a04bd01cbf36144bd983ababc9d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c803a2e53f79230330c6723b62060ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3fc410cbe71852c88d777ea5255ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b6fd36ea7fef565f83b0518d2933586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65ee95e2d257e4524d9bf71e687fa3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04cb93f154da7c7e345affb613e776588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a29e650410942acb3b9c674d47c467589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0902bad65f8f8a2c0154a361526a9d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc979e43a73a0d7f97c13943b3bcd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d42e8a6ef22d00820a2ca0a2748d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611abcef9fb59d6a5ec7ce2ccf6067ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0871f2d061229da27ec6e2577892c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb394fa02c54b52111c2a8eebb26f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb25260ac70c0abcd7b60a1ec974b69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd1dd26b8c077ac1802a92577f4621597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55176db913be3cef6ae9fcb2b1cc813598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a325a972ad7110e73f98c6448d8080c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28550b61528b34579b82e8e585501e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773bc24720ae5313a5a51b11c71e542601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cdb1f6710065103d2cdac2b9fcade602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d403a0a0311db71085f552128ae5bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a6879aa70a46a04825e10d367e729604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee651c02a7797fb0b49fa60b455468605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e830f5fbd812cf1bde97655b3c0ce4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5de458f329d72b8ca839b400ac0648607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e329e3e05f06f17e30ea632a785161608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3c66d9b6bba77c287058a61203141609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7842afe33d52e972bdc40adc76af88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a31a726731194ec8fd8a084af314a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b237a6538e904df26c9c333143e71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74557ce50ab02f006a5d004122b5c2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5c0daed9f6587a79e5481c0d56364614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537a14f20a8cf4e7246d1b547c42d95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a25fe636353721ad262574ac8b6b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e323af5bc13d080df20ba7b9ec5728617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d48a030d75587c14dd4d6db4bdc272618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344e20d0617929996283b48ef57a8a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097279aa4d3dc6a463903f25677ff3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b363b40e9d338f535896b85c5e0fd63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb330d4e9160694aba0b5474cc8cf0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aa08fdfabe0960ed0bfee58997293623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcb81db1cad041d47272c44e24ea08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d19abb33368118bce7c2ced7a0c832625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b02333181c5ce635a7ad4b71c908b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996b54110681ced832545ab7c594c33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ddaf71ac1c3a991a3a19f5bbf084628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece74f49083795dc7ab64b98f4d47fa1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8438a83dde5635d431f3af5a58036630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdd1b59978bf463556e1c15ca83b7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1df17b2064fef78c7c8dd8efdc557632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561eee2e892cb132928f47a58ab37b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007983aa19273aa69dbfaaf32a5d9a64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895985a00e293f7170db41c04111f828635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b536bd51dead5bbc66f4e4eb2f3e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177fad6ecfcb89eecb0be5088f726e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b537f49e916526586aa4f4b665a2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e5b96a54642f80531a535dc19f8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ef27f5ff22e5e51eb96ec2f6fc0b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13562cd998003befdcd890fd2aef33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be1d45222a3cefebe38f7072e156ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c996ab1fa69396086b436b1bde2687c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb8a2614527142bce5f224f8d35484644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0259621d61815a3d6fdbb6c26a6fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cce9835b18bb38679c515cb61df6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276f76b6d61b24d2027955387b5a1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4fb11359701d03264fbf98e42067b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088cbb17601d4da25fbfafe5d785ed5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e79401c47a6bc0789ed078bb8fe59c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0993e6eb3054a42a6ee1afda005faf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105adac8db63257b7ab13abe05db486652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92799aeb76856c6e6de5d5b5b02c854653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e88d8f67aefb9edb1e6aa7500641c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a39db57f38d3f650b51e3b12e985ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275c000d05d574ff9ff74451567cae4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b396f5d2fc93d01ff59827c755699657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1bcd52db3c724c58464f539a820fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eca1db8d900f37237042a59ed30c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb40b8e0a263110880ee23aa5b9e714660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615c78644b299719fcd713ec1e79621661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0c150a1c99f86e393d50c35248bed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536dc40150db363e47c33c05de33a07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6da12b34861e6639b6d89e8d0507e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a6edada33b549c56953a07b7f1c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91f4bd92ff4e8b017756399fdc26b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe1756cf930b58f0ab6fd2d5884bab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136607e66be2e9dd37ef56c42ad3712b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61600015a168dc6fc88aa9e420b0e316669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd9ba04b32d94bedf7ca68085cf9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c417786f74f238ca6d8ad6c4fd3122671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d1d1a79d37a7ee68cf41464e1433f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2c3053bbe2a34d2a5aa15e69aa6a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a393997ac332f9d3139e7ae7951d9cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5779a433a6f000e8d191c5279191d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22250235b8973e29476328e8ee2ed8b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ea3f3588f3b0be256280f0e0d3a39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f75a92cd339501e3fbdb5947815ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591c7d60259703cb1be7c8f56853616679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a5035c4b8146a1b04ee496fc7aa54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9fd5e666284e904045538251927b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d0b0be0ee2d6dd71132ae85454192682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00817e24375f2bea689c1898b7c1a5c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a211aa70add8a546a2034cdcd0e52c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3951a6be35e08467d478d642c2a8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd4df4d8f2cce69433d940e90aa781686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a397aec336da1eab676c683d0573fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb40e3db3eb65c3c4aa3a00c4ff2a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456507f63fb96d4e33fc26d5f2135e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b2c384174ca7c7f969a7f5a240f44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946050aef324fea1ea8235310bbae02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b2f69a2d846a2fed9ddb932b3587b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79272254a5bb31a9e3948fd1b0d06db8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4476c0e6b2c370e0d6954ee908c22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83aee8489b9d1dae501c6bfaa99c2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7a396b064d932b2bab8b8c068a8fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567099e56de1769f1b581672113087a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d5bb81bd399ed26d037b717d937e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22500642b8c574aed2c4ee15911c0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686fa54db54d5048f2eaf8e8695153e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a91d52772258c471e0f70f92ada9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b34d4b91ca5d5e88752b9fa3a202db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0557a780e107e6fd0161dedad5e7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7053c51d5d4dfa33ef62f9e3771c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be11e014a5dff2af0fea192064e82d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb2cd22a7e8426950f41800e8f1eca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957785f7828cc8defb3c12da0bf9dda4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd176495cdb17a2957a12497504885b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658ac00722503218ed846d1dbd0871f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d947aef77454be69a5fa44d187eb8ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012148f25750fd4c632153e94e532dfd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6024bdb0beefba6c9075852bda0716712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8338435fc3f4540afbce5589b77554713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a063c0e15a26093320a802108f1bb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48121b4fd0eaa2fe3e45defeb511558e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc626418118636ebaaf3942ecd541f37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a70398a89e5f6e564e843e1aa0efb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2edebd75444f2456c1317c7199d5c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8424cc0d590d0072d6e0e2ceeffcc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010c670a24775d9d58c2dd0bdbb079a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25cb9e5bc12ac40bb76ef9625e1b05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fdff64b7cb6375dc4120e30025b88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251929a1f3567ca7009377b27919ffb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a5ce0fee44ec090f14cd5e6142b96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09628c00fe9af6102cf376ece9e2e207725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a0dede2f313a0324fc0e4e1afbe5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2fc736b8e8d71c40a085c6e45b7a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ea487cca82274a49758b829ca71fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828998c5f725d4d46f396091a8ccebc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abd46076f5827d06a814bbccbe5e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e3cd9774a212aac295a511e66bd57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946987d59a44bcbca4e041633ea55ba5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4825ebb7403aa3a3b80d01943b9e964733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0c5ceda1466463be6aa7e279b8c29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21534dbb7234ca7e3b947a2e309f37735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2048a3a38041e98a7a88512aa4ba97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc7e83f1cd461d184c720a5c1171e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a8a3186100164b224619499ef8e0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446114d8201c26e6d7f33b5331464e73739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792e72427fb626f3965cfd8b89ac453740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4b1ac0ca1ada75bf8ccd13b7e91bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc2ae16ce9ec7e4b8c579c3c31b27f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151abb75fda00ff9cf1cbc96861cf60f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6d486fe7efaa915e076342ccf5b3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16f9611ecf1b27bbfd07c13d5332db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4c63e4e402ddbd9d94b5441d5b0f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c443842da4745e195e76f79d7e465747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34734dd901887e1418364ce0f54aa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482a10529219249f2382d2d355e6644749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b11dfa701ffc05de37bfd6743d3dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ec18415d68342e7b6fd41231a32fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d80d065024606318ba42df1ee5e4ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd567c96373032c09c0b5c4dd26c1ff2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5800d3dcc657ebbc78f0e3e882849754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfa3d4441f0745a4ddcd740ac22951755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1e936413dc0fd7dccbcc59ccb1c1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02bb6aaf8966a2c5e6cba556a52ea9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5df7d20f0c9d685afc358a4162d175758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b611710bd909f9d2805dc2f91731c7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21a2f1668d4d3602524969c96ef1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27e7722437eac473d5d72459a00b9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c5233c4127179c8121c682913d83e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbb204e0c075c78941422e86b8cc244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124604b3ed9699e335ae3dc0a45b20f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27410355279de796859d1be5172c236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d5989ea864bef02457d3c519b23327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea075c8e7728f2d7db0ddd4424bc62e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dec22f1822c0c7ac5ee694206d92f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8fa8dec60edf05de36cf30bf0abd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99fc5b05d05aa5660ed9de90a7528411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c973958d2539bcab01d46fbe440e31012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c968ec7db48847934c45933f8ae0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865be3f362841a01581c04d065d5dc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e94e09b29fef799e23c89ef016f9c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff6a3d2ffcf6981863b0dbb88598f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b26adda66cde84d01b9e85c865d5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a8e9f54722104547a9ea997ebc17418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0dff1131fdcd6256064a62d2fbed219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38636ead95af9e2ac73cb6e7e2b70a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ad09924cb76d19171df08b12b4c0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadec3c6583c00a9ecb2e45a7a7b4c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f2bbd8426d31e55cf8232f28db41823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea311cc97590565e5671b47d278e68e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02660b5f81e50bad4cae8f80783f0bc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdfa083f869823a7f318741bc78c6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21ac83e213824cd5cefbd81463cda027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f8fb397bfb9050df6bf3fb685d35b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17d77f5fc8e8a1585cc70cbf12147029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e2c738c875262e7743e6a4513d95b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28001e2e6efdac3c7c925976c6d20cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be98efed29be35bd8363a6da0eb27c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde35436d605e7adb889a3e6605e07033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21e9f471828175e14c02cd94c2eeee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bd314bd5eb400e93040c286bdb47735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499474f63e5f3760f17b3465dc1fb7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c807222579d0b57a7d1cd890aa13a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5a76c6f65ce926d95b2afaa9d362238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a7b85f43fedf55e0b1152fd1d7d4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46a882d3b6c3f648780d8e4d9c6d1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae2d224407317ccb957ebdad3c84eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5cc8a48cfb529fed587d703cdb10142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84953857fadce587f2b9afc34cbaef9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d41e9bbd91de22688c94863a5dcb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea287555d5546c4661fc2134e606cb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526547e2a118cf22a3a1782fa4948f8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97428fe6539ab2b757c9ba445ce3fa7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81b76996c3e1f8a639911dec97727548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eddc0bc8a6477569f6219dac5280649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942908915190f03eb722995afe2dfdeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e065ce8f7e52b4874794608b3866f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbabe7e0bca8f7e0eb52b17990cf4a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0fa045505677b3948d07a385c75c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28c6b8074f1db336f7f5aa88c7134f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049098dcf93acbf46088210815749c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34667c4371005276bb823fc94e7c7b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6b217840633dae388c1996e35748e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d5ab66cf89fb475ae0f8531e6ec0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e7906e2ea32a25a32692cd2cc505159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aaec1c5dffd6033ec988c36cb0af460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48db01d9d5d5bb6f3b99222832658d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4d0da508a1af3bd9b122e3208a31962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec7d7f75c882634ef6c6f725549b6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a4382eaf8bfb3cab586760133148864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cc62ae17de08547685bdfa69904f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb237495d0e6d211370da56cccb0bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e379e62f0bd9855b9af2db1bcb22b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178c808bc8734d656832521b4f0b3d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc082a1cc3b3ed127d6c0c36e9f7da9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e657e73230646fa962aef7245c36570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c52185999ade654814810bc0bc895e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93325a9500f1d3720dd9caa65b68071772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fafabb69959773c7b9be2f42e9041e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb38a05e3f63ffad7d05813c771ddb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7665aa6c45b5b7c92ff9321b912e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcc48838840f860bcfe0e3f2bef00a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fcbe29c78467d219ca2c777f2b54a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ea9836029411baad35c544685f42278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bdb65424bd8bba70d1a2ca35c2c1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0871dbbacd69428292bce2ef4b4f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35960117401eccfcc3056291b604564b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3154a28e15330597b73d7b07c0407182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128c5fa4f7c4ddea44e66684fbe2cde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bfbf023060e811933808e2796a47784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0363f6b246aa635ccfd4f51a971912f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d75e5a0b95d9b633cc969e3372c4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4554100da475311dbce9ce8fd27371787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224425529f0d156000caefedb46c2d4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94f01c8fbc2d720bf4f8af58237c3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90f0d88b9503bb22619aa8d094480f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e996ed1e5f2c7d405c63c6be42eac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184bf6e86b5991e514b5b5397b826e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da13ea0754c32353c34cf31d63e1da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd622a688276f473e6fa84a2aa552b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3c6783403a4ca8c9a7a9815ab0d6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4f84bbc8dbf94dd9993aabc664acf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9df21344fbd3596bd3a928130811697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d63487e918653a1cc238f534596db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4ab4629c4a5505a565f4d99ea579499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fecfa2e8250e8edf8c98a4b281fd5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319cfa02f2ef66f8eff529fe812ba95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd54ef20e991a1bb89f9de4c77cb21d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07149a4f39958f6c8b967671b133589103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e0a580d0833070d2af519cc1cb225104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d08a33c3be0700938aed9aaf29eb1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947bc5dec96910ce777ee2b657db1a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12053507cebf915c41cac5637ebf7ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065e63958ee4935e4cba006c53e805e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba55640ba444069d15b633cf9b7edd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a456cf7827cd847af98bf86b9384964110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7903f40ba928debd46bf7247dbdfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a731c6744544e8b3bf980e94b7b8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba007397b1281377c2a142fea638d16d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79aa7a691afd43fb7886c9e682af95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b330562d153df770c340450d64b16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b50ae581b3370a1375953272f3710c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6da28c99dc0f7198b794a7e2f76a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcdaee54bf848e400c58519fdfe330118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d377f6a15ca46e2813c8c8cbf484119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42216b10b74dc2da636126488ebdcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff0e370c3cd8e1312b1f415b663dc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216a3363c6c1d2adf719d76775e1601122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962361633b4495c43f8d3e9072545ce6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa378f3bf22cb055c4d24ac317a106be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2b69391adde075b0600366db3d350125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c66b902d1931edca53b64122ea7358126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb623e5c80822316668f86bd9f78b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a0ddfb99c3c268190114aa6ffd629128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a8b362c854f9aca7fedf4ea50bef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641df6ca0562279f7c109b0d99404db3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4b190b8ec958793fca0b925ada4d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7db7503ac7b12c3214352b957ea2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00e9e1d3e9d8cc3a9f8445f3b92a05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db0c5b1e7ef266616f2ba1e35480e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321bd5904cf328b969838d44ecd4b65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d2b034772d6056b7177ed3fdafbed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dc66a84dada89e62946247cc3df8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da23ae5ffdb5ac0c09d5ed9c5d4b09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e4cf18391946bdbd4bcb35fa36148139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2d561ca63cc997fad14495df893a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1259beaaaad1182398f7b0f32fd1bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77843d70252638895eb542e25c78e97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0a5242f4179fedd0aced057eb2aec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4d4cb7b82a910f60ce471f6d2c5cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2c889e3bc1202ce18af5a2e12d98c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d702638a34f2d97511a98fb438ad078146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649ad96c61d871e6b4e471cefb4b836147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a299cb54381a630f84ed6e96c976b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f6e8be340ffa81cc15600b1aa9844149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8d05505d322108d43897fb9d34b94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5659ca320b8122787e0e67e4f3dace151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc0936f5d1cbf61f201ca75e5e828152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269f462ce4eac631594444497fb99b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c483f53247927905a4d0841e635bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d65364d12b65187111ce413458b5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c8377d03d8c014833eadfce3e7720156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecb6aed930b2c7b7ff70b4a88d30aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52f88d8e6c9104c45cfd8f3b6938ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b02c99b8da5cf68e002c092d7dc19d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1979d00e48984c6e2133aa16e28b3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfbaedd9e469445558d586ac367ebf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6fffaf035f87eddfc22df5a05a8c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ac4058181635692ffe97a17885cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a31fbde5b0b7cdb12fbdd1b597106164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6502b16ecfb54c4b0a670f682d0b9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe15f1fb284f965eb7e898ecdd01367166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00f9095b32ec2ac0e767fa617a9bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7d4fcb1ab13a62f8a44b9f466bedd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a7485ca82da391b3181d27374d2f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea479054b4905f5a4d5d4597bb1a5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cc82395008d7033e9e5bcf25d9c63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1870a02808b221c0ff3ddcffbd4d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacac2c2bdc4a87a36b13d4600c13526173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b89e0c898035a3bfbcb3b0a90f4e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4736108c2eab8ab7817678d6c8b811175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f9bbad3bc733e01bbcf2f2cc1a74c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bb023d8315a47c1689fde78704ed2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf6fcdca0d50e767fe9a8552c83b0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443968671fd212c2c24e86fee5bb254179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c147d3a7957cb6ddd5ca0387a6e00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743df0ff74f3710bd4334a341c9cc66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9c83e09cfed2279c49c09d98eed40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b9ee4c719db2a65afa61dcc94bc57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4f88d719cfdfce372f81d19aa43cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bf24adb4eb354b7b10a4a6fe1e74a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855c86212f387a9ec6b6c869027f8c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90566632449a2fa9986a59b9971ca59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a6349f2ddc0280a775bd8010e7699188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f87cc811f938fde06643643e78ef44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d9d87ccc34205b10dc679f81d860f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f706598711cfeb5dbd663d708f311b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3beeb66555d972cd769997378982d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe1a2639b3d2f81d8fba760b314475193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a7eb8373d72c27094a2561665cdc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351060574f26ed17c2edd5b339a67578195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661f3747e155cfcca8da30d01d45a7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd7b96fc33b67fc096fd6dc23e842d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06899699f15f2b4ed76e4a6287c757e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95497407f20410927268c224af81b408199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4cbd5c7f0e90085f3611b7d7c1dae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395d983ce72dd54ce01e0fedf28c562201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e77b6087aa2fc603e10b9caaf438202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc7e417ba1f7d7f6481e1b7be400e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f87cc6949d1948bd262dde03e16e4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e914b4298f401064e5367755a66d01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addb271790517d8e958a972e8cea008206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4344dba7165b56b137e713c8fa364207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328e207fa69364fe432432adca2d66a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b992a84be6f3e89260155333e8489209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6bdc2bc0270b5e1b73e6bb011bd98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e79d3f59d19b74976aa02af21428211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c3b1b689ff3eaaa55d3756c00beb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20bd169c26a54e5a5e05f3664f6b1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291565b98ad1abbb618ab0fc79c6c4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e461ec4967dfef506602aa809a591c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dead3ef0ea6b7c78ae29b20638780d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f411b38bc13d110af4b4a97cb051489217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd545629706aaf05874e725d63bc77c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ec1fc20a6ab9c3b10c02780a8b311219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a754dc9b894f82f97e184af3c3f9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a35cbdd024e756806f2a64f1ba8b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070190cc7781fbe1de557a0e8940abd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24648851adc3858fa90621e6189873c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1be53d999165f5fc10eb6736373a0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cb8178eeb99353f14cacf8aa8af1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec982d36027dc5850cad16cf7a23a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b0e76dbf0b553e52f435d3851bf3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6f0cf19c74dc14721b6409778ce9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b49f3a952f8dce0dcf4adda90499d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533bf772a1741f8838c3ea94a4ab9d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98469439207ba1c955887962d230605231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0175a3d6a98f90cbce52b5a8989b33a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfaa414d3781eb1891506b675e6bb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2edd9c224eb9307df14a4a27bb728d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4efb8f14a51804bc0dcdb55a966a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0f59febd75381404c2350ad03b8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b093b2decadabb012b768160b5025237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebfb1c080e80488b33b987b443f45d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da7aa65e6689cff2ecdd213e69e183239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c684c409022c8aca5bd2c9361a7fbff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14082b6cbd73552efc8c202577bebd01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51156d0bb5414c681b692d5240d24e5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4401cc546b4400c47c1e09b8c2fcbd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339b03afed4391602877a1fe1d9a8b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8905d66f7f5a4f0f2bb017f4a1dd54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b5c97f9da8db96818011a13976a92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e09e9bd35272000c15e8dae62fb5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e4968343be750c1eb630ce3e6eae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598285db24f8588bc9d9c2c596286fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c92e7d6c56db6a446d2cd0f7206f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1485c01d815080f8af1bc9cb636fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dd7ad6063692f44ef02cd493322f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b446ec653b6c806fbabec8547f1842253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2cfb0e2e1fc5e53c3c26a273a408b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28003514c8795d0b33b6af9531311ff9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd419c20e231148a1599b6a2eaba147256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae503261198eb2ce24c6a437e814e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d14472ef46bf46c77f0f5844fd85b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98222ab98edf40bd52335053d81b9d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa731f562ac1f15f32a2d331ed44c381260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822619208b1b8d329dcd1c3cf9f8c48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedccdcb00fc2fe69cfb65eff79c733e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb51b3d6cf239673629f46308a6c46a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edd40be46b43ebf2b2092cbef92599264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952814f34dba491816c752ca25c3647265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e22a29c5d27dbb83bd9aa5373f9fe1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75c0dcdf28e774f4aed3e5ea7964ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932bd1faecec39b42f096e7006d6be0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a09a438596b5213ca6872c8719bd08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e1fa0fb1d65710b7bfacea10e65d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7afce0273ca27b57eb46d577c9691271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21df728bd27b53df2720751e186cff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be73e5ee8db3832d440412dab4716a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb0376982af656711bb05cb0f7c919274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08209b64dd0d1556ffc36ab01229540275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed932ba46079a6b64900c9067382cbc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe4c798b995b2617b2fe4b377897e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ad1f271a543702bff701854e771f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba9074c36ef556390edd59dad30233279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e1bedb9e89f5ef72b26e1c87be3ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c7aedc6d586f33ef3f9e76887209e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d524b14e87decb6d3584a37e954f57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824b59700af94a759ade9c6417f5180283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d1bb989b5183d7de4a03aa1858be8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db59434aceedaa5dad9a78dbfe929bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e662a5adfafbf69e29f6cda6ee0db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cc399463a61bde5d66acb499a66d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feb1aace1100e92c62b8ba68fcfc96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35584667fefd2271fb8c450e6b12e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c6aed94bababe124ff5267084ccd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908fc9a785e6ade0d130557ec680ef2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd7cdc3b217b60f3727350597eed33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f4adee83cc6f27e80c948280d6f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa399956ffcdb03c990162f0b0654294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0114aebb4b39cb2e7c0dd8909ffbfc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3ea713333b7b42a2d30f3bc9dec17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6a8a33c7794912287804b9fbbe0d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d14958b480e1e11ed0ba6a3a76d11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a39653c283d6c8ee9d68c204ae084f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8919f1fb962ae6c4f162f5c4821f2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f6b63d17571e03697ee3f42997935301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9213d7e9914f55927a197c5fd880e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd34237e8726c2ed19c95637f7fbb9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318d3b856de646097802cac24d13838304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d2a6e670054ce24607368d0eefa44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88833f9e36f1d1d87cc017b03c867cc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888283571b1349fcfa4b400df7353fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c108b1a7a2016e985ed5697c03dc455308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dd205f64326058daa433ba997d222309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fd91f02e17b6cf591e5e60a9414e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aad4f3f722ae00fa4647a96b311db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f38c98765ab20036284934cd2511f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2e2c64caf1b51ade0707ee6d45af1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fcf91398bf3be9fcf9d4f0334d98b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda94bbf357255b28679c7b714e84033315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e900dbd81d40ef771a4ac8734b657e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3317ea1341486643d2cab4f3d8c8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85480d9e774eeecb06e75f6438919e1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccba544c8a1d35c5032c0108d4575f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cbc21f9d30f1c11e4385b833e2b90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8e8c6faca0a380e78dc54fb063d3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b18c5b6635c3375a3b90ac9c9c30a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdb36b8b2fcf8ffde9e69fc9145b4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e615619ea4582572ce2dc9bac34f43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564dcfc01a1713979d4bd618bb08241325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875d9bb850e0dc2eb653184efa1a1fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a54ab710b73ffab5efb78a5e86095327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994e9a3ca62f5e886c66c4dbac5ca45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78fffa332e7c65e86c00752658d903329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e87d0be39e8c476f38b97c4f23c31e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c03b6f36b0b5fb9c33b2cc4b6ff17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d1eae15c9750a816f7645b13363f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e2d1e4cf11660456de822e9ef32bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a77f9df0087b738b4708b58bd6ac8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe022cc80ec22a4e46238c25a5a0b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43416e01a1bde1809f50b5014f20a29c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a6b45debf7188cb384f25ab39cde6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f53ba8bbb705cf47901c5bf0f92b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dda1c68878b08daa575b9a28473489339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5619e8f87f83f05a5180bc073cac558340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23968ff5a66f62f1b5f770c26eb229e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a613fd331c805ca7a239c094aa14fad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d944e3d397c0815aa041b19d69485343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c66adf69d9133ca83a28fa6aa67d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfa160b62fb8dc7de5ca288ad8dd18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd2576d3eeaef0e19f4d07eca944c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4243eb3ee11cb0fd92cea93e2cb0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9458d3483b12e609e7b853eb046bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2c33c24033088bf17ec907c0ee715349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f6790fbe7bf7b40326b1d10b0db27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666beaafa0a2a50094a63c2ab2f931c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de67740cd9dbfe34125ad997ca1490352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567186068d8f509077e380a4890e566353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95137a6dec5ae93a02c9efe6d02570e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaec0b9729b23030a99cb9c8d62b78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fe0c6e629c18f9d7a73b318c7ec86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0d79c87a528a84c1229b8059e195357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e4983b3516196fb9a7dcfd01046bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc27c409643e3b65cb14b984e4d1e11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90075a71eaadaea34bccde242fb85e6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed737d4fbe7c17296b5bcf025218c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed99a151ce50b16d468e443e64dc6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54996169d01177028b0278bbc1df16ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069314f4c3846b05c5676b6b6b286fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2b152d3bff4ec39b796c3f9118119365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae534ce4dad158e184132af5b8964c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9ae29c41c29dd0451d6eefe030e0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c44108570ebb450c4118be1a4cff5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceba85459adec94f603c2cc4a472de6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b4ee26a6c072bbd9ed35b553cab7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041125190c7eb282c318151809c94d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63762a27dc62136b1279c9c0ec322a60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226972e1458a43e9ee42eb02ff79af4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0551d090aea8bed607fb86e33051c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8c5c2518af711711439da7d3dfc13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81625970d451dd7e1bff22f6f872dc0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989b33e14669b7145c50e7c595c8cea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54696d51c15bdb56e6c03d9c75632cc5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009d168aa3d48d0c3e543fae6cbaa0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966294385657f3aa585eb09da0bccebf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef968bb3ca6d713f432f495e6b3101381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbc8f6ae1475a4ac5b36499853313382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65505eeeabb17cefa6a8b17f02550d69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8d8cea9b5f9c3067662baad03e62a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfca7e0ff31651a4d272963b5e5ca9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e28eb38c21e66a8edf6d6e161202fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64132abd0476de933d341027135be5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720cc4b84c4c63634c6b735746ffce8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b002a9170776e2f5eca223dd7dc7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0431a65a7e03f35b3c3ce41ecfab0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161e200b7fcce773cb2097b70b9079f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1ac3e8530aa1b9d11dcdb487157f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cef5ceda8c2931b6332bc41c50f46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b5ebe76795467dfe481a93c6d312c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e61d6eccafc49fbe1f4f9127f95f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28150e4297854e80e4f9797bd3b926c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9e2c0f14bc97b219cadee50d9d88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8bd67c4bd72b387ffa405a8e50f8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109a1ec8f2a8ad29e8636a4a79a22db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d659041d9f0ca3d6c8f6f4c7fd39fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca26c91913f177fd3a4b4d519865ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9da31d07ab69c24b6ecad0dcbcd7ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454c3c7df534703a346fce26a570ce5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb772dd3045df2f9c1010f59f7772f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72a72a65a5c283f1943e8a8a9ca48d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d45836e0682aebfe0a89f26fec66f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35984580a0256aa94ef7bdb80c2bf2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87235f74ca805d55479d68aeb69e72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc380e9d7131971212bd8681043bfe7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6badc7f745259f8efb333b0df4330410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80a1818ce8bf4a76044554391e89ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46c645fb32a7fbc69fedc6cfdab249412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604eccb33f0718b5e30f5b67faefd55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f0c7789b0ee5e82d84d25e7832548414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c3cef23ab15778899912a5a7938a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1398cbfbb3e32e08ebc9476894b1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32096ad07668b957811d89d08c467b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd498e4b0fb34e4b2c1c227346183e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b01025e4f62e2cd1ccde4f496cef3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91820f323a31019f6c078122b515ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd5a79de728fc3fadf84d7dac0bfa7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ebd448e5f4118ac97133f29db98e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3ed34e4cafa690731af388f9ba4c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902f7bc5e94d70c900998d1c1d19bd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252692b6895a745a33ed28734087c3d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f353bd33c9c6df1d640173dc0d6df05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38592d99d647f2218da06dfb8b85b6b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6eccca73ed2e7845a83b04f2cec81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b25f59a0a1cdd7b4ef95461f549b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74791779fc3d70de8f8c91845612cb09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f701aec4209415a81f000d5291eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5947a3b6f0a6bf633f853c451dbdf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd50f6724f6c8c02f66de2093b8ee8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6639e682ada34e56bddf85699373a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b6482f8430ef6b2e748db557159c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a63cce502fe61a2a2ff95c9bc35b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c5d7b7a3c4c7b6d9c26cc1faffa62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5cc677d26e04854a0a535836c86c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4929a01b768bdd37e9cba2efc5c51e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c32b50e6cf290ca3849612158ab6ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceadf7d844ce65239250c6afa164f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e51d8e272cdb4cb6d0f6a909f9e79b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808b9e42481c7abf87445d90a604ce3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf7e9ae51875175fdddae7625b7e92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82029fd1dcb7091c7d159850fb2ff1ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89ce05e81347c5f5e93138007fc1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596e1019693a79588c31dda2b92fa9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe1d41b4a5d6ddbd7001f8bee497b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1462ddbac2ffe798cbb8f70c42e0d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d51b1b50812eb5fe2cb72c9386505e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d9efd89a334d283b4dc7ba32ef08b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7cc8d15005b8078ad4f0ae1ab1cc2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4586a57ca5f38c0f91d4f6353627157453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d84f79cab30b2790fc69e615bc1dbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c25e931457f1dc1e0df98ec4ee4f47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca79bdd36365cd5fce815d2f3a1d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaee294068454e83958a1538a10729457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7cdecb4f0edc9c71df1ec86af28ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19741308bd8352b1c5151fabc9827ad3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7e7eba9ab620f8a62a18aee9721d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de496bdcc42918ff4c0758012c4c1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c6a8998c3d9ca34aca379c4f3db71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d637bfcefe3f016b2ec18b2fbcec23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f2112d1db5f37f03688efcb4bc623464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bb8b9dd18b6cb487d436ef72dd8cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f45aae24d3494c49b08c336002db2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185b2a1b34e89ff200c85dbef4c58c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c46385792ce18c052f3c042a358b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815927bacd16b9613b99dd1a32902d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fe12ce1ed1f2778d4d6036baee12c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fb0b07ebc77c5c5c6d7b939ff5eaf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0869a899866219d42685e32853481f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ca1e5bd4b457d30add16a61718672473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66640cc6bbd7971ca0b43874a39299ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c102e78eb031198909382d28e236a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71112463311d4404e2ac8f3374b0ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3f6e025d34d3a8c589fb74ec57267477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b486aeac3773b90a5615ea2de8c0b22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3028229b1db7e86237ce9ff30a2e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79031b26be5f4eec731779b4a32d54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a552296d920024ff23e9dd24f7b61cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60750e97fcae5bb459bdc7cbe40d4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aedcf42a5d5f64e7aa41dc1fd5321483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc26f73f02e390eb6cc753efaf40e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c19b4cd02ee9500f277d6e1824cc5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc0ec03c93d6a4f2bd42130ea17347486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f904dcbd63d10d164bb6f9993a316487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00373117f2ec851ea56d0418d9b6d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e8e8f05886050cf4df49fa4ebb2e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcfc8c8895083ed95348d7516b94f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8bacad0ebb1a11164a070b7f41741491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e1aa70ffa9ca2e2b213cd548a8ec8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c9b6995a1fda90584a8f275c1da57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949bee4df946d58382330560ee7fac5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31dccdb1846fec3080f2dcae7866a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b5b929f9d70d255611c801b92635d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b9e84f04a3e069e72084a1c682808497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540db1bb72da8e87aae8e693df07ed2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0a766e1a3b50e04ef5b7cd5ce9ae7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356dea57c0935731f9c3ffc953ebd96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bd83d928f2cea47ab854f87582536501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978c82c3b06dbdba556cd222d79d595502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cfaa6bfd549deb929f28b94422e93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c0a02a876bb56845bcd94ad4904ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bd500cb95b71baef0d11e4fcaed4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c55224a02fd056da5e24baa764e269506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74972655260b54d5cc88a22d1860a4b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53aa98d212a4e1263bb4038f315695508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a3c37caae2f8bb22f42917a8bfa9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decc5566b709fc931774ab484e2230f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc230b3498914818215fb1c30afc9dba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4604ebc0dde7e927805fb3e4ef5a08e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64dabbf29ff97fb9c451e99c8f4656513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c371e17e1346116aac08f41cc27b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f616293ea3c5e5e45955e36c2128e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dc69145c490388afa6677908ed383516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9ecd18d507187d4990a24fdf34a79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c24444463fa943467544b7f73d25a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed51da45f4070549ea3432bb0821f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468257b725cbed2f73511641952154f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3eae2691e70255278c3b14bb68a82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c7b7ea92e5bf1ecd93a9ad7b9011a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de4191e657a893f3aec9a2d3a8e42a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26c4b5e940eef5bb57bba2d22f3d63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22e69471b627a52600f156bc25be7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4877d4d3e3c4d577aada363d89a42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9407347f05f268cf4fc5a5a7afdb5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f601c89d1000e1b322109c1d6103f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589883c1e6595df32acb60b04e8b1acc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ece342b957e9efee87fde81795f370530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e08ee9a2f86e3d2429105b03fb5e10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e39d4851383dbdb551234aaa2718b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb42cf0f8708b78928c28ffa623c9b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666709d82af3c9224af6dfbdc46436d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02d471da5936d973c2de042e4e1c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65402eb3682acbcfc4ec45e053c72b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93c216628ad6a12c8d5f2f69465c8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baf250c643691aa10d7e6c81be91d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3d4cc7168ffe6760fed8b6873546d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3832f69bf4223527922a4733d83ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144a2e0a60fc3b2f179e9ec35bf4d6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9b2692b207cbb52b0692912961101542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4d4b2853d51e8fa91f4cdbf34ab07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67105618d635a7d134040c48cf60ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b874dda80c884ebc581889f919ede4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df008ef52674b16b85863644b73d81d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70144b506edeac10e54d25a5a0d011547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf0f3bcb1a6d55370a9f0c3828bc8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa581076cc1321cf7f87323e4249aba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3455adce69d4e1109f818ab6eeec65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2bbf5b8f8b63c57ee14e2a73df088551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077214d51102a910c9267b659330658552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaa774a321c2e9a923eff194246c5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aa3c331842c4970b844dfd42f9132554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8e945991d6c0e7c1b5223dbbf3800555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605b1ae12b7dd1a5275f1f087703b25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c5fa5e9382501b58570e6d2ff5424557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7342f22eb0ce4606ce1b44cbbdff757558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438078b2bebea3ca70ccab86179fdd1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc590319f67f27cdb3b9b3fb425be5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52bbb817abc6f42e20d6f8e0969401561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eb42aa860061292f7b0c45d199fe7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aea4c51b419df227b021de9d160df2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95d0ae499d13cd800ab7bca4687cc8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1956007d2f7acfc31ba668559e8a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29e45ae59a3b284aa2de8ece978d3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dc6eb83477c29c85fc8f5cb79dd6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60a91f9a369ba5729832f6144219fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c362ad296385ae7cc6bb85458af39c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c70f6397a390cd3b6b4c56e6a6452570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e2d12488ed0421b1248eb91629561571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f64e18d7f8e38161fbcdad7a0423a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29fa74ffefd82ea04ed270db541dd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf16b2cafc3bbd21822bff14ee3532f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e7238b63b06952692c78b73fa6a76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261445822a94e342036c3575f7fe27a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1158bfbd94014db67b5aaefa2339a4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e074b0ae99ed44244e5373f18788578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf20a928528680523b32f1c877d5ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79135f050f62c8f737333bdbbc839d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d18efa9d8f474978cfb9fe76c47718581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24e302f49d0ef6f3b8ccbc7929caac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56efd41fcac13819dd08b4c9076478583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d8c601bca27320c641754126f2530584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f261bff504dff84dd978c576486a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987833aa4a323eed6b0626039e193b83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea20e2ea2b3dca50a842c47b165507587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064878c40eec4ba2a8378b4781025163588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338785d350336cca0564c5a9013a9949589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48c4a8fd5acf5e21431b6245420880590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4844d9b247d6addc84b095b84bc33a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accec98837268d91d7f5c6a973c9ff2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb0e5c119085f60d89ff056d942ef8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f26115536f150de3a23ef7a78840e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fca8d93d31f3a43d28227ea2838f62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc9b4ea3207604374fc21337df1e96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf47d2c96a4cd96ec09cc19420e04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1cd59db03ffb60207ddee72bfba9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac88df81b8c37ff0b39920e535af253599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a42ed8562cc6f6441222be989ca73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258460b65bd0a40f46152e2ab44cd40c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a94545e1e8792fc2a920d28a29156b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202f4a182aae0096bba378e9684a2b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e99cc79131400a1f8727f991d4eba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e43be1fd89633648041588d3b7128605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6905155a3669b14e0a4a58f303983606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444933462e5a31380611008e763b460607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dd736aeb7510a4780a3305c2b62c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8deeb5ac58a58c0b9d3aab311a4066609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e77f800311c39f6a523b643034276a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d5971025b924ce61a39427b80a3b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e5b856776de8f0ad60196834bcec6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762a4d64006cab1da4772c63ed8f5ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4df6665de1a2c6d3f3d5e6e29710ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062546e881ee2f4170c35cb16172e70c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189c2d4df6e733c696e5573ff8a72d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10584f145c14c3d124ba88fec43a01c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5719e49ce385d6f285989ba6a8eefdf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd8b2b9def9171412e2b634a0c0f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fc5d97042ffd143f603ee7f3e4ba6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16134434aac6ee8343dd7ac4fb411c29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a1922eafdd034c790aae372b3a8ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7ba4bdb0915156e65bccb4439c762623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deccf3e0384c187aefbb0c47065503624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9d259b0317ba2b6d826e19f1bd592625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a947394ab3875bf43fe2f055826e9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac43b4c0360cb76811c2998fcc4da32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f28993f05a946ad6499246ec93271628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c04d3abcf35fefe0dcf4d08802918d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd828858e5b50cccdb9b8cb603927759630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9978d302bc358e1f664b0b68eb03aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1ccaf893ce00e6656f9393fdc64bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f4a3b0e5a92e239fc868cfdd24da4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d27de33823eddf04fbc49153da72b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5aab77d165fc5cd63034685caa31d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71e7b1aa146644eb322752775495f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b273c0b93d23238008f60993ff259c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862740681b933f919c3537438683740638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e482faf70fde4305f4c083e893593e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cc298734a3dc6699319871ae0f62c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa0b3da5a63f53bf6b257a74bee70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e54fd3abb7614aad132bc0087e39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a3704444a377509ba42a2b178f36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c3b5685f4523f58c92d2830cfa067644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de2769f7180f32fb9370be657b4c2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ffa97272f626ed6d525e4704160a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d21db2a3fe0986f617b339a87b498647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065c19fe4631690dc0b89f317b6dd32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b722ed093ec80bfe8c22a951e0195e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eada9972414609d0e31efe64115b565650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef5eaf3b76e088669448f68f9fc87d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded9bcf567a702390a47a1ab45283d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4253b920e46b7fa5b645d14171e498653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374073e4ad3554298400a6aa505d13b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd462ec509ffbd93d8c99c641155b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c1724a48678c63f4633a85e8a8a5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b2f4f154f1f850dc36d05a4d11f6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567f8bd391f750c2f2ab6cfc825f0f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d23246e9a617ce2465d979c6bf3a6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402700813fbafa0eb89e26aa99fec86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225bd9e49dc066346a8db67a7a24da8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c82570670c7ed2b5c0a3955d14c8da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69856346bcab92944b48948a88fc0140663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209e39bed54db1fe060f7e8f62efa21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe2cf26ed0e01d20423896ff2be44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ef09a77232d961b73a33e200a4304666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362be0e3d0b9c59dc1f07d1b96c4c873667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdba481c7cebe15c015653a3edd3ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77943243b4208a07ac5a04e8449a640e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1802874c26c8be62ac3c5d92b409538670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98fee4bf967ffa02514aaf3bc76aee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b3d0be3c92086e85fdebdf30f5125672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684941950d142895e3e5d61ca207fa8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fe1fdd2583e003c381f03e92f04f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23e08444d495a121f8509bb3e64a14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb51de4b7c81493b8ec57c39a6c50e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92794731a2c165fac68923fe1f0117ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd211792d3787351017ef68dee707c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e957588d6fb695e76e9cfe536d89189679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290b30685ed20b3263d1d85f7b57e79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d3a33275e2f59e25260f8215a8bcd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975847aff2eea899997f5a9970908031682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb84342f4fa05c5d1bd0623b0faacbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313aca6b520ad01031874f269ff1f7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad71a52b1d96476b1738db0ce233328685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648ee47da5a70b1cd393a81305c6e83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a285ed5a26b13fea7373da60db86dc8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6670947f3cedfbf850fbf54b4bfb3c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61945e3055e20281f698930d1ada9d83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fef6110c90809413749669c8ed156690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4804be75b3480a2cd0bc33e674c1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd1f72a8de28a335955edbdae3004e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0af4d56ef5bfc86eb95cff4b5e197693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4784ef245aad1b41a0b5f8c9f825756694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f2672f3848ece733f832e2b8ae247695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0a9b608011ae62470a815a6619d26696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ab83cee99f409c6f4cb0d807d7398697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdee5ff403e3ec0d7f967df383a9d41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97344fc8ff02e31bf4f9e4df8cd71db0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b15feaaff07f97904f136dceaa04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5a7454569c35bc36a193ec323bb9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d13e6d5a9512adc907bc4b3dd46a71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64322e914f992cc3ecaac0dbcf59b29b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1304d8e686082080288e2f60eed64d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585889796f7f7650f0a4a6b237b30ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c63eb654977d592b67fe2ad4ab7120706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9d643f0be118dec6af004f906efd3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56829ce8bd4870dd526913f8264fbfa4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e2366c12fd2fbaf7508c1b340a777709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17082751389f6af4a6b5f839977e5dca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef54ddbdfa54034a09568a8132d6f0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687c05fd94026864fddc4c5de9a207c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b017439d499cc1ea91a80b1f83a7f96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf648aa4ddbcfc0a2d86385be653f7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c684f434add1bf4fb16bdfe21b935715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207100896fd211a9d39af85aa9785f4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9305fcd2b4c74ec98dd9e5695a96e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8e2664b5a20778b36eb5a49a6a4cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db0a3ab7d4374bc494c349b0f22a04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6d275eccffa4acd08134d990287a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad7f560c0d0111ff52e54ee64a2d7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6e83119e0247a5fdf9b03a5b700f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb62ac73deb9ebc6a30b467906876d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa9061116b472f31d7007bf0b8b3f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee73a8ffc8a9792383b3d4f1faa091725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6a4b5ce058190f2727157dc15060e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf68786155275f969f11d5b05bb0ccc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21772d803c656978fcc71b6a4173f4b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d280bf01fad3d4619d49d6cb68d569729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdb5acce4957a6e79f76feb2d3f477730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fff14f8308f80dda66476f7a3c846731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebca7c4ead80660b3b4ce3b905b3a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0c5bc3bae0d745a8ca8e2cc06e866733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54da4aa7b5dd5b9af7ecd19359b057f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee3fab97638fd6284fe6a21f87d381735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3ee2338f78432493f16df90d7f56f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142672e651020c2328fa3cdec084c5d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88623adf6afbf91b3e16439ec21917738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2599ca1d29d9c6ee9cb99ea3f1478739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941301371ac2d2ab60b06c57aa7d0a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a10e1b9cc2d07a7bd35aea3e71e78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdc91ec0210367e00c003db09ba6a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea10721d3db75b1f4a9639d8f6749743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b1b3a7c22f1201238e32c8a1eef23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ecc75d2121c0f359a069af13ae0a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3075b5e85b6f32aa63dca9ab1a6b47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8fe7980c7a4477242c791d7f772bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2296e23059c01b5af8ba9d482f8dedc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6d70b103fe3e30b1c04b9e3d7817749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a2c4185c0b53c5cc46839a7126e3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3ca0c1547c0e6cc230587d3360098751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23914f865384905bbbc733f8fbbc0733752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659b729eed344d9a1c450f20ca3e854753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b49e39e6176c1ff434cee10c84607754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8978d522eb40c1eb3ff3202c8ae549755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9551c934b5c4f309e32b4151f4d21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a8bc116322514964b2ad4e6c1ad9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cf363f107dd327cb649996c7cfe67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd553c342bb6a90cdcabf0f7bc14e8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>