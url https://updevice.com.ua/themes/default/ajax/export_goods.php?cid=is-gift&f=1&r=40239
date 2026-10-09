--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31167efcff4a1499db80c818372e8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad631abb621d426812f0030ae033f2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530a1d003ea4d266c2c19ace4a1ad403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf782a74dabf9be68053c4fc20143944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d65665d13d98ccda09f4b06e6185bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ade7a2d7db2d5aa491bbd870cf416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24882f4118f5e955f2973f9211a21847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa6393b04ac0dea64199ddd91d76068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61404295e47cac9b50100d99b398c8ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b2f9d5b4922c701c5e763a1e04d5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95c632552db38d10603a26abee34da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e53870d11bb8165b3383fd478c64812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba8becd958695fd20026f543fb55f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aba24faea16d3b154a23faf378fec414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db1488f53f1942b71eb4876a527c3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406844d1e3d53808954a1425c8d5d4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730177e97262fbfe1d51145784498eab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34223a14656dd87b5354f7047fa474218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1d509eb3b36b979591f242233351319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca1d4ca266d3d48df24fcad0fdddef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c3674639316f8fa555e8b60fb62d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044f9dcfb45b438727468a68007278b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d9fae4f2f870b932af1e24e05356123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2e25c3fa9658067439d61ae96c0bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaed153032bdbea059244603dc7f89825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405bf3fa0acc4026d9110a110454af726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aa3ce1984f3b8d7385fb4d7684dfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ab63344355c8bc2b89b5e3db8409e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffe0179f0cc3c059002eefae429d0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4474389f241e317f83ccfc8b999756330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9afe65ab78f0c63857da352b59e29531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7922ef5790ad68af70b8b3063340132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7367a131d0eb6ac12dc2877c768e1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb2e5f0ab9cae70ae05154bd895cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869367600ec90808d4c0f6ccf65f65935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c817eb4dc9b647b12be31159600ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec675871726be6998e4924b39510e28137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb6cf609a142e28037d03cf0997d9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7f3491fa89dbbae44da59a5516b8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5615730c851ea897db76fd54c7e419640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1562ffa6e26d6d3a6851ee25be843e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc04b263261027bc6ddda0e8193fb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742f178bf36927d226fe3b67a676fbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cad59d0ea5b79ffda8fe19643cea844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f4f01ee9ab4a01056453eece2976345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd119e27691efe9ffa5b2181c71659846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db41f8d22e9b168b7558ebf80fc42f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4abebe2d37c46cf73923dcefc38ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd80ff253329638169ee12768f609dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71061dd7c949c5a48a79a8e5e08bb19950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6e51f8a692cc86d67c937d1a2671b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e91b7a7768c1833c3864929ba2da052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713cbd93f79a6c5308c6b842e6ddd7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de7a4f416ec07672dd4192b2b78ce554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d29ce361a61e8ce930786e8d108a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5b4e07cae11c0b2857ff4d59e93b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0879ee5f5f4c854426c05f31e0cd6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b8c9ada2254fd0f3497a125ae7a7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d2c802c2c68bde64b1ea96ee85cd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb508651e135d49c3c77e962d3920c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e9f30892c4a91db76fa4936941db761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1f3760b4062af82c0889bbf805ba362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570362a10a1ca53c5d0480594c6aaaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b8bde91ce106b91a3882b2d42728d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a58e26ba7d27f73c8b3ea8c9eaac865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc5b5ef6f76fa1b16a8d06c2201a6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaab854a0296472c56b1f8c96381c9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47522e45e29fd4cc0f698ab1837ca7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e7049ffd5b33232fb5bb219fc91a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f6762581a12022aea988ae86ff68a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4becfa7bfdf38882698339610598971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5815585a07ceb9a8a9e8f5fd8d46872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a82da47dd300989ece0381ce8a90573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405c68dae08e6907e6d698c3ddbf6dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa125ddf4470c25f7c77155c231ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284a917c0e16502f5102ecec62a358a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e147410162c0d34a3a19f0f6dcf25b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837818db3be9211aba28fa4904b006878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0fc01bffa913ed6ab1fd0b2bc900479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a2f163a13449f6d7105552505331680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ac67058ab175d02644cc98a515da481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb6b60fd1159938a361c3ebe7d012082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400933041e1e9772bf2649abf58e642d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739387429e69880b0a207b8b3265fba284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f158d1c0e577b67957d265d24e7de985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46075696ea2ef9a0edbff3c02432acd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71f5879b1aa18fc4aa9009d1ea562d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb42e2f5b7c091adcf29a750253aca088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cc55a21cfe2b85bd0447cbc6e044f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675001383c1e69fb56dba10ccf0797990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936078f34d367fb6eb3e7dc0ca0961391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660116d95048e0560d58eb8859e235492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e50a6d41e5e5cc96f41755887f5b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc589c979fafb30238593655c64e4fdd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93d69f299cc3f4974243f9f8ac6e0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ce5ddefbc251e326517c67350bb9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a366b2dd92ef652f9a8774d6c4de0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80ed5a44a8a27948eaea3291a7d59a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c378452f46deeedb637ec3ba0945e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e746d7172f385b6d77c2eb84039628e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d7fe5355d3aea285032f079e30ab9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a1506aa10969da458a521603f48a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312a5a254e4939678548bcd2df29340103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952b673a865c664c990993fdc5835df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cce40f8ad5b28df6c97b19e6ed9e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3823556b603c4690ebe1686cb487b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e591edee2d9c35560dc5905e22f982107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ae84f2380b9127b38a72196612869108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7733a8121d55976c9473323cbc4be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd822ddef3fd021bde55fbd6f0d44f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedf1211beee549a234bb8d7f8c4a23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729d678434af3eb07ca5cdba29ea5d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3803b96a3ec6650a6ff6d8125f9d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75be102e8abf9c6570ed9e47947f18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc8cf457123ee01d18e41db5e84993115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934592719f090b6f21456edecfbe381116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f62d2c2a787b54ef600f71161a734117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece08ff0c0dda9aa74381faaaf88032118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0d151e7eca3b2a7e5954cd2390a72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef32cd0fd5fc6008c0004df0bd633ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b21d4d859883838ee7d7448ed45771121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00bec8359f231a4dc41e55c9125c39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947d90adaff492fa0f17dc3e7956ed9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f2e9eec7dcc28bd589fd27dd6c984124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430fd7bbc68bd889b49e9dc3e1f7863125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0740b57e449fbb613b3e4f1edaa28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6daae079678aa86f6c634a90bf0f85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620eb272dd618eada1d38ec5a0915a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828796224b474d6124440fa411b29a7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0fe562a9c23b8e6585daa46c34050130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dc17ae552dc0a94b6d0a7563bb921131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b7311b43f19b1525e503f379c545132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8225277c7b0aca0cb5b769747d6b7ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e600726206d8cf492d8133baa9bc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361299ac374e13a8a949f674d0d126e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1c9efc8f53d22040a0db594dd2765136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893366463d1aa85f599ad5e529da44db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f36df1f4e289559f908093a0762bab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a558276db65d44ecb4003f2810d10d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b29f4f817c063b88ae8d5f1c0e80e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b3ce67f91c4cbad8ea306010346cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ca27b3e5e740e8a848b11babd037c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347f14a107068e4005de2f82abd9ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e8dc0f6df05e55e2f92112f74a62f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b32f86b1c72d4546eabc6262e23fd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efc3011361472746a758d8f2ae7a24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5dd7c93471d8d47ea2ee6773cab47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddb570855a750c153a7fcbd13bc42f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513159774baa33341c2760fa0666f63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce0a2fe2eab64a0c6f2bb47bf0848d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0559522389d2005976e03eda219cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab27c09d4d467b5a45b8b23aefa50d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2827f3fdcb85aafea693e0f8da2d28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc99b4e38f8301b73085920972e9e6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae79fc7333bbd7a757dff9fbe02509155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1bf51be12e8db7f28185e6456dc20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9bdff80138b37aa4ac4a2225be994157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561d40f2dcec418e9a8ce879363c6c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d463d87b4d499ba29c12acb2f56e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd331e29eab82704bf6f6000eb1fb235160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c7ad2ee3f424b06de1236f25ffb92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b03816802870367321a63652ea6fc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e798b127f53b8ae4416888533901bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79638de5e6e9832676dce62633494a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583442411a15bec0c02fac2cabfa567e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c05389c47d51654fdd13c84c5b6166166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f400fa3cb2537d8c2a7063d2eebe6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98610384719209885b478a8b85dd17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dd606d0adf77a7f89f6e619a07c75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d359506516e4a4e76aac4cc5fbca23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ec930fe9d76adf289a26d90bc9312171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e698a259651c955b8d20bfc9b4fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9391fe1549e72f933ddcf5d352e225173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc422e714c4e4134df8553e5424db0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4126a2a8ebb5b97dbae30d4828dffd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f23defddc2d98c6f068700d27b6e5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7326fdf56449351a3463bceaa76806177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2b1d175d1512fc065536b3605b79b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a268431c6f31cc21c9a0c2d83b74d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c984cfcce6a302e722d33dbd784955f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4e539eb782f689d3b599e0fd11526181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dec01836a9593fa49fffe1be717cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692deb63dbc330f4eb6c5c8004d105df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf67fcfb01ce8632b81136f759bf06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfa5e8b853679f5e7fb279eae6ce17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caa9f91e601c2429d779acd59ead84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64b71d1e73ef4d07a39dd140080c8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22189808901a89710f5b1bd37bc332188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81297529c8e2183db65dc35ce72a990f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bcc76ef5fd827af39c4c984bb23d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6cd9f83d0ebff4e3769f504a3540e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b658cc444e82b5b0d602cca978958d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548bb0e6f12fd6c28e1e308e8a37ed7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55e0012bbbacdd78bfaeeae94b1db3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b76095e208cf14b15f7de1d561a3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5335ee9dab677fb963093dad87a6c66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97123cd0df3bc4bbba9576a787f68be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fc3f81336b7cbeb14aa7472f81598198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e19b4a547934f752f284fd84ff4b67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec44352111f2e4e4909aa3c6538522f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b93cde59b812c1eaa313cb370107e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c96625625c2933f3891533e46effd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f9aab69a8bd99df9dc23884046844203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee3e4886358cb62ab632135a600f90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796a787bd57fc5a25d4244bbba5dea5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80799f441eacfecbcccc9350e19f52d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee3c5f314bd7fa8eeb2cfa8f8f44cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b5ae7533c80e1c703325316ae5302208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877976b8fa4770412cbd350e13933659209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcaa98f7c5afba7f95b1c62e007405210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fa08a80a780b1c40623cf7e75ee03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4b796c0056fc6f9388911aee22851212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce937e7f4e6b15966460a75e7d48cb21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4566f2250ce0e0588fe033bc22477a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96381594dcb566e0adba13ab29b1b025215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925f438f5aeb16653601f796294c3c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec3ca60bebc358bf14253a58698a40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd6cec064199c6f978db6ef838855218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a267a83b90721a86ddf7699bf4d29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aada99c9ffe71dc1210e2a6465943220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa655c684e02aa11bea605f7215e6451221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5067d27ef97279a30889c09bcce97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de168b6c7cadc387f993f8a448c15faf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c772a32a7c8c7a4412c1caa6ebbc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4752dee4e252a832697e3a753f700225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe55fb9d10d21c137b4682898de6da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d603345050d3827790e8a2123f316227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e7a1d33f2cfc5da10ea3aab1da675228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a966cbc87fc44516c4d4d90041d8ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a41cab290acd6427b773062ae01be9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf2889520ee8dfd47ae29c82ddf327231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91a4e2c13f87dad06a068dc3621c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777c88166504d9c394072f72b67eb0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e4b8d8ee33f0aab10044e2f6ac822234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e314904cb906c2a200847da84e915c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c6c9d8c2f5e46b839fcf88be3a7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f7d69471333e79fc9f02c7fa098f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0892e57ed03f966f314c53b30cc76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61c4bd9f14a4d0cce18d3479676437239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942672184081eb5d4e83864938851843240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d6c8b4a550e4ef81a3556a69d8325241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b739ab7025a6820f3395262992bb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dd739f1f2fccbc0e9d6bee190b9db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7d9670bf46620464f25761193a6b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95edd3eb9f081b26f8d6a91b99d3d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10365150dd8700f160a3ce0bc44a13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab02e7275ffc0eb567bf9bc981ae246247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4c3e97771ce2e33b9e28f73f7109b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d46903df681a5b1cb94003584dad6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4647e425a0514f2288ebb70d1cc992250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11c0564e5bbb170ac3586148db55ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4833b885328a2789097d8bf3d8daff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c4d2cb60bae5fac44f6c499741ad8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66785acc7fe5b2fcad31585ed4a9692f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da019065c0b5a5b0912cf354806912e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8bf114eefeacdf2607fd1f4afa261256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe50ee7020e421890d11aa851e4fc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0391d2ae60f8ef394f68935938855cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82ea5e5609829b6612e7a29749ead0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d55f50071549bb84d9f309fa212e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba7d18dffa69f25b5cbaffa9be1108261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46364a826ab2d753e3fbe700f30666a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117fb4527ffbfdab294e2a80182043b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56b96b643e024073fa2740162c17db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814adcaf6e44feb23ccc99f1487d4215265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510c22287743add37c8ee05431ba18d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8731596047fe931656aa5feaefcb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee217f07b11213ff2f7697cc221d9af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c0acfc68ad3edaf8a8b9d7e4efc9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cab59e8b1af43b6cf6730a7e1d4341270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b89ec0e245b1cc4b8e8ebb4f741bf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3a56c431ddfe59905e36af4eeeb94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718180cd4adcfaf01d3b05ac19a7bfef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbb316f949ddbb8970c368ba41bf5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83897cdbcb100fc96f0cca4c25a9b89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99021648176c2861d2d9ee62f5aab933276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50812a7e8989f21ec576429d536981c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7579247c228c77b67809a8a96cc89d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1d7f0ceeae0cac0d48a92427881ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e882d534dbb2a05ce91be1808f49ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693dae290dc048c13c4c73e331ccd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc6f9aab46804bc6670a51595eb49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad046a03f0adce077a61a978da04dd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf5fe4f7b2637985668d91136232f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98e91309821863e019f0d1f527f4e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba530caef44e6853831292c17e111c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e632189483a09f42f644bc63dfd7d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b517a0ad1a10702a2e9716260b538ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8245a67845052b4ac9779162f11e725289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6c08a382229c61d6c6ec126efe4f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc7658ab1811092b49eef60fa188f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeecab5e09299e530701a71e4bf46a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21488ea83d3b9d2a3195affd113d83e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb5ddce5d2abaf577fdc07b428a2ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ff007b79a12c86c7cb482e3418149295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecdc921c36364ab9c9424f62f42df6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b381154a3cf162656f152837d52e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac338dec78db94d6a12780abc1b931298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e896d4464007387741f6c5953e664c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8fce56e6ada75a261cb551b22e5fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef65a09653f166662e1967e2ee53f13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adfaf9d0a401b3ae8a42e7b2b028f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cb563d33fa4ba895588bb22110dd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e31fed54fbc6ecce47d053e985378b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaaac0426f2ae0ef449e65ea9a1a47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6331efc45fb61efb397aba82f7b3041306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30750accc1eed456bb4d4fdfc002d383307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773406083c505e8bf9d8184a0bfc29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9626fc5e9e284ec491710277152a3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a954f890c69a6223dd893a34b7132310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a319d519fd070e908ce406786807cfe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc28e19e6a6e63b36dc3785452e4d5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a61c8350103e57879e424cc1a85035313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec97d8b2413375e404e5096c9a6aad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64123797b56abd4124a3aa75543315315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a024afba4706f21d62bbaaa822903316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f973cb5a6694cb1538b20107808933317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b09c47b4769db7752f6e7d260e3f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2882c676fd2b2f2666154ba1763568319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f604d922feb00fe2558f122dbf9f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df264130e5883a73ea54ab3fcfc5ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b5ca37f0fc6d0849bef875645db8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0de6973b68c2717a94ea8a3225968323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edc65f6c74fd28cc1b99414aa95a1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61e71261f10f5a8833156f67b8e61c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce48d160b3ba3a819c07828863e5fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4cfe84befe42a015931c680260017327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457066a333f286a520856f66a30ac6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c14efa9724d8306e62692ca61bfb92329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450f682c1f5597b18c723ef66bd47f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6943d99dbeb692651739f674f5fa1a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd76f2b161c5e7c9e7a76f843b4fe19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccfd7de42af4d7218a672d0a325d44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291acd9a416f6515c536cc08660a6ea7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9165725ec6b359458c27b610a7aea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b427f5e9461d3c6c8235f094cbd73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5318e6c98e2a1c4eaca4be4cc263c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab17ce71ad50e99218572ee1bd1fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077da4f8feb690f8f2e1c92ae5d7a44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e521ad0641ef2795ea02fd12a04f40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26e61cb4985c0c58b4a3ec8e980a13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17f69c02533622b7c5c96316381d26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1022524ba2069075d1b9092d4cb93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe13703c5e1e55dd029e5eb839abd32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a708a70d490a17195a8f91027cb13bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd9adbda5b94608ee63ac928d44a7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08431121288cf84ea30b129e91c7b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2190c55317bdba6c27cdb90bb7673348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf42ee5b07f60110bd90b0832022850349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc907d8b4ec1b8feec2a0fff27fe16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de2aa1733c7d79b21e564228184974351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925c9b7c4efe6635ff41ad31a36b71b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1bf56abd5c7b5b0c1b4cff74c2c00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd875b7dab18b9330e7632ff10494eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ad8303f2aa1d84672a5f3ae6e8222355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d01431c0b63083567a00c4fad841d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c638a08d931605e08994690c4ba96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a775348b25d16ac7b3641c0dc9612358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9277c46fabd71ce99ab17a354b0b901359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355c8ea157cc581fdb92f1e7bc82001360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0671be1aa9f7c12baadd3a55cdcca4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e443fb3f15398c9864d9038be624bc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f881faf3da549acb9f79c6918a5109363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0b4239aedfb076efc068df781519d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fcbc8a702f00b09d6a4600ca1142a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110c702fba82ce836ac137dd4371456366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1509d8fca2a2e0b73b49a3757bdbe6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbccd3f908063aeba612390a10c1c0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f3d781ee1c630f7efb88153b5012369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dd77bffd6982789276ce87df7aa60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff64e1365e1feefc92c7109f016224b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce478a62c88ac113e8a69fbebe1fff3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57728bfd182611ccc67843de53065e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c82e8fb41d5eea3f182e2569b3d5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870e1d530d6a1e600f4a8541555e40a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe01c8d7885e485567aaa1386d35a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4fb4dd2e5353a1ace0c5b5fa9dd79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543849bab650ca773b8bf6736c188c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2a38e9b4fbc10077e54654282fff9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44c4242d48b668896adc73d519bb9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7d5c988f03bae5bbdd8150593b93f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79595d1805336e13d2aefa8b8402818e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b63e40e9bc1984ec39402ae52eda09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931fcce6a2df038603ec27e53ce328d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf51cdce597434935cda6a03eea965385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864908159f8062a7a552879d2ed68773386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728f0bcd1c534f4f5c706d93902184d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85f6214dd7393483c18d5a31b76473388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e173a0899be11f4646400153c727ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb0a950eedf896a2a4e0c9d147026d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe6de4b544ca4ba43418e91ff6e642391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e31681291435782ef8ebe4a7826fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a2192daf9e59019e594cee848733a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeadcefacc9459fbf7c4debd6d281c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81baafea9b5d7b68e1547ba0c3db7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b67c2396237f98f7dcc60d3b2a6c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ed0123d8b860b4fc07f7e1df9a1d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e163bdfa78a8d59e1de07927a889321398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76128c4d74ad9f6d8cb7d18d1a708e31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130b5a028ff1671d7a80f3aa512f95f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279f60647ec5332034db9882e52ca55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e6c068debf909aab25263b09becc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd8dd72615d24703b7b68d476144cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4a3a8baaf7aff5f587da399788d19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce5bfffd1c6dcc53481df502a43ed8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aa2f4cbde682cff8a3f3748a2a483406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4915cc5e234c5405c05f862b71fba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501bbb644df05a9dfe0445dfd71a23a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db89e67873450622adeb81ee4020164409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b93ee984aa4f626040954fd2569bcd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387af6a1d134a630810cc5d0a2f34a27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c0eb55bf3a715d4ba226836aac634412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0de5afe9b6f34b3f977f1bd53db18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2112515eb189c9af7c540fd6aee05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cdad1ed23071e93a8b11584f05c9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cbd0620e0cf1c285d0165848a0ceb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00be7417935a6def417a2d545b267b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb149571957305926d2c8d79a84714a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85663f45a78b96c5c72700d261a41219419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef7e919f55ed6785b92366196eaa0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65abf7c23e82aeb7fde0b8abd9a12d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4421c3ae87d54ae7514c99eee995c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3519df70befa38f0ca741a5b6d122423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82504f7c6227c2c662da4c41fca4371b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ccd7c8ae36e168fc1ae3f4490849425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc30c7c7c94effc78eefa153de90bc2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c735d9896c5109eaa926172ea589cbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbeba314724ccb812032319ef4fa96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b01bfca006df38fa019141bcb901cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e511652b7a05e38f038863bb5bee58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aab2ae77b1a9df3840fd0f80a186d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740812ee9bb2e76fa00d7e4db90620c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0005d35182c322505210242868f2a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c0a2eb43ad96b4f840b90ee39a99c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1922d7192fc972cf8bcfaf23ee85b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bd38e1c62103483d7940512e2c47d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c35bceaa4aab6c094f6273f8146edb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89cac211dc7df1e13d1e16fbff58ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aaddfb7b3a11ac8ad5b85b2e42b26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56027cb1f86175c86297fac7ecd7a42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746c1e1247ccef2db46a4baa91e0892441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac9435c3adfd847b6d8e46bd71cfd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b1d0eff3a1c37735ae89ff716190d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a2547cffcfe3b6d3563a298e697ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c4cac1de3f4b6632ccbce765adac1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db94ac58c22857ff5d028a8ebdd4206446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bfe3858c5e4a1bcb913f3d5f72504447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245c13be87dc735f4fad660a5493545448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca84757981d0f356d81fe72b78830449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b3a124d460ea186d0dca8e75fe1d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248e0d2a8685e87861773f6862f8da5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d84082eb41c4847f8a66a66f4c581e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b9d19cd1a938dc5d00225cd18ba5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab10fdbf2f3e41cbf4661fb57bec70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d850938cfbaa86796d217c01cc643455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35fb612a93d9babccfa13616185197456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62706b5cd10cf533fff9ccc9767014457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ea9f4433b9bbb610b132f857bef2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245eb70b6ff64f96ef6ccdf39f3a8d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7b6f988828f8d7a730bf00952a2b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228687bc84320a5c850f6ad8a2504c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2a3eb07484ede88650000daa35267462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77aa2c51232000f1c841f3dd00f351463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107b5612a613e0d44125241a8c4471f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c260f9c636a1bc1c863ac8ad9ce9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1e96ae5c208834e1a2b8eac2e0685466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed460364d3af0717244b79a27f3aca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3a536fe3ce9410226ba6f0ff83fab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98b37a092542887fc7e47ba8ada345469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05480639693eedaeeea752b988c9d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72b5f65dd974f82227aae5daa85c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc7c07c5bffdec0ec651339977838472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d232f6e4c1e539fd758740f03ab77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ae3df259fe5af8e661929e6ceb921474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371778709d0906a42308bfdafcfe1ebc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd3c4cd902666141f85bd09eb402d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbbafe206a3a2a2193e4910905492c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e6c4ec9ded76a747e393c5ad1a58d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d96e3397feeeb24f78e90631ad8d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf62e0e630ac0a913ad36bb8ea51461480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919f87849be3af38e2cb710c22b7133481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693cae5a298f4597a45f9f49c2d4d16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c580f0dcdf2d27f6b0e62760e7ae6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d5bf6dc001209114c311955906e43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3eff579f2bbde7f77c824c8be149d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a42bdbce8fe456326807537c0263b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b375b0814abcc20e9415c1e74a0af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbcb6f948be49f86244451d0cc337a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e378400e406581e19a1fb2a7172c3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1089f2a0272bc546dbde21c34d6c58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b753b422c826ae03b5f489b2923b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ff24086e1bf38129be87eaa9a4e5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18950ad036183d44b1a2ad4b1cfaf3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a054718a9b16e47a33f273fddb4696b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3f15e772639241fde092db6e4b451495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c33ea9abf13bd564761d6df0fe7664496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba920135fe896e35c5b0eb5208eaf5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38e3d10646b154a0852ca2335fd42c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374979ebd881b771080ed354b9c1eba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e086080bb6c4475d9790d0351f8dea3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2826af5edbb883267024190e8c1f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea4b6a013e2eb1e44d56a9dfb4966e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2592ac2e0ea6cc9e9fc6a5276856f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e3e91236b716b2a98e71552dc4fdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23b05a893032c36f6501dec2f6c4d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d84cd2fc371e98aa6d35ae1fbc2b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093883bae4e446ebf44b191148e3c98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73cde0193d2a2633200ea00e9724d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f020abb6a9558d6bce07e5ea38074b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f054c24d61761d83fe2a593029477510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eacc37c0dcf7159f16cf2cbde95b7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd32b3bf20c1ce655d2474722cc8aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d599e6fb3558fec922075ab31cb2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff41a2b3f341a9e9b5779168b266d4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72be479b28145c3495b2abed0a2a569515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216747e81c72cbd1534d3c57650e6980516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944116cbb3f281b2a27a433a18e8eef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8772f9ea59342ff919c945393c5fa45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf130628768afcd87ad3b6793af62a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de72f63d74b32d169ce3bcb0fe1f9d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fc87ab73187ca45c8a9cb84755d2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf75fab37b6f8df811be97509b2f482522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4b7c50faf932ceceec753a407f3b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999bc6ef0f6c8c5e5366a6d81d48d3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0a606fb694a97d314d7d5f144129e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdbd6a5f7b129e4122c9db7809598b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe0ccacfc9df8b473f1d19dd4e0471527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6c770b0c99d97863c432793a19de2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c929a5d3f36cc98a8d2d8363194900529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c4f928fd76a9e83476d0e6ba80e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb67114b2909f205156fddae4a2e04c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9ec1d8671b1744fa2435beaf574b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d69a42b4113a4cb553e2d8e747133533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6929125e9a9b374fa31f88a5a50849534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7a4275a4cd6d12bc081934d2b6333535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd41f7ccbbdf5a2387950ee4eda202536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477d2c3d4bdc6795342e621699e79e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2157dffbd654fd0505882f43b21a82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a0f0544803b1e6b29a28f01fb4e0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dab4fcfef91d48a08c4b9f833f418540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7064523c31ef8093b9f4f5d7893fe08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e254175665808c3b6e1de118fb4444542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c98de7fb80375b5da9aae32dcf195543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e60230cdb059d266228319a8cf627544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39fee23e1b128ba52f1dc496e2ebb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2723c3540bfabfe4bbff7a8f66da47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c044284d8b09bb5f07a11701ce1d77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9ee8c9c06a328633f9567e5e073b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24170171ca7c1d7fc8b20e24eb67df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4ccf91657ea05980e5a7333e51033550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c679c34e3423f2b78bb61a6dfeae2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17820a0452b8b62e76dd162023d7300552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ee7a655ae1be5e1c4c5ebd6943a2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4264424a2bb1e0b12d1d6faedbab0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf93d2c9283d4e2791541b2c9b8880555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ef55c479f45019b339b5c6a641538556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac549f3c95899183499b62988ae7356557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378481cb97cf1d8a0268353578063249558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ca960d2c57d316cb7b3dddf9028bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebea295ede931a6af04dd5c0c942b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d682383f41e566adee7448879740a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288b009261c0227608b662a95f04f5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4ffb635c2bc64fd8c117ce93ddd4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff7a3e3d6655103233ea08a7a147aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ed52b199864d2c8fc6119a7d0c7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7046a8b6ccc6caa9627f4723f027f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c96df30b7a536f57c1b3a74516c42d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6677bd89654ce5716977146f533c92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16341f0e78c8bd8a0f3cbe0a02d61c1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751f7c8826b13c89e059de0cb8132ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddf226f7dd328572122aba59952236571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10223eef8e8e044768e6eb361c2c5ad4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac490590838cf918f15a2db8459922573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc225b14346d416c097822b4feb8c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9335615315086f7bfd8a79a540fbdf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b26f1146a038f6071f23086486b10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb1ca5b3bfdebffcc93e1b9696e21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35244695fce34604cf2d50e34cae0ca7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef4859905f5389fd1fe29b042a7c6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaed36f3c6aa97c2254d81e086f106580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653eb41d615b295c4f21640d17a86f29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed6b0afbf973b7b3f808f09b10ee12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7caeaba86dfc3f3474cdf5d9b134fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0145188068be9bc6420b02a998c62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d56023d1d9c0d3e78c37cbbd44bc7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bea09ae37cbcdea635666fe95a3b1c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0306dac25c44868a2a03d4b28ea559587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829551500718764c97e8b31492e89f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf9d47706595ae51444013ce1d0116589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d71cb160da8f9ccbddcc872fd0809590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b337c1817cb2b34518b26e0dcfd810a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c97902c0ecba93e644b54a911cf0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e7c3c9747368de355d2fd2288c9a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c834dc2b25a31a4c7f806fc9381ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca56ed9220e80389e847d0b7d5b61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ce628a49ac38a3f2555a7bb2c2841596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e8285a8dc41ea28dc31f79d66017b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0f53dd1c1f16af59b0ec1a81eaedd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd3f6f93b683c40982ebb5f70fa1bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a225756b87c96bd24977acbb326736d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3858e703d7b9c8607c28d53d2be2f85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62f8d3299b146bea00985b20626357602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09051f5549e0606f9a846a96072dcb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b42c9ed99e271a2b01d582154b602b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1916ac26ccaeb99631b6eb2f60479cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe416775ddd8904a52365f05915ab03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9367472384514a27f0e9c2d45e924e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b3f42474eb0dc952fe7a78c051cb5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82315f7bb47196058558001e010311d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba8c0677391f524ea4065d34647a79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e52048e9fd3f523388c03f3cf0912611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244834a2e6177c2a75fe0a08440ab4c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dbcb895c6f609962f66fba5041081613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2db6ca923888dfe4c021af42c896ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271db0403df9a9ad7d562450457b0fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f853cbbf77bab8f2ec981dc8a92a60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f51fe17f09c6bc4a9a189f3d5cc04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf62df61876be8109750c65e59c10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e309d02fde715b050801cbf692c243619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7689f202b8e5d8e885fc109aea492620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd095f83f27cf19a7e928f7d2f4daab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f7c7ef525f617489c3e4771caf0f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f01d0b2a64e5ccfd16ae63ba21970623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75312daadb47726bdac794078f9f4799624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c052adb37f4ca51ad27acdd080193f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf791ae843032839e3e1dc6afc93630626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab432778e7615925229feb5dff5c4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c3736cf03cb56f12ec7fbb221624c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8c5a2db7ab56811dab6fa93e6f71d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46d6b4770e5d993f4315cdc535082d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982279373089627d2c9dd3d90578eb52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3917afe2aea44cc2f663110e579f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57934cb548d31f3adf098d8c49cd74a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950becb571243d610fdf019c855fcc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e5dda7e742c5949a3f393930d2bb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc397c18d32cdf457a1688136f060f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff117702fab7c11392ee0118f37c40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58d96c38aa68a603803156b61dbf08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2db492cdbc008b50c335a3071ca09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4990ec326e5f0f85e46857d0d70be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ede184d4106a8a5b0e862d00d8a28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0980fe666a0278fa62713df9cc0f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3771f1afe616b7fa7225353a52354c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbe3dbae5e2c7c723f55971e048569644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebf8fa003b3164848fcc3b1d9362e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d7f4d7fed1a64e55ca86a60bcaa11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ad5c295f5043be02c9b30200236b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c0f64d6b9e73cf13d33322df8c717648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbec8b6ad4699bee4649daf80b7690649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ea3c77e4a75b0caee58e773ae2ca5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b2ae1b546f69f0d8f2700c96fe401651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fd317fb1535d27a4642670be18cef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccd47b0fdd62843953cd26ba6ef816653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43542d448ea118269f69f7613fa526ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd7005b2032ffa628d81db8f6b98d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783441d558a177d68ea61c85499cf50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed4ab3000f811820917fdd3940451657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6bf37914287dd2fe304be3d1cab87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b8e3e447e385027f91d374b2e846b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0754059f55866b845f3ff631a5b9a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d64d9557c11a7b5efc3b8d5c61936661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef675d475bf2b2e76d268d40b75f46e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18cffa603b56fb638c6556f5c11a62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f1064fe69450020f814a3d4493f50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cf517b865726b77a662738357a0e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc5e9d9a7d3e991cff0dd557716347666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d92566168c4eabae92c2fbc4328a74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07d8645f7853feea8d4c731ec21801668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760bf936ad5e7cf1063edd4e943ed9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5387e871160908933adec42816e7891670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db65af43e14ecc1e01e20e1179825d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e33b808f2fe7c5d8b4736fa1b3663672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eebf544c53bb1327895ce27a5c565673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45709b9aab4f3df583db002497b126674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951696a0e0a41b968818f4ebfadf37a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5fd3c98cd22d0ba38b2901b1f46a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c90d992c84cbfa6aab0c6b36462b65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9873c759282fb7772f278d2d9066a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9877d7d2fd29607b5f4703b24324f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9a90f3af8fd344b85ffc06ef8168a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ea43f08c43ebdc3a1d42b1589ad04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a3fde3a0f880c9710ad1742b1a902682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7ea2677f1ef3fb7a363b347f8afe4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515a814a78f19dac73d4cd7f844439c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617d3ea06bcd1f38b1a5dea4b486783685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749c4b4c9e95d182f06d6807f0ab075686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4f737816238af00dcd4d2ccedb62a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c36abd9ebaffc2750b64205914370688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c1953f32800daaadd4f07a6ff8c2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e423ed5f1bd8bb97c55692ab506f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511b443a3c1434dde0406581f1962d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9d65063a972f7337b3fd4f6a920fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192b9f86fe45a66c378d68ea55c8b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2f86c4f37b5d1c4542dd182f82006694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa80a733966f89e8caf4e6d5e5b9b7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051067bc969ad8f0e27947bcd9992b11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87313437a299c8cf18d818ae72702e1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b92c362cc3001a317fdb82a2b27a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949f861f10f55e774fe8c02cf8e991d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe5b6ecdeea7b98882fbedc9d3d19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4174ded2bfb2e0accfc561ec09ece94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68091d4fdc116192c81313840aaf2a02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94177de36927bc70ec3855b6e8ebb177703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463fd5f744a1240226a77612ab5fa5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a1f38fdaf000b3430805d7de25ccb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d63c24b37005e9fb3a924076fb5ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb2091f3171eba1692cbadda91d7cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3a7855b158e23054f6c82629b60d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad41fbd3544c944f66e76274023794f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f881994d1d239a7ca069423bdec92f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b358d59644d93c71a46c01e9ba9be93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c127a019f06e40972db5da2c1964e2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3c9a53ac264a9775b784a1aaabdba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7cd775fd18f501a839a21198e9761714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930077716fe0c9a4344d62655292ba2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b5a5ab3b79eec7b1ec80ad1c42c6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af544981a153e19784aea3d1370ca1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb97d916e0ce7f383f925e4883d1dcb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86d7a287f103aa9c631c1c08469f4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1219d721943473d88fa395c6c0d7c93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5fb190b4ec2bda0224db9cb98490d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4621d70c456694f9e2724955791a9c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2354235588291a4da93660a0615e2c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57410f34900eb33156a01b93c4580863724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3ad935537b5966ba888aa687d3597725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bbc96495401406b1b4d6fda34a9bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd97b52be5b1251355d797d81b3330727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c9018bbb36a537b79748897491370728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8da7374e084a12e73df01d5700797729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e7902372694ebe4503a59e61ffe13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19bd8c2fff20c25337b7eb185c5ab4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b0503f67ba19be58054209900f2ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918291d909174051a8cbc24c9eea749733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196a810b719606abe3980d796e1e2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f46cc28b0b20981a757f24b5883fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8657ddf1ad191f89e4530850aac828c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c925db932da63984463280a00c6d99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dcc5cabb62b7b9c8bb600417024bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e512d2f8dc636856eb0ab9939f730739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d6d8326d64e5960e5d76d3bf6b250740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b900741adea977c87d39f9fcde64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0637311d03bbff7b9d229dfae7045742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6325ca5263114946c38a5ec073477743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1c2da460ea164fc2a55a2e5f04f14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f66e74f193b947a6f7c64ab0775d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818ca7f0237fae8915ac30a38c9e9dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18259311e7616b85dad80df3ab4915747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeadcd94589188ea64e1e875f30bf29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266d15180827966e37bbddab1709e7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e234ed60bbbbb9204569b855e368dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae72163b1bd95c0ceb27a3c3ef3ce89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233666db66f16c8ec7182760c66d3976752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216f51fa5a59c279de1e474fb187e2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0292c58a34703e0665da17ad015ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddfa32ff7f729bb580c10417f54742755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4240c3541801c81d0f91cf27e1384b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c62681bd87c739b2701d56b45ebdf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03aaafaef99c4bb15092ea585ad880758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce18821636ffb80501b3101cd0c739b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82cdda5b7c4cbff6d736cc7350b5041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26a5cb0a34026414c05fce082a85ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374450fad9607c2f68faba01d751dd823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf520b563dd1ddd3cd097048d2a4a9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301bd8ce186e0fc7876b2eaafc6a4d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c25211635ba6cfe27a5fcd6035cb596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dcf74cf65e93bef8033e94235c0727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ad32929d17d9393d8852a376fed488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01404a6e69bc4798b2b136090873f1a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b153d169ca1c4425882aaf7f5a63a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611e53d49ea9719b0db7a746cf47a4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f1017ab6d5a6168842983b06d5ba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77407beb2ee9f7fb678e5d62d2000de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ca3da97dbd03777396f55b3900e4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279049e7849c06e995fde0473325db115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a4b910f730890c0c61e1c6082a25d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fc44d4fff330f69b211ddfb6c67c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c87ca44d0774206852a020ad0420518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b065ab9276ed03039136aeb057be02a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e5b3ffb9a29713d2f1c717728154d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416290116614ba4f06a65078dd6a8c8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeb75be9b4b2f68f03a20a3e772b5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cf9b5d2a435a0bdf866375068f7fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145794e659b1d3f09969596a8a6b7a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243d952bff23fc87ab3406263d4f6f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffac3473398ec17085b0c77d39156326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a32c16c0eec58ba81ed5de3da569ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3f3ed16cadce18d0b8368aae9b67828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ea27973d5e5ca5a88aea12c7e13729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa8e909b35ba43f9abb36bb83e306c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdcef5c7fe62477b9e39e7ad61d20e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5a322a9594d795d7deab8dc01d6fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dc2d7b2b903cf6e5ea9666a14b2f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf30c223c2e71662ff7ac4c11eff3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223312003dd8b703a2a52ceb955706935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abedd63e8b767293941ebbeffff6d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fcf61cf599afb3c357f630db239f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a19af5ec784358722e908d50d0790b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c6a26ba826cf61e94603ef0b0958d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baeb2b5d23e597d56a96c031e2efff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe79c649663662b3ce4ed746a3224e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951be165f0ee02e6391fbf7f0939a3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9972800fbac1f5b60cd3e4d6631cb1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fca010ba686313d4aff7e6108a7db044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8573935d2553fa46ffd9663a9dd9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b7ebddd7fda49ddb9849ee6bc9efe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2abdfa88f0a43e9d6fd0c4ce274b7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47858f99422d9204e17e03a2ee6a9b9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122131ba12d1a3a4e4e29a7a80c1c17149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac7a41cf8dc9e74ad9e0266413c9d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792667351b39c30be32ceaa48f71c3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90782a240122e88f5ce2966f46745ee252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70c37e29af3c287074ba4c210dc8a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d1f3d767eba2c7316f44e106e526954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fe6e2971a66e2edf26dfd145385be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d01d40c9febef57507a790cbbda45956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79d5abf0c5fd8360f21b366bb1fc8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50f272e38dfdf171be51c9a525d5bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643e3fbff085bc992539bb987f39c5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0b763b4450cb4601e648c1abcd2d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc01b5316040bdae525bee5c14de1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15ce2beae9fe6a66d987b8fd007f6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afde25cf1de67648b9b1823a25fc0c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec34f0f22b1a10a8e4e9a39324550464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b90b3b304475dcb887b303baed5c9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a528b6adf3f1569fa81f453333ea4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf6d0d6acffd07c09c329f30cd6f7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effbf94a63f8a0361947f6171adc1a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee2cf603a3e743a647d3367806496c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049e25c16fe7f8996c70ce805c9f19d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d563671b72b413de7320612cf35fab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707358cce9a501550d0d0cad6aa01ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f64d125df1e658d369a4055a24dbd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09987627b529423da2db1621ca8c9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5bbab27695ebc00c8d7f6f2d4062175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00db9fc478bbc119034f16b0d49242076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf43700c47a7bc7ceed9eec2c3c9ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a648f07c2e493bfb86537707418cc1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6f8b26b786a66a4cb84dadd1de9d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642ecbb287bda96ffab4639d6663af080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdac6f27046822b8391360c518cecba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f581bed059cd78f768f5ed078bb716982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc8e4fe140448a90de01e5cbbcf68d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b77a15d23db6256b6dbadec5aae3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f719d656205a01215e7acf1eaf823c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e224d989c361271dc4c86ac39616b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5eb692f3095ffadc10713c5d4581387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b56f2d7b216e45dafe604ee73bc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f84dfccbed4738575822bdca6af30c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc4e895953464e5e282d458cd5913490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6d6cae9922e970dde0092fa98eb4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cfbe251c49faf982ced0706d80a0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb05e1e3a060c851b0410e693c9afa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f2c0673091f17f35eb97ef3d3807c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7f38992fcc609f863290b17ae239e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082e72e21cff2068207b69b316aa0ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aeb7ebd8c02214e70f027a2a6c9c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60404f56c807c2fd2e530431f010bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b352cf263a4c553f52a10a91cf89899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbe2dd4c326a670adb2938a6d12d09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd01b2a135dc45036d1aacfc119a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3913031b78a2ee25f9718cfe0a4c24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaebd1a7bdd180869f12d426cba59c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b97b0b77f296ecaaf89e2e15b334bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003612321718832d8f955672acf9f6b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce086a9cf9a8bb06555a07f86a4d5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0de70aa5ff585139bc4db57e098737107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c0cc4ca8c9f88b54ad2e7af36bd9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e69093276eaa236ec12562bf6e49f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8756a3c09fb24bf5666cd11d069408a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feefbd7df84c5c24e3a4076f54494d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329585dc3ddc4e23855dfb904d04f66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0484c312f0760974c06d0d1c423adbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc12ca7aaa433a4564c5c9ce686619f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25e3da65076c1ac5d4dc23c659e463115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e451b8810065e80017672417c021c72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd45523d43d50d5370ac92e958ad43d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc614438d861ffc60d5e9554a66c662118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e56f9dbb5baab0885ef45bcc6563dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867bd1c7b64e22890d62b9fcb2bdc07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5099c56f06c0d6cda4f85ccfac982121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc06bae22a72c972ac7e5af943a4e91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473aa963ffd1500af7d947b328e81e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475d22638525ad85b8638357641313e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d67def4285fbb4535c5ebfaee59ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf2692b6a93534042b4e4dc6238934126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474785926fc9256d150aca5ca9dba02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f934aa3cb92c7676af0d0617accbc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71cebdd738a17ec108baefe7ffbc7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e5271050b0e25e88b933f9eadf0a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618ed34afa12c718f355915c7117335131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531cd10a12c322aea229fc442b64ca1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de248afa0b5b6d8454701d30082be4f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809955ca941b6502715fd9113402d4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27f8a7c99c674e28211be4931a4f4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808238377d8810cbcd73724aed4e868136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348971c63f75a45e3337ac503d5dcd4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eaa9165213d57d73c303ec62c3d78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38901f4195bb76021e5b2f2c07ff0221139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c379f978f3f02ae8a93ff5df65c317d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d87d9acf2ab4925d9bc33520f4c69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dcc5bfb895afb9b92e10c5d4d82df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea29353282d38dba85241a952d5aa06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb65820930c9ef70f79ea125fed7e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34cd1a03e84c75a1bb047128b5078a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cc1af92e12672915df71dbf0848a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac719def55471548add901f4035e8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1845eba91f57a312a74fe46072a81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f94cc14afded4408df317d2771d43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a7c8f463701a87bd6d0538d5321b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0ec22b9288d442576957f3bd00b0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc180f8584f4bd29906ba45358daff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e7143108c4d2a8aab5ddbfc7384bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f2ae86f6e6cbb188fb205a5ebcd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5cef04b83c4b2ab29578dd0b9a822155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3895add7a3d724777bfbb7189c885c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e34102a6b74f93b439050842ab9748157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e1a773982d0bdf423d0ff0a73f6fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc937ffe832dbd65c5a0e4dbf53980e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1f42186fb64d270821e1dbeb63b1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa24c0b3fe4ee5fd68623e7c1a0199f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38950a76dde4138fa79cd41c67093d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07331255dc68d2360d299548496f355f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc3f22f5edb1756e451d07c6de05d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3d0dc10bee88b27b89981ada4a2e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a12aaef88ce2d990c5d73932698125166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a54878d8929f9d3814a2692f987e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991bc24247cba223ed0f88068279705168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85b145652f51412c210e1a7020a344169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9619be77ac98a5c0f377cdafc3db1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81409a90f3cfae5aa07f317d176b02de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d86b6bc56c9cf74baa37276713462172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655865b92eca43b782cc6870626cbd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de30714a6e1f80944aa8cb92890e443174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aca0e7b00a7ced6f5acf9183b2fe5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b86853abc4e16657bacfc9b2307c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8c6b5731d73fdd7d4574012c2bbb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977375ffdb5bf9e36488c53e945f2597178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c66b889800b8f5faa0f79ad8b8b2c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f83d8c1541d0652ec6ecef59327c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b1d923a541bd46a145856cc759c68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2b380c5bbe34dad2b77de87ecaccf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583359e29dd92b954801b0e7dd62a344183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3f162b63264ebb0c69e03dd80c713184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903c9440cb1b416fd0cc478f4c586a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b787e2d04c427d3c267abd8b9debc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926057ed943df54ebbd842607ad1c176187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a7361b4849df55356ae1ec6bb10de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac5d5c66d501f2d2e076c737f83711189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85de2bea780051f5b42a27e6211846190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c981ac91dfd3eb95bbcc187c9d43b11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b2ed86cd5bacc1b66deeeb3ce4172192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680615e245edeeafe3724dac4b3441f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd61ab553388a900f681453fbb7596194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb660d2e337da4123f9411da73a86d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5769f341267c6c55a6830fcfeef1037196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2f5b0c9e7df229054134fa9936030197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bd9048733b13a19727a73b116e847198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c0d2e30ca50c7f7445cc22205d470199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901f5f3e188aa27e4ef3d48efa4f252200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f79878e64fff024e3a74f58c306de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60706e8799ac1ed7deba3849f45f877202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015fd59494fd165cee0f1169cba3351203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6538b3a2a02ad647959b6db6e2428a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eaea8507a357da382f098f35157df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6f9d93043dedccc34238da911abe6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbf03bb0459ea1fc22ac178c9e5015207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710325927f9bfc39f6d88d530e44c390208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bdbb978d0cb86f5f67a4ecfc87047209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491eadd535fe414f786e451ceedbbc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8ceedf711a3306946a3d3c6deb066211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebd0d66a39cf674b08310908cd3189212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8113cfa5f82dd703c21c89c2433538213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319d1a1a1e7dd6a56848f4365b31d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a42419656992eab1a4978649e18bac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff43d74af24422b62b0bde88c4cb95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d5d1a2c7f4c04340b46d267aca4cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803b2a2cab847a63060fd0fe8060013218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc211dc878d5d008392c80a3da0dec5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fa1df954f0d3954c65410d9dfee20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc1a655898ed6b255de19a14fdc6bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506583cf3d8a7cc654546220ab31edd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d16481261d3f818fb5a97e524a1d49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba75312af15bac62031ac7a7592aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f0c3731d39e38f4f3d6fe8bb932c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7235fe639a5c92a1b2088ac704a3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62d10ba82f3ddbdae86735c66eb13d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295eef8156227f82871c70af485cddf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad155b4ff5937f0ec57e928f72ea12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8497198d80729c75486eedee8b99e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5c709f8aa33376f31401d74599a3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90098bfcaf00c0a67eabb6ae39b06dd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b7de6e2d1501b167c8acfbf9dc1f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae40ec353fc3ff26a9af5c7a63d2a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a5d02701e01dc00b1b4d93a35acd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996157d79b5e1782356dde1259b0958236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8e0c62626baff5fb13d8c794b9704237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8a58e0a10b4c1ef5706f39ac684e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a08a7b9134f3cdbabe12920da5eae7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df6aaf4d42ddda64725bc89c02b3b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd7206adb53ef7d61e657351756dab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08447aae8022a3b6cc76f4f266bfdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8084eeb5ddbbf5af9aff226b40ef3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf8d4e0c6f3a0a9a45fd4ed51535b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca480f0e9e4882ac0d2acc05ca4092245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445fd27e83e45dc1f7912d0b509b222246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f3b8dcdbc8d1a4f3e4e824b26a347247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85027a2a91476bbe24980d04ffb6f2d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72d651347cd1a9b5086d9446d0ffaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7cbecb8eb87f3136bdab1d9be8f3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7abc6ceff2c8f352f49056ccbf5537251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc507a3bea32fdfaeaa9e9d9b4d64a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f8b7ac3c784dbc989eac8a23c93d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d460e3e521d37f09da287f66b84b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6363018c290f0e47d16f729a6037d1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3b8235bd072fc9f432fbccf13e6c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f55ff66b4e9e7dd9184a051391ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f5d90e7a051392e0f74eb4b7c7921258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcc3a212258b291f5083b015870041259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1c6065ba013624342de852a571c2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47aed5fe316c728c11f59a855682b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98826ddd3887d6f866491f2cce2f4f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e28ae2cf3c18bfd32da3faed21382263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ffd1cebb359d6fd4001ed24ad6850264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef53773d8c18b2bf6ce5dac792fbea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b291662ca2fa3595c9f937891a6ffc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c8832013ba3a237a7788c112e9250267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee9d5848de54e47845cb550a8e0ab4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a7f4d8c0574d548a27e5fae08cf30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a4e363e1f84a8d05e24004ee466ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68494f93a99870df0b10f177a424a3db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3ce9fc131e407f8a9757e937d2686272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453a950d27b75aa3a953f05319996d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a71a93dc65b472eb6599ec23d639b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae233edd2b0ca8391fe987d2852e6be5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ac307ec5d6ddbd0417766063a8519276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d608583769de65d5b97891e7aa66311277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7e148fec21141748047a82d3dbee6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66583d16d2daecd6285aea6da8843fec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612da013ec8e5292b6daa7a0c2f7aad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f90ea3110e88dad213e4dbfd0728281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def87cd4a441f617fc2063757a021273282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403101d5da6e7f8b44a99a525c3b297283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1db759f54cf3cab5821cfeac64085284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33c9b0239af9b8e0e27ec01fd45d85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebdf92fb2cb749d8a86c87a1dce737286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1b3b52c38ad24480013ed84f5b95f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655149ff837a8c6d14cccddf305e033288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb47e68d337d5a0365660e2cc420de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731be78615540d6ab5c907314c8a20d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b56601d015f45c82becbce940082c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1c1c6a597e392c565a25e403f4656292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05f7f55359655ebb204af203ab5126293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39383b1c2531f3168dc1c1c6d590cef5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11ab0e07dfa0ac1f9d0eefecf66f75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596aa072f0ff3e68af39b57fc0bd89c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8ae336374d35eb0df799619fae9ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b061fd28234927dea57b912f29b1de6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b1dcf024d2080db22ff71eec1aaf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc861368e0d0dc42874458010fc8331300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699150c8bf8637a7586dffada413f724301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158b22982b45af53eae806d3ce3e355302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0713432979962a2d05260c5cf77b0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a93e3158542394ce28b3acb484ce0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa483fb443aaf5a722930990ac5c09c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd206a28a99011a0a621cd04e504430306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf6e391545a5a992dc26526c4f65ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dc95e12192f53f7bf2c8f6a2db71b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0714b8b971b874652576148e22c02c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5f9fc1fe963627b51608bb2439d4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e31d66db1ca8adc8c84948716819d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271ec50db3ce80c0551f29c01a2c62d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c189535de9aee27168ad9061f2659313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9c875a0b93d814527186e703da4b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e91ecb914f77a8ee6445ff8520caae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e3dbae9a5872774c8f7d111509ee6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601bc4b12438bd39c7a3799d071ff35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21649c22de18138a1003cca6a81c76b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf9b7645cf364a181434b8da0679f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddc4d682dc42e5d2d6c66cde0290bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb07a52c41a53b25c69e906a75669c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83decf5dad1399198c6a19839b3c4f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29358c841bae83322836a24c622e17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842bf2e2cdc2603b00223bbe920e76d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876cbaab5d474bf9c49db05e38a15fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf8e7adb2123db2c345847a718a859326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d227be5aaeb5d3a159e96b43d25afdc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b647fcb91231870e4124dcdd2faf3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451357eebead3897b9ff754cf1f1c727329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396380f395026c8b148e924e0c3d7209330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5d4ee448ad23ff1c314e20fce520e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee115c5d1797cf7fc6f2965a2d788332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a8d439b07003c01fbbaf85c700215333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd9325ea017b57d1b7df6314ffd6af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8ff9080914013ef7b39c513e387f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5d14d9b988a5efac72a40166477d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e978f7df25442d9cf4233f652dafa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b13e5c0872cf2fe651fd487329f3df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7a6e40a99070977ff9d0890066d77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c33a238f0349992ac80dee19980f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf867001de4175d4977c08a4476cde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706360a73d87418b7b9d6aa147874c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaca12c86e9b72fbb50010aff300d3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3bbd03dbf9c20669d4589fdcaff80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8e248c402f8cc214dee0749b635ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e13f0bee5cb317d6008eac2a13ce5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abae9a976116c47a1c7fe51b8a56c2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a421d86cc66a75b1c505cd39c40d617348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22729a5a2d96b95ae0a14f89aa683e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a8d25cf8c505991a69b6f486bd190350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400497b434ebe9f8bb52ecae8432648351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c50e311d6a9e5b5f9a25ac383d781352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0daa7d4382ad1966d1485bf0f28eee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c35762b65df2681a892ddefa80e323354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216cf3cc55ff086b4940186b7f332fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def81b1a04cb549d09b8d25af01c1cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbda16075e798d094fefaf7389d8713357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd9908d4348a33feb3a8669c569a1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11fa159ef8db34df8600c2b85e7fb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e35b27995b36feb83bd3ed21e5b2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4971608a7166a7e72f4828a9635c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98895dc621066d63c490277540230ef0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454515bea755fe5472ebf190243810ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af5cbd39e9fb5a597bae4b5fccb2f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c9ae53c0be440986ae0d2e709866e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2705e521da313bdd8c1e068f9aa1760366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47a56a62ff9a337a478059a8f7ae0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e182e7befb4540dfbe24c6540d130368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd706d5b66f47b3f8b656eecaef1fa3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3fbc326599daa69075f37a3715d17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423b2fc4930daa0b60db510c1f85ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db963cea431e715a4b07b8315176bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2e3a6ae777fbe46a88eeadf7e36a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956a908d559453429666460fa904eca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049249e509b383854aaf6b55fb94f39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5008459256b3c367e0d8d897566f61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50278cd7a76c4c87f83f8d68e8414a9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cad41f12c55d905c5344385ca25496378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c08e2a1190fa7b6a0c56cd84ce770379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476606a8997c7d3f2e6c0825e9d93c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510de440ab92809f58ada8d45eb4b20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934fbf51fe1f8f0c1146b955ef5b521382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6910328cdb117d8c5ad04e342f4d9ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6acbc7dc9d7ee7b638594d1bd4867384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b4937e12e50fc2fb3a64ef62c0ca3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76531f7d7797417a160784bd341fb4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1a448d4240f8c61fb415aacf43590387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80add77c623509f96508d883722565e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d1f8267adc9d1358672b594f70f7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa384f1db4b65ae6411c3842bbefc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a344ddcd43cfca214cc899efbd4898391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286da43cc0d95b1d02e27a56481d4b1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9f8c9ae6a430896472695cc115200393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08220398c7e9550454a1be6a2e0f69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656ee88a92c17e62783b923596ed799395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e504e3f1923de68c80082a251d8636396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47602d22df1bc95079ca894bdb17c312397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddfb6151c613d2a6a05443625639cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20638d4b4d87956b4da280ca7395bfd5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a92ee13a4fbcd48f21c380a564a09a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9541aafb79dffe9bbd58563d2be4692401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f5fe55c7fdbe68042a8e06676e817402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a2662dcf2594aea98af8e91386c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acc842ff356c4d1856e906ccb06364404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e99c46a0c6401025c46019be38f34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac56f25944b1994d657fc1b04a404406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67444f4d79954c83f35f6cb0305a74ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c856f492f395b86cd18157d04ae6fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7f2b26a9da896079b5874b6a3c8da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca463ef1a05600c1ba9eb3d7d568fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93663031678ac8109b75d00614504093411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e4cd87f17199a1e8aa95766089dbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c25f530ab1873afa74797c5cb12c14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b228bc89a7fc09f3ab2bfd25295289414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d228a7ca73e1b47aa23b47e016582f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899aa465b4eeb6f144146eecf6ebaa4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb211df7cb8122c2cf7e0d90ccb35c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2300cfb70df59e4ac9c794d1d40e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b388c08f11f1bd118843ca165cf6301419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797b0d593e3271cddd96677d6de6998420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c74a3c66191a0d514b22fc2b0e11f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d774290bf9323a4a12476cb8f81d0ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e74ac091d8a7e5d9daf9a2492ac11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85d83216f0a5dd5e19a1cd7824a1d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca13d37821e0f1374c3c3f30ee9b30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fddec16c30885d4f260989b2eb729426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31363e32bbfe80bc3a1584e8e2ee93a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fffc2d6a2cadade6ef9f011ee5bde7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ed51da21dd0196473425ba987490c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb319d6220cbb53f5ac7fcfd8da348430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab7ed3c62a883fcaa229c42fb1f1c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fcb5e3c681213f33cc25279b20ac3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e164f58fc90ee605cb04161091c683e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf61731b9da9365d3a08cabba8712a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3843efa10e8b119ba412eb82a39530c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bd9e1c641b5a0ae3824c60fae08ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e5592905c4d30d34a4fdd71ac87ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c02dd53e8962d81c940e906e0308c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd1a991a69cd8721ba926dedaa669b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdf19ea5f7613175047d14af979e77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fe00d8066e6a7d838fa3564d54911441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aa0ccb622ba168622fa69f3d230c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79522a59962519368db49874371db63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c759a10319370aff475aa1961401767444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcee49cffeb93e28135c72fde48fe7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dce2d45e0de118da9fa4e7f55a161446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1dd908b422fe6bedef41c8377bbcf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c0c9caff2671fbf9175fb1b31a792448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcfba2ff2f5d8d3e5539e2594c49cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cb23b8ad9f3a6c35d50f1ef9b4112450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e8ee41be2da23c2d7d48d69b723fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03be007ad9304c17e031cd0d8501f5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b611a317f4f576f2a9180837d1242b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604fa133dc191474eb0f1e840afd6c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de819774bf31ffec3fce08a27b3a0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6e5fcee7a7047ecba6d2b5872e3e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1a6b07d2a9d9dc3d295d899dcd3d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f14504474379508b00818b22f27b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564da5bd85dee118c1cd348761f38d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997e382db03f2d127e974fc7058ebe9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b9205538174a1f4b531443c0e27b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc886f953d8d454e0ed498607e04804d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189137fbecccee5e59a1669c7e7a111463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286043f2cb652f55c98e7f499fae494464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403bdcd34283f7bce4b7ca04f8744f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c1ff72784f048fa9abbc9240db4f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f4921f8fb070b0ad36d43c78fea9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe2a802b646bdb90240fb5ba484ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fb6781d01f937da8586abe2590f70469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5542871f6b8b08495429301cbfb1d1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cd2677e646e947b50bdfad2c07621471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fd780e41a40a0e7038c938c40b2ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fb03ca433df022ba73de6d1aafd04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880950d3e2220ca83a7b0285f0b052b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b9609a67d9a330f0ebe52e1836b96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b780f54bafdd037986c5c754077dbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cbd39dc28337703949a96e0d0b3e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76621bb41761c4536bfb99b6137f209b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40729eef9ddfd740947ccdbd94855b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fee1bf648381d7e42f6a9a6acbdd82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75e54246eb78c69c88359cda1cb029481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd55cb3faa8c16081165bb235f6cb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb1762dff73697fc7e7e98f81c04d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f948f470627a0ae65daee21eba87c23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e7533075fe94aed9436be500c89e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ddbb26b4266018b6db022b1614004486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc1f368859a34a951aedff0d9898c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1852132250aff2ab837db4026e54009488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b9991dd2c3f018dde2f18d0ae9c1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c732d877389a433ba38874cbe82416490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a55108a596c3fa5d02b1357f137e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24863eea96808d0e9ed2ff4a56ca463f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf29fb46d95f5fa5d504a312de937af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbff9a615bdb683827a6720739180e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ac28d8e5e223325a47ab8c9da0616495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f29bcada19c311df6638adf9791f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6fd3e5c06d1f51ca79bcb90a2db4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f028f49369d040f24caa49256679b2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8deb43950fe8d6ea6e92febe4777d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10561939c28513fd5a414b91f8b98e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860780da5c96c2ea46d9c60feda61da3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2047a4f8b13cea902bcb59399bbd50f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d2bd7604f56d531ec5ad5088c05c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f14772be6e8b978445669217b09ddd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57b5368170f955d717f0d98dbfd304505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6bfdccc539f001d198d02517475ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79710625cfda00235235a68a483a1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a257f44be016c7860900101ce5656508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cafd55f11d85db6da51c0dc0425e93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094a9c8963e336ee497857d638e7914510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c035bbd8daa989ef9d00aa8809d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed8eb679ff7865bb154f9404916a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a02dc2bfaebad43bd1bbb453204623513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0b151992c5e97f28bcca0d3f58df3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db34f8ed6ecc12527ca86cbcebd1d02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8143cfd1084d1319feae600d3b27c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7fdbf349bc565466de3950bfc0f2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9e0c7bc5b3c1088b9b04d45340a72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc104cdc6b0fd31d0931424fddb458519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b930355a8448589d6d74a50075dcb7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10fb339c54fa9ed2b21b3af70affd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcc296636b6675e7b0c4e92928e90a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a2c6dfa67b57e408205e6a0f9fdb9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b4984b65752fbb05a93c671721cfb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c48ed37b9ecb2da873f58ef175a547525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c61c282b8656e96b52d85f12020fdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b90bd9114b7578873d9ef13abee34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfb9c6db52e5738c6676658626306c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de94720104d723973e9073cc1f79d83529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fe52a3a3f6d2ac78cf4c3aa4f2141530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87921cda8c6d8ed6cdac267217fadb4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808029e365112c290c1674477ccbbf46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a6558fa90f6d58e402e7bf0104640533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aa212beb476b7ba1d2b7f1be84dfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae243baac1254a9698439ade6c8d7b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86c055de6ca0eb7f75d56e3ca479f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d97b288e11def51117657fabb0517c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9ec1754423f3173d90c9d9c9e1f01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9097c49823c8efb3040ff81cb078942539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0242e7639c657eb1a70eb081159bfff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8ae553be791a0e2bd334ab0f3b7d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23187951094853c73b7e12610fb850e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6ea534be08112d4eff980d172cf59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46580f1b51e0cf6f3a731cc1507e15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee9e9949692321e9c10e058b348b8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f182141de6f73e3371f3ecd09c94cb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d9884f61d92dbd38fee8762f0d191547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63b3053e802e958da9c7d03ceb2067548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b969e2498dcdc11590188bce339e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7794099440b9af45aab4d3a10257af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5c7f7a3fb06b74026fae8652a9dcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0c0f05a7d233077573f7a1d5045cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123c5edffb6e07cb81aec88834f36ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910987e240ff28b2e3258ef9ffec9fec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2c5232dc04449de514e5dd3d571b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc45ee312ba94385f8ffd35f0a79a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc4f731b73eb8a7e9dde6b19341e17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b0c2cbe8bea9892fe55263a229eca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49926b06e768b308fe8ec91bc2b7cada559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd80c6a4048e9947e44d99e0780e504560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0cff52dfdb4f901bdee0349251064561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dbdce084f0d8ca37ae0ba9c8f6976562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663f80250b4c84c6052dbfe2dec27f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494c9b6a7ce8f0a9c312d3bfa99827d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e1df496605dfc5c0dc065846023d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672cfd1e6bb683ac3bf4594982db77b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a952a7dbb0df8319e75d792c2eadc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd57de61bb57d6fe68c7cda9dae2ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dd1184f0b24dfc64aa1229e612bcd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f0c090b66cfd6b967390cf09b28e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6ec0a631473d1456151f0c453ec19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44b53bde5f196a3746ba139c7ce8f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d924a0f87492621ea63dd1174670ac5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ea5d8af334726eb1e34a06bab8e6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f911d41064a04dbbae2cf648f5c73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4e995d5d4e7055944b2f8e3e390ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264843e81b676e34bfef2aeacd8c047577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573902083a37077945591a8f83e8fb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add162a61f25b07f15d16e39f2bda366579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13552f7a474812465b4eff2a7698386580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a0ce3460f23ae46bd887fbc1b963581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986138a2bc4dabad9734c48f31b1b01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c1e37d145b2c72c05d884d0aee62d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c0c7bac81bd74494c3e4fc3c3dc22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd41cc4c9276c69f9b446d66d6cf1b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402141003d21cc956152803bc8d4c38e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896244c91507f1032b7789ab473a59c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc28652e8bbed17116fe4478f444f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c62642eab8fe1e424e86a9b3f864e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0203a80b135d36f1aedc88f207f76e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143b5025637a4354a4821ce61dc1e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d811fae0d8fb7c01ee012e61bbd870592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e75b0af4adff702582be7a288560593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fe8a89fdb534bcb11d40bdfd50f22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7b99e78a332bfe34e67639e25374595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d1329121fad749dede4a7a0bbe368596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b35508a9180b4b86fda276be0f2467597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2c8c2ba1f96a0e533c66ad8a05345598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc3ca97d0db2b33578376eff1dfd4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99716eab4f846191a21ba72d699c73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588a33b67562fddf4b834ad0dd949db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45aefd243415ba367d965cf45cbf82f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb039271dc578af34df13fbdba8e3f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8ca011e1e60ad4e00aa9ecdce9faa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e581db399e6b675f224c2d19c1a357605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c6d3136a2cd345eb598828c6727ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb114ec49e9512c0b05d5d96991dece3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698ec904e36e269cf97eef3d0682bfe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22554892f27c2d734a66f54903bb70c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373c5fc8f78d5a94a1ae890eb1fd71e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0dc4c5e1ca23b3dc365dd85b06d3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853c5cd0bc833b431c4bb3ddc0bdeba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e00cf536f880c39249f006852772613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57607a0859aa6019f336b9c389e1d11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebc58a082cd66cebed242984bae472615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a90ef9b2b0d0bf9ec84703f2de2b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37697f741dd4d143f1de4457dc08af67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab3f82a1c90254084921bb146b3c4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc051da0a9628907ca0eddc4cc71b05b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6387cb423ed4d0eda857ba3db4520620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee2393279a793ba0ac61a2dca308df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60860ad96e3b9c13f323d4df19a92898622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d2ac8cd284b734851dbeffcf4f812623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731ef88a30a8ebb7b13063f20b22ecf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475e2f6bd36d9276baad233f3722d80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa776dd6380ade1ae8b39968a36986626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68323fd1b735d7924f0aa9c9a9c0cc33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0b94a6cc95cae55d9e9c77a8fbe80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0af79c8275b8c5aae4b4310ea2d32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6739643aeaf2cb9b71abbaec7fd11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1d0f43788f3924be2c979c393907c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6c7cd14e501be78fd0fa172d14724632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1967972c428a553dcdcc44c3070ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3da52c6085687fb81be92c896b5cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd7620f1ea011519cc62a35b246c19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad00415428503bc1b6ded168ff130c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783447d1f64f00dc13d8bb559ebae46d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf149c9f37b40489fdd7aafb52fde3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3411778aeab13d4b15d52d44450b6fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b944e70de14db22cef2268e8bad0c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd847a1cad23b5147704f6400d30246641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e881bc78c0cdc68f2100eb078dce3fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253f660cde9411206f178a7951141fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f658a6daadbd3089a2a83074adc439644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0f7782d11a1e1a340f6531a1a8694645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a905ad2a7bb6080ba84863a3fe3d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693a4d96096e4f1ecc15edf35132f1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75a2ace2629c45e5063273efe3f93e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043224298ae1804675dfd5f398baf7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fec7b6ed3d2430f24b0330fc8bb5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc999ead3c6c27f4b69902e257d686651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da7cca6ca6d6d46aab2b3d881ce42c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b598fa95c079892b784f718ffe55524653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06eefab2952505ffb2cacfba1f6ef6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc411c206bdf4b5ea07ed6c3dc69db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a494606bf657c630629415bd8549630656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5179cc36049defe2d46392dff7be1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739366482f12d15445e31a2e5b302533658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bd13651c6ff70646bdb8a7531e2aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f49d59d3fd38ebf18871e5f094cf58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3838717e6bd0ea00ad2452317bafa56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b69befef06492b058e958d4d7ae8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5155663746b7831b32cde14aa23ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51e2733ab54446f1591ae9c7850727664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163f3d53adcf2728e6d75f8fbe6643b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ffb0776a1e7348364c05ee5aa22a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c47935133f06b5b149807d2e2e1d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4103108b591a56468fd55501727be1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dba023ecf9a64e2d3317a81efe28c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384e90ddeb9ff0f755c4e8169cea307670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3343710d6c5b131beebe145e3e32ed0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d680a6bdbfc0e7116c579577a20f837672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed95aa52cbf1b09988f4dcbbcc6cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb283f7d9e07348e6f3049ce6d336a95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7de03447bf69fc3c74e5f045507f07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ba65edc024e75f45a1a8fb8993935676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549a41f3163f8ebe63b5f5a3f7997ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682eebcc619bfd1a79673cd47fea701678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0f9a08a38bdf6a300895db4dbd8e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fb563085c613714f24504c4e2c11f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3d8d2b85c3d8e2660107c62699f3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaf5d58b956bdd01b9fce29344f917682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde044b4ba217073672afe85bec1152683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d90533020389eb7c9e684d6c73a15f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca151fe749d551a7fdc204085f59dfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f97fe236cd0ab5a5417c7b8ee21e9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e1112d459bd86b9a23d9dfe89c65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bd2b5692529a76305426dd72db55a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e709d7a418ea8f421d10e338d0563689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965238fd6eaa58b61a3894220028e91a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dc29e8cfcb5c0a7c8afa4b59b675a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ba2331b2bc1f6761ff00c489e34c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4cb1a5f86bc525919fa7998e73c07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffde19ddc53622b725f0775ad820bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed258f7ca2f7067a3778856ea1a485695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebdd41f43013201b7ffedbc54fb9eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d60305020962a2c4ede2339904737697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87114d6d9e419dd5efbd6e6f09a3d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d24d266e802fe20ac0975be730286699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535115b3cb6b77c72c089c4049c0bd8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff8aa219d089dc292d01b05d55545a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233e249ac8963d85a0e524dca298a28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0763a6bad036fefd497d55b82a7949703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057c0c7e241ac5041e5134148ef28c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2ab9b4c2d687274898dc68561de4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5ac302438047c1998b14edb3640aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab22fd3a1bc8552f5ffc97c73fe869707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a4b74f6a42bf4001eb80ce08dd9c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433a51acb0b64c190ae8c9e07d84e11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752c06be122c2c47ca8b7aa6ec681a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cebae0afd154261ca7bedeb77f3700711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7f88f39552252b4da4aa8a541f421712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45086e45d885a3ccf5a7b3d626ff71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe0ebe5dffd4e4b088b7669ae26fd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d65cd15199a46d30a6cae736e9fd76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af1da23791a721f128a51904c875d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7ac1abe8df4b40526a41e2865fdd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3ca8a6a64a9444e7dc1bc55e75e27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254077cfeec30e34f5ff2520e1ab2cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576771f1026b5dc42a968283b71c5c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b514c50582f7dfb4a2e609438c105a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdbfe7426dad15a18657afc54fe377722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a387e36c4ea8674f1fec0116c2e5585723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae916a1c04d752589d87109f6804db9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd82ad4b767e1f86c390ace948123bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e669066cb4add165155952147a97b54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990053255394e2db54c91411a1b0c99a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca184cafa08a7555d5e8d71ef13510a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff42c069feb760c988066b32eff590f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09046ef95e3a980b964c3555a414a478730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e102d03a7c04750fa461da8028b68c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0361e409260d069edb13b77717c6aff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c51b1f0dc69ca4f5f4d938c828ed1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1b1869a074a3a388ecb41284d397734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f612585d20ba0382c8b60d8c35285da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35352fadfbda23fc508dd2647e12d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d150cd1225bcfb52cfb605da8979270737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37034e9f8df021e0acc6e255596db24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64083a68e28c8a6642e4d3eac6436f7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38868dab08ac3a47c45027cdd4097fda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68998005d8adcc1700b97e827630e66d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29b2e1e7a9a7b6e28fcf80e418a2fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce887ca6789a1ac41662cd1eb9a96185743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0bb095432ed71eb30410d618832b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952f9cf927cd94983891418497d34ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc7086d8175b4c9ae8ac27698d97d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2a27527e4c8648b6d70212ea4197f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c1ef2b5c6de0e73992ba52bb35c6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252289f3fc842202889edcf04da92e86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f6a480242e118d2bef4f6da9a8a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07859f99ea18a6e8d5316a3e18196f54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7993906fa6b5b559528672ba240198752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d003c7b7bbf1fc2c34650c913d6eaa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecaf9215ac1c9f94f22267f0bf7fc4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ab0c1ad479c494cc31a433f6bbb81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a5272281b5961af138c40a7fbe64d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da43ef972468b9590af19cc83679ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf603084defd5c20a03e5e6fdce7eac9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd881558678490f875a456cf29bdac6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>