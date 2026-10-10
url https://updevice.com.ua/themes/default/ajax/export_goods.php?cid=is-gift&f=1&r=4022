--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd09cd0bd4c0e2d64724507a78c7bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66531412da5a74839e973dbbf18dad9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c924bc705d03325434e77dafaed603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7a9f54ee1a49d8cb45c905cdee1c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679938a3d6394d8493f51ef884f07b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247bcee1849f7d90e7c0dd08c0989096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d418d6fb024641718d0a5276fe432d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148f2ca20057e0a0443b4ef7aa5ea4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f46f37823b09afb10f84cce360921d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dba09700d9616367a71228e7d0281510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940939bee07d33b64c2f791f967519bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e08401b54ef0cca165b4d7a6fff1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1f3603c0769968bfde520310c333513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae633143a33c19f02f7652ad7d8def614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb9764c3520ae69a3c16e15342a02415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb4d3ff74101b72aaaedf245c4298d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78efa9dd1f02aad7ec1997637963c2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00d10caa424d5c61e58be871bba54918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01722755737be81955bb67aad4608b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f68c35dbb75680af29822d7bb6be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae6a7025960559f4d6cbb2b551375021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbf08a213eacdaff55ae0da5505aff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08fb6ce6315d277837db789645658f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d7b40a9a2f89fb9a52f35403a88c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd88e229324ea1a5f9b8be2f7f41cea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ced310466427fc595b388c1f1ef3e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a087377b07503ace23b5d6d48224627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c59fa9943a3d870313474e380fdac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87eda65cb344bfef90fc3f64ea1fcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bfe3f9f735fa0f5ec0498a460a4fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8398a8ee8e726f18bc4d3c8aff6403d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4b0efc5fbe2e0a0f72e5a0bce69d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e91480feed0403fc15e87224da9d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da97a6e14466efce72e9d44d8bf776e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600573748729130484ee59a4327fd4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab926919bd2a9ff5e76acc9fff1e67d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06054ed9007d599ada82df98b41096f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ed1164b2266e50b1c9ffc7b416f5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933dfa0b413774f21639b75ca2ed0e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765741a5f9519bd87da9b131a107460c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e1086a45b909ba6c0aae8ad4837e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d4b69f72e550abb73ae5b78d5479842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f5a38294b500c1ba052845a24194d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8a79d978a50b84b24a796b0a9786b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca4f11f0c29b9ddcc8d5e463f85f1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3753aa0d1b0f0f8a0e6484276025f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883636aa3b37d42782cf1a05a692f5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2c9172e0a500313220c5188e5a39248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4da948a4def7ae1ea8ccaf7321c43c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdba0846ef0eed1a30d75af8f17272d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16148dea3bbe259ed3fa2122c34e74e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d58f73a33e2ac1e333b4c9ca53d35052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac8cb541c6c0fa03a7f4582956110153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea1e97af522ffdef10d0d8b723e4a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c18913f585d919df068adbaad1e1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e8e4cdbd19a261e0a63640c1f7aa556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4fbae06c47ea3d55ce3c0478026cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50146a98a1a1ccb2ee5e34e9b78943f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e7379bce565f8ffc36cdeb51e5cad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadc2063fd724cf5daa201b44ef79fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b02a39518e71e1f9868c6823a1b9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3e1439b964066f5694aeb81d64beb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6702cd56d9b9f8947214b9898165063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf7508cdcc06b447d765bbdc63f8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24819d31ddbfe12399f57b1ae7ff8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f048121c7a5cd11097be36bee40188f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14778c058ba6c98323104d8b8d3328c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6c039fc4af14305968277efe66f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a72b4a29c8e330bb2ec8dd39b6482f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb536b6108a2f278147b41f17aeca2c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf192393c1a5cf154372179befeb315571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925adb80c3a88fa89ccb3bbe08d4c9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e7324f094c98fdefd36aeb4a52fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13586ae11750161256d41e7db497207074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2eb6587978dece4af150dd55ba96475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96226f7ae1e31116a7248a5aa4caec0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05106052d9044e3b214c34fa55a90d3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75191550fab9f57c6edf1adb3cf8a81878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c162dc3d8ed319e11f123191c50e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40652a7fb97ae6576a97200beb916fe480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a1a51fb3bd5190b850cab45c686581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413cdd7dc9f92e43bcf111d298168f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1463252e01c49c26a35c3dd749f8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c690046ce37c99490330198976fa5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea159be2a97ce4d7026efccaaace1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725fa13b0301d322cad69cd0f0f55f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb39cd48e22d8f235a8d1cca029530e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570188c25f14749c9f5ab2c3310f98d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a5ae920b687219870281a46352e8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81671f02d23e2a8d17899d3611b5fa2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246053114c3179eeced3379642b948591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b1ffbcb1244cd26d1ae4bbcc5c6e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9ccdd5e4adcd2a10d84d56efdb2a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71f747ffc9a050af3075b88ef4e59294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04459a6923765f87800ca00ce3d8f59995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e008d447082c6dfffa56c574cde10e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581779d0bffad89aaeb1dbe1728888597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598dfbd4af1da8468fff2860479e70198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3df78f4ee627a68bb09a1fd26b32a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b004314863b6134b4becf65ea2eac8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab388254af1bed24fcecd2884c31e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4a3386e93a4d3ed854b9830b70aa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7087f612b2a0fab7e9b7cab6d3317b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019eacd6476ba143dcb5d54a964677e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1b5c3318408968ff3b041bc72cf75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149a5c8aa26042943fa824a36bd4aae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74d2fc3faa9c57851911b063ac297e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19a2dfd1ff2ce683c4f2093bee8eb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864fc6e0dd819eca9a00c658dc15d61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97365d6df1ab2d50a453f91a25646a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c7f55a8c1fe8d1339e23ef50e1bea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454f1869f247b57fa33ba46a9727cb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64228c4f51fda3ca7b670c37f4fab98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507b243ef7cb8afd1a41942ef00cea1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d825f408a8f794a5f82d5b7309f07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e15da9ec98fc6f51ae57e6411e52e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6face0d18a3a7bffcf84d7b8fc8853b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3a662c2aab2ed4021e5f90eb5de08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc4aa45f4882cdf899a84a7cae3c96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545eecbec4973fb680f0f080f71cc5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8f128f3127de6afeb6b181f81df9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b5d344b2331add614d8c375c4bc2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accc8bf0e6baa2f47b3f4e874ad4037123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d013b1331d8250f9d24eaf43198b3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d674906f201f5085ccde35e1f8006125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6d5fe55ea11e615cf84eb0f3e75f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d939f7e8f6a293d50f19024fab425f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592cffba2bb02f3e5733ff60e1b02ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1ff5fb8ad1cf0d5ed7fdc00a9ff4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b233ebbe46627347a999ea9dd9d1441130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eab9498e0b05fc994be12d0bed3018131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b17a1f3d42687d8ba5939e0ec26c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8bffd924d40707d7cb17352af5dfd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f84a315e7db1407673d1ef431a9249134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154438e814376cce10142e07ae42c86a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b9cb2f733e165e19d5aba4d1a078f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43698cf4d25a8313c4aee70b60158b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7ea7c27cf9aee23b12f1d737451de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ac8fdb119bb6738c0d5bbb6e60aa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1893d33d9529dba266005c404b7c86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825a9fad7fe647448a5ef7ff776e4c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efaadbf6156ac13fea15b705199687142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e50f3052c84839b488e2f1a55303b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdc5594e11ec99760ea51edf5b1bb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81230ab3c053a095c9ddeafda7fecfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf17da015f54ddd9b0146c99627dd32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5c37f1f4e946d298b455639dc5999147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd09a57da2f991be34fe808043b535148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e70b78ad673a0433ffb64c9eaebba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5c14d96892913a177c891d237f155150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58946a77b85bf515f4096b2a62013c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee003b095402493d5cf77f455cbcac9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d3c94485508d039665835cbc4007c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c335643d82cc728acbb3b6a4f4358a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f9b9a066b6ac8a401cecb5f798973155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1ec8c4c80a8e0cba0a49f8e7b4f7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad5040eb2979793f66fd75e17543a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde9f39431ac0f0e0910218662e5e40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e0b2a214297e45c086cb73a257676159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f350ac53f70768de15cb94f8b5f71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2f621b5ca8e9901fc70b9b670ad67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6cf883a9793e9c03d0ac7d8da57e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffb097d2b60082a11d0fc7c380b3d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdb74bf30d0264be7bd8fcd8c4884f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544bbf818144018e13a1043ae2f12e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeafd1db5320ea78c0d551a85cc176166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c0b017a3a1bd800fcc6c38ab5847c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f36c8c0b9dad421167ae806f652461168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c1b9e6f15aee144dc7fe7b882d1f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902b00ab082e9c04425359b0bf7fee8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edaaf6a921a78b5c8e9c3703a96138171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cc5bce6931b7ce045aef5bfea635b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615e3160f5f0d27e45d6a8a57be6b0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9354d42399e7363945fc1c31e9a58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d3f4866e7586c986bec0f2e753595175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cbf431e89af78965efe6d6cb11539176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba85fd5f911f9165d73becf43f0590177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd0f51c4f5b25555131df9cdfccb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36459c20fe613c011db8732600ba06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3e06af7b193be8faefd63c1e21ba1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b289a1b497835ef60d4750f68663e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e77dc1ac637e9f13d15d40e8f0ae44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0ca7c4c9c1ebafc6338e3a98e75c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efc5fd984e414359a0aff01812cecc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a5c087e61faa8f997d127d0522eec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43688dce3f7ac5ac8c225d9d33202e70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d33d4b9ac74ee807c575e56b21be0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352234c78342d53548160f2b3d5ccc20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc564f7a158dcfb252df68d0c420f58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdd12307a9c351f1fc15edb62bd82c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e760e13f658946e23764ff657d684191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884b5192c13a62006951c0d9e5b6cef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3077a0a2d5fe97d8df1f3ce3f1dc80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fbf4013c90a3d9823c7cf57c94d2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18adad00401a7e2c847376937820b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe5eb91792f285d1e7aeb433a480d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fb52b8161ef263f317d393f714a82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cd5d0423a5b20d64fb274414aaa5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6df7699df19239d706ebe31f16a64a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66a5dbb0b78195f53d24038e2a7033200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462d4444f75a17e97f9bd2049c008db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdab3ee430931c2821505869cb981b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5259ca6575dbd5588605bb13ef698203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41de71bd81a5bcfffb658938b3aef5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e91051c63aa6f757adcbc27440c3de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889fb64e8b9ca22a72999f96bee2b98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67ec537354705f692781a8dcc9ff85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ecc57b0a24618af7bac9bda7e0bc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e72073f34da0ed3ad544369bee844209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30bacd7cdf3081222d14e58b83f88a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb720ee25db0c894b8c37feed27dba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f4b1b51460ba963a93cfc6a0298dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c986ddd5549f3fe82e2ccb7e8f7be15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a0c626b3a545cbddb45b1d2ca0fc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaab24a6f1a118628adecbee08dee8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ae28122040857065f9e0f7e7ae76b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a00fe02830ce7acf4adc160c6db28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf9d924317db2708c9103e670ac014218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6555cd5e9775a83324cdd4c3da014219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c715104c0664d3b9e5271b3a56e802220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2de46f4ceb2a3283496ecfc0a80890221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252fd15655ee6e7a3980eb93e4610ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284eb6f8ffb12dfe9794db844b5c6cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c602f3721c5accb9783087fc3e06d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3782f77406d0bd3439cca474825140225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b064d30e3d2a7c8fa872a5dac16b12b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e12515f6df6032da61364bb788bbb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce3319adce82aac3def504ca4cbf92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02417efc5ad5699bc17036335aed2221229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead2ef56683a98355ca6fc5ee553e9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7807c87a980c99f7c3d2b036677d1b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf34f76728e58d252187b63b3dc720232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4441d029bd2dff48fbda5debbf0e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca7f9d53c4aaa18101c3aec8526dea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef26df529906863a54bf43934d9b1ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ff3355b61381c55b0b8aedd6818d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3f496df54790fffdd0dc5c895f903237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bbd8b9cd675dcfb2ee4a94611f4f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ba4ec5f1ccc2f64c4ebf79ac39a5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacd8dba29b68a6903da8fa502f8b9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540c0a8fd4bae4c2fb478f1fa22d6cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057bd45ba4b39355983a3b342b466b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6fbcf3e004866a33348d13b080aeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022db2053df44a692b94d79ae5b5a06e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347dd68337cb4fc3ccbf3444e7500d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aa52ecba98709cbb5ece6b2d750bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3d985f3fcf0ceb774ebdc907e2eae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b5114026b743d8fb65c34556c00d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e61d1c4cc8e67ca0adacf4854af66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93aa2285005fad65d1ab71f2eb9698250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76d49beeb70827a78471181c6fb21b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86199ce6ccf36a303ebc46713aefe05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d152f1877a76dc13ec1c9043fcaf1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e6343e2128f871302765fc5bddff5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd54833e2e8844f17cf8b5d4eaaeca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b1ad519a2ceccbee243cf50278e39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5531c45771a096198a453a6c0d559257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0b7f39a85323020e7f9f040e9b565258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada647bc8b4eab6a6e2b2173b454758259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99aa793d880e655767b0e681dacf27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fb60f11bff10d34a795a7bf4c6965261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01744a76804b79b238194ad44e51a45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3e8534a14fc83ddab04d448ac624f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e739a59054c7313e2566c27c41c50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb997d1dd835583484576d641be6ce5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a18c9ec426ff05db3ddf3a2e32ceec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cf797307b5d2061037f5a53ba08b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe28cd45e9be064c814a1761c6984c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f50ad13d4cefbeedf9358de1fd53a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7f21909285dfdf3d87a68e0afc911270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f451e3d9f506c728a025c645abebb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8549fcb00f69dbe309b7fb0757551272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e876a49f2533d1b2a9cb50f82f60bc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb3eff88ee0cd4c4bf1cc4049cffb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a60f8f71a802a7c2b87d728632a8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355787bfdfad0321819c3898fdd94d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118f5d4d35d098328711d13e7cf1f56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e32df49af3d11b5254a037a3222d38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2340a9da07a550859e7fbccae7e274279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0f52da691fdfe3bbbecbd979f4906280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96174f3e3c9f6a205aeca51e75160c9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f898def258e6d3b30fd4cd90c9dcac5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eba9528ac2d133dd9a0015c2172ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e78f88aa1998db4cf5c4ccc589f64d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c6a3f0c5d3ea5968497aaaf3130f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef08a1903a675fbf0dbbef239ed4a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38794d9cf270462fcfda1e30d41b6908287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cad687c49d44852bf88ae2a02018fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5517febf8e458e758091311343aeeff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8536f9e51ef4835b100b19b00ce0ed4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde1ae9150ed4a5b941c9167879108291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773a08919428ac4cede9a880ad6e30c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaf9c011273d26682925f132d747cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c1b705342c6762a9ac77a59cf10f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d900638fcbcbb10044bf81fdf472f0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5981f88f83f62792858062c056015a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1954ed5994e8ee31878bbd4c8ab4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50919e378c0d447eb42cd0fc89ab334298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0e2053d0918e91794a3540c78f758299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df28c693e178215a09a3325a03bc26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff6306352a090f11b3aeaa18387ade301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b489e20c033728b9db1ec28950cd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3164e5568d27bc3b832cf31b73b7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b9d0ccfa76996d2cf592ce007a3e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b876520cecf694c63579c06ac240fb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d0410edb80d1fe43234249549e45c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798f748ea83ffc91abe7be5fbdc1c23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6b253ebd0e90c3f6306eacc168026308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a435ae407f5fe113b0fed0b96e9e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da732a83bf9ebdf65797b37173710310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad092ad881c469fa4fff528daa0570311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38b432ac8e24900cbac3902c3801ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0e9d98583cd3f4414ae23c77ff6af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dbc1e123b6211f8fb8bfbf0d5b2b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cb250cd6891478716ebfc7c20b2f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23960a94fb662a2bd727678908b2273a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d0300da2dc5a5414bb58022ec06b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a8a2406ba3acd4b1b4c772d372a6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46396fa0ff458cee34f580400d2c33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859c56cb280685a47e4bb516f98e198320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca5dac4c15cc7ee1405a58bbf2280e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc4e5f6ee4a462d2136dc4f670915d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aac7325e51f01b52ef2d0fb38c401f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447afd6ea6af96ec516aaee932c8c77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f09345e6c32383e2f239799f19f268325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60549be44ae63ffd9decb09ad12b519326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7060fe275c07b62c6d27855d7146bea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9496031c5292f7422858861ad429e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a4961c10b97a4cf7f2e38304602ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bc4cf79f140279a81357bb0416765330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef4800740ca7f548be9845a896f1b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfb1c2d5c0ce8fc79d38e82b744af4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463cf4676312faaa6c6d1a1deb31678333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c51394558a91843c6d736b4de9996334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3617709e447db2d1934d0c7c192b26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4840c46693caab162edc8610a8e7c17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471bcb95e3296489118ee6dbbf08f3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396c067d4078e74affd1f2c39c1ef0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4f1d1713a89c2a43eab1e0daa75b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97ed1f1ae6d9d39e64da2158e59846340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63bcab073296b7e692667e6c8bde5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790602a20a3b80eecbfa01df86e598f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bb9249b20ca52379baa8ac96f5b39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe90c744c12f86f466898e061ee2d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606da5c3564aae326fc7b37d024087345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cf743f08030f0e30ac0bad3b299e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81f95dffd5c7f11673856f9c427ad0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccdc945a9a2ceead2b9384f31850a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fcd10e5ef0313eccfeb26b0772fa4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca2650e73a8e1decbef5ad414d5771350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715b65c7f8e1a3920264618fc9e8e3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35476262db387e2577167c097c98de3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbabfbe6c56ca90492efb16b79b9dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b76a15ade9e8e090204b14472bb190354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b7c6d2ad7699c38fc8e98da27bdef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a1749a7ea84fabe38f4f66d44e1dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9871c146cf01ae4ceaa30ce617783357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461054fc73e1bd49f6bba48d95a241e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909baa0ffbbbb81029012275e5208e9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716bd1bd746fa01b1129f567b70458f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f129bf2e4a5a49f935ec6e356850e24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b81a770ec1b0d3224a4ee9a892404362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec246d4b7b030da20275ffd5318b057363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca243eb0b91f302f7975c050fa341ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729aa88d3435015b8ce1ac0f21756f26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf231f93d80d02b29fc8a47163b5f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9133ce93fd7cdcb10bd43a9224847367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe3a26b6010d9592e66130bddce17a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5ad685588d57f14963bed4801b655369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872b44218a8ee79ccbcbd4a00732973370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ac8b598c89625d8d419fab554de70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b759b9d998d2de216fa1d4e01dbe31b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0cd590ad737e3a009770363a58d62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631e3b7be885b3e73f9150edd75cf0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634d304109340ccc5e6b9fb58a41e51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0644a340f83eee0503fe7688ccb86b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586780b77c89db7e1a4678c57d29461f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a47c17f99b47c19d7e099ac570eabb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55437492caa539db30fb145026f6ae15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d07c915a18ae03d68edcb60ba2f40a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b004c4956773d78b498c37d88e39c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c671c1a5cdcd66dc0bc84b0862605ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccf184f9640488b62e99a06e5b5b96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6076172d30f3a142160df6ec6a87411384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ee90780997434f3117f5c340790b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934aa6c8e2dce92f78ac4b8a13ff7fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c52df3699b637fec1bb980ca84438387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a458a43c00efc1cd0cdfd73d91b13e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6078b8a1b64bd36c903919e56ab3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2c4488cb02b6a6ade24fe3daff9b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f15d84b3630eec917dbcb7807b052c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee35b5175dfc727cac55a3005dfe783392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bcfe7d6135134716ec30365b03cc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e5cd2c6a5273c6af9119fa5e90088394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d27a9f04de4831f912749641fbf68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ed3b1616e07eef702568fcb1a9f8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec56f30f5f42704e7078189366a871397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44a76a1af822c1ce592fbe9e34cc99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df32d950a05bdae7cf4caa9a1ddfe3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc64452b9aedb33535860ca87dbf9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad174bc522709180fa59c5ebbc4217c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc3a8a6f6b14797cffb0c609aae769402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61304fa718a8a30a28bb6de4dfcd6cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc01de640043b14887c157cc37f6023404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c678f0b147f79dddb3827a9c6502d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf34cc5a019c1e3be54c1b03b06804d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d248c46a1d029bac99c77ad8c3232b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a76c7d7c07eed4e4cfd229c43c06d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece63c60f281a16f93ef11ae6a6f9945409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe28264b42ffd444b8c1520f9add5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6579ff866a45e7e380e3e1f4d805ac1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0f4a6e65b718593bcefeda4134e80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe60de0b4788ee19193ce80b21257a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a8f19fc4c0349d778d58599cbb483414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924688a433f312e1e0b5ffed1fdd588415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40370a3d1a9fccb4f02b4c32c28390416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c581eb6d9aa715ff071cd6d7fc5d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48dd6d2e8626668eb6b85cf456e87e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63608eb4a6fa6463ed7a08dabd628ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b741a7b97d626bff049e3ee86bec374420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87433591cca952780ab2b9c0d6c0be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a97177d05b7d99762ef567bd1579b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562667c2af0588d1639a66b990afec7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec2773754aaac1a1d80050f467a5e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e709bac7ef26aa800ed6c28f8d21ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7a731b59c00d81a5dfd21856ff423426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080772ad35422a621ce076aa2a9e3796427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe76143452eb2eb01eb252b166a648a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7022fda4d15a3def96e4063af2f84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2eac3d25c6859f76a9ee89c9ef79f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab584beafe7cad39ce0c5aea7f4e1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599ab65dd49972b33f2efa39aefd591432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9329c23876ce76431c1d4a0ea1c3735433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4cfdb89a6cf9d9b43be8b5b237a64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864b8149414d9553657c3eb2e6c9ce4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53e8d0498b2a3252e0197e40ddc87e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8e8eddee5214ef7abc0d4bf3e7b6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761358570af7ba01ea4c5d26b96984f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89af780f800e504b4bb0e529bdddd3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a8d7e1b0f4519b4e66a1088525150440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26178b952719d94d6923adaf5c855fb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c097a831ac3585721ecaa8faa5fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4ac0020d017ea904e27060e0ead0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ff563e641a6c5c063600cf23628a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d32131e41322ccfd11e88c6697848e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f267edc9ba7dcf8a579198a331c21f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8fa3b979d9933a202954ae596238f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c996f1a5dc4e81e7135b6deb1090f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64152afb8c279ad066f0ff8231c62662449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309f342b2a816f06757f45ae4f84112450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a897b3f9bd507bd905a17f88b29782451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437602c943334d7f373283fb93f640d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8915c79b93c07df58ebec8270f37e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9afde1dd4c4430f5f5f41c5eecdad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e484de91e08e1234edbbb2f09525b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0b64bf7fd9946cf74a7ffe64475d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83010e532ec71f38e6fecb818a3f5ce0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbebcb21e76d28f1db2707216693e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8cbe6955e9fdf7ce2be5852dd4141459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226dbe8977ba51d98970320fb74742c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740e4630ed5e6aaf788f4129f121057461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe7ed5525a73046a4e2e79f6874ba6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a38a2017a0b1a4eefada39ddd6bc9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae5f5b1382dd82aa99eba0d256a574464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ea18b72dee228939a8dd02ebc008d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b985ff842fadb3fc550e34f382c516f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763fd59fa9e15c79c8472491a34277b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a41a13b3ecd771709a0904f57497b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fcfeab49dc9651625f1008a2460e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7376878dfc71b6d403a8962d31a95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea6fc810e0d407634289344eab94a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ccbb440fde857246928ddd8cab1b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066da5635cfb96a5a7b58f80fc169b67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ef0e1c8fd61e025c8623f2b6ebbe6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0520d68af405571317104262ff0f54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99d003ecc9e1a9a3db4a900b84e2a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c07e97f904655551adb67d7967718477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca50203993f396dc85c0ac685fef79a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d845957f8605a59dbf9a266ad2d19e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b7df82c391f3e3bf569cedaf80b12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f38889a4d419040f1f628e72b5702b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873104d0cc389dd4e94cce9490626952482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604e91d1f3d1a95a73b8f23c9896c62483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f7ac255f881fd7a1209ccb51c8127484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2b82f2d95248e62c8bc706768360a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32aa80f8f41626a08841018d45aa39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49e8b327e0eafaa89f8391e5aea7c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f39c527445bd4c09c04f5f9e883ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb4daabee1a9fa75ad084977635d44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a4876948cc4a916d85831992c9220490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e6ed829f8231450b272d645459f77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21decfdae71d359e06ee82d4deeaff7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e3d68cac409e74ab2c081ceac9c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a0d306498f15389f7d1ac59451e30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5f108021ba27cbf707936a651780f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a651ee50aed02d2d7492ba3fb500e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eb2645fc065131923d42f0058f281497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b84fe623bc81faf4a59b85ea251e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbadbb5d2cfcc8779c4212dc845023499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651024678d008ae1b58f7d0a922473b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068b0d002e8b49d5814eb500d8b40ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec06e3efecd80f79685a07eb39ffa6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4478afddffa903fd2cb21d02f9d17b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8437979a2dc59e36bdceb4f5d753643504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332862f03601da56927d4670784c7d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ec3acad1d5136f2a4a1e19b1a8335506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50a04c70866ee9ddd03ac5bb93c548507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1edbc1b061eb692f3ede6c7358e80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933e284f3235278cb44cb9871a30212509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06867c3053024466ca9c2746b354bfc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85270520057672fc37d148e7d679d0a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a0eb5bcebf7a2ceb9c3f290bded40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936a2e4cde74b8fe914685d4c9362a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fadc1a9ecf21537d71fd793505821514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e533c3d4e3b751eb64cbed24639287515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dba8cbcb9b5f748dce445a77256f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166648cfae3fc3c99ee92de812318ec2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f2c36ae6e2ec5cbbf167421b3dbd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd58cefed98a056d7fa649c45e2e27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dadb7f298eb587721df0e98379fe7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b2cfed5f4507745007fe136776d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c7e2f18c1eedce2005de15fa7f2ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e093bba90525bd1c3bc723049fa3c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f214b14fe381796d4f9c3059e2c54b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6fe6f22319dd9cd25b84aef2fc768525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2971873cd663378cd9bee1e6fef61e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2409d28b6da7334b20d6f7e61b3c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7567541e183c57352bc73313a9e23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f322241e72aa0bc7e6b7ba632472e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34239ae726c97e12627189f7b0627f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb99d45665a598cc9a552efc66a049d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6b46a36285dc09a6006547cc8d6f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c1e1acd7b1db1851c6371a6933a79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47897fe9587ae3c55bec43db5618cb65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173122acf6bc7b8acbd1f6532d32406535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f0ab2c7072dd2745c27379b4c917d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5000fb0aca533ade3a15d2aef4742b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01b44d8ba0afeefb8fce4453fbc178538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422376dcd3fb6a171162d0367980836539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826cce07e6f105285c5ceb9e79725fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aa4239f99e048ef63db6004262a06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07664c0f67bebbd48682ff0ceaef32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe17242a230579cf14fe298c50f90c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73b90dc9a1676958da96f926458a23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2e7c74883d38ed375f636cd09df9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa7a21739503874ea8f41ec2f7e79d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b037195b018ac00046105913cadd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33e1a555b558b36d0a73d86e59f6ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72e22ca49f91cb34547e81927548a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43185b2c16438729a9ec2447603e6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab768f4931205b66cdf737c7a596d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b8bda27b8899350c49ee7d2846aed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72b414352001dea0e0c0711cca79a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef62890d3a079228ff26c591aeb361d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916b772b9ef37a16126a655a72d2d33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d483d036724d7e83987632a2faa1e09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e1f7548d42af1c1eab9aed883d152557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3c0df16a65db829f25007786a3aa1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7d7edb665b624750d1f2ee9241b9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b00f30a5b96c117b2ac80b62a5cd51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4535f80ee462d2d139ebd6c93f55b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a422da37b1eb30ec6f73c3ed675c073562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c228f5a0f72f271ee43f778e6bfb8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f8d631745ec76fc50b378dbb32add564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e0bb8e2633fa4a61609c587eed87e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027174eaf4998f98e05af7e9e3fb325e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea605e70106f813d1fb69dc4516c85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd39a567f6b2c40f4b00a32b540375568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de109642877c798cf52505ba33e6cdbb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb130d60e4fbadcac5edd841f90381570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0275154e25e2082feb13dcb9689b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca535519082eda746e7fc8a130126b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4fff768a64041e00cf92606f3f576573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f047907b0a174751f45a3e8dd88b2b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66a1123f57b0b2b2848e6c2d57309575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716cad31c1f23402c49cec8e494bdce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf656312db3635a62ab490a0324671577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76534ea291d7bc8067805bbec6a4f97f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad826afe95aab748d10ff2fc040fef4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c977aa8c6162fc77196a0fcf33632580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32a5bd3823d84a04c7d64b8dfb6607581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616f1f3ed8970e72416365bae983a0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a35bfb23048cfa3717df820f5ec06a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e8cadf1195dd7fe58f8d4772d0980584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56805e655ef37106e5d35240762c7044585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f676ff621eb3f0c460ae0fb957a8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c1d34da425d93cc1499e283a5ca73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4abdb92825629ea90a904b3d4cd34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115d695056f1aebe8abcf1e14606036589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfb4d6d8cb656d75955f71cd756dcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7833e5511b9d7d0a6a30390153c7d7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48d15290e85f0308bf5c2f06e90b96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1ac74d085bf1a48bf46710c6cdabd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cfe991d2d9f5fc6b72ecce67c97ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bb684fe1c24ee0fc3bc29fbb5cac8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f4da85075d391950e2be896060bb0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050685efa755e5270c63a2609733269597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7aab1e1d8563b6e43f4573a9e9754598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697c8a71524c2acfa7ff366025add44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d32513ef1a4ef99018cde7df563cbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a792666a71bc4f80b1911c6ba48f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af34266a5c5e143fa7928b9cfa41cfe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d3f1985ed3ec372e5689a58ed2534603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a368a0ffdd167806b4554f2b1c677604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25025d82ea759bd1fe7cc434185f07d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cc978cbd36f8d11c23707dc0bea77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ef227c1cc53275dfdfcb230f1e8bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466a9d81a35e5a283c02fe19dc49653608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d9d4452b4f3ac0d6b6faeb0d2408c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a1dabcb9b0f1dc6178e86e701f75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e435b7c74fa5ec39471b73a86784e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f80d44093d9f9ab8ee11b655813a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e8445418611f9bb098028175ec374613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff9a1c7b5d494b862125d0fcc7957614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc511caf5153dc84932999981f40dc98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1ba9601ec7b849b733490c8c0400d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb6ec7268be79a4c3a60dcd81101cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a207f2fa7f76bb2f5ee218ca84f56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73060a62eeadcbb0b8a53fc1bb4bd621619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef532a73d9a9e7a1e2b6b6402dd55954620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea56cd3be4f199828115d3cd9ba33d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9f782918a367dfc694d7fe9641412622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43c495eef55424c741e300a0808fa3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208051cfe960df67d05f9f4ab069f676624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f14181dd5505d84f71cc663b3dcd81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dcea99e08e2c27e11c4951c521049626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f409e8edbfc3043d8c97b6cd4d091b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a246ff9606ce236d0e7c4e227fc70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffdfe7e31e3dc06222fa5237b9bf8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8a4e2c992a0184d493b2cd464d8bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27920d6734cfbd4bd90e98fe344fd06a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd04141dc4d8afd92002995a8f81e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0953aef237df9710d16c53c4ffe1d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c48334b3e1c5f464ad89adc73d4ef0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670e43b5af9d08383182685bd886492635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2a38536d48aa75a74ca469ffa6eee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed24885270f3b8a87d67abb4157082637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dadcc62ee8ce2ad84ade9a4358672638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81263bb659f5c56db2b9123ad395e7af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05af436004f393f13c3adc145a27f66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3ef388b082b872c9c91d9fe4199db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bed09befe8a92e2a288029c3a4b22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922c8bed2b1454983f05b0af38c1838643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd294dd707a4f0f4a3f468f68c4cfbe1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964106189156c9ab1139731428576dc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf081419ad3cebcfb83488ffd95a97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fd9767d97c9067a83d4431b5f6297647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af048128aebd7144d1393158f43f59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24f72e66b9ade7881cee1475cb4c2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2de6b576aade1b34c03e005475ff18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e46fe69da92cd6a14686df8a871ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3556e058a2d86fde511a60cab6ad7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9bd7414add81aefdea727c9d49beb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873ede2203a61d77e13369c011d8888654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e624fde6a6527ec56dfe8303737ad55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0debe1836b65f7f2734cb9a0343ba76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0eebbe712f323d1884c9fe852aa4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00fa3f14fc3cd4d13eff34ccac7b12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541d79c927230477dfbe061dfadd0aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6692f463b55a096dd241fb82d80c03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a92a71d977b8a2a7b30fdec468a20b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be468a481eac60bc687ca013ed67efa3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d899326a698bbceabbe21b7312e3c0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ab3052cf62e8dc8b482e065574ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62526f1b911d610f1c4db7015fc3609665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57d2ec2a0d5223782c0b92432d8cdc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc4a35753069c0f5380821345c9b40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37efc00e381fbf49764eaa1db3dea0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e317cd7b51dfcb77d13f580f81fea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb12b6d50fe7410e182ec6bee47508670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a7cb9888b5f09c0467bd7728f8395671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b462d459a9495bd70352403284ec0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f1a90985a274f1bcc65e2573255c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0a4cbf7c4617775014e5a62d86207674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6767f9daf173356eab93f4115ac12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acf7b119d702cda37082117c83bbb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a395d9b628ed29ddcea36be534c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1827d06403272c55c0e6817d19f892678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576623c925c072540e662ae3a813f843679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf18360fb8481cd06f35a24088df296680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34d91f549c336e9e28a81019f7604c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600655444944000553b8d0b8ee0b028682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f826d04042d69f76dc6bc3e11d5410683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a34a53ba218ba89a60c3fb80bf98a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070a771fa8037de46e03d640040a2c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a395839fea9119c9098c6a2b0ad046686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0715b7743125a387aec4aebf24b472687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a7ddc6872e487ec537373b1d5e366688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dc0e4ea89ebeb4a73896518c10faa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d1e227e336038ac2d33da68ba5d0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0755bf7cc61a9ff25b20fe019558ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8587b7e3fe8ad00325f0815275e14d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39359db0f978ca1a51f999a2354595d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ca48b1043bd5895f918d71db7eb81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3d039956845b16d5dae16cd4521e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575940e2fdef4154403fdea5ba78ace8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3f5a63fa9f4c3e19677f72efccb93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72e1f7521f3549c5ef2943e3787d83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3521f4a06e8e2591ab830d87030596699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587360328d2f85a3462428d05e32b16c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15ba10e374e7cd726b61fd255abc75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438d472c2ddc10f18158f1d8122dd41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ba3a42a4b56896aa176b1317bebfa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd745f68f2e13eb14b4d358d4c2906d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f177eb2c6c9ea1fecc5bcbe91ac1ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd8954c83088ab522eb5c219388820706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb59e1178c492ba204a995b91bb2902707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205b7ac128cee0ff51811ba0214243e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876490f2413586b6199b75a370f142709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5890075de51245ca63bfce79212a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253552bf4ac86040ab28fde93f3cc635711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347a1a81ea68bad5f2cae5869e83dbe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dc407cb39a01f8906db12ff552286713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e2be60fb0b2f6345ba1b22c9bd903714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038d546a368ce0b69bd0b1ecae6e4d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e765f6900c4758704412a1a9888e6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5326e16bbb724d282afde60418f63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd15d48f5bf9f0123d10866d27562b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd974dc105e793132b4ecd69bb827d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cb1d3799a0e5433c3021b6cc33523720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f26b1c44df36f8c7daabe48545288721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6e44d7927521ffb7b6b93174a85be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf38dffc9ad3b77c5ccd03122c3f84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21610e6214430319a98d83e4a2fcc701724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845a1d7a268797dda7be2d272422a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f61ef6797e002d916c5f3ff67fa03f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaaae3fa8a7919d6d5120c0f089d67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef381248b16867957aaabfc5c5ba37e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026f269f949b7471babf50103b4f4fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610fcde5c97f472d59e474ec5421a36730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb95145270cf71b07077065a308576731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ef81011ea4c12d86db28ab5565a71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cbbc452c98f9562a0d151cc86eb0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b559e1ae984ee9761effff2bc41cf4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945244228e3a49d415797d33a0e30dc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7c4a5ec590c4439a63a0376c9cc30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44845990972f20dc1dccf010c8afdf7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbaafce175e3c40c5e9ab80f255ad7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036771b5600667aedbbfcba6aa17dd8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404b78d85cb5bd23af6a76225e19703740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad6fbc61c4c551650e947d466b8840741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff551157062a12c6d5ae8fa13d0345742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fa06f069fc13e1433e8471356dfc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe4d0253ff5c7fd0a8734a6d645272744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332b696f49fd49e8dd6abbe749afd5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0dcd53f95248eeff0cdd0566550a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda2554f44c7987c1cc83a84e4215b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145537b1dd2167495473197a2375b1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386610e609f65770154597d60f3b374749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ed428338882b8c8d956f89058ec19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2620aefb3c725c516197b91481ece0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872afa10711a95ec5057ac248bf66954752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315b022bba7b2f3931637adec96c32c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e307f76eb04740fd80bc8a1ae0cae87754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ff947f16be535f28ec1ff9e7c1400755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce156299676ff3afbd214fc61df29b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392204619a5d8a37ab3587b53ba1496757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e7d00a7d222d5def6e1b7fc9d8297758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d9e49bd40182b43e50a5a9a198574759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e2b46d6262a1b7601c94a101999b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a40890da533098ffc4b4f0e444641d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413205032888ebb355a9438cf7a626753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d269fac62ab2233ce1b7a694bb928da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f810879157e179fbe559b8fd525c2355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca108a6554112fe08b56176044fbde3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c6b33a929cbeeb64e68d169c52b0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff51df5f2195e5236bcc5b0b640a418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec40531ac07cd44d7272798fbfcd78b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e63d5bed6aaad1818b0591e09ca1b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cbe223d5e8c3bfacc991b93b9154c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37329b7bd4265b347d15a5d1e81b9ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff21f94d0fbcb909d3a234ede2d6bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f0be76c585d1c2e6df87898d3511514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b79cd7dff865b81d029bcc5e4f8b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206598fdfc49d4e83650d3fb855b096b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b797662fe64fb0c25dc3e51f8ae1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b914127481ae2c633fc25245b574718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca031b7ae1c604c8f7a48d713abbbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d974ee6d5ae4126926d096de3cddd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdf076aad618e77fc7fef678dc789f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800f215deef7724190d82ebd8499d3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc29f6e450ed79d9a2088c7a81681a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500cabcb2129d3d841e73473a7eb13724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06fe805e89d6fcc118d289c314ffd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a74df5d6ecb423a64533100a0e66b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346f7fb9e22ac2cab42b3de62b160b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b209368477a3acba69bd61a31f429f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28085d7ec4793e4902f4bf3f8e254ecd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e7ae1320f69031b150eca8366e58830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f660aa7a08e51aed2f4c793a3943df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7fc736500ae007ad4781a30e7d1a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d0a33304642ca9f147506a039b01b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dbf8c685625d72118cc80e61d15e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369056b0dc2950e88c1817c6c9c9a37935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9eefd8b117e10b134bc3368714a1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe98564070bd9dc4e2c3a02ed3df25937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cb7354a682110003073a87294032238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580b270461863606ad634fe03918f6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d356017334595fcbcaa64260f352f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d574b4c12e75fe5701d0b6128e2f3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1eec021da433efb2ddb9743ee871242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfce55927e926bd7a294129bc16c0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d34ee9af0b2b02ede07cda447608c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faca5516630eb0626e2670a56a06dbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f31b7ba8de9f0fb6c76dbda1489ee246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5140bbf7466652839927debf31a0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f867719b44d0cc9aca8449472f7926248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c829cfff4c3523f9f87850e3fa05b3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d3668b50ebf4a61d02f87578f1bf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8786dbad55eca6a86a8c80dfe7e2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210ccefa6bb025a1c4725fd150d92c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca2cef5c1c831e5a3b4db8099cdf0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26578d2c5ddc98a6f49f53d6a4e4478d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ee263afa5330e753ab503b292c1b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27156ea38cedf4a3e006af8fb1943756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75118f8c95d2fa6dc4c15a12f48b054c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158021a1d44cd026a351e2228e2bd0d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c6ea40f656cf1b4ccbc98e39d8ffc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7367c9a717d333456a5a0e73b342d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92386fadb69ead6f0fea5f66a1a8dc3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f884464be56b47117d1f39e9fc8d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed433b16fd11cbaea514ebf7b05edbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad00ca3acdbfdaf774faa6cd84651f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb914409e3a22a6dfbc8fb161c239565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d5ba6503bcedabeba452a5ffdb9cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558cdafb6804034579ed1d33e6a647e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef575e53547d0ff63b60965031b92c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f3bb08397c89b199d8bd42d17808a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dcbc3a2ee05679f87f51bf3e9737270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d16876df0b216f3af1110ccef38f1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fccad299d327483e0b1a01180acac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c957ebf794c10f6cefbe72d83ec1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7274fe5fb2e946fb3cce06c8893b90174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937304549585fdee86d2a2ab99c980c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61810d19e8ec12b8793b4fa878cee1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f120029337739ccff7bd0465fa1c89577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608a41991e4ba4e0eef0c3703f1b1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cf63225e8c16b969ee81234f032fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fe1c253a9574e3be120e0ccb40a1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dd0bf4d4323d77c13ec5c1c11b63281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435149ab94440e1fdfc283a4dcec29e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e96ce08f3e4dd3ef9628796d7850d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cbd08e9fad79ceb3f368c8823a3c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159944736cf4b60d3b4ef5d7806c9d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddf2b462f58650e6d758db37ef545686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a98757c7c41373fc60ee550791efc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b78e966426d4287780e7ca1fe89ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf7ed58e7f82765c9b3855ea78dd4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e18d56fbf95c777b49305af19c211190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc27dddfaf868caa9884fe7452db5bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eea4143dab810b55d1f8708f515ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc411ac1b7b3851fd4952cc86bc34c7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85e050467b38c32503d2e1cdb1e13e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497df270e19ae66cff2e748c46d010895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a829ccf049d23eb544745013f14cbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9051e9e3fe9bd9d13ddf3aec7b65dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a26d6efd74a82f43229b74d2b49ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3daf1cf1d6ca5c8b446196b869cf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb75f62c56a9c0aeba94d03a241a8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5f60221aed6e31de8df3661a7abf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12f05018bfbfcb075313190467dc18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f0cf73c2807e7bcf323db26c65954103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d50a5ca9aaba9fddecaf3c04cb954d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a74612aa1838d2328c165876ae0019105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29597855612d7214f1adfd2cdc9a940d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0680dd31f84c3ed66c5d0f663553e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b634d736d6935396cdc226b6b2659108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e026766d1a42750f7b01c0db2b3ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a507d0618eac8c63a53fadcbfb794e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad0595b6832dbc5712c7c1e9e03b77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3f4ff7343c59098035c9dc9db065b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c058f9bb3cf4065281bc0aeacb4c8ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d0e713db6f546d62374a293a76687114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2104c1df24186bc26d9e111d9c0cd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818589f4ba56cbcd072be37e3de9927116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194d5ae6b343b90940920ad7f25764a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ed1d576d932466f6e1cfeeaef0ba9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb05baf1b3cc5b1601d1adde2b19dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258203dc7b06b14b1b8f1fa54f2cad08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bfe2ee84a7d9880157697803afb65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b9c50c5dab6b8f797761bc121a520122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05dabcb6ba8ac112f1680e38378b40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb57e6892372f4a65c78aa013d430d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e1bb15b6d0af9bbce660b12977b26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815e5dcd9e333c4179915d14a0f7756126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fb1f24537d6ed75e4efef0f6b1d0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b14bdecbfe74275e5633f5831c4841128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea484ce50395a9f66e35b269565b76d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7da7d9b99f31f21bd70cf9306b065a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b25237c2ada1b82f1cc90fa9a3392131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6376ded8d53593b84ab352751a333d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf562d0d5e82d4ba6c1e70b6fa20bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1af3da1a6da1c6780cedd05bccea2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b2339eb6a275e06d38f6613eca173135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505871b9d133c563000d43332fddc221136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2274b2dece7ce314a40350fc3e188c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d01f551fbcc68be247f11171216d0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68a04ef94b9b62dc5a474e6877dcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bbc3a4634ea6d726ecd7b8264e656140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe432729ae1d8855818775315011da5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee6b758420559c55bf4406cd1355a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab8f9a217c02db5e9cf47bd93702e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab69a67c3c7a032aad9c78ed1a64a83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4149f588e39b56aa9b2ccfd162cb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b589d49a538157c6568f9b46838e489146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cfdb993e7b81270912f4022f73989147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1165fc325658240a99627260c420d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba0a7e282cd31c1180beaa03c9f30e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd0354e2949728dc6e91747073ce76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d4dd803116fd7b6e205e40d0e0d1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d28d81871dc205f4b292c2285d356a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e869aedd001ddb1e1b9203a204bf0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3f17bd0012ca6880758f4c56577c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117e2075399df5b99012c76b88c1445155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2b3983a1b2da968585e4e2eafcb19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54457109f3f7cb7d2bd946290c509e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe16353eddd84732d14ba53319e1b61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252924eeb07e1d55ea6c08cf7c6fd54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c279cfa94442e316aa17c0f31063f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d4d1c1fb170d8db8ab88f11bb206a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d030570c33ee80d54d30065c1379349162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eebd997948785c61ee601c69940a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d06c157768f017222a051fad01fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e17a201d1f8d68e2bc70f397f0326165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9b7023640e3c2331606dc8cfbaf7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027ad6020c7d4762ab3e8637ad26f9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16696f41960fee33dc7467ba142e8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569c269afda56c128435c85745ff72a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c76ace5ce3282916d02d39e1dad76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac999993758030af865c593d18078c66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c72601c034ef28805553e6448b1ab8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be91c1125c72efd3c4445d9f28f111e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660233a5bfa7ebfb524f13c8f0927be8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2fde61c915db27a256a71726fbf6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ca95b4825e050aaa688a68e0036d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01e0280d50576bd94f9d183f3ce6ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51274704587d6b29d80323b8c843a698178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6ea27d9d3d94d5b6f359976cfbe77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52965d0a727fc8e3d44de373756004ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d418093f0797f972c22e0719fafe1d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301dee9a95fb619901347598c93ac23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0daceab4c9a9e7270b2f78045a6d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba877346151a15d8afced3c37d605f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e114ca30005dbd1717814ab10f481185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc283c896d982934ca2aa13537d38804186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907bf7c793be8f0afc8c7bcdf1a03a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e52e3af573b04d453e0fb803c16d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8c7ffbf26b21f3616a4f0e760a1f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17a71c626dfb01d7bf01eb9b77eae5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a636413f106382c4156bc7b59019a45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc24a131ccbf0f38f6547140e3f4589192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db488acf449c2eff980808c37f13f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6ca817f578953f166c35c8a1dccc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b73049067ed8606bf5df920133c5ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600ff3f9fb75dd3e78339bd7487d3d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c0bcf4d03c011defeed3e6abcd39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec433c30a1b07b7651252f0008b964198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee804fa357e73a0d8fa937c3090c6745199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca4a70ac2b6d9178e555a2fe5dcdae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d47c639c7091970fc8930b8e3badb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90752badffc322afa0ffe6439d4b3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdff1af3813c64e720c644f917a3d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff768f95c70a9e6d724e21aa6466d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efabb3a8224d276c27e91ebe2a67cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1426f4b006dfe4a448406e3f99e45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655db3cb075c97cc4fa9a75f7bb8740207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ade52c76f2aa4382d1dc355dac4af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212df7160ac39b77ddbd5f428229b1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799afbbb9f012d1dc91ec3e860af925210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad3a229116301b544baee73c6a84f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86970c9f6899a4426662776ba1f25d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225e4f036b3124cae4b28372ac9f667213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffbd30f71b29fb21e363b339361a94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f7b33f2771ef26644cf9b83d10945215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32dacb15a9a5fb58d9ce4e098ed957216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7eb3a46ff2ed83565ed6746ec85b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5b274292eb9457fe4c694da222128218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea854361a29ce56c50823182efc0221219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3f9f0edba09063b53ce46743c5552220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b46bf97e8b8ca73b513b5480efab7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5bde101999bed091282e728b880aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039133c8c25ba03d29043dcfcf392684223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c001826df732899ae3d82f3abffcfd5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a4538d831e35f6ca497e6bf77b18c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82615bbb20936774521ae34952fa6a90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb15b1440d08b7891aa51d0e94d8250227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c73fe059ecbea3bfd4682bb73e97c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfc453b555805420081481490d089d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4ff1c3f7a8f1155bb145a1907aff1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7531be9f6d7f277a8e2d75f82a487231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bd6d3dc96999b074281bb908e9344232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b25d8dd24b3408c322af497f33f58d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9136e84064c24127caab8dd86c01f4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc734cf290c5a8450fe83ea2c5a9c20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eec6b5f787f54db1ed9cccc9d43b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac71eeaed24a54e6f4152fe5274c0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eae5a7c9c49a6acd6d39223ef69e7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbba1a09d90e98ae22fcbafcf770715239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df1f4e85fe000fb1fd32b312b1f4e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef2921b014b6846056d2c4edf212e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cb3b684f4362de5692471178d4837242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856fc891f4b1a616af910148cd3267c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91efc616af424fdb768a8d2d2b7766244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12b6b43438c479b541ef7bd23beaf5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417bbf700ca8c49c54415d5d5726e70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c25017313b8ee3a07343e9a3350c3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0185a4e87f339c6aa56872c9f6e3b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d715fa17c54979a0ff96d0da799da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f269f14596d142eeaccbfc3fde9ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7aac1b1f734a41fbf7efeaa1cea9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc3eecf9feafd95ba7edaa432e5ca6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e0b1da843d713422090ca6d10e81b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc42a5be1c35b08bad58def7651478254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70002660f37985c8fd0b04dd0caf52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05ca64995b333da56ea7666e349c6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a4d885d0d026866da057b030d40de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd3ea3b5cc78d83258d80621baa09d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14998a0fa1463ce04155961eb5b67f35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66488ce980dade381acc6bea96136cb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f9c99423eb6de0ccb81cef85fc9da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e291f869a4992f68accb8a973f085262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb126cf1ac65f0b0d29342c0db080263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d252fb8180a4f35a0c2ba60c735c02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12b361fdefab5527750dac9831d8ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369ed442654ba9ac65387d0060914ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c28f1552c1dc4be2a4d9a31216e7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5b2081cb0eda39cbe86955ebba96f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d1294558dda3a5bf95379542b0d65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6212ac58ce29029ee9da049ba61a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de7322029dd95048013537efe298e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3969657aa1bcf0e512ea0162ed579272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75f9131e4681ced90923bbddeea0a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c29aef952727a220ad38f0bf16080274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465cc903e01650436cff7a1907207fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987de95ad0efb9ae1eba20f9883e21b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e0f47750da955a06710ae5c4ec76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf229988520fad83814d592909e67eb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ac56695c3f78aa3a03d794f3428e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8dcd93a49f9ba3a2e1b5823158a2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f0c5cf1628c5683b70571c5386cac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83836418a4fb2d5f8babcf36a1c4dfcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde03dd9dd4ebaadd54261cb95a1775c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628de194bc0417650fffbfbf19d684e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf0d68bbf9c18864575dfcfe94913b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da6e4f23f959f7cbf932e521acabab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ed9c178b9d25edb8b319d479d57e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250d1320406e735b30489725c6791fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441a2c227821cbc75d2ba13f71036ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd76bc9ffc3d3ecda2d63590f6b7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c677b9397d6760fab6b518700aed7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c133443a07774ffda2f23d2a4a8ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568e5ad9c3c2c0fb6dd8eb848e64abd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9088b5f4cfbed2dd66b23dae2e0de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875cda308fc233549256a893dffd37f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bb3464781840a321301cc27049313296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb49694e2ba2bdb7f5037b8b6435ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3f07f7d699bb1419b72184c4c38a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecdf33e5453324a9c48d429fa6bafd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15035c29251e3616bbf0cc0863bb8b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218495d42d4df483ef62f1d0529a3f28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c174f707bdd84a603e0755b23005581302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740d4bd32bbd0d974f10922a20e6a96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dc129ad0cf8a822376a181497b1d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde59a523382940de026ac8e08073c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c9660994f87dfd9cf4378523e5a45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708283e5cc6c89b02d33d887bec6f34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd309c497bdc9bb33e7f3b61fbfd58f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4022689a3f1abef72c675472422bff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34c1e7b3da3c1725f7e786ada3ec53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660d43848a90678cf9c6dd18513197a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e9d437f493dc7389107d3c29a2bd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf4aa6f0a5b9dd57ea00ea9648b9dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bdb9a19c94feaaaee7e6c4187e5ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba156d77fcae5d26b9c426823601be2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273d3f63d9ebec639b242859b20c14d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fee2edbbbab8e1d3db19e8e16f2037317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d991e2403f4e0eca49270f5c49eb546318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393177a8590e848dbd5197c5d68e1e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b332ee8e8737a31122ce621178599320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469572689f2ef3e236947c1a3ff60d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748ae83a0cb4fac511c02595e2f7019322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b49eb38433e155c5a9e520d73b8cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df6d522c51be5d104bbf08908939a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107c0d99977fd05f9e686a970915c66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa68e1819067a9a41fbcc2621e8951c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461728c6b584a9c64fb3098cf9548e97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bad6fabe5b86b4aaac6a708643b94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac97e370350d507247e636140c6329c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc521f679432f0199a20ca1870c4c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45ca38c1dc5089f8e88145b53cf4b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84549c3b9bc828dbfce52d67495d7e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc659ac00e8010cfb4ba5879762f15cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0536ffe4b83f56b6b69602085d15d91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bf5014cc29d2862dc20141f37064a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5608d57f1785e2b40156e1800eeb9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80b2715e16a9ce23736dbc1434149d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb124ad5974318f987b58b9c7d5420338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e915bbe236b1efb44d8f9dae376f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86678f6ea459d9b5da8bf50952f21988340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df1d49a0b02cfcae9c305732037b27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da545a3a69317e2d11f6591fb8e780c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a066ca2ad5fb758421718d2dc9bca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8713f7087a3b883a3788299053947344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecabd89aa2eb1a129977df1b374a1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02580fb40cdec85e08803c46ae035d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebf1aeb0a9a92f42f62ed9c97c0946347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a231b0cf7adbddb70839c46b9d4bd08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387b34a31585e7c52926faba8a3d30f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5080d4a369c0aff896b6185fc656f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c01845878fd75c91e68977a0218260351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e5c26d3534a7471ff62323e35429352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019101a2c8db281cf3828053d736885353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d60674d49c05860a24b291a8c10716354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632c47a2841b2145062bf8a012f3835355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06debb8206a5b0608be849027857e1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d30bba2bb45c07c34cbe5fd3976f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680123881a494f98290fca5fd238996358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf41dde081e10ab60fdbcf51e4dc2a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c3446799c5c8f1d8ddd245f829319360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b5326727fa344b567064053b95d87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19bba86e9c05857944d662fd4b6e7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d7b832b2e00a444b52c16510bef33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2d9a333a1664550efed7d48d318d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515011222bdd04720d0e50c285ec51f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc580ac591109e3329d25e8ed39d6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c404408147b443b612e601dffcd91f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ecf619f20fc2f1128ba535be502bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bccdb4c9a5569de4aa3dfb5c433d83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c927f6f241e62b933fcf1a236179bdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef8605fdf766d01461049de0579f7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc5d13faf57bbb1ba7250ddb92e133372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118db09f9e980c061f3746e869d06f93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db83044a26ab1411511c62a317c0a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba46381d4f7487471391cdb22a63430375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2355409974b0d2263f610f16d2e8a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b09aeeba33647646a27ac6bb50b3e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf836c08a327a1e51ef618c868ea3795378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406ec553c17ce884a2dbc2577bc29b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dfd2f54a45ccb91a7f9a209c267d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5c595c0eb66230e75f527b1753d62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4905759f1a21b98dbc7891ea8b9c3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633c6e6378193db18e4e5c0db12119b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a57466754de1e90a4282de68c9bcbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770319f5d91f6ce38dfe15f647c157b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accf8c49ea5a85f75cbf07ccc31693c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5449262634fd0186edf440cf46383387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a98bdcb36c2fbf186c7d207d4ccbb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bd8d63b6152e8fd9bb03e9378edb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065d19db58307617075dd555036497d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a173ad25140122c7baf71eada1d19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21a934e6fbfe62babaa8a9162d3fcf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0b63669672cac14f60eb3fdb49873393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22aaa7745a78c56e7fb037008315d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9c9ad419b1c4570bb35b2de7d3a18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26aa317672f06f08426bff6b0a8371396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ac0bf0946eace39ee21df2d4f2662397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88add955a2a0bc87e0936aaf637a39ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b47073a87d9d4688ed99ffb2d549e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383808fb7ec73a55c9839cac4768c8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab2af695a33c76a3414aabb2dc62a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12adce7111e6abbdeb9314468f314fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b707f6720437719dd15e664c9340f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcadd7339cf5cc9763b60a7c25c430f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5026996212a3f7debfe70df45a1226a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17035aa4f022ac22becde61bfdbf5b03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ec5171b47fba5b6b88615ce5150f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e31859283164bbb02faa142e8c5ca9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0435a0e00b4f4d43f069aea44ec0864409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387d0ce937caafd899d70530793a33b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f006c2c620277c31b3cf333134209411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734754fd0549f530babf8f9b2e2aee6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c517ef44fddb076076bf9266a196393413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa35a5a2941ff430868bf8182b7795414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89e74e135e4d3f138abf9b5a5cb081415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1815153d12895f185ded0fd79f15eed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023841e63d71461d6f608d087721b1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ece3eb96afa805ceb5adbbb6a2b54c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509f6dc3c9df6911c4b9c00d4c87e75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac36c39f5f53f197511b6fbc821e853420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec2f90f886019d51d7749197320a4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0204bf7c547ea04be3c342cce9c6ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbbf9f248dbd96958cfa7b3019e7d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e9eea25872c2f5162dce6c7f13995424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ff475efc6d4817262b1b2c369307d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff329706fb68a6476d6473d1c8c691426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bed2dfc036689bdc3f03d7b8ec1c2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49aea5fed98a4839a93ba3ac988df7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceccdea46ab9086ff1bfb5c7393787429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5021d9b7d981844792c28559d52badc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593c717950944a8e9a1f73ba6e0ad2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe1ea88402022edca9717431bfc158432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd59525aefc280f789b26c5ba0bbb01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bf4da4163280a3590949d339868cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5434a45d2ee157b7a50a1e6025b8cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520a71f0d5b16938bf813b069941c09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd95da347986ac9ee06daca499047d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1be7889137695707b4b80186c3ca91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe7d2bd3df303fdb76f0ea3048971b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fb2d804449e4ce20762060d79731c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdda2c26bfa3d4173a77b4f126cc663441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63542dd5d67cf18d71d0181803d70fbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057c3341740a243655763a95ffeb76f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eef1080f998b40ef38b9f6c2205b6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa6ae4ccfd7f5b65f0484531316f51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b359300c316312e37b2807f41b1a185446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae98b7ab93953749b77295cf72f526447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3f4a2d7394b2b81830dc03ff3f189448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6718a9f85311430a0e762b9c9c4c70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fccb631c2c5a17c56306537c641ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bdd6e043811f6602fe8e9e287e94d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21357e9fbb11c61323dcf8f2c37836d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063e9996ad2422a06874fd24bd5dfbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938815cb7b2221cb0cb4773ec82dadc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba9754845a372f8758daa5129f06e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a14be825770a66892476ccb5cad4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641284667a1cb1c0fee6fe8cbfe8ea50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25580afc8fee3bf4f61978e78bce216458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea46ff4c734efca42ff20940fdda7c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52241bac581823623bbc22d8a149f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbcda356335e195bec5e0c74c1df8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430b7fe5e58fd60252cd5564673b68a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b08bf83bcd360525ef4c7df9bb8b0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead17860b19031904a966695e16e05a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edefaad481591f5d683448ca559ab5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4af3ef7684a5d48c34c9bf255041e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a63614b6de5dcd11f6dfc4c6b705d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8040caa4f0269decf1ccca1d40ef5e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1595ffe355a0cf425dfc71bec6ea6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3899bc8a6ea947060d06bb661ed9d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412480c0632fa4578eab11274f8ea66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108fa37cff153db4c541ff1c4476f77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aee865b2c1673751dc8098dfea7a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5537862a660b09b21ba264401cd306c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548457a805f7d75e9fa05bab92ba6890475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f418b707b7aa57743b96d4ef20713476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e07604e8fc473357ab20f18d393c9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279f1084e427d455d97b1198e6f18d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fde752c9b00fd74ca5fe37e3c1753479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35497f3685f80dc47d1d13fb1e72cb56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89489a9261ec2d7371d80b52005de0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754246dd6cc6fa0f0262cd6db33f221482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a1c03786c304d09281abf5ee9a9cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27798e393c9bed67395a3a20846edb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d61ef4b5b3bfa44cfcff997142721485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24671e8e394cb415484d725e9157f47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d32fccffacdbbecc05b1c8e6c4ef7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d3461101368bb474e1bf5b7867563488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9d829de5ddc115c1373eba2dca396489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc58db7445bf1388d138fe2914ef46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79bde4421feddcf24089fa05034fd0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716251e358301783012dc66dd5dbe6d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90428c0423ef72a8e519e12b366bef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f9ed591d72c0dc70f691b1e88dc03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2c7a1343753f755069081d02bd87b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706d587ab409573b5fd6c33f55c4cfa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55028fa71681a2acb1f4ce7f59e6de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28c8d65bca783ed415982f03bf1c6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac595e77bb86eb9bba89025c222321499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5c1f8c1e5f0dbff36dee4cf985a45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdd469d97183b461fb49706e70c024501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00aa92562f8918d15d3d37bccdcc29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21b60462d8173b6dc260877e832d87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f374bbce109641706eec792485f7c3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142041711427f0d1c6f4320c5e03acf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd12190ef252991d864bbe87277d1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951540aa360e5ba565e84e567904d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe10629ae1d325917fd604dad583a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad603ead5b5f3e2ada6d0568b4bfdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b3eb58c95b524ba11141fefdf570d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558bc32234450189117336e486a0375511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0c7e7fe6b7dd41da0c6c621db58d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b05007cfd20dc33e7fcf8746488ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2126f2c491d6b564c3417d27ad7aa0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb1ad5cb66de0cb53df493ea5c4830515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56507978ac86b2b1a73f8d9e184db6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f4922dbbdf83fee531fe3473825b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459171849095dd6473f4fd5b399a9a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d421dfd4d8b2f50fe96d71e29c94f0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd5abedb3325adcc7cc7889e469b82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a639c92e3dc340541add6cc1f68a968521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401d614dbe7829ba6e380f2d8141148522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c3e1d33783b08bba1d20449b98281523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0846ca28cc7cf5c36cb83a4cf8b10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fb9d5c69960acb890817d1777b014525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f665860a3f9e771c339d04b2c0c4b27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43cb5537888fc1d039710322df1085527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29361212041633b9f2a400495a91fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f8112a14190b86a95de9d853749ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57f680de167af02466bb36fc6c9cd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c5180e5e4646d056ec4b63296d402531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975114fd3518fea4f7459fabd6500be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e0d08913d448ed91321c805448d83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90296145a3fc54f54f4201d1cfdaf7c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78e3ab372ee8188e05a851c67219ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409516900391bdbba3bf81e3887f892d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16622973db2e13f0ff506e3bbd6568b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5bb309005531f2d56f5dc6056008538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10fc34ba1937601ae019141bb123fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298f5d7805f54d3fd4045793f8af4fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930dde3eec81e8ef85e0b0fa6d517f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b3c55011260624232b1369f28924542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7c130777710660155189d2bf46ca0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02414c976c78a8abf2952b26eaea9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f6f9a843fbbfb899bd73b8fd34c82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa6a1a886552756e073f7278a9ba5d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d71f9eb764bc0d97b661368beec95f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b0eea506951e47a35466954ff2c38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08be09fdb4608cc7bec6f770a1790f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830505579c7edafcbed4a81960ed496f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe477a71bc7a349426cebb7a6a8dea3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7badf38015549d176e90d3d144644552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90858a5dd5eb7cca8f2ca7eea76f31d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b064fc378e0941419ba6378d55debc3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ee5a78c7da6528c96f3635c5d1695555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e783c5a6df0b617d2e1424b9d0ccd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02375b13905456caa52f8e53d51af65d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea5650c74cc41af253a10e056b6cf4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951db4ac49f8cb2f3712719d4312770559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e37b6d19bf0d86555f900a4c849a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cabbc8a80a8c38cb4215819d7ae09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396211b347f37ea95f6aa66da6736d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149c20b97e6ae318d42525c3331809f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd239fd1a3ff3a194d65214b9415b43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877cbd93deeb3379e2a6ef85edd8752565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252a8d235111924b6c7ed6e776d6785566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71052542cf4ee0904629a1c77ff5b4c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5d7c7073c108ddceb031b8b1b747a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec7cb3303eec0f54a648e65c1293c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113130325950cb6e9df007fdb4e653c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d37ba92b567b01f2f27b11de61606571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d93b669b9acd3e262c447406a91bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc1413416f88a4e627be444ac302cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269ebb832cf2d2efd9afa60ee63b9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ae79f7f52ef9f347913ef84fb3623575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe7b86e9e325550d5c165aa6bb0c43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b7c18d6aa737a4227ff0a0284a252577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c134efbc565e0f0743d2493eeb9dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bea778cd61e0c6c91f1326dc8f876579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290688383148a2c001f299397545039580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429507524125c7aaf1a01479dc1caa89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc450b6e880768c1ebde80390c9b69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f93354357bc44d39b28f5008e13e82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac7dbf3d95f85fcc14f49cfbf2d395584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae828455a9a7e627d3df3a5fa89b2d22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d3a8421432647afbba7e2df8b5087586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20894e9359475b51a424e4edceb9d15e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277fe1593ace32b8a15615b378e9778588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb9a6db39f7c68f8eaa7713a075698589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2caaeba5baad28f343d5cbb97a93b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb2fcfae7d592be4c5444cb07b151591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905d88beb01a7d5139c00ac3ae09eb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde3364be118feccdf2bd89cdcc615a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3cd960b80d87c4032b2eb66f85b49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77620064895b7fa26a8ac77c262fffcc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5519e0a58f20c5cc6c16ab1109137596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a946e20580c611368b80fcf8bceda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dc0dcaeef2f4407d5f13f8d68050f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668212ba15832d8e120132bcdb51101599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aceb1d96bb4d9c71bbd6a767f93db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013201ba2df57a944fe0c4c6f38cb18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6f744fdde4ec172f814eaeb805256602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbd39f282012d11ca57725992c2b67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd9fa3555ebe07542bdaaae424745604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3a87a5b31a5efcdc83353ae6160eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca523981fe38026236b8496c2c9414606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e861935910707598e0ed49587fd90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a68672bb2b2f1aadffd5775f49d9b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f560d24f5468f81e04e130d806e59e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b45897dbeb5af00118dc18da10a17a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18663c4846e50732e4fb61f3197f13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c56ef53ffaccc47577e26baff7338612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12336fb92fd0c025ccbf8df1f06023613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9308867c53449b01e441085fabbb5af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc393ace3b149460eb201e531bfbb57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1b3fabef86e148cf78be5ab27c5af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e375d4b16892f25680626e6f26313fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea229296de397630c06a7110bf0149618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896587c6b6b622f89df1e560c4ca1884619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28eec11099232fd8edc95bbdc145ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5062e5836ca734acf42df3287e700621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c654298dd54d999b6359d32576462fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950dbfd7ee68a2597c02e38a1bbca30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a6f30597d8131c6fc8d23368b0371624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19301bb1720c46d8391a1433700e9ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadbe805ef3ee5a1d5519e5bfe3dec1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace82949c28322cd6073078faa8f9d87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce597f0f4a4884b41d685f109c678e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3119659bf54061b3db8e19954dda0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb527cf779e113071f084a8ea1dad1ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d237145ab8c243d60cc2d63ccb0bd05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8623c2981117dfd10706bb35d8c77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1296b04553562d53f2f1248b36837633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1e61aa2553dbe484d5c971b3ecf90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b31139b686aa5e544a7202f1a135b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01712cd20b1bc014f533be974a3c554636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977fe830827f1c16c6b8a6f51d86d0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d56b1f37eb700fadca15a8641221638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589a1ea75ef0b2be56baa1d191f1c7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a386475dfcb52e45cd964effb625a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492150b4e634a47034ed754c378f03e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea1cf03848d3e39e8b658c65530602642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cdace0581d2a48b91783b4a33b7e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad021bed47dd15c21eac1e951383581644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6712bd2d02b52b9706edefb6bfd9ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0903b620d8b40bb7b3f3a90afd154646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e5b226704872ceac6332feef5e4db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff4d7f41298b2541d13e0686c5064a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b2a746fada41ee3fe9354df6bce55649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc879559dc1b233ee6dbf0f49ef8be51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47262082649e67521e1f6698a06feec0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4c8b6d8e7c01852891a94ae118de3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161a63bb5383df2e1a5f0e0f0189873653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1003196ba50aefb94a025564d2e1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fab6966279b3ba0e7f1aa6b3815e56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2de55c1bc6b23753519f79b7bd346656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb730674afd5dd2de79a07c8ca0c79da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a668bca1fe50c3b038d4334385f177658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005fc6cb4ea04a7a2f4f1f6557d7598659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0b6306c9d15d2f1680a677855b137660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d67ac46b1e8a45f187397d8b8a0c3d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a5443dd15d36359473d31d1a8d8b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd52f4018e0b49cf14af83a6b78030663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f5e7fa721a88c9cbde9f39d718c9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2ac5b670bf21d9db6455a5eda6cca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2963a11f2d5e85adb750c7adb070ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940c7f3938e634a78437cf6b6285326667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8108638fd9bceb4bac6500f4cb6bb52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ac5fda33c664b3eb50f551173806e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575a2ef438e83d9528de015006b8d3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2aec9242c95d1a351f1bf9deb064671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1371d32b5169c2cc79e0da7105cd149672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb522cf812c8f3ee59e289b6c31bd4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f30791a638c7f6063c77583b58a360674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784126a1b29255a1a98fd5f3103cf12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f538552988b4afb717a9f62496e120676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ac236c4b11636e00112836340bd4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea78c16ca75b55a963e4d4895fb8fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7130379aad879588678ff48e13e911679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73b9d034d303a13ede77ab237a14c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785864ef71470c67d94882baa15fce5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a1302d3ac44d3670dd4e9261b970a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d2fd06051111d6a0e9ae1b19823be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90488624920352b142c3e4ff42d87697684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326d42d94127d4937822de3d2ba1d9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7361303d4e048238e7c27e1d66f945686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff020de26404ba7fb8f66518986415c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b2deaa8b258c16ac80ef255db606688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c9848e4d3100373a14d588519d102689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a6f3469dcd4b40b11021c0c63095b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18832278ba4ce3b5de74cb430b67dc5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b40f2c9fea042c17ec7c72de060679692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd34a60755f3afc5ad8237b09947f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0f66ba905ae5b67576747d57d75eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cafbeea3b6156af7259b1c67a3a24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c893999eae33b6f54ed14b058f06e50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633e1defada8e34a299d6054f50c34f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f36d4c181597410e947a2bacc390d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e07977157804d23c03b86c7c2ad881699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259af98d84ab629884e1131784dbf2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c235827d5b58eebd43365c646e4181701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64c0411fca997b785ee4d8f9ce2c5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b4f5f81c5b602c2a1b774242cdec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d793fd21b87c20f80191b291d9d063f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18662dbe457cdca4e0a03ba91586c503705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67b7cca0db7d694e75f720d80ba51a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534e1b4996b11fecfdbdd791b68efbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df793ad6666e6f4f3b0455e8d011a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd19ad4edb1978052db19d2f3ec857709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833203e703a32b2642f715238c97d27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8725f7ccf34800c31c7ff34130369711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be062b6cd0b2e786af2d114cf10777c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ccb2ae97940ae508943e5eefc80d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f3a2fceaf3533afb4378e92737e0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ba475ad8383fdb77d95d76c4788ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6c4920529d8e0e55497a00f7add32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571fd262ed257f04a9a7c89eb3dab69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886e3acae67072121a159e3f6f84eff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7976d2808165d473e4cb8fde3df59d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc03d1983b1d6e77a600d9d57a1fa51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa7c7a333166bd16dcdae8a3afc528721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe2d004939a9a27b17ad97188296e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d5fea9e3a0ff0cb301cebd6b78756723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424c7dd6c4894ee49e823d226a61748724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84d85b091d8f8a9c80d4998cc90481725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc61d91d63428d605ccc9d941374cc4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ed1a348c8adeaa165d3c467c25818727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832beb1a3844ff23c141797bbecfca3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa315ca892e8c08d3ce05df09b3faf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde89f53fe9e1ebc1d013cf6fc7457bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceff8620aefda6fe61f0b28548b7de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34523bde8e418c15a3ed5768a58e7c63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41825c667d111b41a48117a6492d4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afde65b58d6eb21f8d1fc7faff1fbac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39f51d90851e13e82fe09e55f9be65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264146e4da3f709043fcc1d799362f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaa02af6cb9990bb850a6bb60228a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19dff402f34619e211823a4c7fb2dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cd93b0ff983d53544e679a9d11340739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d02e1af03d6a0a7d6e0c419e242c52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8568c49de5bac7f82ca12d0958f4d0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47262b35f0ccf84b87750d79019ea8c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d37281fe2fcb14426121d777f6e268743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ead24bbfe6edfcc952791c8cac7e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044335ea38169fa3225dc4401b5b46d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225f8a4c13d09268077d09dd7e4d9f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc454b42fc390cbfee2338b785ad2be3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122918f29e3aa3a61795fc4797155ede748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f71283932531eb424256eb49e09fcc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cdd3aa31334079bfefe4627076ac5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cd03bc9029cbf27914a5bd9ad5889751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5579f91493646c9ff5efc7f747e95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b61a8c542e920669149af932f18a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a420b05bc580f59c0fc0d5c829c1d60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e06c5bea462bb2f12139840b4215b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dd9f46f5d7b8f466fbe7043137e9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649966eb735cb3df752c91db6c1bcb3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3d025edf8b6b4a3003f736444b590758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c3b14208d7e8799797606262fffe4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>